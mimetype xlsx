--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148f5467321617528e6298237dec8f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e63834a15b1d18790e602ab8b95af12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85daf4a6f67b91652041193cb15224a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5217ab8a8bfd46e2d7f00204d1b944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48ae67f2375c649aa43133e8f4f8085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0873aeb45cae347e9f2b0e88b44f1a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad92cd35c9700a5bfd8d5de67b010f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffc871477a9b4173b71d8e1fd2d7c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ac92b52083e85a49a72e5bfdf7b9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb5fc9226e32ae3f40b9258c02da9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e3d4e18865109b29207325fb9ef1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bad74ab8d7f6ce3c5427b6f95def2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60a267caec6c3451b35962ce8b5d3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be151e7e0addfa9af8dd217597587ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c33a9f14465d4b899ac485cf3c445415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599e9c41ca4b7d7b377f9146f472a5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d358c8a05db21cf523a49c6885ed2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec908b75d2a4f240021c189f396b1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621ff833da64f53c71cac838d49145a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa8ab04e2de120157e62721e46f2e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d47563fbd9ccec608b6e774c6f88121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0f8eebab8ac02a9e3f16ccac3fea222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4c95acd97c7c2ee60c4fda4963f5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6580ad7e83f8f909641c699b5adb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75011b18b3b7f52f5fac1bdb39b9d47325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c332d33434466047f64d85c944c19226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5c7ae3cf72aa60e1412f1016b2a6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782185f6437949c0a48b7c89131825f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12159dd44f79d8e49c88709d73d204cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c60074eee6e64f2b513c0a016f96d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e951383304d0443f8a5cde88e558f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d426f4f83a8ab97c73bca0a35015b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c795e6a693c6fda84ed8af35b3ef2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f79a9b81e646d703751ccaeaf1442f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5877499bc5426370d639e7d4a6f0c6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab006a5b6dbfcd5bcbb7430d1d2e86036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf2b4fe70d8741b467c922d802426e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b97f6d3d15ab8476abf6a9b1de34a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f69ae97b21262ed7eae6c4481dc11339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc912d70b4b53fd9d1e1a683b16101240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995b414c2715ef392e6c5f1650fd66c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749cb4aed3bef0e1ccf1052573d7aef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bc6c483d54f671657ff4eba4c256b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8a247af3382f54c54acc617ce897d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01dd92b16443b8dc2476a0afe440ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c584e9d78312b019e6472235b5a3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817d115dbafa430f92bb8917d72132747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0435a3bcabfe003efa3927b9e7bef6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc524fbc587b0297654c7121f0e42e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0907afa68949bf3984982b805abb4d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a09685f8d1905bb185ca14ad7d9d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61384f91cd992a66cfd270debbca177052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5d28df3b791ab7b2c52d844ba89c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa06165ea90b9a62765a184cd924c7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7574ed0a28f1946f78827a40b4d616055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166db5450642275e4dbbefb67f67f4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664594bd3c52dff9718cb423b81478257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701c00cd4b3ea63c343b6026e8d121858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba810a8a0c1cd7c49c979f56c30fdbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbbb46c6343b5bb56827a73ff2957f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da247e0b6876ac833f3ca89756aaa7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd3ba061573852d13ba2b77a80241f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ee6dec0368d39355b0b008bb9da1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b2385a123542a1a8a4d4cb4c22cea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aea9eb60691545e11813a4f1ce90165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700b5da75c343a00171bdc94d5d940466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763659a9b98dca8fa15a5ede3172663267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f7ee33a61ba0c4dbc646e6f80331068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae3462abc2eeedc747ca6ccee7722769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefb32e9aa2fe13d37e10999990134870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160e090f9ac5847f3f1f4f273215ba371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846424a4a816217149f07e0ead2ce9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036b4f8a877a1ba98e017ce25bde1fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4724b908209450bdf6c398c4c65c0ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb50c8f8abc67af822f6ae7f64c966075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f731f5c41c72b69837bacddc585c47976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808ad60233892a1788ee28bf132513977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddb2c7e7217fcd093fe0c71d67ff7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07964cda7de42acdaee025cbe92e9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618eed38e2910f021d9b07179ef574780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5573fc4dd23a9bce830e7f3a726070c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ce3136804a3468b5a9f5fb7ef638982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5870bbd24eb40986de1f8811d9fc7d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592575f76316562cfacf9da701a4ec4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e08d589643e1fff58563c4782c7a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db3676e02c5181d4dec0c33e5af85e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027f7a5b0d1c6b225b979dd4f1c5b4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835890f125e275f6750ddaa7dde2b8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f9b81cecbf3caabe3c4a035e8567a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df094ff55658c23e84996c9195efc3f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82c271ec73c45f393786030ba137ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19222d367933b97ce90be6afcfdddacc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793f8ddd1ddbd91304cf016b05a04dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a89af7d24168798a3023f61039cc794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dd184dcc9ec3646ed97d7bbad439d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8793c112ecf08803e13ebde291b0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11886003f415a665de344afcb4a20797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6fbdd65fc1052d1519e856ff435e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161f2a8ceb0fbdf99ee9e4f99a9b04999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4271e265df92a24952ca1f0cb9c17c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bffe518ea356b4fa98f09f288bcb13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d8cb9a800fdfd9e152362da639859102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83193bf59d0d19609b80750b63c980e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b793188c0d77554e4933d3619d09c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2bb54cc839029aaa58396201c5146105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8714d707b1f83f1def1b6b609d272106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f768aa8a4c72a288a40a63eeebf66e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44db0ecfd42a11649616b1b8d467ea2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a10cabdfb657c4cc8cf3703880aa1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea828b7e431de13f3a2a8866570436e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf08f8e2c7fc99c7da44a4628e6c0dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5bf42f58d765b2990a50eaee6ff00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c69e38c231544019332812a7ac6ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da10b169712e0ffe52494c6c9b8ba7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2d6f4093d7f41c6fcb03d2e32f050115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acd0c8ef030daff02a07867d5ae1f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc057c26f5c8c23715ef7a49b68c4a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f97822a186c19b05032674bc2131dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f56432a3a7b46614ffcccf819f283119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe028a9f8aa577669ec1530db5fe7671120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0a02088aabb465aae4ffe44418876121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0de3554a3bd61883467080ece6973122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79766fe57c5c28140e3428daa649393e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64030cf947910eb34e1f479f0fa348124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93dff0d2e6e91f15e0de518e1f6763125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81fc3f13d9bfaa90f5737d1b8a8c20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7103f35eb17ef8347c3ed99ac84c3ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b486e959e450e204199ef1613dbae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e15c2c1b5bdfab8850fd90684e5ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf5f46e3a5328ec7b1a1922d03f149130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cb84338ca2833e8302650e43be71e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e28eac05651e077bd8b63f77a4ba1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2fda231cc984961615d5ccf7d3fe8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d56ffc1cdb9ad23e583fc211eb7e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034eb761f03a4f13f41b35ca78f9c18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b67942f7cc85a25d1467be42116af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468ce99f12de4378778ffefd37c126b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812748a3e79678d8ee10e98f7220be55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbcbcb07ab96bfb33ded867b02d70a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762ddc8d4ecef330e8a45536238fd35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f5855e220e3e3f62bfc82153ec5e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd674089a350d916c690309c13981f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936f9109d4a5d2429a2882c593a9000143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8060cbcd4c20bd4755972ed35725b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a884071147131322b4169b870090aba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a63a87f6206aa0a4a391ad8a38e87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144b2921af7b30e3f53b0e0d1dc66b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ef97c2ccbcc0f4d8926fa88716cb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b12b6e76ed338209d70b857beb39a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535156df987f1914f986bfb834a2477150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702302c0e6f05d8f05bcc1dcd6689a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0249cf813fd9e60e365596083f83e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d087f9d6b0274701181cf8db0ca23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53dac8bd189615606baf145ae85f79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c727653452c8a86b7b243a551b313155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916fe5df581877761deea0798ffca4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fdd93382972f9578552acce487877157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae889d01a1df638bcd1ea5914a185341158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d93d27c76822cd05e6563868215cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbd24e4710e94b0965db1a20d53ac7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d321b2220fec609fef2bbc8d12b2c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1521e9cea427be06142bad2d428da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44dd8ec389c7940797920abe6b653f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927d531ac005b282dc7222703bb38c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f7b86eb00d33559a7460480745ea0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07450b9cf6e342d9ff911ffd31b61742166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34fabe755e45767ed3e09ddac2782c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d7099ae4e6ca0f94bca6d5687b508168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec3182aa25778720bb272e708e7279169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3c27e06fd6f4a872b351e9e0d1928170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6d262fc47e26e1623aae9222d0c93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9661af41beb01d5a1b1809c256e44b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b5668175048f3a46abb5fb4560b8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3734378dad91d9d369e58a5954bc6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fed3faba8322a8018ddfd64b401870175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901919f4748e11e4e293f8a07232ce3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29efb5670dc07e1d7f71fb73fa5153177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51c7804e26bb4a333c71bf676f3e02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748152d27c0d2430538c85bdd9407ae4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df81b7031af391c1599be2d674cb25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe8d133ab8a40e6e4e45ae418b5fb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233df8868d6fd5822a04e031e0750c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db745e0074571dc22bbbce1e75729352183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377d0cddf7c8fe02bfad5ce067863f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018e225e8fac001173f85798b20c82e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46c3505e3c5a66d16e246ce1e0844f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a57a357147025348b0516c6947fa4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd54ede7c18ef087805a1546b84aacd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ddf033419092026d33d4a7aac8539189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f244a68b0f2f1ac4ea4ceaef45d0bec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d9172e975554b443c7aedb0689e62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81038da9867c252974cd11fad3ebcdca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6529d22a8b19ce0559ab52d9b5659193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482594f122bb1f5993ad6db26c4e69a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29edc70c88cd309ec69183af5df31a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070db2986f4192bbca98ae6fb25d2df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731a78d14e0ff4caa2bee469a32c198197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e7c191ecc639b47d7bd3d6ecf87e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c939216af8ccb2a8e4ed4018899c90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73712d5bbdebc7ee80f3de956a9a07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa802e0f7b933dbfe98a889f8ffa4f13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5129454bd77fdb0510f74bb162c96a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647745ba3e330d0193d5306f82a3f79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6465d75556acbe69a8a530803820fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c92264cafc6ea9a64a18b7188e2542205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66776bc6d97ca7252fda1eff9cd5e4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192b699c99011bb6c9d6123eec4a723207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153705782105837c3778c17306e79fd7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b50288675b04c0f8f0fcda263a325209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53d2cc71f838b9842fbde322217144210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb42e9075d82b327881c1bb7f221a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bba5a8afa5065b5f7154972159281212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa127999fdb4f461f21b108b8b31ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8c8694b25ab199c1a223368116161214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad489e18108b78dde31270b8b1e79cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af25c5391e2902f0175d6eb44cd26e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ae747189bde250eca8740f9ec3dcb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9209b05fd85a6eebd6e7be621f3bc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3feb952997c1f032cf5e98c3937a55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a893f3b9be52352f6bab546b3dc301d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051aef1e31ff645d553a77d2fab60227221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a299da1d619484f49fe1be614fe0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269567d93df142bc21c89b6cf6a4a9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f70ffff7f3ea548a0d04ca34500a90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eeb7fd248c7c63173f8c4b7f6b772225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325072feae067cc4e9a3f6c54392f861226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de113eca6c72c0ff4cdc17ee9e08dff7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493074b9da726be5c4f021d979fa8ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7896558cd1aced04b421edcc2cfcd01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68b76db2fd0bc2e292f726677b72fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b643bdcedffc922ea4d749bbffd3e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bb1196aef3b48e76c91a56e45b147232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041442024859ff6b2bab01420c547dba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098e839e506aad017e5d7238a0f74ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e3c8fa9219c178e37866dab7365d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cea25179453d5c7fb74a95064e3f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61801d6c19ad89aee9e859304a91747c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ded6346e015ee34b139489203fb57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e195ea636abe6ec7c381cffc5ab4aad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ac3ed3007b807cfc5bbef7f2dde85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceffec1692cf9b6104c75b65ee95d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dab8e52c470dbf7c82fad585642c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6ce37463220bb23d7c10bd5fe9c4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf736e25d6e878a9ca5741ad291831244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a959f0560aacb9ca2514f1a85b495e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef787f6fae6c36cde61c5a50daeb30d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d0fe8f90017f65bff12f2de64bbfb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae769633550b898205a5eaa6aab45be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10530e467752cffbdd9e3970f3f72d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6a1d4cd1cfccef3a8136decfa07d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45378e399f992327792d39ceb2da00c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31da60cb7830a39ff856ee9b6dc551c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9252c8718303e27e1fe3a0f6bcf562c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d6a84fb9dc9a4bafe58b2cba3c311254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03c22e9102f13189c1ff00db319792255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450e73cc212cab33e330e7d5c81f299256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319ce4ef9e20d03219f8362c0b04b34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91087ab22dc1d6088d0e4481dd362d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20212c8972ee6fd7ab7e89a3320f2602259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5fd8ee6f9f7aceb27a956598638c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bd2c0f79bf4144a1412d3e8fbf70f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab558ce201dfb1b3961462edfe33f398262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53cc5eeff54b0d0be60f34502d037f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145741d935ec93e40180f1d5fba82f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c79e9366c85a606a465ce61c9ef5f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd68a5abfc93928fbd1f4024a8b58e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1e202ba6ce5890ed5144ae0eb4746267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148c0d1c09fb540d331ef3c225d94bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc8cdda96b768620e35d7fa7a579f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06dd5ed3c01617eaeb19831aad909d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cc47d29e1ec8b6798a76878b66554271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a64ea71228351f082d873713e2ffd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fba747d9bc135fd31bf7a2eaf2beb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0232bf2699b763a88e35d92719a996274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a2499b19a92f9f0f47caeb3292e0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b9104e3c8a6c42b50e996e88a8774276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4253ec242d95da439aabe095fef9496277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361407b3d6943150d753387802a393c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8b6116aa843d6b0309d299d88edd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49095fb2aa0c4abea092dbab727b0437280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e7fb6a14a6f872bf4a3fa0816aac6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b4e2ec1bd7f497db6677fdaab41fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0508c670ec8e6181cd17e29693138283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6e1cf4d7f3198872432504cedd6d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a27c5be8e3994496e8ea1c72290ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cbc3c4191b89b2d70675349971bdb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2d0af3c662a5dc25225d64031386a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb0221ef0b6e128fccaa3556a7e982288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce5d5f749c21c6a19ad81cee670559289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ea3d1e614518486dbd695c5831d4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e488bd8ed1be0926222c29b802b03dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e073b92edd0f43f89c78879631ce3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c80daba5b6ddf6536939c46334de1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90aea626d4195430a23a575fab24d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80391d96a380831ef2094e515c2c834d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a74cbe052858f6e94a3e1457adf48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091c915b3a9e3b2380a965d40dff391297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112578414eeba26230e20ccac722c9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce0952deb0f7d19bf311bcdaa16c73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038f7400ad0fcd76e1534b2bba28c7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78b73df8a2f9e72215d557b611933f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2a30f5a2c1e7f0cc4e76c89b24e5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa3c6bf8bbeb97ebe56a3e99266454303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df37799f7ab900ae79525139cdff31f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdf57c0ac2aac72de048b7bb72f2e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe29b2d2784bba6bc87a6255c21ebb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9af284879d4a97edb98a6d0934b943307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16a7ea55383df142b652adfb2fff0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684e9cbe640d92b1bb820c14457f7f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f454e1cd31ef34f8a5352bf009e23a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75891472167b267b200f1ee530dde24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf38cf040432045d4fd744b3d978ccd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2194905a35a78516d81cb4e4e37bb3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f00c3ed2434cff568cea3823ad8203314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051fcde3bade2dc79e4b31239f78198315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7dc0b0636c8da0d6adca418a65691316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9da36f80a8496ccf7ccab6fa938aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69916f55c4ef5f6a04a80da9783d421318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbcfb309158aa4db217345ea222d66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8755b9f7c0367b35ca8f71c2b26032d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0f70e98cc0f8b3f7e5ec985c5e145321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87a80837ac9e2ebeb2be3195cec5bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670d1a91aab656f9deb61ca7ff0b1cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f11db70e57a001c80c2b8b44aee400324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ad9e1cb87cfa06f81291c93ab5e16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d74a058de9a4df92514ad9623aa0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088adf172790737a69e7b8f67e804ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425617f819de4cc5f8afbb3119509092328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25630749efc894778bfd4892ca53da0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f8334345047b8071261ee762ea641330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e96c699754f8501ef843057384759331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d83a5bb3dad0ec40262f1cef245cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5e480c0d5b63131469d11f60959fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13981e640f12cceefb2469d7799544334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b911f070ec8531e2d4d02cfaea5dc7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54923e4c2bb5cd70c6ea69881f17782e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d03cc4900645ac29371ab7f4d352b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3872d60186cea975370d28e7383be6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2d7d4387f336809a10773397265e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c8ae0e4cc6c688074f2ca6302259e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bc3da4ee75b58bd9c6b517c793e57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090125ed88b7d74f43061ca1f194e896342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53825d4f89a04d6e745f7a37b43589d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc24db151f797d64e7a609a199e36aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb4377a782c83ea5b0445dae553f7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6752e1b8b8c1df41c299ca599b1e721346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff755c2a6df7ead0d9f99614be07a29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a592a3796ca364c0185b5c9fc9bd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a68858f2221aabf40e55469640d7d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110229181a6e2d1e22105bb646ea160350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdae5d471d3e6df0fe29cbd1b67bb0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cbc5bc5b031b533ac018cf04e3eb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8935ac560ae6d7342373a4a62800e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ed29fdfbf864bf4652648afc1b2c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1caed135cd8b9a29832f3313e7268355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa4ee61172cc07086f780a1743387e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8154162a2a2c38e8eb1038aa565ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15867fa92c06ab1ec980132cdebbf95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e72ece971af32dbb83aa0d89daa0b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983bfe3f6c8fa8059ac94b70306ee2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fdd7bce82b9f35734a4f67f5dc73d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327239fd8de519454b90bcf9f21614a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647b6ce25fe2221426f7e08dd887880363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85274e67a02424f0c62247201ad779db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0b04bc066a26f06e7b15b263e78a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835ec8175b674caf56dc6da52fe8862366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42816e26c31d94246eac059734b70d2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048fe11adc20c6a95ffc449907d79a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8f875ca7323e7567fe34a502f72a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de2cd6a74c6aadcafcb9e50801a398370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527d6ab7bc69e3d04ab632aee0600a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd194d787d175118f72d420ec8694d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6573a4d58aaf6b4828a0189c98578cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba529f45a151391df4a04be4b26940a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b85051e7266450f33ce5ac85e858f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aedf08f1ff892d8aa6210add4e2be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6fadbcc126c6a4ffc185a8abcb4eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8722aab02418018cf087c8a65d4987378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9f99212819cec264349dc1cb723b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ece486f0af0b53775890e4857eff2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a669a6dc8826bfca8eaa4d1c67e6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b684dcfa635e23c9b373e91c4de3f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e84875d1c802c71903e6147ed5024383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418da4dbe932a954d308629c5a3b74f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed245c78af83736bd9e2cd1eb0e95e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860464286d0a5950a349817a2e0e5066386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe0e8fc3bb26553fd036c43d30bb62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2344c75c6644a5428288df5f4261014388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8281414889a053e194bb83505c9fed3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebac51c9940045ce04e4d8ad93cfcd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a959cefbcec6107551a07d48490b457391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14dbfdf7478272665ec3b9a5fdf277392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf06739a284175d4ba41c4603ed74e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9a8e6ed83495a6efdae44ae930e36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc146dce8fd2cb837a42fed036c6f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009028fb9181168ec31b43628a8a8a17396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5ef8e8b4e2e3480a31bad3fa9ff74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ac0f9573003694d4f766fa7a6eff5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517cab54b83793ce2168938d4b15f94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772bae8b18f84a0e26478cb53b1667b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f16c7b15a60294911e892a8ce9380401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5187731f83b76983170a4c8f7b8de4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095002c8751d802285fe9b1b9bae373403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e317418a3c4c87b625f1e6e01fac1ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51020a4521f134dbe8a2f960da6fb20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b20cc702448883e4c2be013fddebcf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f861636212545b131c870988c8bf8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cc38f1ba44f7f0e6e0317f393427a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7616aa39bea14bccae35c2885d427409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701313c27b0c25870570d399b0fbd096410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7750e2c96de6a07ab5f6a2ecd32ebd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d673a08cf83616b2c48df1af5570d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c00a4678706b743b8e47ff5ed28c8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bdf9ae2c645807a7352cbd0304269414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500328638f60cd35e4f169a74f3ffcbb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab123559156556c378dfeff5cf740f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eac51ed128c0c57d3991ebfb856df7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b115727cb7f7187cc66ed8916ee802418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45c3af1697f86699646f09daa6fbc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f5c4e5c4cbcc585eff1192ab65980420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24a96c670378b26beddd74b294ef09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537264bb3f18794ff4885eb79a05ada4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111783c45cfe3417408de7afedcfb63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3a996839723c2a81b0f3dd222afa1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20974cca4206550f9899f48104290b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639958a3028f7d2c1fe01ae4fadc17f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7fe01782ad9755e1df068bbd5a1b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b6f487b4b624a56fbb0bdef8d981a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315be79ac60cfd9ea099998b57e51a17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b5dc23932f25626fd475c6199c8c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028348288af8d083b6b43bb8f6fe16d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c2e15e303b3557fc3cc4f5cea02e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd196cc7bf6cac16b0ccf97bd59294433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d8d83e0e4f05f5053b18967a67294434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa6608f0bd880c97a4012918fe1399435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3d6f26f4fa86ae79df7858569591e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aac32ada61fd468623046669b7943437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9dc9b0695e13f90cdaf6218ffb456438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c7ebee5726f3678fe7773e96f92e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45140e7a85e86c71865e724ac38d7d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd85fd3e9965f915243a556e8b5d7da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af1e34e0d61fd3266b55fb660ac2ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3a79b307cc4d171b5a60a08922f3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550479318d9adb1df0c272747e02b7c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe68b5a5e98a38346574a77d5a1baa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48669f86bf5f58036d78864d8a42e16d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363afd5a00d763b010d9de006307928447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aef58d3699c0470df19bc4a57a0365448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d04c4a4c5f54e3c1631d602ff3ae4b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eff409f141852d14c06a99cfe2013450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f47d3ec7c48fc40a2776cac3ee497c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a9b9a9e83c099faddbdf0a166adeb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c3bea341b4891eb17ddfffdcdcda0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eedd0e159cedc0983c50ac523cf59a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dd6d0202c85bcc6fbbc2e0c248aa6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3e4c5d6d601496c22dbdd2c97c00a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daaba0f60b8c2f83b9ec626d263396457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a779d7479e5a5bb88f746acc79358458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbbc8c8d6c0b1d9cf6865491970b2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833014eb017840d6c15d4eea465225b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98802b9230eb955ccc1112a4a03d16cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fac7d70b26adfe88f6e254400762c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eb0d58af98776d4a5957b279c7d5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da457d5244605dfccac8351bc6b76aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444bea47c3a0d79840d32b9899aa6af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc259433c1b91a00b518166fa597802466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b274159907ed97bb296067eca787cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8af4e1bcf8b28723e395cb6bad753468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e834e4bbd278d893e7ad29607c07c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a269472638be1315cae5544f71772470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df42d42bfdf0aa59f14e7fdd545824b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc711397a66228444c3f58f7fe8987472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1b1c5edd05527d12f911895846357473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1168fe7756939cb8a7caf20581e4d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ba31e31f43c2bc696ddcb984dc07a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a90dcb669f59d7f153666682bdb39476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8874d34fd27783fcc31f5480924c726477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc968e7029670570059b2436c20504be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f490590edbc3fc796a76f3dca52aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91390b62f03b5d8f8104fae4afd6dd96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf100f53d73a46aa76681272686368f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5f4a277d959bd8b9652dec0beb3ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0654557e3eb1002a2851b779d3a97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e46cf955c35434480d6bd12e93afd5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc2a09af44b735440e49f1d92582bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e35216d55540bc816fb4f8d4fbfa38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56f3743ec80c125f4b9bd624be78fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f12bcb1da5c7d1b3d0f55af66f02a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228ff1c3c880ee5125dec7a503cc52a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e766bdde2d65972754a8bf1cf7c00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852b3b092093ca343a680b015515526491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039589b52406c7aa08ba3ee69f44a06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2260f06d7d3ff9791d23c84e14d6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19851ab2c1b7c83bdf410e62160e6b66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e2f0647a973d7fcbb4f5084006fed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae79af6337a2eb05e2715946f5c8b3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c8b2af4e2ea70387045e198ef1db8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ec675167db6426fcf0faf76017965498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4348ea4f00d4d6746d0465d4271a7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215471a5fb91a5c5802b024615b8b0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5ef5d9a1a147c932f17b100b226e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a758601e41d499e110430b28952ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10590f361449f22c0ba1f5bbeb1015503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05cc9cdc60ce7eb0124fe0afbcc95f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e737fed47fb89476a7c19b4cba16a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3883f38762a975e37f7b6e0ce3c90b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f329ddc5ae7d19e18991a15a652341507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749e657455e5a8dcc97ee7af52a83d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b2f125560032005d3dc970a001e09509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02a135d1e09864c709b8ce007b6762510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b4b94da3df246b35438e853a0d5bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7316f95c7877e2a0b64703767b95dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6eda2c8b71f06cb328d883259db68a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bae1b926b05bdab66baf400fc0028514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01cba729feb2f9acfb7f52cb43aefd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc339f32aec83c00a9dd40b93b2a05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130f2ccc1ad2c8a8aab0788a2bcdc29517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101684b14e6b2bd6ec7979c736b291d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f53aeb1a2c6434267302530c436271519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3e2e1e6f7ff65824103058d9e6374520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97843c7474fa4c95f3ca6328da26c2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca1b7b25ab2bf66d9b7e176e074190522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d6ed7f2af8f07fb6678b914c4b810523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3ceeee5e0ec03648553eff02e582b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf1d3cbaf1a8aee31696191e4e9935525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9c82b3af71873f5a5523a5bf0ba32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a68cc437192f82ee0c4980f4bfada3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf1fc34971e3f1057fe8563970f8b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d001158f6af4ae02de1f2126cce63b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa193cbbb612d19c3df0b70e385ceb44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4f7211e7c640802a5509b01ea1d05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7c7bb80924b4ae018618baa1e8c51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb67216ed0e97847c79ea7da37987c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0a4a2a8156ca07412f94422007a71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf55baf9c39c0b523c8f59241c4b30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ee46f46b1596090087727e6bde3d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98710b443ac4402d28af1c2e753d8133537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64783d21cace78ac3eb206d62dbf2826538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862585b71793335ca02db1a1d08da5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa7fcec5911a0bb8439381a6008444540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afebc7aff6d4b2cb67d0b0e162d06b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720e9d7061a6b7590f93e4fbf84a396542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964e6df4ac45d21506f5e73513a6bc4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d0b5347d85893bc81f0ada0026b12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7f69308fd64e8bc3b6b3f8c978135545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5cf6c230e234072ff69bc671dbf1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3f50a08978b93df049dc3469ce67c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e37aa2ff34df7743e8f8199d0b8ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a425bebc061b0ca571ac3c666993837549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b4c3fe82276faa384f5d0f2f9203c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c5f6144983b528d0df18258dabed1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c29716c9e2759d6e1533533cb64839552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa05651df5a80553e96abbb5a9b78da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197332699cd56713235a47271ddbb13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d553b837e717bd2915f58d0ff6c06b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e7e61a17801064cc7abb68bb59bdf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae50188e73ea49a5a17db8fce4ab21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9528bedfcafa926c36fb37c213519558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e3a6235c5fc88b0e8b2a35b294b3a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047889969155a0a9fc7d497ae11c6c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f997581f57a6a21391a5df50044a67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69e0b5368f95498e85b686b407df03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885d592323e15959c3cd58c359b9906563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98482ae56a0304dbf2851c994126b75d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc20cd9169f0872c8513255cd68344565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8a3b332e41cd0d65dd36736c40e2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343a65cdcee8f88782224ac71080b22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b09f386417fcfe4156ebc69657f08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e841cedf68049537003318dd11c61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bf038cfaddd49184a335a935fcca2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff1e5dbfa2e92d515e0045073863e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a042d52f49f9c8266ede6c4c078bb43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fa6976c999ac9ac54e46074f9295c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510c96931c0d77f10c43ec87ff890af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ade8e8c0ca589b45ffa84d8171d32c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bb93bb030301502c437006f01b292576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd8cec01c2274dbafdc153b9a424c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162ea18325515a78de76b5f7dddca38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1b9712613dff13773b023187d8cdf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e58849f150e7caa6b3e15d5dfebb80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d0225e5a8cdd50d9555877ab01ef9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0200f4e3ab10cf186591e67cdae4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5af8a06f3c237de52115c96dbb570583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da43dbac714df6e2d4835bbd193d0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd108f41648df7da3ec9a3778ddaec13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047bbd30e20a821ff10265e6d5863a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f9eac7a11e5d8c5ffe6cdb7ca4b78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c35470958feace22e38bf059889a89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1def3436e9e60f0284b61003c4ea76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41edb875698b582c364299620f0198c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fff8b51187a6be55c1ec55193ba53591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1650e9fb5e54635fbcabf9f65524517592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba3a486dd6593b85c3263f79b43cb8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408a34bba38790a42ad80ac171cf8a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cf3f496f5fdac6f794361afde2775595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0e9f838474775bc480aa3a1f65230596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e78123326960062bcf70e925a6f30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca4ba1245c9184ed6b20b3ab6d41d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507ceb0e012d93a4256eb7e8ee9a9fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f31eade9a4ba296d1713e641157631600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220734c50a4a86a0d8ade02e684d5fd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7af019e689472ce8458629c376828602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b998ed8e6a2e0027a1b91277f1a775603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f713a090aa4c4fd9c2ceb6deca25cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac48bbe85a23dc647ee8fdfe3ffbb9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc20ab0d52a4edfdd08b573881aa761606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2b068d0cfa634003af76c08a437b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb178949d4c7c2aafc589c43fafe8565608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15699f7815c2952b35ea22f6ff8be1f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116fd7d4eee4ee8dcacf1d0f44387e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a7a2037a770070f6fa86cb991b34d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8fb825002b580664c1f2fb025e300612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dfb6397594fad780b27be438f4e09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f4cb44c972b34f6681e468f78276614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2a5717a871bafeaec4168b054b2ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d794af1115acebb7454a409c65390d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9760d5d07fdca143563eed54092892617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d233df0ae347fe2d1d323608f9dbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402d4f971d327fb43735f542ead7d8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa183416215bb2ec34b236c0bc6a75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf744f0965d451bd1edc3a1570d7ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a271b978f66de601bde77241f3b93622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e078b246bb937a3da00ea8e0d58ab8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ef71cd67849cb29cddd5b07b4b8b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3fc9688305a3c1dfd8b275d12307d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a2c99ed8a751428adc79b780d828a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb0c6f83429074b94997ee69558f45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdef3b80ded74993d1ab1821aea981628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb2e103dfee2dc81ba0eb264c73c36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d142ca7eb55029aee27f6de73feac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd73994b8868b98ba863106c56ae941631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7f52804ee5d347da3f5b3ec54e89e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1944e2b903fb89652012e72bb2dfd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18e7dc31635da5fc5dd79736c4a99f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989d19185ff8cf4df429591978bbb03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9826319c2ac0df30a6b21841a638f9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe131c78944c75b9ffe57074d95c1fed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b01750186364a8d305c27af9215396638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3196a1d09939c343e0ee0c5081f7ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc075d1181939c214fc97d2854cb9a6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425b3f521e4c9fb4b27c86664af8c14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f0c68cfabeccccbd2109b6f3bc616642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bec381187b1b20f006d35b709a6daa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3037cf39217f9bac0cf1779fe1d643644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9f3503bfb75969dcd03838c9c0835645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0117dbc45f7a77a58427e8d474fd10646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a11acacd1f5ee6a1d17a80e173fe6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da08684928413f6f5b19a1ef3a5d53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe778d2096fd89305c5e90d5775776b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9474238f82b28371c45123dc94f4bfc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794697560337d5cc6a5cd31bf03fab41651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016a7740637daa3e8f69b17eac2c64d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec9fc9532bb98c224b4eca1fd9e361653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004075588a642d0dfdff48f695e2785e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df034c861ad58c7f4205abc9980e90e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610e68b806df979d5d0d7d4d98f4364656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd0101c88627b58a8312ddcfe2e7bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31717b9e7f058b5638d0044d89ca8e6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bcbccd8e731fdf3c905c09e6a6a1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb7e3f58617485933e431b260c18a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fa10a345601237419f4e3950841de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400387fa9038347506a6e9affe3aed53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051c48a78667c831d4e10dd4e8abe97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cb946823bbe1f13de68efb659f04b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af41642dcaae5e5986e7ef09f5f5a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b043e3612977815f0b89fb6c7cda227666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c00ddd0b1d696ae60a9544ebb93c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad756daebe4ea11d6f3b85433813425f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9b8b7dede44b7282c011d24b86df3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1b3194fab5728670e879dd06c9e3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdfd349f656ff0bfc925bdc485ae36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969aa1d4acbe32ac34d6a7a5cf51983672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1e8679fa3e8c97dd23698a2b805d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49b1e2a18e9674e8816a76841a99d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96cef22d0ba1240377204e1a33a4ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6540085f011a9193d59f0adfaa8a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c73d129a1332514516450144f5f42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab49517d9add943df7faa59d15e2f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababaefde0df2f4a71e125d484802a6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640379b4a60744784cbfe9ea49fcdee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998cf40a8749da027f8c0eadb390196681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dada985771ffae2b304386f0455b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040e5a1b788173c38312749b09cddc7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7d41ef61b2d14cde35a9fd4b0352e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771e8f63524e5413fe528a472927a82685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641e61fda1e46a78c50923450ad3f53686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e50fcd5d7084229baf6508aa4b3f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c255a8f9d669acade254959549c0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e15bef0a6615b21c5f48d3140c1cde689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8cb681bf3b5511aa9e2d3a5bdb6d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c3c0fad7f59266723e113992d28a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c09d5ac553a4bfe110775a70a406b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0cbc57b5b62a579c86a523b381a88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071b349415ace89b6fca258664647bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255ca2854ba67b9b8ad9f4501b6e363695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd929dfa54eefbd280dd1633f13a1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1b79020c29cd062e2cf6a86866f41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b371d6adeaebb64027fe36b13d8a29b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86821c04375289fc46d524c242630e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ee7417d0c8dce6eeec2859a57d460700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261413bfd4e4e61767ea4539c33170b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69866954618f04e48867cb0095e2cb49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285931228e8e9ff6c43d7eed99538a71703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da34c6ca6ea834e0f11ae7ac170790704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890828cf19e26728b673dd3fa4c085a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fa6921ea65be1ef8101d0a12b37da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face757563b77c67a9b4644edd6962e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4c5ce5f7008bcae55d85f34ea481b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc0b4beec45b1cf68ecea9b3b2e510709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba0d2d441d1b29da78761dd8fded0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783407494ca19a43bce351d8c5c784b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a17179c8ba12d4048e789e9cc3805c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3997598c05c627e8ad0a260adf1c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43844510a20b28c01a548202e9e8e6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d1e5ca7b8ee8c8775b743bfdd596d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc1ffe2573f04624821471532de149716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3400ec4caef51a61b04c7960c37e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffd830ed2f30f90ed865910ba4292f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292710f31831c2e7e3aa4ad4cbb24d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbc7aa3bba52d998f9a15bd1df83a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79296145c1aaee50159eb58efb42834a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1222949f86504e44f6320e7b50be6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce12b74aa8d14d4483db00d0106efe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e9fb8289172e37d48bf613873df46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaf040fbd2a8991e12fd44cc3800d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b65470b5c9b464f422f3979c06296726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8140d6b3afec37fd3882b82d5839a41727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e34f48c4f1ad687abf1a21814533d9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf624c5ea0e449569c06a3713e21a0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b255c908cb62ea1932c9c82c8c936730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a2c4c0259b7a9ccc20eaca5b29555731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0000319a1c0f18f857745af7a56f67732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fff4784ba301f446a959f3fe06f087733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d84ac51be4c88c5400a400b1d13657734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04dd0a3dee40b09d07b760ee3e7b4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4369f4065193376e3769d2738d600736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92511278e910d426f780173f1ca38138737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe237f8ab137def2902c93594e98fec5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8751dbd50dd7ddc570a8767a5f89ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422e14b7c389074e059a8fae64ed787740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffc2023f647c0035202cf2cc475b5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ae063c9106c603a8c0686e891ca03742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5345c0457d81033a2d340081ce793f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cb72426277d9e71ae2a84acf2642a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc15213f7206217eb7bb6419df310fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4091b00c7e0877d96504e6ee19ccb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e640d02202e3dfbf2227a12f6301e8d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3b39bcf0261791660124c92e4e0d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83504dc2318ddacae8ed4e72aa493b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685884d691e746ca987ae28886e1c543750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e47cd317aef62653faa7e71d6e2b71751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1c7d51dc7941bcdf24535084915b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de2cfebb5d7d35cdccb356c559d99a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba885703c19cdaa81f7da3c915f82fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a73e8adafd73f60ea6594899eaed16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526b701d8e1f21140ac417eff9ee110756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c7a7f8ca35ea3274f76c0385d3c71757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b458f0837badfec47a6ef0c984bba05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53126a272e093a898ce64c5bfe56ce4a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf721a64c067d322db8537f5b87949d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd318ef3ea963836415405ece9d16fc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1877986da3bfd9f108a0c51271f27743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13580b013db6d595b2d781cc724d41224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bcc529ef18014d76ed344652892205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9da8c9bb91b60a43bb10776b6824c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fd349f2cc650133207ec315c5ddea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c035b2868bff30a09da7823e9517978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2498a8965c51e0a998f1f36b5b543e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ab2d3848ef29ee6331ef6f0abd25310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142626e86551ce50fc97af25df1cbca111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2449a6b61423ea13d5fc5ebf71dec212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14969b4f6ebb7b116b43bfb97ce67c6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a96bb1be5f1d76badc9c35226c5ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbebe53fa0490f44bb1029c07de14b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc306f23ca811d30a3a28dca8a2d70ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070ac8d985f83938cdc8084b66c4e4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc636c3fe7b8bfe0b35bd1c8a3a0a8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e126cbc20d16a2f887b7dcfeccbf4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a22eb438073bbc033c6cc6bfd728d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91928fe3871bee925e0a1516b2f2568c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a32da1c08d57b309d41599f3c7fdb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd8b46fb6ea945b7b887697c0281ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a13840337844bb7ee66a82da0cf7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309e1c223b65db62c78a6a5a856645925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51829f628f7af315efd60bef482ff07b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff600993f39e2e8400da0d67f2ee6aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8886b9a47c3576e1c6d171f6ba8901328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed05f7969d94ae26e86ae2598a59e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6fa9b5d80c2fb3618f0a9c653738930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bcbe50e5b4204754ce08d89f126e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a557c7e697375132c9b09ed2551d23b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0a6c0a8ffd47449eae24f3d84098533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62648c6c27656235f175209afa61c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0c5a441687c2fb28a4335433106d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9941c70e3481752eb351c607cf5cb5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf5870d93ad3db72b1f1023bd3288c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066c1669e3dcb8103d7ec2ec73aee0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9c5ab5aae4adfe3b89dadbd09390b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e7d61152ef3375a30fd800dd9496f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e368762ef6d50493d2c0278de2474341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f163834ac2e5ec1fa31cd2ce989fe4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5ed963779d4b96273233d20810a6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1f1b30ea8485f83fc2d3c355a496f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bfbb35cacfefc3e5f0a1bd94a9d0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174db55f255bdc101a2c30ddad87b5a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e17e0826d228fcb141fa69875cf32247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eef5a5a3d9e50890963f1b2323d66e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49373b5ad4296ceed48e7914773ec2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbf4b4ba4ade9b232e8f107daea81c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca0576932a8ee32730d10374bbc5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a20cd191aac0860af19361cadce5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026afd82ea8a878e5b4729780d79da053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0f11430703109652b8944c187de8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39e9a1719b99dc33382ee41b9c1e4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30720763e1990b2a90d9d59762002b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a1cb6b86f6ebb31003486e6b48f5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b014cbfaddf65c67e18efda19bf95758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58f8ba3385fb8f3b5a65a8eb156a2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cabf8a1ac222d7ad54083d491219f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3922218d2e0afd0772a2c72d599607c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a1407f1465ebdbe781160b0fef59f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740f1a52f4710acefe8c004fe8e9f8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f6fe3061b330d1914892f0f44746e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240e2a0f211e801fc8d7cd298a4391265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdf2267c5f72835d6af23fc7eee44066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42f933baa2e96d6dbddec77bc20afb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f2e615ecfb9c4b055269a1c870a8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a240937da1ff4d90ec064d466c94f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ddf294557d59e0cfc4e903488151170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d30f74c5ae8c7745e64b1ee1ee0d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cdce4e60e7bdef1f968f8ec0b3bd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71a280f6d43da17960004657cc8d2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f87aaed9d5d016a3169271fdcc18d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409756cbf6a8f850d8eafdbdfcc96ecb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a46c6a9ba9f78a810483d3164fa35c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b32015c3f80dd3f529c6d630417c1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a4be4bb00dae50d8e8dd518b09aae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd51e1db0001422303f3cb52a1a1c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788bc7673dc32f8eecfc278808ffd3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f1154171ddea350d2e740d2846cae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de456c617f57290a731a6e3f27c62582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47af1d548139910b68379d77ff606b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73319a0dc6c05f4bd619986a313787c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2300e2090c8570aa55e74e0af8965fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2f4ec9486cc5d17bac3843f573b5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167546b64a27d0935b1b83d21481e43f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4ad747c11b5487745e9758491d5e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4814b6af53452e0750c168b0754f6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d86c1d31f7df33cb79665f85a32cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe553e7dffcc251e536de5d814a37f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b738b106ed7a29068de89e86bfac6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159d189da55f59ad40cdbc063128dad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68dc22b9a508ab57ec07fa7aaff0c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dc67af66b5b93522f3ce30dda0b7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffaf0e77f54f0811ee02acbc78e4f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7375e7558119839077dca637a9c590f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb28784d17e66a1f1ae8ba7d53813c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c9826dfa62ac6055415a710edfefc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63252b244c4a687cc06e17c792036e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89a802116c2ca08e2a0888db713989101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeda819d3fa28d1393fb311bee8f823102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873aa7c326949eb6649b019007564d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d0a376790c6e150223db554408ce7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3669b0c04a70982adb07038c6660b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899620d041d9b88b8674dbc7730df24d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9090093bb56ce0a47f01db4511da09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0917b5c7093995281156c0128a5e08e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3106a15e92042552dcabfe6719815c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bb3c95aa13035b49ff6a7c2908112110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918665409a061671aaab84af82475353111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20f58d3221f2e16aa7b1b9f1b3cbfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0cdbbe44c012114aee860670a02cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9268e2c368bc4683bd9ed46a2f181f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85281d94e279c7742e36c2cb81146aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c4d8e63efa84579a80cdab24e8d13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff8f0bd82d7998e7561b6dbf4e52fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fd972ef3fcb8a4b1c0036935f6de5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89867a4c919756068f5ce82f013903fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f9f6e04aceeabe91036b605c8c410120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e952bead87abdb2198e9b1767ff21a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08af046ece57c396af3e90c6a1c5f40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ab7d3a686573fb69a7ec3f6578e19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368a4250302394fca40189917484651124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b14867fbace98dc9c83f88a7d672e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3774c4151bfbb5932e99c0a751f1354126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce227471675a6dd8605d192d8fcf168a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd949ac856df0803c0952109df07adf2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730726b241e6199a2d7dcb59fde0152129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1434247e7ce53a9177edf1a9265378130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56737dfb1d5a47b1ef521f3846012e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d56694358be7e8be2c724da127861132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f573c88b268447a54b54307f57db4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339056bf4ea7e00bfcba017b474d904134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38d2ac6e2ab0e22785193392b0cd72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6791c88a9e1bb3eca967c081e398c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc474c079a676614ea12d39281ce04e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db593f2446014c9f2dfc45eb5f4a71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259091d09c1c50c2e298b54ab6fa6203139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719b58f18f810b2a416805619b26dc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6a31e20646a574b736b1ef4c0e436141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c37421db90a1a3195d9b48b5cac81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71eabbf469003f105ce5f2082271a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f1ac410714226419a8e54515d2d6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a0f25ea7f8fb240c1ae3675a2f069145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3bdff3c2ba7b7ab116f615a2facb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0994a3ab09ee05b4035a881c9916678147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95da1da82a25f47eaafdee4a8e62aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ab6ce532116274272f22ab8fc9708149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23140d85bd5960f03492084b3e340589150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f687922aca6a4859a6463660c50eb7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5671437a3ddd84acffbc9436b59b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed45f66c010c039092cc824ddb2a58b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0490a2898d81078b315c8f4bd3e025154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05970c22f068a97d7a78ed50ed30f58b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def93899f5dc2ac594d9fad95ac321ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584621034b70d1e83da14ebfd25a04a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c414d46fd0cf1e46c0e53798f57ffa5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a774b36383fc66f985c84b87d3f123b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24213ccf3d75d5821b0cefe8ff9c2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113c6a393345c5f45d733d1802f9b73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549979da6b7670da58f6012549cc3b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e7141632a3dca16c09ec0dd3f846c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf78bb2f60348eb4f5398e0156ec3e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaf2d0041b9d6354819821b06c89af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc176552abbe07c631497a0b9c0863166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c5b11c66ed9167438f495aa071ed5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020911797bee02dbc3b07649d2c1f210168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188fe01b8cff487e85092e4d8260b5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71bfb640bf08ce68776ac8342a507d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f72e935d26c05ebfd3d4d88b252c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7be5ac7130c9d53a8a240a7dd33e71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a1dd85581d206b724d4b8af66df28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e24d551d7c7e70654ef3059dd3598174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847f9a82cae659357ae93226841b1d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fafae922ef31768d5c72fe8d165a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0930fb791e729e2ba274d42238eca6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1e56de9ac5a8c98e2a224c7427cc1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3bbea1287ccf2008b189fd1ae9701179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3ff63904e5b1e3302fdc2c9b19d49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669590842a850e3c41b4a8711235fa4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594b53063924e97a7b08b849c156972182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b42599150f0a7e39e7e1df348b4d05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acd1d96695f1dab2b1a146351ae94c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51306c9c6baae7b4ea32f5b639c7c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6e25a63b369264ab577247e5496af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2784996c212b3026b437e61cc20ebe2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94194ecd089d3eba91f26d95127ec477188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163b216391f4e1f71f8eee1036de6b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc714ef307012beaa516cce53127685190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6c3ffccc6d6f8c6ae4878f4aaeb69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cf1aeaa21662c79fe57dc9b25c045192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa90105e7610debb14478d924be14bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1bdacf0ecb9bbc14320fc0cbc8f73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06c84a4a56eba8ba08f780a994631f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999678ab667b467defc71cad3d4764c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47129abd7d83b28c0c82faf14a77171f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3afb98728cfe14aabc8ae071e6be8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c156cc1dd15bafd9cf40055f891092b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819688ba0b310a489e7510c3184cfc94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89205b789e48717ae706d7d370d33f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb5646e52cfc8d4fe15797465acd84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374b17dbcbb640baa7cc2bcf9c53614203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b91fc016206ee031750171ec60980204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec14a15efd9298fe9b851880809a57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d8dc12ec983db83f9e99dd81947d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fab4e03839a45102cb96eca3a8937e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600e3437f13c814b69bd0374127511d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd2e5890bad366b8ae3be17cb57e38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641143a3789cb1eba078da5b6bfea757210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f75e5a6282ca08805c3c051a73529211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c64a61d5cfdcf64e43b3d66cc85993212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d16d62e4ba0de3e9b42b2b6e7f2369213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e33d5591697ddf80f39ea20e3f3144214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449ea0221237b43b56ddfe78b53c675215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f5b28528db1e62752312ef9d4d9b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd28eaa4160371026b12c85513cce0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600bee4c03430fa547659cea2c81ea3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df230cfe8e130391129aa6df3334facf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fca7254f24bfbe6e80a828bb19b99d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649a742bb41c776c8e86904e22b82cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca4fce317ec787f576d6c1afc0ce95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a4d1270bbf7b6ce77d7cdb9c303d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f0382ee7b0cf9cfe732fcc35caf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4222543dce23d0a5152beacd4e17240225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8529efba48afcc037166f54ec5350226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e505aeb05f9198c223b80789a6785227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198bcef1d6cc836fd372638c294332e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fb75471f51f70917c8d16204c316c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bb4b3874d02bd4f3a7d3e3afa6367230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eaec3c4f7c266939e3e92e5e9980f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcac35608f093ec8fd43441df5d6f52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ff23c3acd5d53b81b96209a8a9107233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bf69e7b893af98246c0d2ade486dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0054d808a28ad5a2cdebb66732284ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b54790735ca396a82eb12c99405858236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012679bf6c69ef79df22ddc156b259af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5703b8d782b905c45b7eb6669a95e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae889ad108724fb1b2b63dced1cfa9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af491498501018a0a4e158d43c8d6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f10ca7312f35eea0c5db814b36c52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6225993545df06d4416fa3f035da56b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919ab241b152b4ce183ce442c208281243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c0de5108bf72dde6d6b37377dd4ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626515e3d22b546969fc517a1493f601245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe560b5f447fc99a155532c13b8505246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054ca60e98306f7f2bd3708c71e3548247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242355077e1380239a3df8ca2016736a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cf364eab4692a322ad4fbaf66f437249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0842d31cbcde6889007ceb7f7ad8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0754fa27ae78173e78e2a24b5cdc54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11b3707bfc11f1b39a86bdbcb909ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d4c4de23aabe03b4d4431a9229b8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e34bff0771b6b1f7e636080ce881cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae991fe862e7abc283aa5e7686c363255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e5dafcf95225ea415d32bbd7b99fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738776f93ef66f8fa6f85de7f1c4b5b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9f24172014fdcb57d1450f8d2bd4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9ed8beb6c5a9b0ed42163549840f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2630e16262e58d6c875386c2acd6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650dc68110ac4f0a79a89880c36f490261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cbbf15df9087f905211a41bd7cdcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a34bbfe34783009634ed422e68c450263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdfcba85ed98dc18781b3e96305c99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379178172bf59a65143afec22c2133a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e0d46e8df7fa877315dc20c40ea1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c2514d0bea6c7b27e01928d962b0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf1dfd741ad58d3e58dccc906afed7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d789d236a7cfd42d0f8d75f60e8773269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16635743bbb01d96629cd4da87a89e01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007757fad34676957c7d966ba998dc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fad06f6c794753b66636a81a65c440272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4313585e42438bb55f364d51a1a9fcf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a01dcdf9b2ececd07a5167e1b86fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9452038979175f280e67f2b6ad227a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c40207169c0442d0b66787672921a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a76dc0373a0a92fc49d8b01656290277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9502fe90b394abece4e8c6b0f607a76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f10c0213d87970a38da11ffa6a978d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf1b8723990165f57507d09a9ef4d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c70532c7d9dc58cc46f2143c70c6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fd1e36dbb602e27681ecb8a293e51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489364e10ecc28dbe386ac9ad3de9fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d5ec43a62c3586b0e61134365e5e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb81de4e87e23ab0dd6356b2c83f28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff138b1730095c9df9c885c8152648286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08b205880d57768be2262690e75bc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cb1931b7c428625728cd5cf4b42df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fdc9a2f222fa5626c2f50e8919f0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab6f746b4b1a7230c01707f110f74d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5088e4dc4bf76ca56f09ee4721f7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774604bf998e0fa1dfdc7e035a121e18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53175970b6d017567324ac46ec3295b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a2bdd69b31b171b34c494dfc0791d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f101c5824b1849b0fea41aaa7d73d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f698c23ca4d4b64a33e3609fbae0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702416a0ffc2b55fdd594418c348889297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4b545e681622ff6f72fad9250a5e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40a2e8eda8fc80da3be1e3dba30da9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475ec8e461d1c55adcb5cea2d32624b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0114ea91a33b251b1483e4a25b25a25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294bae24a03dacda3841ce22d2ae648302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efed3581fd63364c1d80bd851176883303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598f1017c3469c284f977d067a7513a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3946b59597ce184db2a3af52fbcbc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaa196cffe52125984ff4ed1350eef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea3e224a643fe5cafe5c829e935d5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac108298305afa60d70847bc5ef43170308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcc0b85dc006c04a2f265f61f1c108309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06b67367c7f1426cdb80f936d60269310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94c6688c76151b619ccb50aebaead7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864833fb71564431e84bfd56b8fbff5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547722cc754937582e201754c5b5953313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab3be60c37bf5451185b805155051e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676f04d73260f088f37fb0095288b56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ec1d56d28e2583bceff8597fc68c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43305f6c61900a660a743d959e44c14c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea23c094daa3ad819d743abdf2b5cf7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b667ff50730a84b7af9ed3a6e7797319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871ca34acef9ce93ac296ff4a7f224b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d1d61f80771f97b197498777a6745321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27f90365ca5f38ee30c6854b7a1a5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5557f42e221eefd6cfd312c22be9fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc27ccd0337075a23418c0538c5b0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25384ceab3e8159b22deaea335293f89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c82ba818e99c3d093e0058f8cbc5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88975224c0877e0e8ee5e57c107a6a6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1943b8721a0ce10664918e093acced7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd3cd3ee53faa7b7a4a62a5bda623b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad432e53dcf4a72930227fa1f5f8e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab055f096ace7ad2d737d545af9d728331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464b62d0c8b15b3ca12bd7be6fb1a60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549556c8060bd9381fe318c568fff98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d49884e44a2f1ce15c9b48724d61de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f0ac14ec35780c3d4a1fa49a55e92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb0f5d59fe80b2bb98938bef91fec2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea362a8db1abc6cb2d2ce77d419352c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5b107ad285adf35b6fb1031515648338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce9b8e522ac86028c93d33dd798646339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e93ab27ab035e8db865421d614038340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7211889e3955346ff21f5f897491a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90738552e0710e3dfddfb4286f2ad1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f922f8b18c20f03a70f7f010c31d442343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9164a9315766aa4c522d3b85d22cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2633a4ca6a628f51340c0daed699d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9539fcecb32935977f6ae477fbf67a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b425c20d892ec684a87f6441c31b15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d645e19e78ba1dc5587c29b4c439ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a09adb3bdee8a8a46736c90fdf3325349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad8daeb7d20d21fab2a15771d76690350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd6c11bb71e6d8986c103473066227351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8445bd8c02973ea7f4db70a0fa56f71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31dcb67490ee6833ebcce1b4fcae59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc900882e0460aee37411e3cea84058b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129077879f9938bdef70fdf31ce09a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ee63fabca051822013d2059e6cfea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb747074622733157aa09c06d787a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da4d036cebb8eafbbdeae339320ae2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fa05c68134a041ab0706616e17a60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dc0d11c4b1d473735e60079e5d996360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe13ebff09b4021e12715563f85c43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047997aaf6408a43cd6aebfe3cde004362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ecf2ae9b3eb292ab08ae5f053d6ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c653b6a73e0a453509ce0264c9c898364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4d92d6699f1f364f92a600ba29448365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a65947213d2e52713688089d93766366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c79251a0c5e0603f6d1f4ee2fbec74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4a0247fb66e5b1899afd435bc8be7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded5828b8bf426738d65221c078e15c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a2f64b5a6fa224e7d8fb399bea2c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc09f6ab84434cc04c1b80ac5a131f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0ae7179ba7b01030d0f1dd0563342372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b5b71f556d630901cee2f8438935b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51770188a23faf93f28a4ec97b8778374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226a86433fe8519b9ab3f18670287cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b893590d11a04daf183ffb51a3cd919376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274703429dd47bd5986c339b84208f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908ebb8a9152134049c5e85c9c5f691378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb30955fe3e44b353992a6440a3116379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcff7307da59d059a9e923cb49d16cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef083adbeae392496efbb4ce5943276381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980c977c9e7f98129d87b240c788406382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c2763194782cf76e5342a2f678399383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66597e6cdb6c364bdd9f0a673fa4ef7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3246e6f025d34a65f79c4e14dd6a3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34be8baad1f71e2964308e269ce0ec1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f4415f9acfc5617306595580dfbd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e0bc32a8022bef0c44c6b3ef8d76d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1f3cfad39fb1f6a279d86b3d4a549389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b785dff528efd83b6924a863a07fd2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0bdbfffd378f396024ee4c6271795391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e669bfd8af92df114a0b97259fbbe8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20bfd21ff224e7f7e67594403a9811393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc932c2f4d49f52cf36ea1266d79010394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc318adaa8ae4f05e195080bb6acbb1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65b7d44ab97a26ba3b03b65617b126396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a152f343e48a8a12e655c74e50308397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aaf5a72b604cb8caf2d99b4e17bff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84abb588b32eb7af2efe44d07f379e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb22c15d0dd9d6297c179e67486c35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7742adce89600fba565e14e61f818d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fb6f06a426fa026c38d3c6a398521402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76dca41abed5d287a55e08adccb1bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea063090eacbe0e813e14908c8f60a1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6561427079cbab1bebd1c80efc408b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a22bfe2ca56168f8dda2fefa3ffea0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0e3529347116617f1083894b93c62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71215de7160500475f50fd0dda7a24a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d66819234f07f6b7716c9236a69457409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b866e1d8743d9954716bb6b0960db4d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a350e0c8b3177e730b9c252bfa622411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caca051f336664ea1f12a1a0e839a4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df7546d3771ad533d83ab6ae403fdb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77efbc75b1b45e96feee097ad2e7a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13ec3b0b6b4774261f706716fc0f33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065334d2057618b409a6ba9f26c5399c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac917ffd1a3b817d5b226bb3485682417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4badde35c2afdbb5dec59efb8c3ec34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a29e59f5ba481f30d97e9aa87c0e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a847e5b9741a06fdd9a9f314d4cd9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6992093689616f8cbb03152785c3784421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb23e06fcd16a922bd254f9cfb4f2a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaef78be72f162df5295bbabf3c4345423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c4bb8331db21c2a04471134e38d96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62518ea1acad12b85c869d4165190150425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd8a9fb267aaf480b7aa52d5811cea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aef2306ea9c484ae3de33d253a30d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48494fe6cecb0192598610710876fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29afe34ca72db76a3fb668cfb13e4db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5e5122dae26c1ca2c131021bdc104430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f498feabf497b859a68f8a59675d3c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba94da4592653c307f9c888fbc48318432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364ec0a2dfc26604ea24c8156ac04b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a09aa05b2003353dada499635cd2db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040a7f1e6f488bb514b6d513662adac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a16df862b153967872cd59ce348e2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bf1e09a643fc9143cd48c1be916c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2564eb83c2b70e695e490c8f359c843438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c811dd2176cfad1e19dbde3cdf29d63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa141b9d6d7f866b74d9fa7ab75aa30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6af4bf14472bed69916992751bcf9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e692a3fc427a6926ebffd21772d4b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a839df7d162018b325547093eedff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bef3741e8902394f9e669bc94c593444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54cd989ad6ef3d2071524afd2d13c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab372c402ff51b756b1e47deb85ae2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cff5b3355c94aed0f947fcf080c8c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aa5ffdf8b08fd58ec0962a9b5181a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137ff02162cfbb128eb8ea8363627f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028af0faf6f02ed6dc7a888d5d609f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764d85480159ac6fa485b1007686ee6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1346df1886564d882e912c97b020c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73309aeab85de03b855f5003220fa528453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519fcdb1a4bc61dee91c4ac3483fc2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25612d72612941e5aaed17f3ca4c5206455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d6d0585c776548033274bfc46bca5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31090ed0f38292dc0ad1937d61d924a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7971e2c35c864e0e05cf1073926e6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a652505a3f67163b0daa938d8c033c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838d6a982b2cf998d67e66a8c9609b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85858d079cf359802cca699d04a31d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa22feffe37ecb39cf7e7e24f46b2d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203a3a898b9e99ec037ec554062e589463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d052ea3659c5666a8b79e87892b77e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c286661ed6c46d8a96807f9a530bec4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d129f8997fc0ee22807fdbf9aca6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a6a74e5a962baca62cf5a31315d86467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e57ce4dfde9a461c46da59405b8e82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8f8ad5b3841c28c08acf26b35cff7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7583318d20dfd61c9bfed66c98da07f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea5e208895e7078b39c8f69cf92750471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca15ddd45c703c19e9ac0a63cc14bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd59e62a86424ba1be1e6934046fc64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c33abe261171c9c72765c93a3783ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880668231703597827876fbacfea03a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532f6b3807dafb748f164051e11cd56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94a475e987ebb14d0c41b95673ac00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70bf9c02072202d509b739ba650d5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8950eb72af6d3f4553f6766d2b9296c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50b36d63176eb5aca002d8f0a3b3bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636379bdbd6fd2eeb28907b8401bdba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d59a322f4b0f2ecaf7d78a9b8f22a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1243d2dea18919c911d27de1cddc8c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c429a4e697b2ace005715fc1f7b40c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbde4a538af777e0b2084e3e179ce3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dff722415ccbd61922fa2fff83f2e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8ed9cffc8251c4e9e677520aef939487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274ebe795ae4da1086c3e6d3992bc16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec955f68f5bc708da0b8860fe210a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714198085a272561455c51ee3b5263b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e8c84f3f3b1917431562db1583189491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea8a01515aa31021c17ad8251e2333492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf0f8e6cc66e603ce2a57bd3807fba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c41494b92126c050061c4d8b9bb812494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f27ff6241e54817eb9648e7e466fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265002e26baa6ad9cc703f410f603c21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a6d7d73212084a486537dcd14e5d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bcdb428e0f81cd569f56928c1891b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65563d42fc71696b0402e2cf76e4fbc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b321a0b87091a1704b2ade992ddd6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269827f8930c486ef3429953a0c68816501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088e1aa8fd53cc98b0f1ece202a4c64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412838d4ff734b22f76f5bf3cd23e0ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a81b9af4ee2fc7162913d8ea14b49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4644ddfe6bb867dd05262e7aa20f77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd813092868d602a5156e0e6fd7875c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5997601918b493c2f7b45a06ebc83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98add432fdcc5b67ab9cf384f8fb60b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fac2e7d7464404ca698d1c0713501b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92616e942c9a621063e9a5d5a3dfe39a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1944a7ab0f0c6af6e8a93bf37076ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9c8fa23f7cd390d88cc0619d8c19e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93270e6e92641d650323b0c862156eaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62158b7f93b96c85b7eddef4f1c07bab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafccd58029c6a968115c27e4731b31c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128794aa06113895c3f0128509c31c31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35f08726bb203c4603ca752146e763517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf6e85ca28fd9ffc3c04d38cd4dce9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6012d8adcf427920abe3961af83c3bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accee1e8054a5f0587eea8f765001c52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5f79c04288a2158f8e4cb66e5ebac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae460323a398707d58dd9df6ab6e16c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb63f1751e64d367a08449873c3e585523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586f3816fbf7e5c2f770ff9330546e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a466c7bc04c9da08fbf8b7b6a1e87d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ea517c39428694944161da4f07a18526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96006c28d890b9e55118dc7e9b6cf872527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfea3e930cb71afa1d8a2aad64c293528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1482385988592cb0908c57ab8242c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971573d9a55f6239637cd7067b639482530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929cdd012ce100dc152975b60b3bd1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8a906cd97c987a714771e42a5520f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2938543673ad263d962c60afd7f0ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb127db6f7afa825b25bf68120513432534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf34756cfcaec4780d37dfe6f6e7b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef2d084b844e02ea6f344128c5393f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f38ae924f230f23167580c7e5acfb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917541cde827ca84a21e9baf1d2f706538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12932b6a1d871a46af40d2b94bdc5926539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502f5aa9b65e09088f513caed503fca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b65f4be39e2bbe2735b83277d1f168541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d486adf77364402eb048644baf5b16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827f1937435e0b55ad76883dba98fa0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754c9713115c0c812b291815f74c21e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745339113ceeebc468e912c37df97a71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c8de643c61596fa9dbcb23056c8c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352f390e0917958e5832cb5bb8c2341547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a110bada05c0f3b619616111601f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72786a20c2653879f32dd9eea70b60da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6655c505a7a3d5e3183cc0bc1f19408550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae62d1e9aacf9f2a7e1c6c5549207c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1800adf1c9ad12ef17de0e24daee2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68f0feba256f557890e1d84d50a89b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5a358111df0e238319db437e2b562554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b0098d23f6b64391c523dc70b1dc5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada099124932285e777806af28354a4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf28a7f413f7c5fea0f3b76bcf84520557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201618fc07871de8ffcd2a759c9b6eb9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872223a3f22bc022f571bbafa45b7874559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9e4b0eb1c5dbbcc75709898e47fed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0ae3de6c2449a4dc7759c9b038149561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf5027bcebf9ce1808cff906d96d5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99270763374d170e5af48e956671312563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8de7b00342bbe26dc3b4f3c1431025564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971048f57c4920f25456c4306cc7d33565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17cdbda29f4355f4579d1fd38aff8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39974cb4bb26edf2903836dbcf3d4502567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333d2b20d270632caed8aa68c9240e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fae5045f7d4267b4b95160ebf7ab7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faf4d463d4e135967681d08f66719e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecc3854ef63b9cd0fc47d58792bd65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d3d759531b35c3e98e1ceb47dae53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a54e696f797134a03b94c8397ed86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8a8bc6451a49cd16efe29301ec533574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5c405247cbe342986caa3f1afada7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c194f2a7ee12c31f3d5ee0b4e8ef30576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2c5144a92cc132b9c3908a190df95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0fd78ccc9830756fa90609981f24c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bee707ca583b38e715ad68b800de4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c8f509df848a7621c3d2ce31f71d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0a1c1ba1f89e05115b2dcb5fdbe7b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300225bf65ed76769d063cfff94fa152582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a064d83b30a8b9ff378ec6034895013583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06710f7d72d0f32a9fa1de1ebb55bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae0e58fd963f73f0df13fe10e50677585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0a3e93803e5103377bdddb4b5cd4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6a4c3d563b03e0aaf55527c1b68d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420eb7eaa6e5ed7da3b11dfd94b5b226588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bda3747c9c477865e007d149d149cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97158bc495066e48e0b83c095e49c5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8c42fc4f554128eb4ed1a3a0f696c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4578a7f66c275bd2971407de1c57164592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8d10388d505126f37241eebd20e13593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5896d8770e83191f99982d757086e4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329d8a25ca228956f40a2da73a7c5d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23753df4a97be500a5d07a719cb8f310596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bdd75b2348c646ca570cc33734ecf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10955b60dbf2491a0e253d98b667e97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9261e519da6b7aba7bb693f1f50b4d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0178f80afccb620aacd1f11714791b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd666f2cc1101a0262e1d340f0bde06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c445b8d00acc205e206aa24cfda57c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091b873de8e993517e078c177049078603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f98d9268a8feb781f84c233407735604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145c24faededa1328d840ad065d6690605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa100220cc75a03ef60e73c91a5604dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498dd4e4cc8869133f12daa332ace7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a0804010c3be9b9adf3756ef615cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb009f0e8137f70570c303acaedd966609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a55c4a85eabf76d956831a578a213610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8097c53b1c387ec2bca37cdd1fbd9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713db7c75ff45fd12343b412438df3bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae8b3aa4b0f9c33890975735db016c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f14e09a3720bc6d95d384fca92289614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e78d9a541a1eba1f51a87d2325ab85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915892f4e6a28bacd85f1ed0f49ad7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20a02ff778473de099474e3e31b9b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a1f999213b5a78ba77867c8ab010e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623902fbec9fa5700154b8fd603c1506619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81605aff6e8f064160cb8635b7fe7ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb169d0ce6f593f73be7caf09394e8e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0be0ba44c26c348b5381af2f819738622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3307210cdeba2192c973088561d8f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c011dedfb6cbd286f06b9500424c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e28f2147c23c4cbdd2aaeb643dee12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a32bb5206de2eb4648a0cb2cca844626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7d037e0de5813a65405d7d84ff004627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6ab1ec134b69926664484893d7de8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d880bdeba2eb5885de6bfc599476d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0d7cd76c4ca1e4a428055fd702134630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6ad54fc572cda346bb38455693485631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55cb95506c5ca92b91b53ec420aa95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c897aa7a4ed23e8761e6104ee189075633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841b5cea38e1208c7f58eee885297a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f62877c7f51964f06a83acc74d02f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f79acf0f0ea8fa3f38837843b70f28636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c40da42439fa06544f0e092e4f0fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db052077414a65919fc641fd440326f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e725b46d1780204193c97e840183fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba8e32c53c7cee4eedcdb12dc5fa9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f9a3f80dc3424cac33c6c9470f842641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b084e47154d86d77a7394eaa73c0209642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bb8a32ccc8cd9a9b917f19afc0ce1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09b194246acfb21d9fdb5b7cab618e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df074b116b4e737388fc8190009ce053645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98eab0c6646789aca801c87222abbc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038620a21e0bb4c995105054e5d72c42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baa401e09318be84efbee5ad1c236e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200a261dd41b1f5797c7a323fa071ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9f85d28c7118cef82ea87b44615ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241602a32c2fa6ced406207d6622066c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb891a470d77b3cbc966596c89eee2b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d08cf817217f2031c85165f3b19c85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14346c9b72f244790b33ea851a4ee344654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8daed9b23315f976bf901f96fdf1be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55459947b784a32c5c09cdad03336f63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2c7b8f6669f786c7cbbb3f81ae087657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a83bcc4eb842ef65982dd113c031a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdd749dcab261ca026aeec3499f17a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487c3ad1b1bf98a9333f59b03537df6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a08062d522912b9d613e4247a0160661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d3ba6a19b610503e5528ed15e4430662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b62420bc6c3f9e717bf6599cf1523663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39ca7d1b4449597f8cfd96ec4b2cc0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155b996a0214a4fa79d8cc979845036665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f7f854614091624408a4431e4fea4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23640d268f2a8725efd86acd4d7f9ce7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecabc07318f118496afac33e2bad93668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8797b4513f1f82257dae7ce9762f835669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b63cca7b4f5120756fc8f9af9635f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18f6128fe8bd89857a62216ada58fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92847e5348db770f7bbd80708c64d065672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376e93c78d5bf3e1a9387a2fa146915673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8b4693a87315f35f39491d68157a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82980ab59fd7158c3ff612c9e546f2b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1af330729044c448af39ef6099f9ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed40e7d12d958af29695bb24be94ceb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a166a0fbcf5106cbbb4cbc5cbcf1a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1356db2d4c21187e562d561c241da7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d72aefb362ccd977c88b54833efe2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb491b294cc726c667b7f483222ae7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ecdaec34c1f220d0026be23813218682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb5598aed8d3805e3c84ae1404f03b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9422d76424beba3556519a1d35999b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972826712b1958d7d6ae186d1a0a7000685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbe7bad0b03daa8d1eadae2ffa14bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935492fcb61bdfb662948c5e7963c957687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574dcfc6b136c8b4520f7405619171f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41b968d7fb6fe0f4a6091239469b40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1b0f02bd3664dfcc844834be59dde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218b4e877310a54da86fc774ee5599c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d35002e11a80a12da201957ae0a42692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f251b1bd4faf91a26b8fb84e40cadf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a166af91a7e13bdfff04d3f9ad7457a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f549fd6228674440079bb31499dd37b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53628ec2e48fc000ad276a9b3d494e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b6c7c148d3f98d655087e390bb299697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f05eea242e9ef085dfc2fd95319b06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1983fde8a2494231cc0f0ab30d75d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2e255a9899a3c497054579042eef1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b92bea0753c45c35996772fbb7a5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf281a39b4e2bb47889ddbc7fcd396702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8597b51cfb757557484995af5e5225e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c5d213e71e539631060b457fd4c44704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a55be542b245c331e6b230c4bb9047705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a074981f5898b1ba363d07efae6b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0332e403a28c55bdeb7e9f000e4eb39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a816545bbcde359f35e771e30bcbc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd95a5f74b83ea806fbe56ffcc5d5d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d7988514f1adbc14b659f14b58352710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27642972e701ecb5b1e18a28e0a476a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaefdf502f8e34e47f4f7b901c5f671712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858f893fd76fd203cf03012385fddca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916837996d95eebb94a96213e0fd4a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5de666fea564dfc23214e7ac191e8f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480835404bbc112fb4822db9dcbccf5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec30bbb6fe032d6f5e444fcd92fb3c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7ec811f9bc075a1abec68a9132450718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717f4f206bfb84c4b2d89748ebd3735719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b9f97baed0edbe8a7b690f3b45a6f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b831f0fbf8c0dbb54fee571a3407458721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcc5ec19f78a7efabfa2faff994c69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2cffc6fa10b2a83c03023c891a0a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034fb6bde945c51a60d244fe4c23159724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479dc3bcffd96b17ca1f8bc2a86fc55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff446fb7429b0eb91536659d20ab8af5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367de0bc04c328f36ec57a92b7644070727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18368a429ddc9039fcdbdd156f271c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa022fc0b10b8c7062001880958832729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e8e70ebb52d493e6fbfbbeee932fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c9630d372e62f525924f693aa78e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1a7081fe27b892d42c4804a65289f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94fdab342a9046b8c3cee00d4f928d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c2fa7b1c266cbc4efd72ce4d86f42734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106afc6c3b06826681a2d16327822e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaeddcc8c23b3585d5f8ffb5a57dce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330b17931600a71705e0da86b8df602737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec2ea8e4fa98146e5391397a3c1ccb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ef42325b84e299aad46bc2c2e075f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4becbd04177cea2114ec6cccdddea88740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db3a0b422ae63e3ce53f72922e3d4b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a12409f8851688bb95825ab24b2f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e59b520019e4254e2f837ff51ce44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4689e8292f428ddd4958286d93d65ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c16fbe38dbf6b55c64078e4f3b978745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b930476e16a11b50aafccee080cfa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d5ab0287a852ee3159748a6f20bf5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12352d2fc814626b8016ac162518e70748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fefa95fb34e495876baad284c219a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5a9fae359d639b037f4787005b0bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802efdf73316d4ba8829ea11e0d9f02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a47fc5923e2029a3acceebba8c446752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367737d5183d364a1f5cd22b7175fa4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caa96de2bd56c4c4072ce23667350f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd077d3ab14fb33d4682c6a780acbc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e57af233bf4462441d05cf09dfecea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd6dc7050e6900942b7e8a4baeb086757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02352601feba9d53441e08e25b69f3dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e7dbcef2dbac1904f5237907a8b69759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>