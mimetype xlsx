--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1c754a79e6f08366b595a4dad26671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132d7e805594a29fe9bdab8f0bc5c182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed79e404a61f7e32704e4f17f4ae6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd624d7d9995f07d16e1bfca8d168e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8124ee6482ad7d6e23101e05ae6bc7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e08435e1d9576e95663f3cb83df7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3966e30df4eb688cfca233533aff0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e23e6854ffc72de87971dc78f9e078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc2912870afc69aad12eb13cc5d3c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085c6806ee9956a12853c6fb84ea55d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43448811006fe0c55b4f24f16bd11211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac420d7af86b27056dad1b78a19ba7e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39f1b8d88f85ff0b3d93ac4c29407213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d6313fcdfb0e9958148f0f63475dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fea55ac7718db2f06116208e6e468a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55019320443c5e5781f2d632c8553f7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4716b7a9050d6800ecb12cc6498a14917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965dba9cf56ff3fce864fe79427da8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b03488ec0498f26901e439bf178b7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d6e2562b232e4e9f4d6df46fbe8b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994cb4c03a56beed94c47a9ddb60db221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957b8c50f79de3c510d0430dcc73ce822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30046ec9820d5328f17bb42d537b01023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47afb6ae2fb50112a53acdd959160b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41ef620d8cdb16aa45b0ccf7c0b1e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f32e9d4b6fbc41d741c7195161d9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a15aa15afc990df92780d80caa93727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c78ac4632c6bf56db5f29593eb7bed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df181b2d7349b9002bef6f48078fb7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2784657c5e26ce91a327c1bf97328e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c1ade023a9d1fb63e2350ce5d445b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515039bb352217d7530ed311ef23394832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0298572cd522d7a145b0644bd1dd96633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2b2f6658b7d4690bc2e711e4af0ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c10aa54bbb9ffe3b441fbc247b92435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df396c2afa5771389c8690e09271d01036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079ce18d812d0bdfa54d2aeff47035a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdcd576bdec05fa7da96ccb3e8257a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfe671c4df4824763172411fd4f86a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c0b8dbe7a397b952b321d9555543840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b001f5fe5f491842fef464204994d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b641589a28772b1c2d72d34e3b6380c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba53e78e43df4ac70139d0992a34be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09531bc55197192cf352979adb2594ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e405fd5922cec02e61d25b08f987d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18469bb92552e19ca889bde16fa9ff0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11e868cb91a487f404f36fff7bdc1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e953bbdf37046b49adfa7095eb902be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce19f57e96d9681aefd5e165830884049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf840f81c9786e5b9ecdc8af3106fdc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498074218ac20bca4319de6abb64bcb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e31e5a4650abb1c3d805ccbd85f62552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617eeaa2617a1a33ae1b16953435a6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc8370e2045aa405d9dfc631cfccd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22a8722d74f2602cda6f4b6ef2527a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec5fe73c51c138a3fdf12f31edb2be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629681c65e365ad1603c36e0e96923057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbbb5bddb844edae81fb2e562dd81e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d0cfe6962522648342b19ce3f020259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a056dd41304ffd7605239a6196166a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9679361522613e010fe520e17cfedf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187498c9667d52aef8ca524ec5154f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79ce463bb4c3f55d9330e292195ebe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4db06e2db8bd45067bdce05e480d3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47106e98a7cc3095ac190fd79ae8f2bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21e01710dc1dcfdc5e698679e738de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70948e2f38885e7fe1a2db0ee13abfe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85001a171ff5f595ec4ff7d0dd9e284d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622c01f6a4d2a4babece5253b6110d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf065c4a52bac4128638df6db5c967670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5c433b061a7090ce31448414527ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5499631ef77b2e6a1534111cf3ed972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333088e2e1c4966d4f11d18aea48c6d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9e93df47ded61e97c0a6b18c89b5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351f83a10f3b8ab705701da9db7935e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe928444f51ca161a5e19b990d55e1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2c1692751e6990198fe846b9ce8a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654fed91478fc2d4c3e4ecbb622591778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a2ed7860ae2353bc6d5e8331d344879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a1eb7ee87e3654c6d8149352ce34580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a638bf280675c32b9d5c65a80797de181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422fc0c28eb10b8481b01285fe3535682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f063ee1c04eff8a7735723dcd7f59b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5f2866f304c14a2917a222fdaf65c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a947a9344184c279520f44306dee8c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a5e5de86eac6af827f12b74a2cf4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e01ef50cab202268aec842e32ed0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc020b9df4266229e2ec3d0811f2eea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0e9addd40710ff83cc431208239b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e33f021a840acd651f5d46ea376d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f2b5cde316a7f6c0eb343b4d2800291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b3b86b3dbf8f78f9e50ee95c1afe792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc99ffed93c0ee640d79274252c11093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1073565f4a17668f0bc21810f68739394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83e431b65a094efb88b685db104d3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e15a24dd7c5133b0f460ebc79d1ef496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b274e05d73875bc1c898a452d11ec497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a7229f98744315920df7e65af690a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2108fe44c38546a6f6c7ecdae47ffb299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f67e2f2b65bb7e61a2e4627b623e9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2602c4cb3ab17cfd6b6ecacd1d9ab4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f9b6dc75c617311ca06a11a97c959102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fbb6eb0d23b91081827b05c531b0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023dad80cfd8b09f164d517ddcc96cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70176791489ca4183335df3ecda394105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08294b25a0e80c3cbc5d9333e0df8b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c709d2afb3b643f541d4fd52ab27429107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb9268341ec3f51b7fdd92acf5c92c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b09f7b15cb713fd10bf111af075fdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5a955084e8b970899333a0fc87d19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95f26a49a17d66c2527f3e14fba055111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3450b62e68d37415baac8089c1c9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b969d39a8c8a14425044ac7329fb325113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1ff3a1ec911a37fd2de17e8a36e6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9995234723769ae933dc2be25ee4c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8b329a5e3e06d3f2f1b92573323e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85708abadc0ff78aded1a1bd124f6580117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e271d534da6a4c07580a842ca06ac6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a3e78924a29ac7956dc4a41227b75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4a893f00c9615b8c15bf0a028d89c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970a10ceebd4505be0f8751f8225abe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d63006d679d380a1fcab23dbeffa4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23597f60847f233fd2b72616c9c65bb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09364a1975b2cdbe880090becf92f81b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15131bbe25366a3b8825da3155780bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593859984f9b5a1917c1c48b8f0a669126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2576ba2c200636a5420d9dd1242270127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b0b79963742f426d483c8fa72637f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e1b6ba3d11f0f0b738595c7fbba76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7804de67f4151b199ff401f0c9f45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cb31d835570426d9c7218ab013f2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ee21489f7494a9e7576c80dd78a9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696b72d9e78be5efbc5d2b04ee3e43b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ce43d991858868b7ff5c3caa0bcdf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e91f80646af5618474c4b3eb6201ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9aabe274b09b927baa003337405774136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84e345fcaf0ed2dbb42c802c9a78ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485483631be82e8e5bd0630d2eda8717138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca62d07ba923b1dccd7e5d32ed365d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505c6437a4969d35c35308415892b6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5324adee4883e7bca402953272c1a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd1f2070fb5333525f71b4371d6238142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1258b2d1a5e66d94a0333c03dded5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233076dc960f85ed77c3e4d79a8b24c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9944b8c36b060b0f655e1f507a8f1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d73e9b5a202be2ef53079ce2c06b23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c7ce1819731815ead8f951eabb8a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b012dd8eb5a58a2c97c9d5769da544148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457e862e6743ff3d51ce640cb5ca225149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc35ac01ba2c6af7c23ee1b67ed53e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e952be4855df51759129cf28509dc43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d333abea3aecb629ffae234cddc375152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2652927890d53d05335e5036a7d2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea2b4df0c95e7da2f19c291c88ea61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdae372f9da2e098f2606fe426c358155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b26166f5fd64c3ed6c34cab52f1ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483ffc8eac5e7619c098002cc6c6a7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e3fbfc3399aff10d51abc11c32708158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820414ab4b65f46d33feebc8cf9e20b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28110ebba42a50b0c605fc144156d913160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600196010ea37a337d45c57db7003965161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a75b86f12589da4195255ef45e9e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acad941214cf94a7166a883d02ce46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f93f684631059beaf119d8421c12d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d1b2782ecdc4038c2bf079851097f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a7b1a3a54956890a791024813cc05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ef5d701a8245f1f8f15f09dcb8451167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb025a0c2755b27f0af7a50f024ba60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f20fae797b0d13df86d9777f9bb0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ee95a13f70c00ca6614e57a76ca26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526e2720495e8c1ea179a00086809f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535b1d52400caa695ecbc5ece36a1e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba257d578e4f3349129719c25b936ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7c824dc509567cd90a1881f13c360174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42d36ef92c3f16599d270c51c15ef4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff18a7ab7ff29385f6786fc06c6f28a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa71acbc6fa552155fffcdfb17732b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49e183900700f6b5309f9cde638a46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947fd982b5bf3ed0300d953530b5e11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d5fd4742de388be6c9bb7af1d93c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41461966765851808c99b9f5f9394a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82743ce1ba73e92d97bfc91ee390a3a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbef770e3b6c42a09c730418e4f857a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57482029bbe6ee3077f8f848514207184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72417a25b587e64d41da466291a544e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97127632259a29a6503a347e9d5a5b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4df1f1d1f642b6a1a8b7f7fd249e69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09616e90f0150a2b3909c5414fc38ec6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0ea20dfe6b4347a67d1692b93d974189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737deaceb09c65b9648002a71e81768190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ede56f11da9a4aa4cc92405114951191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34dfa39e35242d6be931266b33dda6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13948072641c27b98f8e97b74ddd634b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4664f5843a6ab48d024bb1e3fe5f586194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19c9fd2f4e50ea5e6a5762e879a134195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a8b8f875e1fd32e4f0b8d52c4c0f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d997f348c9336bed3696296c340cab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6eea55db621d12be8a9dd6308d874198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2a0fefb2ecbbab149b89e0df93017199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e0c33c1ea6ecae0a2b70f38ea577d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bca81ae1f8d5a68de3b19a111d3ec8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089870495ba293e89d785f9b554b921202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4abbb6d17ac85dbe0464616ac79fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489376048156611af75e8033dedbf236204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77c0ddf1f33d966d6ca70b9e4f2ed4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1643627ff441a271ea14599982505206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c1a196be9f0bad21f5866907536b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb9ce091d8037659a3adf85cd631b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c30cae83537d2c9d6e9aa7748702e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d1641abcd586313e71bdbf0ac0993210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1879ac9605dc28a8b4da23d905e500b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bad8bd95ed567affce3fd6904a6ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1998ce9de403ffe8c8d2005b5a69ec5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c89c557393697b4f5535185b28592e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a838cb9449dbcaa56e6052c04b53882215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0975b0f52eac4f32142407bc4e2508216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b88e61a5eec353a217c8bf766f007217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28027f52a296642146dc7153cbee24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2def9695233a00a2b27839e5bded32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b568e4e2188419abbb1e4e760d337d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c2b8384750979be624d733a55778b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220bf10ff5641411f07f83be041b9a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892bad6d4e6e38cb504fdb1c7e67f5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f18929f31ca047c4c7519c1d70ad5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5f9326fedb1c86a6d7385bec7674b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24bb0bed1b73953e0fa5a99e2716df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05671503cef1e8e20572b4a8157fd251227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396483301b81cb3fda17dfee8edc5977228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0e116659375846368932c1c599a96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1d42c90d32165802c50c001a09530230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dbf56381f5951a293df3f966902a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ca89812fb538cb8d95fba3acad6d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcd1e98fdf91a5f11ef3666ff51909233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c384aa7fec1b6cb65b763873c77bd8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404c2eda83e5dd65ba553947ce803e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3f52849a086924c3cdf479d6d0b2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af8cab1f755562a287777759a91edb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d888c990bf883a47a5a4e3bae443021238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dd98774e7c7fc673d305dc24819a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d136ff27bd09b8bb6910a5f8e3f2d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abbd13df8338a3faffd67a85ef3006241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6963b62d2cc20aa0f83f6d5d0e07ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff044ca609748d0dd89d7ad8ba9c380243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914814c3508569bddd8cbaa68db81b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a0e04225c146adc84cb4437da76d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cf66c93df924f40196544a9e2df85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a862b831e5dec6e9d8c67497bae53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b07f50f98dfbc5759af944456d690248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d8fbf7001d5dcb03413c661a63f72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32229875eee10700470358f9d86cac18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea5ae0e3f458396fc4d2113b8b1933251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8d7b76d7271ea156e3e03bdbc5562252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a14f76871af22fa158577cc3b2549253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc47c1f27567b4e6e9311c061aee41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346ff559cded7519b91e89803d379e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91502439dced1c2c8faa22be3a7ef092256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dcb4ce55907ff452d63726f7e4c6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849d8c444069be2df877cf0d5a105e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da52059c54d36b5bf212a982c86c4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb15a754c934358e17802d1ff14889260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b61d70ebe9a6e6a5e9f45b6245255261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ed28f7cd066bca35ff63f1108615e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31ff55dd6cdf159080d72efd163324263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c74a0eba5a929c7778f8c4794a609f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae21f39629598c0c8485347e25fe8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d954dc1b233ed8b11f94c648c229dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1f227629072bcb3914b976aad6715267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5929df17a50fe5378fc56296031d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987a25709ed4138b71f2860dfa1496f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b59a4fecef0d4ec8000beabbdce96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148341baef3fff06ed102b3a23f3044271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c2edd0de327540e29152878e3a3bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7d7762fe52376e76f7ff262081179273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1daf7f18476ab0c9e77aafafa5d074274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7691d04c9053740cb35862c1db11a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039ecb11bcb19e58efc671ddf13cb71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7082f26aca831bff87341b31d6759277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc31cc5b73df230440ca56d455719fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1870c7b5e4315f3049e246b2ad52f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642001b18b32f852014f39a04aaf246280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52226de58b2e70f68ca77addfb1a4a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf3f41f7aea48e37139b3e9e08fac9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a597c08fde85e35077ec182a2b19a23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e434c970f3b92e52d40e28b7e3edd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb2a668e238bbf52f83194c2c94285285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22231b4e7cb67fcf0f8ef79d5dd78c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436eff856f74f911a3028e256f55245287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2208707169c421b2662050c7066b858288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11903cd11a60fa8bdb62013ca8eb7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46d8b044c27728d2d812f5d7287e92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64631edc9b12d5ac93cdcfe00d551e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78306a86dc8a7566603498dba331d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662142acaace305cb8c102b75e9fa87d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8ca15ea490ff1605dd4ae37684ae5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9f5244a58f9adc77a8ea5fcb70f42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95653d99f2011bb78ee3fb9f934d56a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dceb8aede1a55d58d3d1e267d09e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e785145542af88dfc02c4f7b2d6a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c88cf7584bbb500710b007d1a4e1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca3fbd8ff710b94199d6a830566d22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e60f23d6b76d0ac14357e77d0b4fd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418e42aa0f5206a03ad4e67c37c8146302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cef69b5ee3d3b6271f3058c35bc50d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bfc9c8751a6302b5c61a5b358f143304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa0727e0b5ad6e0c39c573c1b5ff83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cec7391421f12bc54bae7eb3e2697306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b560b67423a87593092aee9000f85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc262fbf6d3e50aff438230ee4405e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daf26d30c93aff77522f60b7ed35d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da964b4e2bed2e97c6c49b9295e5859f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808acaff0d93c8a916bd39e1269311f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b77025a3af6bf8055dc3842e623a81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a552dd946cd837be6eaea94f6fa6b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49923a3ed05eea09f91dc3559782d87a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1a86a383f4beccaccf598adbb089b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5cf2e8e1ed9028fd6b30ee0a24c5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905832bc8f6f6277761226fe7c897959317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e152b865ff9bc9c82e256dbab2488e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b442647b71d64d5bae79983be7a9f0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda485a9a87c3a93ff3f65bff4cd0f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544426f01dcfdce43464675eefb518f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876963436a224e78ecc5a6cc39f30da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2965715947fce35383081bef55d00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ffc3d26c3dc32e53a98db219a4436324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d007df8937609d09b33d6797d0aa1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2132665ac0471c8d2b715ba59e2bbe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf73c1afcd68e77de6ed6c5c601c877327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c8087070c34a05b990f2aea010b9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86661e2f824721c35c755d7377d431c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3cd4a6483ec036db23115531c07ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d76cda0224cb557b81c4fa2eb0b78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7e1bb71ea93bc35d9fd4c4bc36a98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1299cf60f57fda1540f940a64fee69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94719aa0cd7e2c27b2d3c3b44710be26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15881fe80524dd3d518b634a0d5345b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa3ddee8d6ae23e913d66d093540b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcc68e0211dab7508c269e5611f797337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbd7d4de165a19b67aecc25dcfe762338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887171aa77ddefc08f0652ee996e8d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce3ed0ebadac65d0917c1a33a4cf66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19738e5a7f942f441a57c15bf0c20406341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d08975e73541a9aa8cd9ae72bbd244342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3ab3e5442ac8d082861fa4c77faf5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939caf91084e08d1a0b04e79732bebe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644dd88427f16a378eb03b51075b415345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058156925e890dc6cd8f566c4cae0382346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ae1ff34a27de0e7b3e43458bc85d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399bce642100c8821065b0104ad63f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb213ef310181a0798e993c60af022e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6cbc5eab581deb997500325ac6a67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63090aadb11ca6548a49b218696f3f45351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ff432eddf2590a5d9b39c632195cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755a731907ae285728cc0a07f943fa7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be4018d9509ef4f20e9856b0f0aca3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5d2b640880b855ff224aa467315b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a13bdd177394d51d2fe8056987c099356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31cc904b17f42410949e9028af89eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3525988ef90399031039573fc88de9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fdf35ea666367b06cbef8442ac27e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f104ae2f22cdb52a78cfafe660a7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedf0c1ee881e4cd8c7e9650d73242f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70609b8bfd9860a19cbd21b69fd67bb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a2864d4fadc353612d7d6ab444eed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9e01e9601d439021234358cf8eef9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f3e4ddf24b69148b76421236e6434365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f18f403594faba9e4cb4f49ea9990366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ff996cf6dcf9917323dcaac34e608367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aee763b94c446c69f87914f74979e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6e39c4bfd0f8ccadda66c6a7e448e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ee9ac1b13b9de5cbd8ff36e1e0383370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c63d98c85b4014def6c347cdee3968371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829c3c6e0c1696a268b09f639475da5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0685bf0e4039293ae5f69185ff4dcc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772650ba5d91eab9fdbd29bdacee797374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e88a2eb554d8bc86b6e3065efefdb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08454076c8d9fa6c3cf6c543ba2eb432376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1a4ed6bf9f28568087f002aede843377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bb41ae833ece0bbab3082e37381c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df498b290ccb2a96183d450845e6b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04509ad46dda3b56b300b6fa4f4938380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df91edcfa80a6a1df17b9c776548e25381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c5fb2dd8b430d85592c433e99678f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398802023a660564f1e36680ee72d6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f192db059032a43cc13e717f8176d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03874c1f112ba89d8807043224103fa9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49f6df3b25ddaa204ba85a4ed12d61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d5ba5d2b6f98499cc26dc86a68248387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e1312a150f8cc7258fec50f90ea87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5197bcf1835efab3b629efedc6fb6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59ec2a10a4ac3d43fb62afce1b47ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a14c598fcd3520f90ac04f0f0d81e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ef1c4772d51de79dd725ea90ffa3c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da86cb161969c6e652dedf6a64d39cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399df4ae7839284bfc400e636cc071ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40118971293dcb729c3dc7d9d2c3072d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f0ae4d46fd07be1cd0e7b3d88237a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31bdb2b0e4cd5a793f76630f206546397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860d72006feda2e3e4aea9af013d4c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55be1685602a4321182ba0540e3ace399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a03f6c710d20524f2fd7203f2983e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67600af6a71223e05a923e84cca304f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656b1a2c5499e0827bf42d6e89f0a7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fc5fd436b18efbe272602b8d6f7d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d267dcefccd612c7d6324e0189021f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a8d345d4c651b6d83608ebc23c5cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10adb3331cf75795145d38cd1dd451406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6fa062cadd7492b82e19f920e8bb8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567ee1322a8aaa74cd1c15674f20a2e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c67cdcaa4a34b611861dbdb3f1b428409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d694dc4feafda9e68461a1cdaab4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720287b348ea774480145ad09b97b48e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09703905f02698798a3df8511cdd45f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aea434cbc1cb873e0cd499abed847a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8b6bb0f481abfa52339aa9ca5e10d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024e60ab608f0df479a72a1e66310f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993c5963a941a16a341b31de5159180416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a6a3fbd52696fa9c4f4aa544029c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7db62bd17687a3fd4c3f2d06a5905418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1075be2e9bbc7b2fc800de96fb03a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9ca872348bf4a82f96a53262d8b0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291de0738eb6c5ec40ef5448f4e9a1d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59a6cca4e6a57e2e335c2f7ce4b4f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954baead5d32ae5ee14a7959cf68fcf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53cd3e0ff4e9659e7695947a43c7b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc236b05aade7faac30a1eb02b2d77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e175e7c3d17d56c2022b99a823929426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac4ad0ec81323c5a972e6c2bb03cb0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446a14b1491867b07374de0d02447ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6166a2e0ca81e3b50073c3da2b40b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22bfbf9132b1b4fcc95b9c16347e0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926d4d1f3e214d456009b8282014667431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc553e869aa8b88e22ab13b396121e85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5154eeffaba4d71f410ed9445de15ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8216cd4948eea309315f3176f2fb9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e979f64fee21f26cf87b149f8b0cbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da665c1918259986ecd5a303acd73cf1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158047503fe4b9c2892742434c7a31c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135add8bf1fb1384ca73e98bda66886e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33031314bc0c89bbd0423fab77c8285439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5a09afd0bae0407aac8185c0293f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643c2fef16c9313d232bbb7c3cb44e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80557c1247804c325ae1a70e6007ff1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bae1fd80671f106033c554cc66a22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef26e2fe9431dc20133b02942db795444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb374fb210dcbf31bfa2ebd04da137445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17386664394a76099d3efe7a97fee6b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c017873fac96b2c1fb94d3931c7e9b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc57192330e98339b0a8b6afac85d2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da94f9d1c5884d00d345ebc980b02f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d094662022592738ce2abc5f2d415ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c9db143d74ad694d1cd8859f43421451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fab7972d2b78917d7d75eb27e7bc00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ba853d003104f46633f95586f4cc1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5e1a45ea934839730ff0a4923403d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e43185f1325eaf73439dd378f7094455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78017cdd4c873c75589cc77a956735d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d7e9a64636f4b86d2ef48e8f71a8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe4f3b815b9c0c4003c4595c415dd9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fb1b025a30cab51053a1c132c18b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64abbc96883022db2ba2ee925f98ddf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd89a6abc0d714a77452a03a4a37ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abcbb28ed60f1f0c64ef0cef058db2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dbf65b85c5474cfb46241583070e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a332bcee5ab09e859fb8714594c340464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433902908506e2d372ae165aca82b78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0522e03a935219721626d02d5b1b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b153d84278c3f6f8127d9e327e5fedb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b0f3bc63a4773e2507722ea2a33be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab5c57fbc1990b1f4946872e1f30a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f8d64023592e7932543bac52fa344470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d619887af3798f8ef540ebda92287b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637dc206dcaf7dcd2fa2f8e0da78246472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688634992284cefbdf59b8046c1cd71a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34821ca2f1aa6f673dbdb336545d8f81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257be29339a43598d1b6e098bb2154e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78177fdd197fb85cd2fa030c58a3c4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db034af7d0f64b07704118d2b7bbe2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f35091d5569ccbe7afcd8d8dc02c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115c3caa57e9bc42ed14f213026da3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f8354c8f90c6f1821192ca002cd0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03705db261bc7fa1c1bf422f3f742876481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60623c8cc951c91f2eda36ec11bf1982482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bf43d130af2ba11f1088fa66e522c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aa0aa02313caa92c100382d99a57c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed626df0bf02a26032f52df83afde8ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74d1de0151045124fdaf24e077cffa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbce77d35730105eadad083b1adc4ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbf64e18018d656cd8e1f40b86a0e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e8effddd503c6efae6893e3042127489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39c62e348153ccfbb2fdf9b0b6faa6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57148a98c32eb50d6f5b64a8070cbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcade42d53e3f13cfd290876b02512492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0701a2be5cde2da19b623b139f4ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0504e435a174acde33e07693e09fd0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9c2383216bef809f95eb6dc5e9953495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791519c36e23b12ad3b82607fef9f87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721771a35e09446ed51390dd140316e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a494c5dd3ac4bc5be0dc2c2c2a9ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d05b5d044299746ef79bf2813059ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acea7619ae962c04b2ee237173fa88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df52ca6e341d289389bd64124c0c87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c621b726064b4c89aa06af85f78a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4500d9d9fd5237268962a5dbf16b1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8dad89f1df2124478938255d4eb00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965cb87874de0a5c373a0b1358c7a5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d010794f5b33d8d0f32aa73a18842a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c555f9ce240b83c21b23821c62ce8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7e60145b3c2d5839f2a3c8790b882508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d028f66f90dcff776e2875fef9a3198509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e897543f004083b164d758373f627b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0b5083afb47d9b0a5098c9fd8247f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600b0d75dd29a318f9f365ffc5ee504512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a29bc8c1e86d0f2e68c29b2b2b678d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92408d2582f0f594202960a353d11191514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d4e28127d5d882c65fc949bfc688d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3dbad9765f786cd83bf915628dfd5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d03af5d5fc7bc717b168b8caa2adc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefba19e36b5a5558365543d0fc30d75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c9126c87f5c3ca266fa858e8f65ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83526180f34f7ee58390a812f58e31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f7eb828bd2d5e5c60d21ef74ccc41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c0131ea00b6204938f31c84af2f90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12600d256eb9fbf72561c663e80c3cc5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbdb3ed71c368df8867989bf9cc95f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1568d09074796a019e1bd10027b52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c267f68893c47b916fd27848b07f944526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84033c747d866dc25f8ab4c661449b66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24eb4713de8c9112974dac1c794a9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dc7631c9ee9a4207fa3d236abc06e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01cc92ff4a75729dbdcf159ea777ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260965402fda51e6d7bf0523a519a26a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95bb224ed3c44348a32a2e90b53eb3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6db79177b06b6588e8571f0bc56ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01a0fc2114b786293a4a5affaefa9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c374aa940d3e6a0df18c29e280a5c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36785e2e73afadbd8a4c2db8ba16b2fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd0a7ab93f4a467d8bc8e82b7394a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6e0653bf72679504b5beace53aefa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f76c9f49a1d96675df97299aeac39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e482cf56d77d93b2b5ea59353c7fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12bcf617760acc68ab5667978545b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d3cd6fbb18a6f064bc8f83b75bd7b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e3c1c0e72409924356e20ef368eca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36e359ce7f56f548c536b21225ed64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fb9700f44215740fc91cc18f2cc41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8deba9c73ede2d590581ee0aef19a85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdf6787d2a87bb8491fbcbed3ac9d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a585db73cd35b10f1772d043f4a3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fe74a8c43bd34d833da65e6fc40b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143d87e3c9bf991683805e251d0807d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0acefea4881d502c7d9a4668403fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa09261710ef89ebfa40c544b7511ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893621dd53a24fd8c943643f683dcbd6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c97aad36c18957dfdd716d1786ff2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f571af0106c541f9750601828b770e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5f222385eca8f765c15fb91427894556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e7fc84e823b2bc069648bba86ab11557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260752f0698a46c480fd4bf555ec7f0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae506deb05148dcd8a181ec7eb6419559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fe85c9b103d4f459fd72c7dc4326c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0235469eceefab6f7864c615b19a7d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fded7681a12619b77c744e6e64a0cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb87b037e3c15d4eb7f4a0e388972d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac059d1fcf234414e6f1ec2875f390ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b3884a1770e3c8b377b9cce30f7bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626bfca95e03d1b272771e08a0f9ae0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ec7e011a0f51a23eb2781b820a2fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d16aa419d1416fe92b321550b70122568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a11d953a40633b2d433ba59f0d82a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cb988f5a06f80e3abe4f89c533603570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bee03072f47d998397c0132586dc7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab35da45e8bdd6569dabffae40ab1df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904d7654b500fb11edd8e271c9c6274573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e6ae421061508fb5f48f74169bec5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c016db712f511c89989b159e4c792b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2239555e8ab7e31284b609961d3d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced45622f3cf70a3264a3e6095d7a9ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf74f4111c61163d940d6f1b06e22e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77298b0e9f118d1a0c77d9284bed1316579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922cf2555f699daba42b6a5b7cf1446580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4da50683e243f59527dcab165b1aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62860f0ea740a4d5dbc53d98d1d1c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753dace9a4ba5ac8d4132fa2ea840ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77627dcfe1bcf07a61202badc149e21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ad3c1864cfe181f629c81de2cdc08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d35e0c4b3c89b7aa6bef2ba418d95586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908f425bcfae70d9da031e2d171f9a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e9371765553496817c420efbe51de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad498c4e15560d68338bfa6de8dd5aa2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5c79ec589e45e55ee1a6047a8b87f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bf81603ea9d87a0b0ca0bf2724ca8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b10104da935a02fed3e9d826df524592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d6e4759591bab03b697c8cbe484f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fe68e86a31926e87c6b36a6d1dedc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854db521bc1c3cc895076e7cdf592eb2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db858cf02643ab5bcccd01e12fad175596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa74548a0a06f5e7b3d38ed71f45fc2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32297c03c67902e8cf8c6fe37bd04d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263effe2d582bddf7e425ca9dad3f7c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97a94283bde66e08a8f8bde8fd23c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0f24ab13f47572b23a619b06667c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d22810c664dc85092443480ad809c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea36a578f4b8ad0ff2c4727cba96f5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a50e29cd9d9e28cd0f3bc9668cff7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681e4d392d223e13f7f320227ea3207605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82416d976916f67ba4220bb3bb995ad6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f8cb935482dc0d9229a1e3375fbf6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cb4109fd4329aa8f1ddbb448188b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbadd66bbcf4604eebb93aa9053beb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aef5ba304fddc162fd22ca65ac416610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc89a7c09fb7814e8dc47e67cf2bbbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b70666d844a9076b21a90a678d4e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b394d1568f76dd52772d79e026bafbb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d264550a4fdd5c97a33cd52538d26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6260357f228f474b395432e3c172d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec70be145808a9af41574580cbe43d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedb41ab7ce9730c6f3bab00cbdcf07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54baa59ecf7da119af3da8bb359f5b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808e812e619a55fa81cd9b37d041c59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003eefb5a216d9576be6017e90a655c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095bb077e252ec7612a9881ae4891c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb01573b50edf72761159e653c2e568622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a0d9a309305d3a17560a322ab3d1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd1266a9202f63fb05b213cd08071d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96470ff9b0ebe29fd14d86c4d85f3633625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e8ca4f7e58cf66ab4c5f16964f824626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ee2bc68ea4bcd349e4b53bbe56401627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b886647b961ca24f41f226c98f35ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4ba15c01766db33b60133d8c7aed4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1533bc94a22b658a6c946e66f35c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a08e2eeaf3b51fa082a70aa14ca13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba14626c0ea1148d20f02d612ce3e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81897ce93c4d4d9cf77bf9eb7d9dd4e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c60cda84af2fc623590fb570c2c0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6af44166203b73c9fa47181023ca3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fac22007ada313620374c07bfacb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf512449db727bcf4cd8a6f50edb56ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7fd32297f39c045574238a373c27d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae996c75d6eefcb579492cc59c6a651c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2a363070a7d0dbb62ae89c2a0540f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d16ad97c8cc75ecd9bbd18930b58fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824dea1b13175e9f662c07f7f2302f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8d254a9c31e998931ca2730d267c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0040888aa86dfc591998dfea2f30e45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079b050e913768cc71be7eeabe3aeff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccba88c6957fe1656347318bf75251f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd376b1fa71c2cca02b94676f1950a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab441516b5d430dbc5cb9992eee035648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c00fcf810806803b93e12cbc8b73ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e9b45c1d379a6f4e17d4a54d51d11650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5649768af50befd4a9e28a95cd3de0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaabf603b2dc6eb6814950a4ae2d9d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2649978dae94be8ed0f9dd817d6941653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43dfb04c1a40f7bfdc697285c90c62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082786e2df32950717a31dc520820581655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918ae0bffdb4bb5da0dabe1de227077656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de900ea6fb88ad7bdaf23083d105e7cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e55a2916e92440e3821fa6fc45c69658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050b56b11acdb9bfe65fa4c6e4dfdf0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82685b415e5459782733594b0dd872660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d30ef34a80d13cbb08e5dec66bc68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03084b30301adb300938a7ca184b8ec2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353deb5c8db8203ccb01872f5de8210d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79911ae78c16dbecdfe2171ef1abaae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0e726b803a9df7c967ad67ddae148665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387565619067add1e3891323ec26a7ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b4710eb930e2e3fc0cbb1a5bee08e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f9e75ab183778c2da019688cd680f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53db0aaf381584d75492e71387aef62669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9b60cf68f4c8bdda7a95e38fee0ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07b8461fd5cbd3c28c0e95a9c1f425671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb42771d1670e453ce8aaa12fffa220672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c43e1b5c4ad15aeefa064aecb4aab4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce08e2baeb0f778b0b0a54a41ec4b69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac54f14b0da07bfa1d1c84cc69641c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4878d444b4ad54519660f7f380c801676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db8fefff5ede0f1eb02769c9b2fb38677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b6f5f7773e97c61da7baa0ef574e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b99a65893d041a6e31282dcf7d0e35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00265b09abbfa354cc9b2bb55692f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef5bf733602d6f36dcefd86da171ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294986f45510448e78d90765c6b7197682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8eb6cee8d0b398384a1e5f0f362b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b0f7bc8829e9f2da304c55bd4ccef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b48b664cb092ffd4357abdb3dbe42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10161417950757baf4cd4d108af01e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d77a8f4b3f2bba639756f9fc366c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b86d8d9d0738f397a738be59869fe6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a1029ef407e0e1191c7f29be04fde689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0752765d50b94f4483be1bcbe16867690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1e90de7d6f5271fc2d8e907dadaae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb413673339321e10f6624e780fab1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170c83974fe907c7a85158776759426693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56bf509d8a56a94ea0507c3b2fcb2a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a886cfe7c0d67db9e1455f4fe8d57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77a27f7864deb910ab7b95da0dde62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e44a5c9748006bf4ce38ce4a68ec3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd1fbd4ab4511cc3ab1d73088593ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf432a4af956b7ffc3a83258edaada25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2be460b31fc69bcafe11b7085d4fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4b1b3a5e891d31250a0e4ebdcf68c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d784e0304168af48b0e7db4ffd58a90702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91ce31e4564676a0803176651a6c4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5becd2994f1913e36b1411f06c321704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559b505b29c0ec8f76b310b86c5df95705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356416dd569240684756714f825028a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8059b152c173282bd7bc2043335095d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6517a6384798621d98a7137aef7128708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6648d5951912ba5418b04573d59958709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549feaaedd131f8dfccca8567d1b06af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be489356a7b74b1b23423aa2b5387d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8070e7b98cfbf0dce338d1a3042457712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74a149d4d06c67849a2d796f3e95ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d387c77b56a1148eb61619a766d61714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076042525d6767daec87b1379374388715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c47eaafa73a719c86e9ffc84332408716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701460b7da57c2b1573a31e9916dea88717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19af169d31c12eddfada453d642669718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d34985dbc9397b637212179febb2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643c693b609c914ebf9a0391a4ade3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82cfa22e89cbc9431fa323c88fd974721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d76c4091d4cde3933b169c41014325722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5c662660840c41573043d1e934577723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28987bb7508a8690e77a6ad0cbe31b18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d3997d999823a7828ade6bff061d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b3b4a693a2a2f6bc73852006b3a35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3840d5100757cd1f914272af880621b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d49384ef3eadcdfda0f712f40b3249728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf76fcc20d31bd2657a62143889af47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d91d9fcbfa2646f047334d3f3ed98730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c11f571907375bc72089253a1ba89731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bd5c5cb6aa206172d11b0654b00c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac61ec829b86a27179699c5958a4d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c0888e129f2d78a651936e78cc985734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e325f7ed4338938ab6426837f3f571735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82055c1e9e62ca319fb88344f72bbde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9408933b50b1d9ceea166fed399778737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551af6a91f9819d41c5cfe8b9932252738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5053902b35a609bc8e6b6c9e443a44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a617f9d01f037c9a84c1caed831cded740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee8e5b48767a265e6301a6076e296d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9c20ec039c4ce6d232db4dc6778a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc5e451131513d57a97a1daddf736a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd892b662e6158a6e28ad9b6bddbf0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9329197b799501330c81d4a11144d19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70ecf6fe960dbda0c0219a8449d569746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00231f160b61abb946e89623b9140e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d501856d449c618167b6faf9b92f171748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecf4f5e79912ac21ed0636fe2c6fd2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab940425fce59880736993f1342cc6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec62a3bd4a91a671361d2846147760c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd02722ea73ae7fdbeedf0ec8f2332752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244655b24f820b6c70ac877fd2caf768753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d352769f4622dc45ab6586386c42a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5c051116470502eddcfad7e9f0a4d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c96a9be44b421c45717328cee9857756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aea62d1f16cd3f876ecfd9c3ebe44b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b37e8349703c80d68e423efbf59a07758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f83c4e1fc2751bfa3c746ed028c33a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc3c36878cb6b7d548db7368fad6c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41d1c7b918644d1dd9d1c28792e5662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a015909656fcbff50420e2e33646e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c7ecebef3959f9d85e3156894d9c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fdda001315bc6d22236885d210ac05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fd935dc5302d412ac702f4df840bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09e81d69faa306385ddf399965fbf57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bbd810cb1de98729c68ec95d092e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cbf85baa183a125b568951bfd1f8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b409faf7cd8818e3e88484efa313ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a4e1f78f0e5ba179d3f1164bc5b3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c26903a605c4aac90582b74537ec712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098f989421802f471d1f42fb8e9cce313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cb58bdcff8dd854f0992cd309a89e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491bb51e3e2cafc2187dc7d41188f1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60804f7a60b4a73f8c4c4c4f968ece316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9be9fe78af9b098248dc5f222e5bc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701bf68173299dbfac722f2c351c70818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777d3313b6e8102c6e645234642a54919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3882f94e62b4915773a02cc017762920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1a96e8ce2be2ab89bd77f260c042f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28541ead4440c402bc4c4c62caec833e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5db380cfcf17a2318495e5b9384bfd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dad9f9a54c8ebedc3e92ca1cc430e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c5e25412f2c058bb9f8e136310c2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3533e280dbffc8e531e9579da4ce026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537f38d94c9cef780a02dcde1fba13927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034a6c257bb4872c746a966862c92e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775753e2f7d8a9f5d1dedaaa68cedc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b73d90764855829d2fecebe8da6c3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb03c135f74ade7c45cb3730a346c5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ced9866ef6b6174e616113b242b0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718e9ed3e10979ea194548d99889d9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72826ab5f1c9f0333926860a5b01ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79994df136ff4bd5e612806ffcf0ebf635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e3d8ac94db7ec24d23a00bbc8ab1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efbe1a69c5e203937eb2b58ee211cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66d93f98a0f5bd4af2e0b43ec1495538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3ef1873d7df78f9689464f3641a4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531fd77c678fa45eeb5b7043fe9b33440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126d3c88c78fd10e8ba49ea9c9828f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b8bdfb53666fe320e2cc02544f2af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac066117540d984abb9f9eb9cb0e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facad623547ca6c6fdab2d6b5ceb803a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc5609902e73a1a19f00b30e0ee9c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352eb7165f23220fce27f89c9c730b4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4260cab6d0a61f6a9ca9862d8b1c5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb22788419236b9d3a426d2563b76048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d9bb06d4a249abb8f1d82ac711b6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf177e55dc1e7cb4239defb57b4ad37c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b2c32e098bf0548a4693d179a6ea151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429664c32760a0f577c0770065d450c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abf87a918bc2b48920221fd778202d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c15503e7af5d9c7da129bc2c03ae4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94066da440e9174e390c295ebc725355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1dabebc0609dd45eeda0738409de856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10c9c9b07a4f604092b6679f81003a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a86f196b11273a6467aae413dd267358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af721a8a6fccb4bebc1e85f6be807859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eb87b1ea092839c6d35e0468bb49760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e1efa6ca33f2316725181de8d510961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927c5f5c1f1fedeb5e4c1e740219fe162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffb51e08fc296cae097bba4b862e8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f630530c81aea931248a9ffefd3a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30420bd2acd1b2b8b10bf62423f7c21b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71008458d7140e7a07efdb001f696066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cfe7cfd6f2a2705e1db6e9219d65d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c5857286a2599e473941a12c46aa368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2e1e5b3f41e181975ad9f084be3ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d52275bf4832cbccfc80edf1f860d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba51adf459ee9748e5ee5f09d4239771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513c23543d02a546173d40d9fcd010e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21525e0732dda5eedc1e002e214bcbb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8c4a609ba6b0e484ea73740aadfb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb577ed16bcd5033361009b92dd910b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b7fb69b81c1448e40ecc1b002ef3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a3e103d069721c5c27827c8673aff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463f7a9e4c593141b907bf7d23b5a5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4da8ccfdecb67ec1df84ec975926f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad6dcfc67da7e8833bcfe15ee096f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f353c068bb8396debfd959a2f416a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90de33e5f7da12c757e7213858a7a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b55b36e70b39ded65fdc16fc2d25d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1527ed88b7573a4131f445cb56c5f2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50698f8bde50a77b35be2853dcb2b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213f75d3a806ee8952a3a9d33c1bc7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91134e13be9a70ec9ce9e4b8444d47f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c51c957029d0567819551d8e3dc86488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe4b721899e8a2ed381e20483bed1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4251d8e0f419c14404d884b2fee2d2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa6caa1928b793954a179182678e6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32b33a7d845179898ff0d2bd1e5c2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094efed11d524f572b7e1cc7c80677493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa60b018b700cb25bebcc55bf38d3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc84c720e93f09fdab13e86eadac9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef163cd1437c3bae0f78dd57a79fb2c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffa59db2af30ba1dd8dc47afd7328197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5c7d26a1761b336d6009586ae702998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a08c094a640672a7f304b29d1194299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af683192b6a5d38b6ef9aba0868eb290100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b797312d2602e1c19f6590198a27dca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8172a0c531e5af0a39e9d80063a22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3a3d4a0d5eb350d7e241bbbdd2d9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca8b0a54480bbb710624ea0ca7f5f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b1e4197a88d1e2dfe8045549340b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff69dc299c0cf197e0107184e9f0ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4ec460586f0f2c45ac70d6ff3ad48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48688563ba835d7b4ae9dcf966787732108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed549d9e412eb07d4d62b46130363ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e32ff7fea2f1dd3b2725db513db29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda19a6dfa9eb4e9904b95565afeb0c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00728857f8380fb041586221e01c791b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92115bc04d0dc4bb33fe7d9324cf0a5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510e6ba616b0930138a7618f0f22bf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c298468b262dcc652582eec44281453115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7ee7e281dea6eb74dee3d69411007116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6214443bae95a987625a7cd99dba7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d1f9eccea7f5a089b203710ad6f0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92023062fb8fd820f0b0c0f00330e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60205e685feeda3673fc553712f16244120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0be0926a1ea4186d5d1a9323d02e58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021968d99885506da259b8466d3f912a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7136fcb046b2208b2bbeaf2ffdb55b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461eed7e5a418b001609849ceed6575124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7932fb0a359e9bdc8e542887f3c70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8647a6dc40113008e70044e74c4a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965d08c64a736c3143813966fba1251127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f9af5dad214288213d3df8a19e7c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b8080e54164fc6867323f17685b72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f28a1c646f514c552602f98b595b7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180f075cdb5fbc50eb519c666200716131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0f3043b64ac0de8ef25efda517ab7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5658c0589f6e9c0727ebca17d28a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1361c1014f262e12503f2682ac6ac87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1c5a8661d7b61fb48762f73c494b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33735344db3ef59496755ffa0d53447e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75664027077f2a59a571a1d929331ac0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ec54c291c52a05abb50af9ead3013138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56504ea5d9d3d87c3e9ec502da58374139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d0cc857ae09aa093e9f50fa64d62d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762850d5b351e880aaa83e68df7dfb7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad9b86c722e8e2a8f06757c7336c0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baace51bea749169b38614a8d832df74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab682d3f4deb4bf2e75ca6338b6c96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b871cb1db347dee2e95a2f1d70d06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f16efe1e26b6c6baac45f8f74f4dc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254908846cf4c94604f66444d6acfba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1badea60d9ec0ae5ebc0797d32816f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642fae7448c85563f9d8d90f793cb3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846cc109d09b4f4172f935f6a95eeab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef267e4e2581cbc23e21df54985e21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa38071f35990d81d58fa506fb8fb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbc9ca844f8199ca25dc557a425620153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0da453979ad8d7304678debb87411154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794aea672a4b3ce8b720455040c12002155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc12c00d702ce61901d521ad18dbb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75e5d2a0562f137b413d2b8f44599f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92cacd1b433b83ddd4ff90bcb2a8ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e1bbcc1c976c862bd3def7ac05ff7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0ecdb35918df5ca96c3e237cf9e93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd617d1f47fe0b447ab71bd9f02236161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45d6551fc71ee96339a1caf721e702162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d93605c1b4505b42314ccccba87a29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a42605d64d37a7c2f6a32bf5b84277164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332747a00a4dcb506f2817faca00f457165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e216647bda7b88f971d8c6ed602ffc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232de5980713281285fd1ba843890e2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e002c8919c84f5a48b97a19c3844e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847da490269199a81aaa2d3d3ac40a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8e43fc9c53ec47e27768c577a3f5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d3375f6de60f2f2fb65e06f437690171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38812df2f80700b56def75af15f90bb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165d4553b85409c96f450fd99d2c467173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1f29e66325e7179ca4b96321ca021174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c242f4a24542b8a8824dd51fe56ed20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03c2692d0696b242eb3739f55f3b28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ceccfc22a6341e4ae06605d80da99a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8f4318a4243a8b883db15f2711d3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59da21a3bcc900aa704bb13f8d94a53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74053f49652f470c6f5b1f012b5ccfe9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b4932a3b32c1b75ae211984c49047181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aea28e8e171179bae7fa5f5155af50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb689ed4402f384e61e69811c42a67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c747f0fffc2134566f0270d9b56e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895344b583ab412c7cd9bbd42b5dfc97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e2490258fe53c37406947639a3bd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d4b3ff7cb244112e1db08fec581c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d719608b9abeb406fbc927f5def901188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6826efcb0b6773ddbc5105179dacd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1e990cb72af6e2ee750198bd9cc49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcf1b08907e1ed7cd602fd64e237a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669c490979836dc4014d281a3c703b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2acdc265e052ebe648709cfebd3e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef210658121f9bf86526d8a119d5ed25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e54c25d4abe1fffefd5d979fa64d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1233ce486ed9a07bb8ae343b82e77f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4663f4377d3c9993efda8cfd719488197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96e4361bb7f9050a5baa8917a8db22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d79debf9c4bd99111e999feea4c12c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05dee7cc2625284e0068b7a597ea8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f1f2c3838cccc7e0d3670385f38db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec8c648f53efaf0e31555258aee8b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642903eff992ff12119caf8ef0c19a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a24b1c86d7d5d2896a04e499db623204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33582f8292e080c63da0ee0ff636dd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edc48203d3860987bf65505aabcaab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9be4bbbd698d1c42b737de8172859207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e92493928c7232e7a0757869561a1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c2dade10842ced5d068cb2c9d94fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b6b13e1c596057350b0338fc2ab0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb848931f5c7e08d8def5c13322db65b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444cfd726c233c120bf9d76ab909f4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09832a5cab001c20cc8e6bf6c028a2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8aa48942660ce3a8ae8323134f245214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d07a92cf4287d1f49948f44b77a30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c04fb7166d2d6f97fca8166b351e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a627524165189b5ab63eb12954d68c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f647161c9f6d5c833dbb2d195ba83a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14184cb4f2b64e42e29ff96abed3c36b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ce261fb8dc5c0c8ee22dad1e5b639220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77d49e76b17ba627224d8a8b5b8cb8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e0220137c8b648af2f096c3588a44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bdcd53fe33194476ac48dba7c05de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe5b0c44505828854074f3bb767092224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78b631743efad18ac157d15a8a6ee3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9146c7cf93b3f981612829fe188fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0457f98460f30d031aefaabe97290227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ec54b1cb111ac985e2dffe5d93895228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028db06a5ee9fc8bca39b6cfd7f23579229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf8a07dcfefdd2450c106cd49f3210230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093f801986b4b8b5c8887a9095508d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4ffbc1aba488d687ab90ae0eb9548232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb50b5202d8818ff7315b4e178c2fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afadd1e2a68e9f627f3bcd997b680b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732ac64e0e630f5c6bfddfe8cbb7bdf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139422061d1c91b9a6ed7a17f359473e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315f088a54f6946f1edf11da6c94b70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dffd4017d57d28c0cbefaa8775cff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e5cb9adf00aa923d0d71507836197239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a47749ef4c908c958cd15867e4fcc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6af3261ec62d45df76e1b908702c1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77d0f463c0ae490ccd32dba02171b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffd2c92748312e1512c1e45bdeac8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad932b6753c37cac7b40bcff69942b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527663d6f865c828f46c4b1b08197bd6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b05d26e33bf32631c16fd909733b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ccf2126c70291f7c468c07c1aadd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a70de54040c1f76625575f3eb7d36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69401aa44700d53c0833de4aabd3b315249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10acf6bc1b733bf592a2c3369a7de87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40f473520ceb17e1fced0237dba799251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0f3f64100b9f382f5437455d31167252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478a2905584d0cac96395a633615d9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f5d455b40f102a5756c3a4eefddf2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1ef5027bc3324b3865a57345bd9ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ac4a54a296f1fcedd9c22de4297f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ae6769235544d737d325918407f5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15049312440a818151b061bb0c2f32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cc2548879bd08a294adc6e80b6511259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c75067b2d60ad04fd37e545efa2e31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb46e7b687ee541ac4d341e042fc70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5afc15476a935769f36dfa80aecaf2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c223c63e0458c10dc060f751d10a42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f624abc8c4cb7c3f4e5d4016bd2edac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bda0f50437c1a86733a8ab3ed71ae2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aead70a43912c8763567c444b89bf6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd02f96b79925ad612ec6cef70b1d04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa48143dc8ebb30671d1755e49c29f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc39e19437da45942ddca3e4df5f9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1753012aac3001e4160ca992a8b30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a2f4315918f3c33cf239d3c491885271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dc1033f48354291f482d33707ae45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db50c383ffbf536cead0c6dad51cd01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafdc852050dc0ee8a25d175f8cf280274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41000356bc7fa25f8a34ccd012b654275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ace883bc53f321736a095a27abfd8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c2064e751f615dd5a32e63b1a2e33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e780f7819451c0da45234144a8b75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7444b24aa8a923f175c60c860c3c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25e2f43779ff3c758d367cab46f861280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab713738c83422e85535b076e129c349281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359930818c891ffbd8613070753675c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bb06facdc6886fa20a9982d2aa012283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d790a1a033df79c5a5437ece9eeda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d657e7adb0b0421c0decaaa08ebd085285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76280472bf924a0c1b410ed52bda4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35e15ba650d1a50c6eb5a1583a983c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e3b17bab87291da85b139a9d035c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b45ee83dead17d974d2bae022a8b61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e71980a253e1c6d538ca8b161d450290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab56fa420db41c5597d25abeb549c78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5415c508d4ee2300ec115c92322f0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371c84033792692f7d941802cf7813d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5af0b41e3470212de44cba52f62fdf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a71c122069fdfa9e447115b5066837295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc58f3126119d31408aed092d4dd20e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76df8c71e490385c1802b415d9d242297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5108eb6a5d16fde539fc3aa93e5b696298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b591ee3ca24b1fc7bf3e56e4811aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867145d57ea073060b5cf65683f0f6b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3765a9b066bcc4c7c821d1769bd98d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba744abd24f496c149b51f199aed3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1e8dcfa3ea4b73d36974fc037faeb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c455adc7fd2da7b22881bf07cd9b7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bb9adc797c7e6c37d7523df506dc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de035142bcd38d760f22827f4e6bbc4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d597265c10ce18e0a730058c435a8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e0b14dc218d5a2ce7ae860d8fc46e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556d3b4d2ec683948b5febf61a135b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308e4fc6b33adaa190ff6abb18a3462310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eab5923c38da296d0113aa39049e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110e42b9f0677dbfb6b4402250f6974312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f262b22c093c931f5fec5e03df97d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b7d8028004d2bc53e1b82b2709331314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db26ac57f35587191cefbec58765d89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01cc4a56d95856dd82cecf456058f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7aff86eee990429f6d2c1b01381ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fa9e227a8fc7eeb14625ad7163bb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2abcef3e605cb025ac5fabbcb6a53c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaabf931157bf25c95ea6763aa1f1b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb110baeabe027a30e2ecc82ed676b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85340e6d3236b1a9e68b283c7eb28495322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ab7545eb574765117bffa03cfec3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686785a635818a20869a82000dd02cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989a11be8e9adfff1c9d8345ea87a03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f30614b62eff1e17306c3ce4883e45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0d5c08e922a558fa5e8c04b0c15a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7da914e65e76c87c4c9139ef2527ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc04090fbb6ec11c133de95794bae6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc75875dc0dbed14e4ae935b557d05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b87033171acee6e62ee190a240c03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23010073d2205af527c3cbc0b2125f47332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73edb51b057c7b102fcbcc6d211b36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439ac5a0c10d8c576ac1cd64d726130334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14221a8c597e4f5cc8ed18d61e16c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072ac10079a7f6269ac734a92ad9b1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942ee7661a32df41c3826209e7178b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191ca1c81abae6e0955115b2fa3bc28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4703e767be94a33267741bdc191a3b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fae57aa2c776a31d2c4a6f76c4e2cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c974a694627a8398c59aac311f1759341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98448120c6e5b9ae9e18795178c83297342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fd8fbf71e5e5ae10f6a6239a80e22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568a56dbd2f0c1102fbeeac1e7d8471344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255774dbfbef0f80c97d4af7973969f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a426df3d33f363e2dcf3a7401a54e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd655b0b1472503657d4eb7d60a7e2d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9873887c4568fd2708c674ebf31a4e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9412c837c9ce07327f5db6130121b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f326ef3e362e6bfc2537f7c1f708f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98016285fafd9fb07fc000d1a17c09f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895bbf75a89ef2ef71a07d2a0aed112352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f00216230a5571586d98520c4bb19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73b20e820d4554d8cba3362263b330354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18905aecee25d645219f30ef74f484b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a34a9a41394ef76951d075ca729d7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57468d0764b0ececbe452bb58f7fbf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa680e3bad499c5fc1621794f3d99e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea5cf88ad482ecefa2b1b70a47523b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c5157959550d56ac5f874d4e8e206360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623f39df33ef03ac7126313088850df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf4f27a79356e4fdfa5410630eec7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d7597aac799b89a4d173af9c309da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2084fd039cc538c4b691a3860b2a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18860bdef548444e38c0a0baf4035b38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede104a3ce6db3b302aeb6bf130cde3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2b3b3da5abef24efc1dac3d34debe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44945e1a70ffb9ecd0908bd0940c931368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47040a91bb5b2937b740f38b7418a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac6bc66b630ea85eb4b5586ae2652c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e952b59c90e8671b3c9273fff6bcea9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fa645c6a0dd376549e2e040e453ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44676531280fc78b5577fd55fc470e69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bca6c0102b646697ade4e1693f7ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf323206d772dc0691d8e40b0ced853375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421d8e8d89adc446ef5c68337f42932376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb3108f950638a0ebca3af4dfb11e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75980303b3b9a3379f05e525fda39fd3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eec71cbe73b846c5e06f09ba4896b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1550a805e529d8ff1fcc837de51a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d965338390eaba5381d9352892580d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a73b882e676357109334e48a8d06f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccca5d9e15aee761fdf5a8d8ff8f55f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f6cb6f1c3d9b33c7f322c1060e6dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400327a789821f4ac623ad7ab33759c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456a1e5f90b7dc993f3067876e92f33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6fcf8faffb3a976914b926bfa54e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276341df20dd9a2a7a4b14ad7b7ac843388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d002883ac8edc55bd27ea74220e41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17607dce5121838885818bdae1d465ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da13b4466dde5dc83647e0272a5faf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c76fb8b5be7d9de80ac78da082dceb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e2e1e230f1802d8c391cdd639c58f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863a2d6a747e755fddcd1b9dfcdeef4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3724818539d8295235d0fc2f19ef9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a01bf4df11b6a267d12d437b37968396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241abebc8548a7c081159c7522535cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc06b2cb5b9be9754d88a48f127620398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f05c9fd38c71561c5ac8df333d8a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9162328fe4accfb2f77e4dc1d79053400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3b869747cf6f588ccbbeeb17b1af8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbd8673133e85602ed3ecaebe0549c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83fd1e424225cc3d382b975d0d4abf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2648b648386ce725c0324a0189171a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78e022220736675724699707f30d10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613c35cb7bcc4eb78ae6af8ee040a16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4f4c93e5b27ca65d4ffc8b75ee724407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa253c82a61bab2e8467eecb645382b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af47e9f709deeae00a2f2f6ca776c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc399380e719aebc0dea54aed4c817410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55433282cface5bf51bbcf7999db3e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9c5df5d9423d067a7baf69a258b86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04150472cd1590add771ca57ceed444a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb355adb4f415359a69fbddb0e9f5a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a351b0bd3960b6ad34babd3d2f20ba4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a763dc1274c5565c1fda7668fa7f7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88e1d1f6bd3fd82ccb0fde4e07b01f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5977876145a881d08083085142eba1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5c6a4a437578041883b33e6086f64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e45e9384b31371bfc3d49e1cd517d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac49ebf895e0ffb32487bdec25fc93e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95115480672b8cd02eac1601a38168422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1ddd1c0ac86738d741b5843b5d804423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574336124d4093ede5020649b1b28997424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9c1af8453f6bea10447bca9443330425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7785f37bb98ec73144e961fa9fe9c1a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b276a1d2d47c1bd463de642d318a0f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889fcccaf9a7f34b350fb69c389ed89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcacd04af5b7ec6615da0c729b6958429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e30cc991d43f3ec8a4dd0000f824a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f889045a1d44da5da9ce4620bed4172431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74449377789a188e1175f02c6a33f2a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482351296dfd75343927af70113627c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec7e5c6fd96619af1d7c6425020547434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689249618203f1b78f49e9d9d10a8e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d8c16150b2227e054e77cbd30a0eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a85ba4fa5f3f95744a62dc2e49deee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99c2a19213c3cb87ff0506a9a51f4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860e384172e0a96e461454599784fbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513c23f2fa49305243ab439a39a0c9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accadb53d254ae75da08762081cc7c98441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686396e4ce840438bcb04510fa25219442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f91db6c0db155fd07595e815ee654443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a4b4edfb10f2c05f593d9df5e7b60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9478b2a581cccc37d786ce4e64de2c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f33a8bf475a48efc10b70c09d0503446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de37bdcd020b8cd7d80c4a20bbc0594447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0595d956779de6364d723c25a932587448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f156d3b9c0bdb58555581429446433e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79115ff1e909e2ab9dcb23aad7ad392450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def613e6a3f8a673dfe95751c2370744451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0c95c24da4921dd79bf749d2465f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3ed9cb71852c49e8a08f625b3296a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae978417097fa082ce9523ad992874ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f1b1c77a882ad4c58b96f7186f996455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ec4cd7e7314cc3a354ea97272b131456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067d6a3cf311085c405c61bdac866ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f504c1aa569f0aed8b5d9198d839e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a053eaa3e364cb053e4e13977c8507459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1f1ce794daaa609894e40aaecf8f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3fdf8dbb25ab7e5f9b48b7102f641461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b49b60a2d3c69980901a08c7e32a50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e1734ae4560fb8d1077e43f3d55a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463aa0d7c6e8adc7ef87613cb7e2cc1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea9f7983916bcc46ad199f963daa7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf602b82ec2e084bc9327ac49df014466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bab5bdd7dae178294f3ef01fad5722467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8f49401063379b08e8eb6e7deeac5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95370966f05c41364055d5a0c7cfc2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8907481f41b360e7ba274a37349cd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c752e1f161490873c81f6527b12fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3baddde439007c625da6ab71e2ae97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c5e1612460e06708f9ff92fcfe6f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39260f72cec31faf494fd3087c4c5ccd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbcb8c1f48db9bb9ec266e39cf6b2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28025c51a36866107d6cc067c2569b49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f96bfe1387f28934a0875c50d08a22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99144098dae915e28159f84e277902d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7e85a5288352e4fcd4144657ae27a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e868eab8dbd2eed06a586fb0073060480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5dec4eefd7adb4166f316b10a3623481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c29ac2ccfa8f43f3cf2161dce0f39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256e6b85f374c430da0580b6b264cf4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd9a558e06cc55525b8bebbaecff74484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef140fae80124e886525aea9b82576f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e5b1fcbdcc06186ef88f7ab2a5590486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677433af9ba41feb28913f95a23c5ba8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b62913ac7968fb52fdef455fdebdd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2e88bd5bbc7bb89ed29bc2454d4db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0cd94a2f53504b6a1abff8e2d58fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1dc0348c9a26c907de69d67c6dfd7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2277a386a5b13c8206d3f852e0b94c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f159b4e95704fef294ed330132dab5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d92c4626193e44030d2ad84d12f3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d916947dc03811d2455abeb4724700495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecc0b0075cc9bcd046ab83ca07a5d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e4d199488f57ccdcb9c5fdb40512e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc0bbc0719972f9911dcfe6b5dc8d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32e5cb020025848aa955186310b539499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a39c1028788f84c3fa77759f9e43a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae4385217cd57aec048c150589a517501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331650395829abd595f8a2d411a8cb3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cd0cc430521284a3aa3de81b0cb62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8109076b6b11dd6787503e0998cd0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501ce2386eb79a4a92f313659a7b1f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2837df8b476ad41e0a09857caa62a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7c40c3bf5e1cc10d0f8ddbeec4a51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1ac3b08be5e3a3a1649b39d509471508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d42190b864632ee0a78d0038deb75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae8e36876f078b3ad13631233f9388510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a09d847c6c3d1f9d131c54f1ec15b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6836dfa15b2512b71b0f275da13645c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a9925af3869e7502e6769ad9a632d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e760516caca9d89defc13d4c0046af9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744071f287a429b960aa6d644cce1fb8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de8f548e108196af91f605ca086d8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61469dd483d32654c0ed7e52e3012b7d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a633a96a88d3efe6d99338e7ede522c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbb6f69011f62bc100ed0258f137f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca3f2c2bcbfd3363842e32c8104c04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18beb22e17d460b23b7faa875c3222521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e40200c0e66eab3f0482fbe482b27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f624c654792070e24d661d54b2b57fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275feb03b134a80df83966dc1c5ffd3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458ad6f8050f8ce115a01a61cd6bb25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca1be381e14d545a7298ec6403af22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018882f6500fa486b8256dbb51d91055527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bc2fe4b6221df9aae0d1345c870ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2837a9a34bf1e750c09eb991324d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ea6089eaafeeb18ce0b0f50164407530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c31ab9abc37396fa68b0bde5df4803531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670a08f1dd3787a70fee62283ecd376532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c2b3117df856cd485ab59c0aebca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701513b54c3d906382ef62390040db9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242dec37227756bfad7803c4589ad61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a542a19f7f64aa84bd8bbc034a4664f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fd0d149d4c09d9447caf53bba694f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78593a222dcbfd1df9044293b335d94e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363ab490811b76db4fc769ed2202fc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127345b9db8c92b740426f11a480ae0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760465ddd0857c9952fb1a9813993d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf7a646d865979713a071d32dcc226542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a40be8e3a8bdaab0542dcf1e953e79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0c0f901a5d9740c279b53a7ab54e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477eb80b46254784ce998089a074187545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a48001b4bc8384a0ac3e6257766af2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f50ee0ad18c03319875735b18ec41c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f991633bf1602bf54fbe973036efa6f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b5b1b6ce89b4a37b6d8426afaed1e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5aaa89b5ea1bf537d03c13cde3cb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dab90b3ba6eba4576dae6c51a146de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6302d267d81aa3edbf24964ab827383552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a394b9176a21eff8c10bc1b437db5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda39590048a8496ebebeb1751e0c1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4f17070371d0fb20af46c7a7c7818555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcc9d7a201688320b8d9bdc5f2f7f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceba582f528d9c0288a901fbf426df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f166f9aeaa766cab58d5070d92a3849558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae74b6f623db65568f7cd4def03013559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30049a266d04420646a8600cb236e7e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c684bbf7d65596e3b36b0363da8252561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070aa33a4b22763cbeed995cbfb4dcf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394f41e635107a72cb03c22f5fa94c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf45adcd6189d611ed7eb665b426f2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29523b6a1f56df2ccdb31736fc051e6b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495b390a258fb0a2d84843cc06c84c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617a494fe5b070887464836d0f2357e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7d2dc9d87dea43818357fbcb67fb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961e6434bd2d6e91c86aae60d6595ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c5f1789ad03820ab9738f9ebf579c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e6fd0deb9e9462449bd4e8abca292571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4368ac5d333c269c8b21bf0cb8770572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac421ba3cbabdc9abbd983c3341553d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90569737a21f01d283e65afb2a9da2aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c8aba220714732eff983f7e55d0ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1dd1b1cf2726841913b3d99b54f84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc1e8f3af226a1b5d06457cb5a4df4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6f048ed82701a5d67b95426083a2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b189f797e3f5c354aac08a12a8ae3ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234234f555563093b7867d0f472bd918580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4af3a29f89ea1fa1cc52b58594d6c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbd9c333ed38347d8d8aa437a52970582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae126039c20228c90bf955d243e573583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ddb731bdef6ec8210992e3310d57e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d0f87d3ababafba0a4a24610aa614585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db34afc7f81771f9f125378f5ba6ecd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ed62d7b5e47f2d7a0c165788175ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a28c0f02f3a6e9e5ad92e6b26cadd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05658bffb11ab077d5c3d171d68af45589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4debaa3353ad3c72b30cc57d00368590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ecac0a8a2e488939e323ab7fe257b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993229006289eb736f834b0e2c34658592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995af1bc0305f49a32386f55de3ed774593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469c1f682ee3dc06cb690b6b430d325594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d0b53cefce565094d9de79b06f384595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90615e3a38c9d8656e21bd6515f78e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793a8ca88aa0c1e5a6d2802e1e3b56c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02952f7fe65bb875009deb07f1fd3e98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec13dfca1992483bff8071594b9e30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964975eddd65a717c96860255260769600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01801dc80b140bc83ee80d74f03f169d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfc2a758cbabb9dd3a2adff380ab6e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719202a92d86b05a48737fc7846b9ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431724477119d8bafa71f539dbbe9e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209a611db04db8af607c599c2bde6d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31c0ea45bdad04357e2e568176b121606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d92f0225f483356dd30512fb4d8f0b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d371b68d188048aed4e81610d930164608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1855ffe6006410cd3bbecc0071ba8fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a4ff0620e50c2c46a0c5d085a4211610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01794713941def4b318e23bf447251a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748e7e3f171239b16cfc14b382d796f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806d730bd459ee78da54321ca5ee694613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86db4b9efb40d11bb732a6efb575c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded95e6a5e4d89cc28ac8e51218db01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11596f255eca452065f1dae676074527616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96656d6923679ab9c0d03f2f95a9f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c51212b632837e0dcb7e1459d9619c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2a19eefac8dd053c8fa2473b2d9dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc805781968b97aa91a0fc145b0f32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabece7747d34ea41040ef5cd019f64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22da61d09f5e132f38cacb563994c9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2163d10bd792322add8f1103137b3b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76f0474568d997d9139ccdf8e8716e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaac177e188a9b75f432a7119635e3d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e505152a18c4edd35edea1db43030b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7bef8842d07a453015caf52728aec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b096320fe91e2244823f912c5e94131628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1f616986f4727e27988c2757cdbb3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2248e4bd9153a81b5d804b4918a7d9c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd69383201ea9d757168bfc480b5b7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed68a12892e8e0d530c5bacc7575550632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb118651c3a1d43fe4c338238011a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45a97ef6d174450059e61dff756f97634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4ce5b760658f3ac1c91e11d0bee40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48bd97e01d21fe192e8065a7d9e4e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a1f6e1fece553d37d748a28ad98fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6699e9481f65a76067a7dd5dd76f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d9bf4d6480e1d63242a872b309fc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae024ef287f179d9fc6329998136a0c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066447487f95b2832207011c85976496641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507e7e1067a5948fcd0e0737a578af5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca846887b26d22d5cfeca66bd69b8be3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f6763001dd9905e5e89fc0560a7e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb84e52ecab1086a8742aaa7e75b1ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9899dc1b60440a0d28cc75db106143646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965262ec6454d80c1871d7d4e885cbf9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e31d2901d8b194437e3f4ae49e7f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917d60aee5be8404293e74cd6f2dba1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8862118b4692d2e2e951bb97f5ffa2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd335432050f67df810df863f6bdc9e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f75dc05248dfeeeea69ba578ca3773652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215f9505c7b0a30401fc2137f95b5a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398e3890cad2c2827147a33a27f7b41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d4cc3234d7a73b8587c66c4e61b82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0181f0d7ef7a215a56f1c9eec101994656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f394d8cc9bc681461039385ee9a55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38aba15c47a344b1eb43519fbce5fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4ceab57929b715de2723969050ca2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad799e155f8731bb2fdbf2bfa64e24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8264621c84711284656b70f6acf039661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ba15d03277b19601b021a984746f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74032d7f8a8de733b9bfbd5e11401ee9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817726cc276477c264fb1f105ea45f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e1bd583f6585ebdaee5be08201d2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743575669513cd3a06fc90ceaf9b0a06666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86d3c7c1b36b52b20f723732617cc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675336e22444c7b6f5d02ca110181a0d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793537177cfdfb15393cdee9571a6bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a281de870418154de07f389f940071a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edf1a391509e33911cefbfedd5be8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d22cb111c15e46b3af9f1bfd5a236672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fba31f40daf1f3e9c7e127117f1bfc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dfdb65e6690d843cd0b2dccf55f2b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34af7fef7bad3d33525235bd6bc403675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dab2e34682aa98c781037696502c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f68851ba04910aa9a2e1797b08e9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaaa577ffaf878b8bcc0efee1fe549678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e154b1e1ec8f0fef3c1c10c96d426b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5e4743d22795950c7a2e49029655c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcf4197a958c4e884d01614d50e85f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42b68a70cf634043e56deb1e5bf0b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302710c9029d49a25e8276b1c2edcf0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb249133dc2ff657bfe853ddb8574f24684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ada4a56ea4c12994518be66267978685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fa8bc8d22f2cd577ca617a27a884f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310ae808b87ec748598d64eeb6c79b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79de65a2e208c404ea9c7cb9d7462d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe736469ccbaf495e430597783e2df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7a0a8dd70697c4282fe65e56fbb7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20627542c1f7b2d015722aac5fea3fcd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90575dcaad88cfb612d77762d22a9d97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996522212a52672664e929a95e08724693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8f2d50c9ab578d1b56d1138f40dd6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9a1315c7fc0801cfee93864076c6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd239374331cdf2184db3f4ce971d58696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bc176ece2732aadb08007bf823b0e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5fdaa173c670479efee152b94c88d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596338c6b60146fab98d4697f63d8e53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f23ee59aef5b38ac410e995686128700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3ed26be727dec56573e141d09f6a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ae4fe236a1eba336a92dc1f1485b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6eb0783722b83ce2ae5381adf4f8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67ad4d37014a6f9825866089989430704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e4d7c8850f54ebdf9dc07de4441f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0ae0e238917c01985c709cdfbc90e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77ef0019a577805de6108cb18f240d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af2381139de41682758212fb0d603b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf50b9dfe88c1c7dea3a71ac4a53d54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e47829b2f535537098aa587bd60ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54363de0f1ca11554acfa82bbdbfd1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd2a57ca4a01f8065a1be3e7301c75712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772aefc26329fade38181d97fd58812713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1713494dde2380001e7ce5a6bdb725714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37714556f7c2c2e1c9e1d8916286bdb7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22752f6eda2cbefc0135d0a075acb35c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514326f42326b43a97511978053f493717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe46a8e9eb118c14113b247f595ab4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771c258bcb6f791f229a3c63158bfc6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a0264835e8d8f7a785cd9249a2f18720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5dd1edbf308216799138492fe32db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d23bd308cb4ebc51437028ffb2f57722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cfd014de7b0549ff48037df702eba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff8547694ea3e470b15f25f8042608724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0540fec78573eb7867e6e1484c337725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57482f206816b86f9c0e3cde6f93584726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25001a3ee8398ad2673b629dad6122727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94f75d8cc734cb801129804d461b82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1f0ca131e0f6094f2cb4341651e40729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bd94b49d05103f04d33f9918f4d8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1c0d48d9e858c779171af99717e0b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f0117516ce0d9aba8d6537d1f6694732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9ebd2391ffcf893be2416995b7afa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5647e2114bbb7094ebc9a44274fee14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3364d485cee36ec9318d9eee591cb24735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300461040912818a3239c8c50f972088736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5a1183102e9315d6e3ea067aeade0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066db0ad2ff55e3b5e55ffc17dc02d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15174b8daae7f1ada19584b7e7820995739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b80b2c543a778408f70a15dcb5c3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a222abdac05ec9deb00f6bd723bc0d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd363ea514f937e8e7341e50ae9ba16742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df54a93d7b46fc705c6e42a3142dca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210674fbca5c75861a3fdc8a3633707744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936899dcda7ccb134966afa4ad9ff8a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b792a9da8eb3fa2506ce1b44561b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f74b4e1a2c286550e160e06421fe2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56cdf29c767c12bf43985221695085748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5387fe79635201d4ec6ceedbf96322749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad5a56c418426643ebed13908b5e18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b0ad52e958766421c0739d814f653751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08998e2eab194dee9097413ff3cb491752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a91e020eccc2f7834e614b7fbfc1db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f2462b9f96f2d37f501d2300be7fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad76682df4fe97c372d706ff31cef25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8f6e7b74d22d08a96e353cebb3e86756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82c8a1206b85d493a57d32d4dd5539757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2e2b6d0dbddf38cdf049eeecf1854758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eff4e4d328c7bb05f23884c534bb3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>