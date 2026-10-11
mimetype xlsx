--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76c6b9ac4abd8c692487893442ea111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b1603ba5411c65d47d17e49b48d472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b7d2260a17361c0a1ae92b13e9e1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa653b34fdf56344e19f1fb9bf242d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5294343854f2f2d492cd71829084a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d138ee3a0d9187395aa9ce895d8a9b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d439766ecd551da4d4c91823859d037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff4caf4e9857c9abf2568082525a848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8a25866177108045c72da7201417e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a953881f40df0b35ce631b8d05f899510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fb08a91e8e593339870456bd9f11a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819adc238695e2f5ea20120ea72fd08f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87a63b10faaf28f556cdfdf33f5c2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f146788db86ad8ea45ed17a779eaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49413e4083b36e99e0929888a488e49c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac62678aa2915c80406e773ae305cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51170493e1336afae00e4954f40ddce417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a00d68ff2fd7dbe052b19201bc87518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814668c1aaaa2b7546772e522a5569319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23e8d175c4f6bd203130ae7ebe4cc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1902874eb8fb1ebacaf2bad0db17ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e25fa15d08bbe3e00391e74309904422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cd50d310349817b4852858369e6d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa8733441a4afab5bbab1d9b7947a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2b45f1bb54c1cb9d30ae77572e47e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03153534ee30c1d0dc04c9709ccc3fc126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ed80cd00b709108f2cf417e9b9bff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504ebca0bcca6738a0969044ce2682b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67447a4bc29118b528f199f8bd7d16329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8a4e4bd8ad4e9928c598bdee3226b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f061d631796afcddba48cd71a1880f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a29a30309031af99b58e573a6c3be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ef339476c4c51ce2bf55ddcbb529233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d2adf8b9c5fe4add60264d88d29d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cc1a1ddae1c7b5e3259aa1e72850135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b860780dc122a801f75b5041fa699036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea098b73ed6ff53873aceeddba0c5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4d122cfe2988754b345fda030bc0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1c1008f34c65d74e867fc446401e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179fa3d1c58ae69dbc60a3ea0a0464f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924743c20c3cff858130e69547437ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1c436057d127b5fc3cde44f41be8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040d836c19b5cc7e7f9b309c7e5b33f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df78b41014302d571d836e9ad8e93b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc82c2891afe95766162e1db4ccde645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6ab99b2a0ae2cd2c81eb71a9f6d5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e8508955525d7aaf4f38c58ce778147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba42c453e85bbf4cdcc0fd662813fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf32616975dd468e9b84aac1d23ef6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84165e7320e54be7cf1b7c550f46667a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e7e53f6e2550678051ad7cc123aa551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204f872a22038c5945e5ecba054a3ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b667844597659c37da8a9f6e0f669353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f0378272f2f6d5ca649d31150b67454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f2e26d50eb529f04c77f43b152fcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcc83c078e54757a3920371b7908d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f12015489495f173bc64dd31bd1f9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5c507ad890e5e282ca51bcfd1f6a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9f19f4e08698538c146859cea052659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26b1252c892046366bbffc43081d9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9a7159d3f4bc318a9b577bcea0d7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed2a81450131d9312abbd1357bf87662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcd5b80798d960ad8647b56780b3a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b2aa7e44dbdad17233f69e547c23364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcdd59a28a3350678a615f8e78d38265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b73c5e34975ac463a38f2d01e476e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bf65b01f29f47c24176ad711f378067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a24f10954593abb71edeed136f066168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dbf673f789ee0f58f00c84130bb0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41635648b2dd134b37f7e445f0ec2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990eefdba2aa5f097cfc691b6cfe662571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aa18cc85c4c6bf25b63f697d320f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ddac6f457b56b99a4a815fad89afe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d6b5deb63cb8592140af0f784c19274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f272ad1e2978a57829219cf89c534f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1fd6ead665e65eeb9c7969e22812776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dd03d2ad927bfe63643d66fa80ad677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd677b55fccab85a8b4a23fe9ea1f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b00f02443adf76ac5e2511db10630679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b189198f746b33c02b71cee8c2e6b5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8f39dc4b1326a48f0abe9f6fa116181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680805b77b27a2e42b508824a7c760aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e11e29f6b5da2c5d08ff6fa6bb1aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422767d1b22d2a78cb86efb86a08a6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be314b67f69050f6225f5df0f5d8f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06947fe7742a51720e320a9743758d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f0cf149d8643ffd7cb6ec371b2dc587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce600b3be7b8a631dc4c735157e08ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ea064095704476452296d5f33faa589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e851a76229acb098dbf7e2ecad55a9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd416e5ad37e4241b39db0b33c593491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8582229825a9b29dbd83759595a9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df9b639c26430741a0c47eb5a315b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fd0cdc82625984a2a5828c2be55ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc546ad547e3d450f6ff5163ac24f4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728ec0e1982321db53d71cb9913a0eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede64f0bdbecaec56a7b0ff748960b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa19e040c8862f7963cd4a3f3c8166e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d679e903f990f7e9f2e0b8c8b38074499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302f5c4b300baecbcee736769b6842f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dca2bd5084370ff9cbff636c04bc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d325aaec19965153ef32e7a8cf958e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030c47e259987454cdf1e9c3b794b4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6975c837e964c5092aac3217da6dd85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811423180b7cf53c7708d2f515cca7db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee967a55bbdce12b3cc779310b435b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321c1a54532fef3c0c68c461f648345107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91aa4b9c9649beea14086f5075db0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47e8afd7989e019d2ad21ccf721fe9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e280bc9a608c8dcef81dea70fe4b87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ec7368dd7a86f6ae6175aa722fd9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6e3bae6fa5191c97ddb41ef013737112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd111f6948e6c07cc3f9496071de38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8703d99fe57f05d908a245cb77346d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b9a6bc05b86052f393c1c0b0bb889115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae3c3f5ba98efab51737d05cd2a5fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef07ac851149c27b8f4d6224b0e464117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ea612e159459c3948d6361ca3b06d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7231c15fc04d0e67f7504d91d3c582b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed03f783a7e943d600992226fad8d77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032195d7b3d66b77fa0d4c68a644daac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563fe608cf4f570edd54773c4d49ca3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cf734b784f886e25a6cb7db5d0057123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29b705b30440fa903193608c801744124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce121aa30f45315b6662643d416f9dc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c37043abc24762db48b592c4e651a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3019c6ab8b1411124c39a88df38ff75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496cf838230aa6c489a98fba93c7670128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd772c090194f9558b5a3737a525f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26928b5c8d45f70bf7bf410555f462130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa9147f4126b3aa31ff8ae590bd55a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a6003dee85b23fb074b852528867f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99681ca9ce946292193600bc0431c14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64499868fe45502ad765928a214d685e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18e0e2157c04baebc9692c1d7966bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbe110e8369a39dbc7282910a1e3a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5c5306cbf48e45d38f1bec1813d21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eab87a3d983bcafca08b40a29a968138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871b2c9c59dd5e59ff10d69181e9a81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287e57e85e946fc0aaf6ba910f6ad1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8300a0e7b47a017089972090a9490e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0d1bf01dc7ad1ef7a8208025200a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcaedd25965f51d32be1b628a66130143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3834f1eb8556f9a6549e1fcb201b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850f22029050c319be8834d103cd541145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df4703b1fc96a397e8691f336c3780146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a80f1bdfb0fd136d6968b39a5016c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb0593eeda3145519b96a91131559c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8935d5fb3c44bb4ad7149c13e4081b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6ea22333512e2da87205e86a88cd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaa9df9311d7e636f865e5432fbb13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319ac5df57994bc7c3e45f4841cbba1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93864258dd68c5f0abbaf1fad37afba2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a6f79b5e1edab364ba175fd0400ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad805d6cc1c8503b1dd42427af652c34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4431c380aa80e079d89558c905f71ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3812b27b4c52257637e9737f0f00a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea038de8b5e6acfb504e311f44d4b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece70771d192fa1ba1d57d866f79e29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711119687cff95cec8b2a7bd6f15bc84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a636516ba3081a7033547520a4e2b5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2095ed4db757820343a498893431f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd561d16d1f7b216b392d30cf96a5d7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6815c53b5f077b929fecfe6d1a4cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea2f4935641b4fc01b85a1cfbe065e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4d88e48aba0a8f0f41177b179c9ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0199efaefed09210413970c865f0318167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f9ad0cc7adcb7a0fc4d355ec94802168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc93b03a93a7bc919b9d9aa965dae8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6bb4c42237463c550ed5e862c4568170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016553cef6cdf27ddea145e2164c5bcc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf912509a37ca3d47f78f9de52ebff4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162c30f43683981d4a36fd0214233d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a2522bde695a588b76bd42bdb5563174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36633d923de21f53469c1ac3303b14b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b02773b3a5d711cb9dfe958084a48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427effea9ddefe116a414560c517d297177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c3416cdb8fdcc68aaf11305fd352c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca8cb982b40ad55e85ea816ff0ee83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451bd3febda57202307089cdeb65ae1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37bdcdb3cc25e77b9a188648ca86b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cb2e810486964b7f80c1b7b697e6a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98efc256acd3ab07e7596031bd0ec9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395351d493e208d8081b2d6e1a72a878184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bffea44889bcea96f88524de4b33a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d826d1f8658189364ea39ed916718ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40303cf972c923cda34cd703f27fdc0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09d2f21003add1f7e09344a0c8e7ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8e602c6bb3c3b64d7f8c7b559e686189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477c4a4f22d3fdcbf77df70bd818f45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60905b41c05be54e655dff2b5742a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49baeab1fe10db069870b7139025adf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50a00cf2479caed4e5b9356921e466193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119743c40c44af88f1958af6f9bb35e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f891f139dfa428f9ff7e8c04efd129d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53950026cdf48046206562d9434f507f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62130d037604de44cb93fde470051456197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dca06188b26b0f5f3b5a0f0a5621ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed22040b5e41106148a2873462711b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1a2958678738680b1e4e10d34b765200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06670f46bb0d9633d8b0bfbd0273509201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059877ac868468b4e41a0fca3e31352c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72819f998ade69c69d1a49956430f60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64606acd628991511c0219921fdae4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaea3343ca0fcf6ca9a95249e28e91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb8d3dd056306d61082b3ef57414c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c7974d0aadf9cb3e2e7a512995aae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51ae41cbf17b7024201c90677ef9ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3875c4bd8c39f795d28e03e40d0884209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f87dd019d270106f6c15e9c28ce404210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb42bea724de5701b099fba830b6c57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9932b9b72d646b98e8a59a77bba05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ffa1d9f383e741c778b4fe2d9a984213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee441c6b1273e81d6cfe4ddbe947ffbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1db16a6f5a3ecbffbe3c5c95c077a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7387a10d8ce7850c19ba3a539adfc75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72f4f61f6d67e87c71b44fd626d75c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05c62e2cc338675f782e007bc2a9b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34592b2b691eec62ac039b59de8d8962219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feb330715cb1269d851874911a0e31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e2c9b6b43d624b0878165ea8e9a2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161fba959061bdd562c04c7259ef11b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815474c787c426bf2a63efb88a8a682223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96885122868b0e4377664f8ae891c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e55b074ec021e8be832cfa85df17b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247c050da1606705c0a8ee38325307e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef37b45680738d6ec66aa4c5a48c4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ba5918ed458b0a2535cc8bb36c1b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403725f9ac23c8a8decade7864a34af9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1779ea0d7eabcbc186292eadcbdc14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76962cb0557b12cda578b7d63b839dd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c890a3fcd5ea3dfed49ecc0d7ece3a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b14b9961f33c4888e4c008bab7da60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab8b618c15e076d15824a412c117f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f2e58059bce39f07f5de56fe7d4e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1504057b1209899d77b88ed70d82a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387c2531a66b3f28ded65b614f43b5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb91381b6a58e0ab8a92929c2a80be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d945bc5c3dc49ed1222cfc1f1ec176239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83e15213f1b778ca3ccf0c406c6cf8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a52d45d1c6948f30d0e004e2aea59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0d9bdba0a4998c0d604d848446653242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb84faffe38ad7a3995273a967436be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0f52d1e5233b4e8851c94cefc81cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3951cc53694038a3effc3c1c9679dec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef914969823c306bda8c6d095450f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04619cd5a07ad4d87715000c414caba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd1de08e8e33256e0af3f5b1f51aa6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c72d64948c7329a49e4942c88b024249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbe231d013c76665c298edb0ecbe11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d0d1c807df6196beb9f90e14c63fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca92743ab6de6cbfb893ab589a5da67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148fde17de479bfb52ca29dcf7b27c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe3124bc61045fb855a8af85bd99ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b945042d8cf690cb28ee008cfcc2b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6b6b37091421aea9f568abd0ca37a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45543743405ce4b5f926814c9611212e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fc668761ae3801439680ab6036cbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa4b9b54ee4ecdd7b6768805075e69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad0fddeea8241353e2d36f218d9676260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8542ea284848b798621d67dad8f4ace261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532e77452db7edb35a626b37c106113262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780939669b946848cd63206bd0edf74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818ff00ec79a144435ae3cb14ea037e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f806471cc64fe77fa302122b12b41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffee0d3472afd0bfd1eb2f509033155266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74463c8d4d1aaa5926c2eac44a854183267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45194142cc6a953c310e5b3d5fa944ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed70fcacc47be59c6fb024560b4bcc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c48fbf2d34031569e9a10818078b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d96af407213a1ca8b2ebb79540f6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a3c6d3d1dbb158438787c3903e871272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d774a5ee2f4f435771dc72c68187d2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd463db25b714bbc761b5a698ed962274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e8ab69d7c6339337e5f3a83fb70a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abab7b762499030da042da4d680d8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1408e60bfd6259dd647ca4e26d313e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed02496290480aea784641812613370278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96936036676baebf248d456369cc6e4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236619e2250436ea2c02411fded8d47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498623838a9577b15ef4c6c267f3d0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4425a64e06eaea0f02d037ff023706c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc48d219e3d5a9e3d54b719f9b568e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e045b277af2a9f37b7c6fa06b3cb27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a4997bc13b1fd7ad6431b0d20361b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e60b935eb8c946f35e75a8e0385b26286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535439cad5a3983f2628b3c8e70ad9bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346c048b4f002e5e3c234f7e3592a54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7596d64693505ae356d1888968b33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906d442b2be66433df3d495d6060fe3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199da640db79c88ca180dfa1deaef59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2734298668118ee5b2bb27c18c69f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800ff744fc6f37eb83e53aa3e67dcbf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce347e6558a66349cfdbe12dc1a10512294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf440686d8c7c1ff9fd82d7eb722846295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dde12921dd8a40622995f1cd7f57d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcf5c25e11f744d18b35f04f98593a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b4ac5c00c42bcbbabf99af8c6a1f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4bdd980ff934b1883e2efdba05dd7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad27911e22c8a3399501501ed0f8c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f4735ead0ed812cfc8effb3f53b6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c635c3ee9e00cc445928f0c2856bba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d746ab6be810098ea6fe9f545803d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491825ce42af2e966ccee920c47def2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deee25b8f01c8ad9dd7a0a6a681a341305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb344cfe29999f74763a333ac9734a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaee1febb34c794e63db6c76b56a882307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ad1d963956d1be29d4d6117bb55ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bac7c0d007bfbc3cfec309d6653a48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf90957ae37de4a270690b67d673e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b0b95efd3e119a8e60526871cdc9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3ac229b4ae87fe0175f9093513a34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadbac874c56ca7c4bb0def391b8292313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4abf2c71d30a22c96274557165d381314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f239f185c75605669c4a25a2f7792315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15230b89249fc14883669cd28143fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d4300e50d565dae1a74632b3b491c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021190f955ccde3335cab01b31f0d150318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d982f77a1a1d1b943c759e58a9d6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdec0f3857043d36a22211d507c626320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164dd9de37813ba323cc963bd229aa1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f2700f8596d2536b60244c885568c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429707f80b28a627cad7778c4986752323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e229f5bae71663fc7a8ac47e015a9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498b3d0800b4525f7396283f5d008b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161a116ee52e3a66e7b5e468758fa72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f4b038c3e7528ff1a22e44c2360a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c4eb597be20848d77292c2b284d86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216dacf287a4a9151550bd2750244ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc70c919fc17a64725ccec5fabb118330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71da265954df10f35eb9f7ada407d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6fd5145be09ebf4ec2f85472dd453332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ca74e3225c8cdb594872a044c8f7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ea5f6d1ed332b2b55429edf0a17cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e239d3b1851e581aa3197df02e5fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5059c3fa3f0b0385d3aa87182aff48336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d993aa8deee48fb24da6fb88a19aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb91a350d48c120494a28367abb12d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95bbf549a5f2d8dccb3009b9c8d2b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574363de5ac07e372346321e2502847340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b199c441eb6a392a233213f1364fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07308c1bbdaa125eca8079b4e1696bb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead80f82ae8bfbe0a0e516b8fae13ef8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ae2fd5ccdbc1d6b6e3e940333fa7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaefdcf582ca720f2c1efd8ceb1567345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f248c48b3691f22d5698d7d86d0ab2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f860899a3d36a2d7b1de418f483fd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14454f213e34cc5404d7736912f5f30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23cae9192774de66a75cf1775d484e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25ba099eb0a1172b182ce2e503ad62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8ae367e8941f830616ee616a0e515351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3839c9ac5f1b48a05c93b232aebcf1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f56e12ef0248ec972c0beebd5d0ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e2eca95670219769b8511d3bf91fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879753d09da5ff0f13687f161e39f2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f92550be6c993ca6628038deb7f1f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c61bea9de03c0fdae9cd883fb2762357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecee26b90b14e00680ad9be5b4182ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d63a131533e1609124d8d0c5caf964359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6055522d1766e030ff359626b49480360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c1c5a3cdfa3c14ead829f09ac9d20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3ad559d19c92784e119d9c6dde47d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d463c20b89ffb3c9905296ba2ead8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90145d45d24991ad5a8a6921a022c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ea4a18cb54b0597babf52cdd602d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d58877a6a54bc6f6406e562dd83f2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294364bdc5169ccca00291ff8dda13f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ee3fcfe02ab7a16cc81b6c5c59f69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb926580783df225eb24d8b166a1a78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1b826d1c5d8ad541b5368a5ca3a15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2e5211a2f942259994187ec9394fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b4a35b04447046d368fc217042b8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d6e27c383d6d251fd2464eae5ff08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26e213e09ba7c1801f67b8af814db4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b69499c90915e63d0f6ca563c2be48375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4449b89b9c449d33d287ba925a285376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a095c128016a237c7a6b15a47804112377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e742714833968553dbfe56f4f997f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aec84ae7a64a1c0d52463e768fe86c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c35b1c44357d5d7c93d54ce4b97c01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1526a341af9856ca2d76f5cd96a99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5e77d3bd36513e3791b25c6167191382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06ef7391ed745b77e5d77d4bf0ea5f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04d8ba9c940fcc6ffc95823d574012384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e90e5676150016f16b2f633747df4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415beb28bb94e1ff423676be250618d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b219389c0699c27e944cdd4168689387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec3d921c22dba00e6f740e937ec14d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4bc2ed2af1a512f8ad9f4691afb3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ca089ec68f56475dca9dcb4c0f25a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5971623568984165d79f505c9fd78c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a774d64f65cbcbbb720945a10116cdf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40ba931f662cbfbb59c647fde4e345393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eaebffc2543b0bd2c5a44c1c9d95b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605b55cf61931497496abfc0208406a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34112cc16997a66a663def44a0c92eaa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d47d38327617e151ea5a7e9e71712f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dfaca44d768a38f68f9a3b19f8189398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4caf3393cab7d3fbafbc1b718bd7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370d7c8ab1a7a23ae36b3f2d228f8c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12e7d7bcba38967d692b5817d644d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d61705a9bb540f44896f4823cc4b2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97087296691c284758b8a1fa7318215403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14325fde8c5620f03d9ab5ac59ff570404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2bafb2ebe5f48a10df3c26444e670405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff36730349d54731bea688470f014f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2881387e7dbca2c03406e852fdaa2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e0747facf378ec8d3850190c8f272408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f0d3e8d376eaeacdb8cb8f9ed7b4b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b58e4509660c8ee46c6cd802a40c44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b6843a69209037147e7611a1967c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e95911a0cdf4306be4b21a1f471a3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7a78b9b6770415b17cf418d2edb84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbd92a5a345333c882d642cb8ab3c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c0e3fdce3c14f54392647cab975e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1cc316b744d5f4fa6f7eeeaf299f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeb642f1423e040bb1b3728f947add417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cbbec47b76db2f97684e9c9f7e48d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c2264d81c16b468704e536e5520b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20072238a8ec2bd2a17a3dc4036cc75d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc59920f8b9daae48c9a2854d9a6e8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8840cad6c144b27017c709f682bcbfb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66501f4e5a2457471adc8145185b1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64b3e125bc67aac822e2b3848e0198424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d927ddf2bc85a8e4b153ce8308d7ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd32215a89aa9cbc84dafbe329cdd35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51317762415c56e594a73b5bce7d25d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a6105f078dbe178cefdd833e8064a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a76a4b448677b869bf4828e8a940a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c606c9b72316eeae122cc7cceb8d0d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef38d108352afad45b2661ed489dbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31472944cb8adee40d0ef3579057bb81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6b4e498887ebdc6f068d38d5d572e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3148e7c229996f8412eb611064c47b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb75855be27ee228b022c9e1dd4a25435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd9f8bb0bcc4f0f25222a330aa9203436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c16e10da2dedbb5679d139f02a17f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2f81aa68ad61a248252809f56f0d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a71011f36672de797b3cb50ef5dfe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edab2b05eb29bbf718bf4f322d60b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df68578040a16e400f7b9175f2f94e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfefd7e7a6154652f94fcd41bcfad1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84658ce206615f70d8d502ad5c54d7a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcb276f24e30506aa207cdd1819ad1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e10b5e989d2819d544460f2ed291f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40942ae7a456ba631e9f5dc353799127446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a786d7d1b20918663b8fe047968177447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7deeb590b9b7f2113b9278b9e38ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3596542dd904e90d02efcd302b62287449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7df2caae062cd1f2f2cbbe16f2922450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46021fc41ed580d554e7f684b5bfd0aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cf62bd25427742f9071b740366b93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0dc27b4962fe85ff7491b23e53567453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e4fdcccc2fdd0b8adde2ffeb70ef0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2750033b500f13a3c3b24844d9d81f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8434493ad0e56135cfd60fe81a19686456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e2f66452b508d75ec5603fa809046457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598085cbed44a4deb12481062eb9198458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f33f58a5bea6626c81a02c20fd6cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2064b560126d82c35a7837c01b4f7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc4722e7f5a797c4411aef688a01f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25582c2d1636d50a220ab54206d94f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81584ce2646e58fb24dd6b209d2768cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327a12cebe40ff79fb2adc46140d946464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6edcc195157d3639d4c5bfc6cc8b69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ea2f60ae26280db6e3f603d312ea5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878bf83ed3a02330900173661e29750467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d497fcda2dda029c6f361d499a1376468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47014b43d532def5d80ab6e1752f3f73469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f383358ee35b5974feddcf59b28f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa23b5b9e20eb3ed4acaf4c40699d17471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424068835e3f988912014704ad54378d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8f730e901edd225895e8eaa026ae7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630351beb3a904660281abd57662699474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00be9226fa25ffbf9e9ac00eeec9d6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95313acde9c59f6d88f72f5ff354c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca7b25c2572957c8a0fd355ea164a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0fdefb5973e11c39a4005ebdecb26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718d76ecea9c0f78b5b5224fa4c2ca0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fec902a8776a3a28c7dce94abecd2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e88676ffa4152bb3e2fb69e686c3c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2ad84b49e0670333d19a11271b840482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20f86f8b17da8e9e485dc82f93491d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4800ca22f218d655024ff176c3fe69484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ae540e742d90af2e136494c9ce97e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afa709ab87a40b39db20975accc6c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d935f19a50a308151559910ca1c3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251acd1ec820956bc2aabef511bbb157488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be9101a14833b2bdb72eef995f8256489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bb1c25b40415d52af4c8b5eb4a7ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9d016961fcc89173fd86f9a9626c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d850417a0ff0d734e6092041aef0146492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48a30c8539399526697619735360e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383e0adf05fb041534135c0f884530a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2405ce6cc172547f0a086b856b874495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28dabeb10240eb65090a401dd5a1e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9b6924d76aafe7f661bf879339992497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547026512942b561b8ecad028f03ec2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0112a7f252a7266ca7f6ca5deca353499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcd1e22fd7b627b925e8a55e8837a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25604a3d8913cadc8e505e691e59a57f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a97ee70a75f3d86ef152bdf072056502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d76b0368f5570314e916f81795997503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb0fae2327211b2a9ad1ecef7a1384504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9597913992a427229ad966ed31deb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971faea2b15becdc04c2ce11379df68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c39290090dcdb5f72637a772a43904507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e88c375842c5bc37e30f8ad8ea4532508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e146c8f691faf8015e18b61bbf138c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3f54566476bb68aa528f564a838c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc94264ae28aa9159fcee5a5e36e6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3d786adf27ad736654d5e4550ef2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c50822f0d1a5b1d4767ad840919da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7796bfe2a7e5a547b1cc400fad952514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86f1fb04ee32e6709cd2b07949f45a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb8711103ee4aab523e68a4e3156f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4abf6b616861939bd530cedaae80e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea8f0ebb3ee7f6e37d3608f6fa2eb1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f3ee47dd86c32c58e58571dda7166519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b2bbf00fe7db5eae46e7bf1949bdc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a651050e50beb2130bbbb6d1180cdc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdd297ce7de47e46911b9e34cea1cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2891132351ecad488c1d76f0d6d0be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98bd396ee2d2a7619d27c58aa8ff1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abadeaa2de50e3f6f4d6f1b6044474525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ecf713ec33ea6084a0ade565d8733526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840347cb8f1e07fd25e48c29d87a5e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f046b14bb7e332dc49f6761700cc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80633e120c2bf42c6db2aecf8cb279529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472c2acc57ebb728c40bca959625b7f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84434d90d1e92884dd32e3146c2e5f9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9ec731086af16799c9ef145421a2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd18e198173a12342beb5ea1e8d2fc3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7227b96b65fb6f1f351291f683a042534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31401586a5b70ff099dd511dd08e17d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a27703a48be59f4b99c1ab7bb0fdab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1b8a4e7e72e606ed06612abb39441537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333d46ed84e42cabbfbe8ceaec67325538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68a61ad81523d566bf0eb14918d1e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfcec4daa0c6852a86d2afbd95c355540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318b0466be157717c878b40139086a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b668eec624425aaa901b5251ead410542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c1693a3b28bfeeb8429b7300e499e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232730d633a4d66e36afe05539d9062544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7362ab0e7691665a7a4e633c1da364545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dedacc6580f4c228fe0418db54b90e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f3d8f2adcff84e1585d96644cdbe5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e7f288c35f929a71493e559771140548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba530e67ed36ce771a79cad3ed195f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeac5da8162c26d55e49dbd98f62781550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ccd3c268529784013892f1e6c1995551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755320f8dc1608d49f12f001a67504a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b6aa646100f4de4e3eac02b3d0255553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b22d15f72100e8a73b8298f154e5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7399c3485c8e2b520d51320f38de83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3694ee2437809509671f9341a7894c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010670f6fa3419393e0814b8b5879c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0b6fc297b11bf8a94dde4286519a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604114f582ff6bf8bea257f4b2edb76b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea055d8f2aedf7dfe65b05f92ade41c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c55527757a71eaa7cc2195db7977a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd5a0e42721e1a05c2cb30288e588b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7449a4d7b75db88e70f7e0a5ce4fe3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97067d27c15f4911aa18a0b4e9ae570564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e2f053f9ce19810c1b7175d5cc6eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3a48811e82147811ae6fe2a0545fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662446b7f3d8243e8559c334472caea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01948c3e3f88b9d19dba961408c2942568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66e8ecb4144466ce78a7fc965fa4d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb92446e5282c025d6fabda59d870b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85642726ada16d52e798816eff077a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6ee4d31f8053bdac97e84d7cd916b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b114eb48fdc6611ebdf42da47bd5feb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96d2701b7559fb8549d59bf48b0eff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bf80eeaee711401a8ff6bc8b5262b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710277e856269ee2592b3edcf3c3235f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05680460d7dec3d9a72eecfb2766beba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087729b5983c5fb99ffd132abd57ceee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0513d38f8e468bf5e6e19b4d4e30a20579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37565efba19972f886a263ce48a3f01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff675afd7907cfaf00809e13142c5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc967c9e1db52123154b99243ee6c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079001e2aa4e775b89cfd449d1512b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e94d99d4654e2eb9ca835f8de51eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0994cac5b78a697ba05606a721858585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb07524c97b34f7dc230ead855bbd89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14dc80c6338205ee10b314664c109f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fd3f52a714fcb5ba7dab44ad922b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba7dcc1a198963a0f1605369b647d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32206bb5955e969b32d9ccec809d5cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d61095a9f1cf947fb50c1a0b44725591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460e0a2dd9324e3169e4587a4852fb3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa4929df4a0adc070da9927c079204593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189ae8e45d90a4c36c1fd45d77ad3d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de45e7b228d06c0c65dc64698e7511595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bb5d1d6092f05b47a3f8c22f03f16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037c36456dc8cd596bc7ee67c89c2ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9569f23a72d06a4cb5ce7cb7481ded6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4b8971beab8846962dcdf88ed21eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f460103940b6ecfacff5c88d6f06409600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022345a64919f2bf334cd74ebb09987601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688bcc0820c0dd29c075cb4ad8b39f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3b20b50fb997cca6321a94dce447d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccb426bd3547d220487b67d088a83c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0253e8af63be7ce2facc10ad2042e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff96f77c367041e71feb18f3b9d9e35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d703972749a758eadd3e687b38c66f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eba4daf3e65fa751c6c5583f5d21b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f304ae7134d2b950b21e1ad02f03c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fbb0f7774068c19bec9491b451ae7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4412530525667330634aa71cd242ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943bea004a35e3727b4bd6a0e55c343612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bc9cb0dd59eb6dd89b5d023f5a37f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17031af2ccf611ae6120455ca7239155614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7361231be0e8db5fa2bcccac0cfeb42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df57c97efc320a6d74c6bc43a895e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab16f4c723488a932b6f9a424fad7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebfe978bb52baf8ea84debcf1069e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616ec3da4c00f156532a1056bb045c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181e3aa632a442a71252d9bee8fe38e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833086d212be7c9b39e39236385a4231621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7383f6c96351c37a9ff2d3d445473dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d38aa8477888426b2ff702346bdc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffb308dcb2895d96a5cca38e9cf299624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc093ab7ae338cc67504b8214509d6b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05992cb6a07bdfa91988644dd4ef6969626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea74242ef85fe21c07453cc160b8c02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c4c6459287521a703d45118e31670628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd3e4561587834df2912dc8eeec9c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebaa70d47da3508c0778289777a4c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18391621b492ee0d731276035bb0419a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03f8f77203664464790965ea4a9016632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f5d32e992f9f259a2532c1d528543633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada4db76d1e8a72aa20ad0e6ed17dd4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5ab305981fcec342a3e83807f9882635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9c2c4c627596cf55399faf94bf664636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f7dbe49433eee70822ad79176e560637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3876122d3f80706943b53642f6f57d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87c065b7d1f3a845b2c8db150087b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbd51607b6bc6cf9cec90285a203bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4aedef17337ceecd23d8a33028185641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8bf84c8a088c28d770b4cb8f5b5d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fad5a7b68b9afd63e36ebd13a7fc2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52123cbb6b0fe2a6ab2584ad35a1aca4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9ba66f49d033fdb68a51bf2740f37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add78933b4e6dc98cd79f23b2aa1a78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e99c9ec1043444cda44d56f4092f5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15897fa379d24cff9bf8f83f27bac0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3900538c2a6342070c6f7a9795533ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a025c23dd7dddc8fd0a6f8687d29864650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb798575cbd779a4455da3a94a8bd7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f084aefd1f7da48fd2d0cc63f4b84f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731671bf3d76bd4a792d380dabf93aae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b954fc27c089472b02f4db32cadada5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf4e53aee6a7f80e7cd0ead6d89c87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5b3b140a52dac9c62f0464bb1a5b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aad52b232311c8c16e76cdb6dfff65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6df4df0395c08bad5b830917f7d70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035fe9e9943b12b678f31cef1bd61f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f59867d885a8376599d50db2e1e001660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b16c862bf95e37acbd0876790301dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de269501ef89cbd48ae7acd92dfe7c10662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a45b802e31bc8c937230be24228061663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c19b5ab2bb8f748a5efaab39c46190664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477f37f953ba8445a2d7e0c7a264a8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c5ded111109122a19a21c9fdde8f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c026cac69e25a153e99bf71dc2d784667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ed974e64712811d5fd7d40a960102668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1e8dd8b3dac9d4c5bccba416fcff9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cb6a742bc7948274d5704cb570250670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfa1029f4b6358e5bc3725905f06f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed1f1acd502482b3c8b24e4580ad64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b42f90a1987425c2b32e44828dbd90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966551ea115e626e95003204e6d0bbf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23c7e86b9d7aca0c71ead5a3d64c15675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ac3460f2bb37d5cb3c63dfef62e8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597f4aa1891c46448253b8295c5c191677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791ae3129d6da5ee9780d7ba8bcb093678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e21db01edac85c8c72a8e845976c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97f4559b28b16c668f33a36e990127680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12d226734069e9d56493fb7e13dcba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab44f2d94d46a0c8dc7ce0612cf520682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711414a49b865e1114c85d7f393e4368683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1524bce363dc25c1a4c7c382a5f554684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a65588ac8480d24ed270d6cfeeefc0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0e4c01465b645648f213ea5c7c068686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25522daa229a860e2c442ee8e9d95c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9ae8abf37eff4e06553f2861d26aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d66ac28199419027cd1982826e1703689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20a118f3e16c67af7f67d08e74209b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063acb3afcabc43ca4e78662595b1b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baa603d0edf7781beb5b309a05700e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399fa134e215c8396c914caf4a4b958693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890e7e987e25d0ab403623853ba0ab2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c23f6b38a8413870bd21b7e2ad8c97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec31c0c8988294d62443122a345e547696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f33a1d5359906267a4d9ff69e3fbcf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65089f1836a7fd338d5c71a25cb2afc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdf9b46faaac27b2567b5c37beaac3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b815ed744e794c98df2748fe11b42b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51da7e8937afd8f1e1c24d23d5072b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a988cd6ea66bb26fbd194eb4ad20a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc206a7903ac18dc1088f56059ff5d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc29bb681b2d5c0973076e328f0cd7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e4d465ad38385f362c8a66df14cf2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4b65acccfaac0ed4356128a36353f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2261c46bc81aaf7a9203392b6b94ecf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0c69d0732a4ee1a6cd5b4656791cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c047861d59a190b1a1efc6e6775485709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1069a8568fcc7907b5f6b459954999c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b560e3b96d793016d1527c3f0c7b4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d276bdd28161c99b267dd746c0d91e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581277dcd3a08de8e28fc2939d9830bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001b8c576dbe7b7423024d0f3903e02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaea1c2937d1442985ed7824975feed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498a7b8acc8f26a3553dcdcdd91130c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10011dbd8252969a0291877902c1657c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1055e55ca4f99ee624e8e4410dcfeb9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74eee3d276170b68789735864324ddc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab284fc14142a76315788d4b38b19aa5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9d1664261db5c53d88e5b45dbd5b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244836fcb23631d18f9ef0f9cf2ebeb1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafe8b55bdcab45c0188ae72fed6dc8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fdabe79fe461465ddf4aad540491f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d82aa3cc26d0b68f0aa2c72a4330b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef458b03eb36365085bbf198c562a15726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fd9567813e6febd77d56004b2c1e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e26a2c3666a725ff4b7ec98588b8a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90b7b93ac771c46345fe1fd0fd53f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a2dc4de0e5bb03830c8e96b2893f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21ddccc0eb9e962a1f5a489ff75ade731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aa9cddbeb642fc5bc8c901e22c896732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56793c890ee8cfca92cbb1b8947822f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac176887c75288d95f7740a651bf895734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c023d580020212408b5212380053e6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297964e2c8613cfb60f02cd8b7b90bbb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef346538a7b9d137da848ab086cfc7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b787ea428fb0369d9a96b7158773eee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09b400e86a99c9b2fe0255707c09a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05e435675564f0dcec35ef70a6a025740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d24341660f55e6fb7ac7f2e6ffb78f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7f7671f93cb2cc7fabb204c269d25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b876f52b284fe4168e2ae37d7ae79743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c449c44fbce995eac5468cb93743ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762216785bfb00e3a89d930396951c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ab57b28dd095147dedabc786a3d6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f236bbd27540be643c06910493394d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcc7a4cb40028e355a0da09311b125748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3695deabc3084558e08e7e1773058749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b201c6055555d39da89b4b88a54a02b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0544ca7d9abf3b0b579a7d5860fa0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f2cecb840bddc7e57d04c7c2769bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581c032490c6db412e2d1f276ba8385753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2897a2b1e27f81b1269f12a7ce3e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56189aa18deaa6c9f63d91ad910bf942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2119184d28e166a559cfe65eadf2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b42f01f1e23361536ee720194b91c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5f8d7306d6f9be2f546a24eed22785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5cce4c758bcd25fb2412f5412f9a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294773820587606d22d97610866486ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eea3fdc0588d67488c2cc04335a758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99b30f24da1c2065afbab16f87a7a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57500997be07c1a65c47c6e9c618798010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8859b2e9722f6a06e7ab5eaf41194911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3665f26a02f99f9d6cdf4ac02e6b4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264fa4697c3958dd1a26fba7e0ec43b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ed48cf0df6df1bfbe7c75e2a5c2e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a352e4aa2233d83190108d3a3c21b0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289b39bb34f7e8471163858525764bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2f6a31ecb0090a00d42b16d9081fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61f8430db6f368448f50825e5be21418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc68ebde10e080667af9cd1fe12105819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e95fbebf35d653fddc044694cd03b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2697aef3edd80e5a4da9752036ec121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58814ff7da8a477648beb418368aa9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac273e258d0298b1f0f6f5cf23cb2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07e9714eec7ed560aa093832aea6d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40813f4c7232a99f4647ee22351b500525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006723dc9970c488ba3031df0c2ec7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fb1466cc8142b2f2686b3354d741c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e892cd7aeb36e6ca0575c03a2c492428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3b11d8153163e238b3f39134bfbfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd241b496b64e17cf52ad68ba5d28f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32ea1c211a6b2576fa16449334c91531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac60e555b577c26eb922a0e7e274db932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94b214bd92c254eb8f29e2713bcdfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94156e09a6c6b1e45b3d04e85528350034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6829287db9d126778bfa3329cb0a25835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc0e878d62d0416e0a11e3fd66873936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875a2eb47db6d9f45ac0dcae055b69e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed81b35689418fd9c33a434e3dfe7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0301db02d11076f18aaad8a8aaf88339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2315c03d88ab096167758c2784948c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d99758700835f526a81f21ecd8a1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da5ef2207c11342e619cbcff9f48ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1fa0d2367165ed232f261d4d2856143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784870e5b7f02b1d1ee67abd07aa7ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e024917b5f50a3de0a6b45a1f400aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a6fd9235c038117306a079c8298f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7afd20eb526ba8ac9dcf9d6e2dd8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c170c95587adbf86b715a85a62db748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdff1f5c853e271950d90ae22a244f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e34091b7001d4194f9713fb1f59e2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ea19f49c49f961c35624b2bf0eeb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26a45c300ed14d8b837f47697a4ca952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab23cef51a1cf88001b55f5b75f303953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba195b953380948ca29647281be7ce454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d52a5cd1748c53d2f7e48b2d7425d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d6b83807698710cb6c3b1d6b94e2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290d10d2797bef9bd3ccb55e481d9a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebaa5e964a9ab61aafc057dcbcf7cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578900746f8a3e6cbd4e7fe029cd113f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044728b95c37a740f34d4132ca0072f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff462bedee762bf06788c99dc1a46261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8be636904c1fec2acdb1dd80cace962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb0e95cee8acc40e1d9874490b9b8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f6e833abd5e6ef17800a0c4623ad264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf3837f818daad6e8ef7a03ac19bbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1129a0b44fa6f57e0a269837a90a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb79c5d7f63ee298f90aea1d7ec3a5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a3f886bca6d983c19ade07926a9ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e902f55e6649b5b851f7523691d9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f240a6d7b69d91c480c3789f836622670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dedf8caf2af4a6c65bc6a5de8bdbd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9eccc54f3be1190411813ac40c7c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8707627db182c6322907bf4413e54d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3c9ba8a67a08263e2e189dae3924374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7e4ae9de4a3adaf26c0d5e39e3f7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78ed7e635d765f15df2547ff2e546676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24971dca6e9dbe2bdbf4b7d0419b9ab977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3172de328dd4d2e95a4b9fb561bb1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca4d5217980a24ad6a18d5afa6dfc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91463bb5150b3ece979008c7bd3c98bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516be1faac0bb9b72db873e82920a29281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65eaa974841b42c41fffa5345bdacc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9a3d438ffec866d44a88650a6323583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1b3a47dfc821d3da6c07ba5d8fce584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7948877d714ff555a92cb65fa208fca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec0e2d6a5b3d4104a936a94f1ae2fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2883e9dcf0d61095f1c97b90c7739be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c2bfdb4bdf37f38f57a05ded4076688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef09fa82bdcb2c4d80b66269edd40889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f4f800803c2f2120a4e6ef650d75c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb4f6cfe3888662386c4a6f3d55e2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91f3e1b31955cebd250d3b365719dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ddb66152b8cbb1ed72ba50c69a6cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304a00b834a9b15b336148504aad24094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38351a5a54db6300644051a9bf6c75e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e10a9ca0e31cf6cdc5b3da4688d9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2a7c1997dbc36e5200eb39213135097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da968cd45fc40bab695b9dd7d9b5a8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61269feef2aa785dcad597e612c02e6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581b91ab2e568493808ee15ed3f6db1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f05fb177275148e32cc1d3d3f9648101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7449b7dcc1445a4f50aa379ac4bb2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2de961ef80341f9b379a3ead8b75eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19839e7b965c3d1f50f76ec4013b2c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f56712e9c0f66244a01a117efe7203105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fc50311d1d135498c41a6c95052ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15d296f7052f5def2a6fbfaac999ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5e3c1d38e1b615e394be8ed173322108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794191f6d3ccc92521ead3c90aeccacf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc07d26446055fd4685111f1bb93d5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b160939ff09e5daadb3e6fcbcbcac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660db83b92cebeb491b20d4256525fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52930e6dde50a977fc2485125f333124113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe41aac94a7eb75982d6b4878d35b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf42b72a7c91a0bd9cc9302cc7245b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0528b81504988120c68f889c0357df6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e4f141f6d3ce26216c78ccbd3b41a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b79a51b9e3a16f00943283125d6f79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16994a00ba45f44e783c50e27d66d436119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88be7c46e6215adf7def2cea1be1164120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66fa236c3c0d4b839a35e7509ee3e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d596167ab92a9fc791b23f2afd0ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766260403a4f696bc4df34c45f138d37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85f5371571fc7adbb2ec89b74ff3a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3a2e7a70661ae469b6fc7e0721624125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa4e6b0a60a9026ca804ab4a647774126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6eacde69f55b3a132dbfb111c6aa1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e7324a9d2fb5978e046d0b6150120128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12068fe91c767f41d95c6fbf47d7c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144bd7bb4e9e4eef0701eee7e6e615f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff46d2fe8aebd25cdc8c888b22eecb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8def4c4a7cdc2162ebef08fa0f58509132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98b0a397f54155d6c981cd73d27a07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259f48cf455728af65c570be2c28de8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fce4baaccbb2b183baab134838b9e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7728d5522b9ebe77fda09b4e216a94e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69822b417c4c024fda9cb0e74709eaa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9b8f475c114eea5ebd8a6c5eb885b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf815761eb8c446691d4bdf89916301f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa13117e259493845e27016b83237f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c50f6c68275ca100857e2b16916c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94199011793de12b5f6a847206f30215142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb610182b257420d58e0c12014b27562143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838b0a557b831fdfb15582d1116c920144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892279ddb80530afb9b23ef5b7eb25c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c12b4a064c25cc0dfe5ebebbad63e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccdc498b6429697106c4a9b919a247147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fed245b6d9a15d21c04a243367ae55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1de0a6189faac1163a4f2189307f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103892bdcd51015c09196c7a3ea73670150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c86afbf4e34cef0bab9dcdff955b14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc88933a05fd89756713f4039a4621c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23bf7c8802096980ce37b1a23d7796153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5e20fd0dfa94b37a0aa15487f7be7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93532497aa95e5de0cde52b3b8bcc0e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa0e143dcfac689c17d8d37f2ebe80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b8b1f3ff87ef522972f991bedd038157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac9936f713da7e028d9aef7674b27e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0e405b6aab6495ced6aebae71c1c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07beba1641588158a6d83fb210293c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d4b0ceae51815cd48203da795d7f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011bf2465b2d5654d5d072f653b6b8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35864da2c1b156e2169c5e5eebedc1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff23e8dd81269b91a996c73ddc441c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5baf9df01f1a7f9f0b6335804c027c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b418bc76a2469225ea6dcd4b665e77166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef312c02299e4a2af3462d77d86150d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ed596a3c860389f3af0f7bf5202c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20191cd78b68f7addb6b167fba4c36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4d64efe213997713c60aeed7f2509170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa66b90e085ce5dd9032ff5707be9a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea4ab85f645ec7630cbf82df9d00e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b818883f5648fc95a8b7b0d0a317e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59af80074cb9a9da4618be9a682d75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9693ffee33995bcda71e5c3012bc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073e3aaca761581b434ceea5a7b6c0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f6f6f4763058be340cf36ba503e8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324c7c2e1ccd3abb347784f107c5ca0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801097839b979913e11a8b38572044a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e7d6d5594ed7e63d4d7bda1fdf742180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f5432ad3716c2742076f3b99c7864181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42fcbe371b328bbe9738426ed956cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742805900853f4a1f8f6baf8567979c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a925ee9fac9518987d1c50fcdbf3dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cdf830f58139902efe805eeeed439185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ed8e40be8ddd2605837059b0d1222186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edffed232401a83adb2eae376f6fbf7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4020afdea08cc7dc3cd675ed94f601f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7260d239bfa93a759711e95107955189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b57c5ecd40e34491729d27e4bcc845190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1267052ade2342f2afff63782bd8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c21574a1fa11530ea27333eca4c08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848cb88ca8f3f2b3f88a2a2c277fe47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e10b85bab786f0ce127fe13975e9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7922e95d492d3294a558432ad2275a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c0719aa00521f2ce30997a0b2ad97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e698589fb7859d0abade0f286b27eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbde80d0c7f6bb0ba7c04945d26e0bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14d38cbbd8b00dbb02df7281c66fe4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ffe78e0da949e0fa550e9bfdbf2ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521224b235769e597ab6690ad649cbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb801c158c56f8c4c91170f0b2049797202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b935cd25e2855358ebc91548b3439203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb393ec106cc684ce71ec0261478376204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867249f64d73c39c148868878e4ffafa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bb1720d7c78df42491bdf57646fe7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6433487153890185baa1d27cfd0a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad236944232c2b05bf59adc2af53be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803f0bf9f191c27d7b0b96f7fed3840209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca81e5bf5792aabde11307ec0c03a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14191314ecf8428c879d4f9a601aef3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39906e8e3f7c6193861dbad735eff92d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d695c45010924b6ffabde5b006d9308213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85993b21c6f44a17d52093d004993f89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d86b1da7b7ae549829af74ad9223db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d50557720403fb1f98aebc8283628216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f682a3c0fe019c578e436248e90251217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475634f888868a96e611c5f4841e2a3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713950acecfbbb4b48912d02ca566680219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afdc8e1505cb5207f9a6624e0e3ccd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238196d4d82f840886e413b4b09bbe5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7db566abab9dc007464846984dcc46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc157861685912b64076df6122dc5eed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c17caf7d10ba95d7d4e4502079d07a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b624cb86fe2a93a643d0e19d3b0e36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc622687350f8604698540315fc271226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5902ff2c9e87dcf4a00fcc00f54f5b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2b7a322e3182fb7c674e4702785b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4a1d21af15a693c6cb610fc7f459d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550756ca8ad27a4265466951ef9ed44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd21361f772a05f6c66ff33b3be36a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c745b9a8cb50973b6872eba80b66c91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbbd0273229d000b08f66a1944c30f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c713318c4c94b6cae566f5af02096234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f04faa5574ead1042834fcc8c205de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c07848ab73e918edf318b3bc040417236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672df7e9c8b4a382ddbcceb7dc018df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e619a54a6a3cbb366394feda9971ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fdf44a520bdc2055564678e998129239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3247869d6b3f65c43c5fe07f477641240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a34f6386e479c9a961ead6a8f03a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc9726eff13e27435686646ada3358242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a009dcfdc23b2b575d230ba786fbbe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f96041a2b434cf791a2df32d612be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f2c111356413a903047845364674e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df210be462bfa7b4dc9e5ccaae79ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234378e0bd3507d911b4c971dde969f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c409ba3947c566452bf50103a349877248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986589a4281040e5e6ffeb07f42a547249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344bdec0f3a8007daaaf8f6c6358ce5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1286c13e6f408bbde28a4b02750083251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b169138d27ce4232b2d3a942f081ec0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcbba6a22e9eb16915689080ddfc01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fc0ee60b597c9fc6a79d09d700e85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94becc6aaacc6a26e2b3ebfc48a71a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d829f94d9ef174f991bbef707a8ad89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36bb3c01e3de3c758caedfb183f984257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c835c27a0cea78ad52675c2cea01e52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc5638386b57c3719217307fb6c36d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1024cfc2f2086d2698488c17ffe3fd0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a66808711d5961af3a4e1650e217fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6c6c0430b88a812e9622856b31d1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271932e57594c4a6dd13f6e9edbf02e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1e7bf316f9c283f1377fa0d296fc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0e89ff5644d82899c87fae47f57f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a823d12ff3e2a7d04f99c08ed27d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160d2f9194b45ba80a7c1d3e1e2a4d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944db54aa6df89ed1300d2a2780790c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a768667ce98d6c04e5d3a41facee6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc81a3efbd970d5be6ca54e508722e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16080bcb6b76c02f8856497cf2ecc90b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007dfa3acfb34db04260e512406bed5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477c7f0eec58e1ed41e63d9d003dec5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5d5de708b63cb32e70ef0834c3196274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6625e56021bfef54399d7d84454fc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07251d2cb3cf4b86a408768310c8b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd0766d14e052a969688605c04e10d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268347754a202e1c5ac536d459598dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee665cfdc8f5437f70c73851647e92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a518800bae0d04c842310fd3a741ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7511a3c8d39171ce5a0afb27eb5ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4c1ba322a04f46e194da7ac5437d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820b375e699d9e9539e3c6edfba4353283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26020e8603c60179ffaaee77af31f43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77784877799ef7248f15d009ae3cee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a7bc1b4e7cda55b798a88c90aac77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438d42020f34c68a03708c63ff57879287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164447786efff8a10d1724adf841db86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0d67e09da47088909ba3308f6eb95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bee75908f5cab4692c65c5cbfe3e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48439ab96cd6de2099870c917bd25361291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66609b6e3b9f57a89cd9041309fc965292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05de2d2a83b33a6b40e604b03177263293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5815892fe1526fa18f0ceaa95da8804294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1be2195426e4c1b91c3ede1651d3fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8e077cef67f87ef82da38a148f55b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb240ccd285d53cceb6edae81eb574297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe204fdcaa5c028745538536ea408e71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1c7975a4535eb28fc8ea48cc21fd8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b9fcc2ce232d88e6f0e9958cc6740300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7550c1eeb849e61efb3a3ebe4fcde301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0006a2c27308a6bfb2b03a664bf4918302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a472685dc7acdf5e213dd16317d9499303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e4df263268fb57bb86a8d04e3c778304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d7590dfc14e66a013f375a4c84ece305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788ed045c9a54c2a6a646d8367cbcd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88592a0466c8fed2ffdd30be45b71f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6aa6f66b9372db7a22bbe3b1b80a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94522d9fde43e05b5cc21275179ea74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85237ca8cd0ddfa70e79165160ac3ca7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ceedebca5a714bab606faa0271030311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315f65499d81311455ec4f149584f58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77389dbd965c7ecb3860ccdd6ea90c09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f99b78054aed680f2131ab8da891c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0fd461a03e59374dd21b7f1547a05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59518814e23dbb2c6c2f85bccbc13474316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fc2aea329c8c5501a20090da7822b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f50dfca0f7d3f8ed1cca8f751a9bb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1f1eec2ee215f416eaa36ea0985d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972b77ffc72d917801b3c8c5e3809e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0252c4cb641ebd685dbf58f199ee6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfd9731cd310236f5dfc19ca07b663322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69c89c4a7836b2f0dc43f3de4886c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418989b1f8e5ae21b5d4ec11226d30bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8a03051156a1e955c0516ef8d7058325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e3f57f3a7f226277f0f55df258abd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa29560c1ff5e9b9ba05946ccba5110327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbcee910a76d0368d5e7ca64c78747328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323bfed77daf977137ed237eb31532d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0a5b01893c4f3401f42a9de3161e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912e29937ac22b0c7c09de2b53baa40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cac42f8d14e3e3fc7cb9655bbb9b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc096cbe96f2977d69224433883c4c6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73bf457e99bf853315fe8e9bfcb71b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a9c7e0688b60ba6f66d6271477ec8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daf85ad62a55791e551d18490bb77d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443832f5225fbbc6fe07337563b6bd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bc2bf8998b7752a65698d2ff11a9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc518de32cb0a118878699dd7016ac79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262e9f5745c3d1ea1f5bfe8b35c41ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507b3c856f2fd559c7dbbabcbb165e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039706828e7bb397a19d5467d296957342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699561a793037cbcef76e0b9546e46da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ba0a526fb0bdf7b8fbdcc686b9107344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546ef5e074005714ae156b4861917ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81273ec07183559505f2ac0be6838228346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7b0d7172d06ea494e983abb7c76b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a7f70e293becbe10b08273f366733348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda597f199d510c7de086d2208313d8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80ea21292d34f204f641e07a73fc8f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395545cc1d933d715b0e37eb8d21eb7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea0d9e5efc55c8a37f7f765f9054c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dcea948989a7daaa765e1fe3e2840353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341aae0cead59d4256621f2500aa1d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6640e18d0f012acaaa31f5dd9157835355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d446629794e4fa9def36fb71ace098a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1bf14d486e9b8934c24120e319e40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e1260295ef52bd532156826cc2cc7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b626cd009e6fe148cca6a26c1827b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4d96c894c7576a002438305a06fdb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdb72125c35f0a8dee581a0e1fd3de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae5b2183a24c693eb0ebf031234ec6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271b682f59a4645b7ef44e4e3318708363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bf3c5a1a29410828cffa619ebe788364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43089bc344d775dc987c50f64036a3a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb8dfb465a2b32a32cd2310c88e30f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9be07ae690b30fd02b93449524bc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcbb91b6f1cf0fbc204b2708489ae5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4241de7e92ae1f1c61e4c17d69daa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597440a64974eb4457015385afd83217370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dcdec6bafd0c269b81b17e4be5f12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d2ad66edf5da14dd2c9e7aa423a02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52833657b6dd629b5e85addf3f8a945c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0fa9453baea4ac2cdaae30cd40000374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc170016f76dbdbcf3851c01a867856375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35410ff71b9cee287368ee2c954bb1ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c0365f74d763e809f392033d7a87e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9d4dd9d73514fc176a8f571c129b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136309bd3306a7dc79ab8b04ac487d5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959e96d2942227b5b6cf9f65f4fc029380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f1b9e84c28797de337f6ab16939b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb56d38a426e77939a85d658e0c328382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20182b2f53ebb6a3da49c810d5add3bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56dcdfa90ed87757bc1376c472454e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd52cd345c2ce442046270ecc3755d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ac2476d4764b2ae907d83018d96b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01158aa10b96a47c10ab67c6fa0fb8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cbc56152a35509e7130ca571504c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a9b994f8b6f91ddae3c586b8c0e16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3416d0e39c0acbe8861f9f8f36be1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debbd4f85f832346026ed7c7093c7b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed754c0e4d1d0d2e3d92536ec3f50a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911be04573db624d1bdd8893f28893a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8714a6156e68617bb0d22476951331394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83812a4d2bf6b7ea83540bde5fc30d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c4c9ece8b839c2cf9f94b9d4684f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff840f53ef750be7dce04f2dcd7f5b64397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417f8925f6e795f2ffb7448d6b06aea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0877cabc3ca9830e8cd9549a95321399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4a341b990c3b2f72d3ec952ae3485400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da063de8550eefd990c88c60f9d891401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77ae4ae4ffdb3e6e9ca23b27b8dae4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748a4d851d09cddfc7632c6ca2bfffc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a87fd993e51b13664fa769f65bd2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03033df388d443fb6acb5e8ea8d4767e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eac08d725dcfe4d3f8e8de88e2953406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e70d016434c2de4966d138f775967407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6b98d8a4d6e2cf9b7400deba654cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c79bef51ed6affe86476410baf640409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f510a38c620efe73773ff54057116b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1088bf7616a32a23a235582859585411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc1a36382e29269b89f836f0d0ef78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cdd416c555b946f04b76ee9ac8716413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a50b35f211b543d1b85ef283e6819414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae3a1e66adb57cb982bb805d454ad9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663048b67715b55ececfcea4fa19b1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244652e4c9a43cc58c62659841104cf3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067d99bed90b5475fd0bddf6c49b504418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653550053d25a8e9dd33183dbbb34ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388b4a164f61876174428b785dabf5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c97bc6b0b0938a76b802f39786ae0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca28ece8d4a0ab0dcb37068497cacfd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393aa9a8fedfa213f58deec7121b97e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06871b0e4a11cba9df6aecedf753dfdc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca277e968a84c5b4466e6715a4683c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cfbc6f05013a0123e0aafc7a13816426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c139f5038d36683c2f0a315fb8361427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdfb214884971b5a5cb11234537eb8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb96e1030b1db17fc6ae1da072099d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8c282683b537906f00c2ecb17524e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90ed13f3252468104fed0a70678239431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376994d009d4e6f7b2232954b129d692432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b92814dcdec95d71da19b64a08e8d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf93f25e8d8444f831c225822daa73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a368b08f1f69b73a76a37d4b688b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655e0a022ed6c22978ce72f9e31ed46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc074b0a8551d01dd4a0f9b81df7642437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f5d0254a25b8d8e6ea792fc8499df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da72767588382c2d79971d9bc083e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2fbb1162d5d1f9e2a1e19d61c311a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6c6221bdc3ca689e580198d419e9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9b7e489274dcd11e7f7e1ef3ccb0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b2b13db570126fd5a0ede737af40c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa682f7630bdf8a2500b59877d364ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc20eab4f37477586350d2fba6ed039445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6a8ffa6a3307f0f1695f21a766e2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1ec79ca291565e2b92e7fd720a9a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65421ad300efd55e00c2b8156c11d207448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485b3cc86198b0c312a82549384a0f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2ee2a1305de4fe7abbeb2a0d69b6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0efd61644f744b94c1b5bc31bc462451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2706e21826bdd7bde5626194898692452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56d768d71876d6d989f69ed6c1ad78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9ee45998d4f7a17cf2ed952b5b551454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a91d7b1e2b51ff41afbe4373f3c36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a88ea295456d7d48dadf938e1a928456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a7662ad51f498f3fe4ca2ea138169457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb87fba5c0075ccc2cd6a4cb1345f58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433e36b6d44a5b0d0bac2c48cb258cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afe95fdfaf59dde4ce356cda727d84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a792700c716cacedb1708dde666b87461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937077f07ea317472964f2ecc26ae1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334fcb16b547f75d2f8dbd85ef76441463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beec6c7f6eb159d3da4a1a8af372a9a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8ff5e8ffaf1e7b226d785a1ee42cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd8d78c52a072e37ecc13698227b34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0533f77118aea2e8a0ae1f153a6fa1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca940711a469343c3f7254a38056a07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fff2ba246505b98afc2fcbc1cf0f28469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0c72ae3422ecbcd2930a74ec25e37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e941546ccd6b43e1468258db4297dac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caea1c20561396f13dfae1f8d72c15c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa594ab3974a454fbd0c6796808ee7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd730eb53a5839ad27624813cfd4963474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674562875aadfe7ff8f4f3e7e8061da9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fe1fb8120b0ce84f66a54f81793fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db84cda0e1dda2fc51d2aa5144bdb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f33f05c2cb8ca323df3e5eb8900a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ab1519973826093201670560ae9b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe803611b0ddda17bd07411171f6f39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36f1be51dafdcb38915fcd803c3eb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e867bf74eada89e9fe08dd25d317a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52be263ffba0c5cad12e46a1b4816d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6822e7939d1d78ab849936d2e34690484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e912fc4fe667cde7d593d063d73ecb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0356848b9f9475aa3efc140d4a475486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f88348b00e62cd51778f03f7ba18b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f128fd443d8dd92d285629fdfc7e795488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda849db3c07d00dcafb4b98190f8658489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba676bb0466850e21d7442381287de0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24672fb48ee315e5869794c1e3c8f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28429d90e5ad2d619e5611a61a3176492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c80f166c88efb64488c495b5ed521e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906310452114712c6de0536798d906d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccc6e8e3c08a2b382aa1efd39ce224495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310e01a054f0a9d4d825600f36e259d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58211f186cc3ed463968239d508306b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497624f70540b856cd096f26a7e30a70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba85eea6903a83f5c312a96d9c2cf3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f497ad70a3c6738092f00119572b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a00cd5fad2a75f519de6a1de3df5e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8f0aaa2b8ecb0486e4607e5020ed4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b8f15a5605bcc04cc679035c78e3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11409d5b7f3c7acac514eed1ceb5a334504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3370c12ecfd2fe834621b599209e87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20302d04090ecf70f9aaf390216e5014506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa22d66a5daef2360954408f0daf11507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f91c900d3efecf0a7e8d3fa39bef55508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede54c8d4e7c530d07601def22f4a09f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eed14a784b709c132945bc0f5e8b08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c5320bb105093c39a145f9533fee2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50214c0c4236258f593342e6e04d8a63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff2bfa8d7c1253889f13ad798b6b30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870c6b91cb062611bad4901788874e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c824132b223b14bda88825373652dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73743f2d819e7ac30bc47b7bd8f8ea6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084421c91a6cef78c7b770369886cc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f4eeeea366bd91f58052a3b4c4a3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3ca74bb316d1f350ba873df6876d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349d7f5dde3cf6f7d0eec6236f9dfac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826c095c19b25b95ec4da72c8d9b867521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee733680933d64cb919b204fd45b985522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acc7d0b6e499d989ac057ce83f1817523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0f1b696c903d1a529679dfdce402d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3559f8c79c3cecc6bbaaaf4126a58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3907c168b84f2e3ed85fa029235045526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc0d76be048cbb04d884f8b3253f5e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65fcd2e9c06eb5bd006570586aa180528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f773000bc66fe281bd59bacc205d20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14062d62486b7b4027616c8997859711530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188f195ff84486e1df9496eee6c2df4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8b4956e08b555c5762e8a0ee342ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88868fc0c0d7b5a1367471c184f8ee18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ed814dc185d7b7fb7320c3eb5e6b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2137d47ec1de3706068abbb35aa94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37796b5219b0897f10ac02bedced447536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb196c15fa0ad558226afeeb5775a7af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320c35fe22f45164746bcff225d33d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457c989393f329723f28f19b011f29a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99a15378194a48ffdb2ffca4298c07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25a0427ce9586f9a727b232f12a9f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829d0092f201e6dd9657d572182ff1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960167ffb205b95f3d0dd7c255c7f5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5c4840d5d2375758629405775fc48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e814a61a7b9032a2fb2c38dc368005a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14602e12dafa0e761f822ec380abe1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c480a612625c4909deab4484d67bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7453b4daa6bb713d90d5a1829334d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830878d2283de2f7aa7ca02f96d924a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32525ceb9e00487d9cf0834d83ab8411550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc7eb49e0a53caca5e4f9486d37647551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b014b6ddce33e3346fcb691b86f2f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa109d8a7c429dfd6218ebdefc949f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d44c8112be16a34d5c68359d599635554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b6a730fce202140cbfeba81ca0edf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc6adc7ebaafaf1250989bd6f5d24a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ccb506af2229f39b289d0b4c8f86e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b5bed7d0fa4b127cd56bb5fe467e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66e1973704d8b5422f638ad021a731559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afaaa454fc12bab3a6be0b3178f833560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d72b368abddacecf6c3d36da4ba44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669ed2ec79e1e20ad8ccd5da83a48d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db858d034e44c47c1636c07ff2d17c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd23996605cf2f071ee4983e3fd099c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7547d619179f572435a8a03588c1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3c0cc99c192ec3f6b567b429a48a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71967ec96c1e1e5bb800df6eca65220b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09ae24602e163d0ceaddd23fb4bc62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b16f05458a5cea9721eb6dbc540b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd053b30e15a1089f5bc46dd1512a13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48a43f3a24ce9e481edd05edb79c4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697b8273304bbc1439b0d9565125aa6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b86ef808ca6228adaab554cacbafb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24caf71d0ea57b00856fd8eb5516f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddced332dc16989b153794c4ed72c4e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653a813a1d655fb0a00a70cc2305e97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d146d4f2dc37fd1c1327a5e96bc5cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6308f16709648089eceaaf09f4382fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc593a1932bc3875835bd3ae1f4c5e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155c561c8b46231a5716452bf817136580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1809e45a671bc5aca0b0657735b1a23581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2637841c1a6b3762eaac37cf466d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b4fdcfe563663fc55a29522159a5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c316f52bcf2398dd5017a4c526ae85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dc941377c6d69eedab855a0988b46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3745631ba6cf53dfd1b48733c61d42a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6447543e6845c96edc7ffa4b1fc24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccafdb61aabd69b021142da1c33df2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b871421c38ffb6dd0a4fcc8f8a1543e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3570fd63f7a49659eb0df8560bca1cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024f454a20cf58db1676b655ed6f643591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfcbb5d7da227f435ccf1ab7fef546592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b47d8c9a7f508e6072fed8b9696f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffc40a322ebec6cb1c2f37f1f52309594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520d737ff5a3288cb26d611cb67d6ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94138da4dec51d35975e18136e5d0b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a8e214562b263b08b3fcc95341cd1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501d5066ac93945ae9355dedd8c8977598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5388ceda21010c005a5e1936474be0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e469acc75ddea326550783a2f85bcda600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea0163b2c0e959720c3922ce7b6200601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d62a7a1259414d485cf6f86ebdeb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085dd3a876316747ccb7568d4280df1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59f1aafe308604358793fe40b54235604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85907f4a4a9601bfddd9bd8d26981b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5fc596df0da27afae3a11dab1e932606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a88f7e4506cf16205d675c2d39f9a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2fb53f737b43cb61125ac41deccb8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fc3dab2acf49a5798b0ed0120d4ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96938a0dd987b583ec3285c39163573d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d52d13561115575b07b79a4cd563be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eee3f7acd5130f780d5e338478a5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549be5ccc0f7017d29775b1221f60ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea7873918d1faacf1c827ce8bd1b2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149b6f88c861d269facf2313a0bd6b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3bf2cc9471df18d2fd77295c56ff5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e2cf58b167ff222954613e98eb1e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cfff144670afb99b31c55dbae91a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba7125e838faf5e1cf896df057cba1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff7967032884a215b5837ae3bd32b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ef74e82ce9a5c28ccd1f9ca5b0ece621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bd939e638a47a0faa93c366f74bff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811de836aa4bc664e00efd02d64ee501623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64829e0bc542c9deb2171b0718177040624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e840d893f23ed4850822ffc6c46e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b7a0070f1fffd929bb05028044f35626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15a579c7f665949e939ef6241e86e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6f8e2d8714e99ad409ae18cbe0d88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aa43a62361fb2cc0751eb9b991dc9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dac4a3bd6035e17354c7e41ab870f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2722953d3d3c36cc934a7a64bc483631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039c2ffc9e38bc7158220aa9e04c179632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119b9d3d6bac0abd44ad06b2a7e8d6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949568f47b6ae80ad043060a3d684f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea55637a8c70e7212b93fb3d0c97fd9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d40ee4573ba02c9447cdadb97fa94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e00d0bf47d990cac1bbdd314e0de48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89461ef965cd7d948504ccc30e53030c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91b5f6dc66c3540c63b59bb3084095639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521d891c95a07bc51fc12fb59221255640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599472515d128f222584c6872d4fc8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f545915faede2b148478e3b4aad2f5e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ece4f5e4480c99fae7ec850cfa053643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6abc3ca760cc5e96aeadf76c1c680644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d7a07b10248cb4a6bc8e9482b8c1d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4751b181ba37d590bc13810e98bbdf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8c7c804a2f619c65989ae70cbf67d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988a737bad1041b8363a20bf08c5e14648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292694aac0d2a9ee27003a7fb8121ff2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e514008de0611fb890e52e7e59ecee6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565e0ff923f3ee99520885027ddac7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab01cd28595004fedd1b7971aa2036652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f65ad607e69edc06b56cf8045e1362653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498c2bae02aa44b235f737a150280f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837c0b0c5b4c3b69a8a40dafb5524b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfec86f9283713c0152da511154cd76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d602816242460eefb8ba62e5d338e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a1675cfbd4abf27b4561d6873077e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feb154b93eb75839b621e254fc8404659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99c3044784e8910bcf2461dad4cc0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c615cdc440de23dea82c75e0f4d79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bb7932639bddc57f8f9d8efca9f8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c14ca2441fcf319a5c4fa89de42b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4d3cf868e8e8722cb6c76834f42a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db59200a55ce4a55e0296552a767b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0581d94c1729f2f4a5e524b642f014666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fd79b2bd6217e36cfb8836195b08a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b503dc93f11842a390f01af1f8db9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185dba23cd32409f7abd1498c92ead7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa801a8ca6d3c3737e86d3b519be46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca33c20daaae9b6d5ceb19e2c84176671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25967f5566f0f7918dfec2f98d6bef8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15cb2cbc1619afae205ddc3a66c654673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acb7f62123b60e2c8fbb8c70c1db40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d9f134b9920fa27f1cda20f16a922675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e221cb45c01661a2f72404815f0127676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0184eb89ec6db98655c746d4a5ea2e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdef7f2038bdaaeb071f8b5c02137c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e24eedfa9a8479bb6159ea43c0b5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9ccabf8b70a6549d6c0e53fca9708680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4212d523c4009372ccce3c71e7f5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3397e6ed266d38618cb3723280bde21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76246348aa9dab8957384d6ce4adab23683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56003ac70581693a7be03d45b1e326684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab28af72ce4c69d4d0a0e125e146c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fe56496e50e5417ca056385a7c8af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eb2fe19059a8cb6d75838480d8a3a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac363dc59fd5617faa5370a415310290688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368b9e759635fb987cc6b065f1c58f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6c9a36e1442e104101a49a39ae096690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb725839f85492b989ecb21d0e3975691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932ba586dab7c5b21c798d1c9eb3b0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6ab412204317c80fd11d0f52c1f75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546b5e839b712a46346371d565058c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadae0669ecd5f01c350d00b36c35852695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684f35725701386a5fdd4e42b1aee26696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2b698757f42571a020558e5063eca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedec9d6906e94a728389e2fecbb802698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3dd8cab2fe99425b509d09f00f829699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9244f01a8287b3c73962edd3d0ae0ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17de58b39db2dd3e508944a5a3c3927701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666726e2639fea21f2dcc4bc30df6ccf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe4bea8fb42d390365306cab4ebed1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ea3664dd36d3f30525197b837fbf8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40055de4be05d86a7025dc9b6a365ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea62bc5204e5e599b6a73ab4362bc22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750388079a6e4c387a1e80342871f17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4e567033effa9651735c740c607c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf719272574d1e7d469361aa971e87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7545b0c474d627f83a6ce268a6fd20710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5fd82d537d0bcfd847ef68f5ebebd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cd34cf0ec142e4649ebdf8895c555712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71402f75c76ef1a402f10bc61653c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb99d7e21bbac2f80c882e692add22c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0fbed72c73f63792a612eff678c7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5b61175ed0cdf1fbd9213cdad4c0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e717ea74bebda804bff62561b25d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a3f05e54d4c7a0dec55a73ff8a6cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6b256f9e71868955685e1d49fc273719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac88c456dd73aa5c9863cf0181c3a22720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e616fbce6a30c8c7b3101dcb5f8afb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77492ff3cb7790b82c014b7789aaf0fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b0f118d51a027446b56aae38ac4c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885be0f4dd9076fd12ea16d282627f68724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d52b252a79bba5e5607f22504e1914725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8f01d7d2855cbcecc82b69f773d49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48ff85f3af93ce7a2bb4d66bc50f99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f0fa4b09a14849d30ac91c2566697728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98c484129e8587f0f329d3fb7642b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023960c0b6f28c03acaae0d8eab75dc4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bd3423eaf27d60eb873f2e3f9a91d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b4e8e129efb7fda9b35d23334ba21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a436e8d94b8358ab5e38ed2912a7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d427e1cff174e52e0b839f9cc0b50d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76537e5c9e38f1efe87ba5eb3387f4c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437417cc0e281c881de8957645267056736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a191d7a8bddd629ddefa074f4955d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e289f3a0bfbdfdcdf319c34273f61e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56df96dab064ed7ef6c74960da84846739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec78b2089de6ec89ad62276f1bbd819740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed0a9b289befed8087e10f84ba7205741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533e103f3046707a2157dc8731a6bce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f99264657a7a666b006e03159f18f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e967402b4775770fd62f441a2fbbe13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae2fd1759fb3b90d2a6db9455704b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ae369ccdc67baf52ef1cc8e23f057746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3805121cf79e81608056fd0920a18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78f0cb7df68dac355bdb7dc3f09e2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f027d8d966153d72cb89f6649d3f825749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a393dccaf0899d7efcb71257933104750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37aa116a1a1194c40b2481650dc170751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bc8456aaaf09b63ed9f9f3addd564752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b15aafd0397df79eb2c5c1a3db659753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>