--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662d37f8c1a260b208df3239c9623a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bbe2140c0afca62337fc2ae4ccf542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962661e30df1a1ed194e8302fe158aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4431843356f4874ae3da1804d07314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3341e212ea3c4c2bab06368f1222df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d70e72401c634974f3a927293c3c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f3bd1e39b47288eb7190657c90f327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95a2e84257a19af2ebf754ba057b428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72428aa89cba5eda5ce7ae539015ada9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638de5a8f2c163ffcc7477eaa745df010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f653b4b5eab5d337e7eba7f0848bd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1619ab992dcae65a5bd9c73e3b7ab4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230167db552e1b2f409c8bdc0720a7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b02d61b1d9b077651a1be9c7d46e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce82850077d983304779fd1c4adfa415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a19513fbf7f502d0f82683c6849f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df59781ec1a534a7d6d074b891781b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f71e13b644d968de2afa6483af18718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fa0ad21262f24803788219562614019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f0aee390693c55d28a50732c76e2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5eea46147f4331ea889035e7d228721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aeb026080beb98b0c91a175b981b7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da04968894d780f34c412a28c5a210f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0a9ee12f924be61898e23f3bb219324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207f6466623c98e376036a48813c25c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d2c294f497f51d71b538c65d0a09826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1e8802156267e0065f6fead5ddc4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229779569f26b3b631248fbeaa8743d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30c160dd60434a0a6e0849fa2c7e4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e564d2e1fd47e921fd8ae8506266d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7018f329fa0bb9730053a02c481c0c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04ddaab2dc41854c98c1b52f5aa23332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d345e0c58cedb95031e4dde7bc80e9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146ab366898f1b1981dcb2d03ea7b5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1600e2f8c069c7acc998f5c6eda3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1400e17c8952657a38dca877ee757936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa28bf6dd1df111b710fa169cea45e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4089a9714a0c0c326561fcd23f28b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807497a0269f1ebfebd3fb279a7f84cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85fca84e8444dc059bb384fe22932b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556e3eae523fc071da6063877b30f7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f28a784783d41a66e639b9dd413f1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555653854d73871fa6b45c752ef82da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d565fc015979917ac6601a59a9c051044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048781196b3fe7d22cfb2f78d997967445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769757ca3b76eb144418c3b7148cdd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86693b1019613aa55446eda621923cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedac1c3090600d6fea584e75447bc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33558b38decdfdd3a7287f645a1373a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c287245d0197839d8539df9f5e0359a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a76d840fd88afde2293cb95dab67be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc5b7d6d0248ca9d4f406b501635cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9bd1bcad7cdadb264ee6066b2783d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98020411921b857f440a1870d6ab4a2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90205c2886f71f74e06da3a9834f255355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5b5c9f0234e5fcb3d522384e4d66e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088bf1a79a8a87cd07bdca1a066bccf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595802fc361ca50b3f35f9dd3b92944458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c715a2c0ef82d06e7043f81344116659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a9c0f6db45df25ccb6d2e9b740b9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaefea81ba6ae7d7277c17618f9944c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcc23f0ae222dc4de8ea9c490198b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374861103a4e687bc7be3da18988198d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8ff9029389a36dd06bdf85438b02e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb69e3e8334f898ccec124b627eec6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3890ebf195ec50ecf056a865fea8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704863cdab1eb7563db8aa10ba5aa15567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec60422c30a00ca128115ca83d97c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a608c01ce7edfab85e33cafb5747969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54244ef90bbaa40189b17c1e28b1428370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e23a69558be375085fec28809b2a4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836fe6cd72f17be7d35b280299fd26172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddcbc91ae081a867a30b67469cbbb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd5d3a37397b3a500e66f44a724d9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03142950f9e7b2a0d5c4bac147559d8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5cf2093cbef40ae29c61c2461661176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e449539b47964f6c7b0b44196483bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc496341e878be79cc4f4ca5dbdc8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a464ffdae2f2e1ec9d9f1349e892b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782cde73f9dd4ad33905a4ee030c5e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a19956f38448b2b62ed3f42a6eca2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d693be66d558457d10c70ea8a845a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca2d4a69fe6108dd9122a2fc73aede83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077e6d60455b931f7e2a8a38ffcb7a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d855299c87b93cb7a3df6dfc87456c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9b7f5d47704aeee0d0b94d9dad4b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7e05828b0fa6a475bca67998fade587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa307e2e83c03beea21192d893d7cdaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048298706545ab07638d966d46d05c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bd56339e63a1c8bc86cc7834133ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566101911a4f5f6a91b09219aecc1ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793f0d7c73ad24627a0f753f84f64d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53414228f126fefce9a50b6fd27206e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6028a057c81f973d7126683cfafc31894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd114e33feabf303bb72e5e3724efc2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7e2ab99b8a4d1dabb34a7d854560c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e152aa3e81df3e49e114c9d7acd3bef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc66a613bf9fa75e4fa968c3a688bf098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1e790b6b552b6e65d60b2fa0bda4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b86f55f825ebd231dc8bb8f4c975a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7206d66ee96d38f68b6aec5d4224c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181755f173a401f13c50f3ece10db7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9ef0578cca6f82e70e7dec5e46689103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b818f4fb64324b31b1e55416a22b8db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f2834c7fa04999dc28c02d2bda160105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217c920a26cdd1d2e99a65bb7272cc4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5040d69fbb3c69fc2b07f6d1252f54e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bff5d414d0a452720c5b99be7dfb09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1698e8ef3961507b47d87af270521109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88310aa8d32878eec60e919f8bd20b1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4eccfb8a131d29c102791a4f21504111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a00a1b7c50abfba45acc88d9431fab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da56a693e5fd5662320a9e8bf43fcd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b61bbfd7f37fa5d9ccb997f4113029114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556b64c5c085fac1a2ea9cc900ccba3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c10e764f699169e773c2444f981242116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a21826d935330c8e8b26cff039d5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ea86d1be2911dee3e9ab53362f117118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec23e091de3cac0fd7266f6fdab9774119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b66091bb4b28917a9ed798ab53d677120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb31083e60e93569d6b7fb67c24a4de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea3fb4a68d563d99ead3e4fe40784f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a299a834c60a9797f542fe60f1c1e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053622e8a9237b2eaa5b629a84e05fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab181bd569e024861a1afdc3e3dbf3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4371857daa76b853174556dfc17eb07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504cc0c039a7708b00704ff65600eca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51202863d057b592069be6075c7647128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64bf3c49029e0552000de40774475b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704b53502d7eb0fd8596d080c06d347130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a324f726551340763fdd91fb8a197131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757a40ecdda1ac6f1855ed17803e5c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4831914531fa10539e7f632af45d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341386a2e2cf45c0445434e5045d6f90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564cd814ae919ecb2991aedc3655686135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdc328adfb892031db1469e09b5d6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63ef4f8a7d381c70985f16ecdc4169137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd760b3d27defbbae3056edd772157d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b3a77b44f9b493725cce89ce08aac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c620b0375aad90e145e0ec6b1a4fc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafbc41b1303b5473a388ecd317b8b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92664afce8bbdf048217ef1392800e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a57dce9a85a4940f47558956530a5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a2c673541ac7a25ee91d53cf9b6bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3559773277da5cdbb405131ee19e75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d26f1cea210197ba893a2b1e39c49a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a49fbc3bb0555652db94a863449e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c59fa09e652a6502c29742816af0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddba4aa0eec7e5a4fbcb249c99f6b5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38349187f015fdd6b7b2992001ad3064150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955876070253b2795a76ffa0592f6c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24077a296b248ded38d0291c8575a69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9745661628816476ee5570d12714828153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208779e71ac4fa67ffce404c94ba492154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9897e6f76a862892f8277c9f278fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba404565632b0f3272dc2bd6044d2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69438406cfb1a448084bd7ed20b5575c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1fe827e21d26d3413864023933c76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f8d7edf39c4688328a0f692ab60a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819700fbbc4c6121b131c40a6476c78c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afbb182c8bc36126ab30c16a22f905161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eade796ded654457e4c78a1503dcb0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532f97c0fe7dbe7b10c3296f99951c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67d17f262341bb4c50c3e223ff1be9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09fc785453bc9aad38290013ae0186165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587b309861ece5eb9d6ed6507f0af6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976540c9ad8bc5b1b981e6bac0261c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15773d7dadbee94a8deee438fcbfab98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e8ef22aa97497aa6dbc258066c5ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82b05c41288c3f88298583da23043e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f7aae14a621e4411921646b788b75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cc6f303b891a59720bad816748783172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7cbee292f789c6492c0406441fb94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e89d03f036681fcd0942293e9f3cf6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a639408db3b6727d723d00cef1f01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbb99d1ddb30888e0bf94fc48379ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03692e167b913f48a17a20194754d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacb0dd73776091873a0eb57a1860b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af94fee1c80b76053fad6cf3e7da3b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf8b5a4229095ac2f367f671ee9a33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef14ad80a8db46eeee9e2c5ec59d0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea9da39b4159609af37df4b030bd0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3d20bc293f020b9ee68393debf938183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b6e3302d7e22dd0f57a32f1e76106184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1640c77ec7bb2bd452bf06b998b61dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a81fe11e91902220532fbeeaca240186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766681cb9a63d255daf6b595b46ca0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91aa7207c9a41a6ca68984db7d22ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a533987d401f93b4ccabb0a48a609c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a248db216282c90b92d4e6bf042e0a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7f7b505d3dd15d26498cd115669c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a8c9afdef03601e3b528dd5d4a755192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc359fb3f27729632640196fb0b026d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e9bd6587187f61e0191d592eacfac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f28e821b6a794382fa22404b33e239195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae0ba21d869db2d45fab07b3c37b4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468291f99c0f4f75958f45619ba41399197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed78590bdfcf6c46e84322447bfcac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837b1c09cc6f455e4164f299bb06ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e23dc8fa563a93b205b6110a8dd8ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8342a061908ddf56170e2268e5b0ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe740e8b90af27b50302f19d3c377c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b011e653ed6eb6921f56acfcca34d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb7edec0a8c73376ad42559bcc4ef1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666286d46894329c75c8c351fe3f38e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3e64d3dc0a8b52daa14452bd9a47e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227636c8e670f680d583246f8eb7614207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4c8985b1ba26903ab4300949672d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7eeead340a44c8c70c3c8c8ead6151209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6751841580426bb452a0f5fe2f6f4be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a96cd4a581ede7b8c9d6991fa3fc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0352d17513cea25351288a5a4ecb40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00adee745a99515209190aa0568a36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3979a710417bc56ae67124295bb08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24160155959f3c08e030185b78d52d05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29955129857ebb033afa59f69bddf4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cad16a6a31ef4b6182b5dc1f3c961217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65570b29df46da7288b0d66b50a9fe4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea177f0a455dcfeb7a1e37b8e17dad7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d8851f46232f1c52442ec7e847560220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ce277be5a1fcecbe56c44a5732cee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7e2d57b986654325e1fe61e1644b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04091ff94e13a170e85cb634799942fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a9980dc006e2d63516aaadf9614f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540b3aa0884bf89ba5eb2b0d811b6d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a16c8a1ec392ba414ac61cbf5c0022226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fb3f1335e56d1e9014efe262d64ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a6c1d3316bf2d96fdd66021c255f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957a60e3151ee80ccb1f9411938e62b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91536ae77d8e3502ab1aa987661067d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600a1cb5d168d72c2a1ad0c82b3f12b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcee9bdbf35c7256fad6790545e0e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712c92c4c27f1c0346aef99bf280089233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad67d45343b48b679d29ddb5874c7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e83bdfe0a432a46903fd0ee24058ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ae154bfaca198e84a6c16ebe6fa62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8c5fc033978d863c6469a339cc602237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98d6542c7c675350f30958c90aaa88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7387d29893530f04495a50b53a88a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bff81d13ea28dee8f685e93f8b88d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce561b041edb7306a00f6c815b07ef2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67368663341726ebfa172053fa77db79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657e4510fa899d32529972c26ea4737243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94eb14514352c5d166313dc0ec3376244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8a1bf8334a4a1116baf1c52ebd61d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad425be3d9f7be263446394a60780f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002073721bab85b27603677e4320237247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888670a13dcdfcef48b60dd8c49c21a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6513f720389730d1c0b49e6090394249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617009dc620d2456104bfa94f4f64c2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5ee7f3fb39148ef52070145ddb5dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d309a8c705949f78f75b17b06f3b6d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e0b382d1bb25f2f91a4cfc0e770e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e213bf4d1c91b3321f6368ae0db4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caeaa6f51abaedcf7ec251fadef494255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba33edce5154a3baa6886e5c337d30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626af0e02eaee42312fd9b58dc48bc2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf7c702ef32ed287da03734f8f9407258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2116ba351f6a3f623e8c766b42f5c6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24061c23bdf8b93b74a3c5b0e96332260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0587457d5231178ecd76efbfe642987261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7262b478969a6fbf62e2f7df4f348262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5b62913cddb03b410819a52b71a88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7de63a5f6a68f22846b5dde9c692c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef8951a5d7550999aea338a4b077a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435b071cdac4c9994246eaf792e8440266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c18e7be60d4684b9a74a612546d796267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22075c7553dd11f69fd49fce414669268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c68d5d074a6eebaaf1ace01ff7989269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d7d8daa940774b1eec9d6ddd9468a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa800c9c71000f10bf43c0cb78c27a0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076995eff05bf13217158798d3c050b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d3f79ce4ffd5ae620a89506895112273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade3ef31ebe988ba611b308c81ed551274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06589b29e4202c99c3c1b50aa29a99e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2e6c7bf20bb10e9b8a898414d9841276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246528ab3b846df6647d043d7170770277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f615e57dd3047858159656ffaabd5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f882eab89120714881e5d1f46b75e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e80e4caae5d0b2f2b21476f52c0151280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e5bc9bffdfc25eb29ffb3d3841f9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821a19dce71521c436d8e10bcde6cdf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f29692eee3c10df0fd0a445c26835d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee305f0b8c1e1f7a0287ea2c13299b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7859f6c77171da6621cacad166630285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e1e042d018739e278af3ea539d31a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be69bb9de873c13f3111e27df6f7ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54741147a5bdf2679510869dd8a0251c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc79607e87e5d1325fa9a0ed461845289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30448efb5b0612f0a64860c2eb6d544290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d64e7ca8d51c32ec7093bc0b55bc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2803413b4ceb56083f36e44e515fbb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5bb2b9b1714e24c40f6b34f210498293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d46966fd75628c185208a52062141b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a04bf81b6a887262ca95164d7b1c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c39b0e69382adc93431be977edeca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946a96ed20cd6e6b058add83a9d00c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c43f278fabc1003c61c7e776beb8af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107900c4b39bb4a4afa451be13b13e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5200c0dee9de0c993a0691914dad84e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfacbf01e19075048bbd0979be2da3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac67c4bd2ed98217871ad9eaa35334e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63886ad9ae94078c1647a4eeacbda7dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9569268623c7d2d9e54f8362ca5b4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1c1ff27284ad0c490a02866da711e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670f68675fbce25b828a7ec12b3c8e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b0907742903caa8afa4f84ab34bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16224ff35b7a7c38cdb9f11fe07a94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797b54e511feb2f16a5561b0625ec71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bf63702447d74392866cb1b4cb78e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348b8775302ff1b922cc9e6019423e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf6f39d3b248696f53464f72c946b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851b36e92324d8b6ea2064e415c7928313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2cf396b65c3b62cb97a2265fcef69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2612a2dd036da487d282cdd5ab5e5d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688b08b1248378e3427bc5d5425c97b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4f70c750ffee0668b5b3955231e66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0eb63091c973df65bf672c8d863bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa25859bbf5e5f318e436b2f29a34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbcbf98e4a8a4324826c7f2e41face320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecb1964e8686ad1b4bd8ece6da3277321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382c7ba53cbd47717d91feff9b52a66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27494594641b1419f7611e54e10f6431323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fca84e18c1a4eb7f348def7b44187324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed2347f73f9bc77b5fafbb88a842a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0718c765104876521bb46760a9344326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cad48f63f27ec4f3e8d856b26b074327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819af0c228361d611940802528905da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa781579d82b158c2f1376f612d39604329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbf7f83f750ee75a5af185ed11e74a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a612f40020976c6380bf5fe5821ff8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad710dbedd51bfa203fec8b75c2ba0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5bab7d509abfec235be825449ba88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fac364d77f35bc5c56e014943d899334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0913ae80524140a62285a5f606bfdc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1863f9cbd55d73c6c85977be5888b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5cd85536007917da789218a6dac09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6bd586308185fb86501f9624832ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9147a4e517983a4596d13060d2fa0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e61546bcf1edf3424fba4baf4dd56b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a55e9d2087dc205569bca8065000e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecb7a73e60e2e5c8a546f42e2011a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06ed84822b6843a3fd27ac3b64caeb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d1917970923a725db31d80d64b95b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaf3cbe00899a8bf3bd2f3aed9f4f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d00f6a0d2a662c81cf8dc3c4c6fc6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bf1894bf065ad6591de3ec8835f44347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b910bb60a439c5cded3af2aacbc09d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d0b504520a8b1075d866c83b50874349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd788e84bc17926cec5f285082b86b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3f1f2c3504b5c3d3b54c60493ebf9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e019052fc19dee8b46dc8337618e91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca110ac07e0347c8b8c0a8bb9ff74b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84babc7e4c8ce57c9adc5ae06906efc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfb6e5d9e9eec4bfa335c8b5310680355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859f8d10f1af25592b5e40ab8f2823e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc59ad7676bc2e9d8fe3cfcffe7b6fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d24d194b76b8b8245c55068990ddd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a7a89ff216f5589780d56bcb8ca6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ae49f3e8d93b2deb4350f4e6320c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d49846c5293fe14bcad5eea0846ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee609bf5c8aaaae2fb2b78d82e8ec61e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457f56b85a2c2c4e9e26342ff4458a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e7af4742ff136b83d965a02b5516d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794686733397e2865358b2f6d9c48396365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf657aa746e845656609f4311cc25578366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d1a3385ee32085ff5aedaf9327e32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7088695f9f9afea4e244a78851645cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97bb29c4a11c3064880a0956644977369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2a3b46a23a2e3870ae0d1860c80ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8af71b5894616786ee2fb98dba79fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039aa2c1d70ee54e2b558e724a0c5c48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937dc3ee91833418d1e0d270eb14bfd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae08d4d80491d85c25956b94d6635e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7eb839199c6487bef892f1ccb0c29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dec76f14b5e9c90cad6e027ef9742376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818e786bba97b6661be3f3b292d07fd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62ffc2e1cf7315189ea54125636f5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138e5d8e8981821c3f58a2403a2585e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaf647c4f85cdfe75f15fcb7fb58ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe18b5c3cdde79b4af970cd0d15860381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266cdaba07cc22fba1a4f5fb92ad6f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359ca8b0b7fb586bbdbd8017ef60498383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e94b2ad7b724ee342906f33ac7c2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949362115a5dbb8703e03aaa8d84dcf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ebd64534e2ca52c9678a443a8b5f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ddd30a05a1ef5655b4f9c8946acd7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505400433c4887b6d9d026b451bc2ccf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafa46c986144437bef211d1cc6a0f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e736b4db4bcb84368081a059a1ee21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71000bb96f0950e4663d72ecface3077391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787eafb6106e0cb5d5d19c4a5c70dd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d9050b896dbf870da7db4bf4c36cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a43b86221a29a86f51a39da6bffeb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af341a391c508b0e259b83b6992c0699395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694701ce5210cce6a49ae05202757df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba19ca37376ffd9376d65d1d4286691397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edea7146347961e7fd0a275b5f2de84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e958ade741fc83fb27805a4bb064399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715a22f53b777e3f3105174946ba443400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6686bdc839b8cbc136bcd00f8bc5f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2c18a396cd3bbf834545b0792b37b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8d446d5943f51f0578efd3e58b1c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21fdf9c9f27e10dde1d05df81c6cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b77e20c5e368a6a158143e8b06b5d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919220d9e34ed3809cfb6e7abf2a330406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac96b74d4d9292aac46c412622e46a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e710fa0b5715a7e8c3df6cec4a2f64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f207be4e6df3944937e0255fbb12dcc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08ed72cc514b408b8fd40304ebb77b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00519a2ba1556d205e9338215e6791df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c44476e9f7167934543f0202cb27f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0782c8506e8c375216da77a85dee450413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82ebc8facd2a86deb32c73226b691e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0f80766cee5cfb878884b4ba23e99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633ba36853095ac65fd9ca66cc2cf1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447e951c8c4b960ceae3c9e09026920417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8cfdb9360ff2a7cbbe13551366e44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a177deb5e57a625ed3d4fc6eb9f9df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eac5f28c05320858b2911ad5d4a5f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cb8ba58c823ceacccc3498fb44964421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d556189de2aa46a79fc1ec9429254e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce30db9a41a66ea823d8aeac74977fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196d985547b2d6b683419ab225556dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fbdb37ed793973cd678752491f69e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a89b054f42f772e7a19ef6c9159394426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac09a6a7e6170fe9f97d2b32c8ce1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f158695519e1ff26a7e4cad34d7de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58012d68633acec0358cf483b604b740429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe97ce7eff7f9ac6b87b02f3e39a65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b719fc24e27cfbd6dce980039d0c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab1c5ed95d12514af80af9acb9fb89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15616e863a37fa072026f728ec6558433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad378b6ffd759eddea469aba38ac628434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebea05f5173d4bf007ad8f0ffa9bf5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73e87e780778492057ae4d98dacca8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe8e382f9d7181d234eaa2fc3edab3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae758a0691e4e641bddedf6ec59eb6d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6be110d09e5f5b7b30ab7a92aef6ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d221b380a6f110f0d47caed522ca8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d1bd6888419d629eacd9c93998a51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21fa57d8c6e654ad6e96d083b2bd5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbaf305b18da66983c5e288b50e56a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14da079171a06d6fdb28670395833b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caea09fd287811f668a76bf979ce21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b8748cae0e2ff6364ec61b9e9e59e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8591c76d550435db6eccf095383de6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c3283382a2a3109b48cf40f8c480c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77200e2b2256e6f3f27f0d7b222731b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3ef871a313b34238e95d5f9f1b4db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ec0b1f43a61c2339d67c5154ec1cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f40cf60220a8c243f9760f27a167c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cb3d250d1994d5244da95fe858284453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a868ab113a3fd4d5bcafaaa53d14377454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f18e05cc157a0c5af8de0b890d47c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1540d0e985bc3ba7e4807dc983d6d87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d940399545159955542103fa13551457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca71d6df18c31431de71704ecd766d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22376043042e40ac9dd84e147a24ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12042c05da29f36cc2a53560c12f46f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eeb2bef13061995e0b4c457a9cccd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163318dc102ffe9679640eaf10aaf0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f48842ae7d1ac79cf8b5194f7442d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587319e69c3e07e2342537b59d1f463464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b5beb146906a1260289bc12fded30465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0cfc43dddafed41bc65a5cff24f39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960e4f99c0ac596e1b278d6498c425e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6265fa4c2f6c63a9fe6f610090580d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa52389dce4fdbd7306362a061b632469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aee66431dacac5cd7d19d58fc95324470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb181815787cffa0e6001ac1287f20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39411fd0d8a4dfdd70d4b4c8f92b3e45472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3c48dc89337d56922bc5222bdfe4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae6e4e2e20d25a6c65ffa0fe5c20f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dd00c78ae6d9bac6099fd36ccf212475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb362c1ec5d2a3ae7291d44f721b42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d489d294441f6f1d88c442d7c63f75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d67c1bf3419540987f9515dc8f850478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def63a20a138ed49ecc0f163aa1a8eb8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05a1bc63647f94f576146a0f2ee266480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9a6bd8638c87113cd238786c634ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080864f06083b2d108121941c2b5da9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ae5f9b64a0ed7efa98018ccf45aa5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6715e4a1811357154570ea5aa923ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22e22ef7889a66159fd7909d623a9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca19e59d2219ec715171502018073a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87d96d509c97c1ee2a9044882610ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbdac329b7fca38d7bacdd93f3bdcb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e37bbb8b0d3ebd608a07d3760dfa7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba4c91312afce1bb54e13d735d07fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaa32ad0821b837ba78a7292724b79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d43e9c4b3ef96c42f5ed8daf04892492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872c2833e923b492b7f6b99e9323d27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308d2588785df7b30cba441d05d65ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3a5cbe742bd4c39c418f7ee46626f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02518e4a2832aea35a42fe1b0ff51980496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c953e44b9e8cc27a5f79fda5c71b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab45015e14e26e911162928d9fbfdb9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfbbfc57a64d28415999b885410826499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b706594808db10844fe5b0310d68abd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceea3b0b917d83af32f0a6dc9ce696e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8327d159410b688201216a67b51a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9059b8b86783ac94641b5658bbd88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824f7029c5e48b6622d19a59422fb5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d94d82699834af81fc3bf7f2716a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f1769965ee2f754e8bbf1ec330a23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac339c33348db36b5e63ba97219bcf5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae5236ed0ff9ccfa4e22bce3310293508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae927a86f2531e29a790f85ad57bcae0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea4dd71b1682dd65f1097f93be2261510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cccd09c8d51b72665886fa86083be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705b77d6a836d4d53efed1aa0c66559512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57752a7b16a382f949fd2c0645af77c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3132328a8bd26e9043990b0e72185514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24c048aa9e0a1d161f820f564870ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3424f16534484769a05d35e7f9a57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229947f88e90e82a0a95217fe72ba86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f47a08b450f39712ba4204d8b7052518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a71990d055a9d84a4e00cf869a702f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f37df39d2e3404abea634a69f2ae60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086071805b4e2ce738364a45a531faa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e1b46e7fe1fe7d604a10fff50a509522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65d6faee53591cf763249351997a5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed394a38165311cd0ec13a59b08c3ba0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0eecd5b60477e0a5c36f9de898049525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fde68c9b4a949cd961241ae95efc5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dceff5ec37ed88655a18d85227d1f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f03a0d4deaffc7628cffa07954d80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2f59a0a4a0bf528271cffa01e9350529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaa2e34fd1c144fa5fa680b03defef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fdec3db6f5a091590f82ec89c797f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeab9e360b590fa83de1bc42d66a006532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2e786f63b1431d3fc3bfabf51b131533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fe05274320e1130af9c9cf9faf9a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278178d0af25adac3999a375e517553535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa484a3983b2802d4f8302f1d2354e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f780554c3b2046c8c9c2114d4f2e177537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dc1257f9941f6761a475da99df5f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105c8c78ff22a9b15187654c82ed27b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f95a16457210188384187c60036ef9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933404da38906d55d8958280cf3f9bde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57c8423319d784b74c6b525db477d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0b222f8e5d2a651518a2bf89199f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22e0efaa212d0281e2fd20ff5652b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e599a7188c89ade550a5a4bc44bbca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bd5e19f8e3b7209f25ee5c3677d1b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba549d91609d1f12904f41eab2bf54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78439ad49c5c6d23d4a45d5de179fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d574e032e3674fda5cf342e27dd5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c86ba269f46ef9a6e54cf21450a61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9b9de7b7234650a6ee71ba3ddb61d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cd6e0e34866168328bf2986343585552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacabf3bde5bfacaf66a31be28e8637c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da964e94a493b89055a4d3a515ade762554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5849440628362a2e6373c8b3faad8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ce67d0829359f34e970af62d05249556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db5d971cf09044d4455910314ecfe0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9bf7a7c43e45a7aba59c4f17e2bd5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54161e4e98b9f8b48f1d636bb967f4fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebf7eb2af59125822a50c50268603d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb661ffa30f0a8312f96ec6c3313a352561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81f5fe54c420b4fa2de92400520a06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a314713ece76c661b0101e2b825710563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24936bfe20f05ebcde8954cdd010666564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88ed5c3bfeeccbc1c4cb354bd41240565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1d58d23efa6706487267d6bac7140566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae52fbd87f9954c3e2e82b90b44e443567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a36210c7bf2c82194819e49a70de41568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593de2b5fcddca93931cadb8944ec54a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15214e23121fc6843908728e4189d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b939fb1cab615b81221845cf4d8160571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d2dcc2290d1942fdb2e8ae7687caf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a2bd177c1fa3d1684b9689c20d2fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cbd081f965c86845d45eb163e9b67574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26424c92433cc0d08311bbe3fc04cd5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68d9eb456b204cd2a6cf0583581404576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a048fdd0656fb2935571b373cfff1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b095afca4f3b22b56ee1c0ddcc0354a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f326c1b7b601e7d110d7b54c2ee288579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176063e2977468ed7dde89fc8c49f9b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aa6cc6413cfe8cb7474346f670dff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307e7df62811059a1ca1e817842a3cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84945194224289fbec6436c953e68f8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4463132c09138248b444c91f65f183584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f00c2781efb240e5d1f3803743b19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc571236d6d65e4b7ed78f0466f832586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537ad8aebb4b5d79f5a5190609d549f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5400c17bce7ead95468445c795059588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb7dea94da70fa1dfcf140f6d0c945589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db019a3f02b736f26b3b7f25ae58e98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c63c1596404382bee7a6ffa76e3f75591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d17d91ecf1f6fbfb2b8f7512a0699592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb5688731e2f5c25be089acf0294b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c0de911dc7d83b7cb36a07afe6200594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bb7b484dc5a41fdc936e08d1e2551595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40da1d2b8f160026be08dd488674897596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45df8c93b6140e9fc0b9bf64d2ceed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9c24be639680fecc61bfbac8e9a63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0052c70918104e3f246f2ecfd9cf8f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc753003487edf73c3db5b8c98e21c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490c9489d1a89bce26357d641481ad9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd1707c5110175ce37805ce6dcb93f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e3ba71ae255151f9b5ffa00fbdf65603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cca450f68cbe433dbe55c24cdcaef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffc99346e40f859c8f21a1ce247ab9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0709bbfeea4d0de802b1b1128222df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa7cb89de3de844e30e4f10f2f38bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608f3cc3b95c00dabdfba1be625a3fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d96daed23e774808b43786f031834609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b969b086a559c635538e0d51fb622c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18f746d95987d7b4750743cc45007a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e974931ec404e5dfe89e1fe48d3ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ab944839ec9992cfc9b29d2993cf7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7223554be4fb65e13ab8acd68175c64614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bda7dd8207ebb0afc4a36b220ee6d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08607062d4b9dd30fd72c9bf7247dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bbb5f691635096fd972394b6b32c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6381c0d1812b9e48bcce581df30ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2584c9f84a1f57acf6b6e9bfc19b07f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ecfe51d515fd063bb9a9ad593b584620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795c2940fee57047832a1ee57cf11da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab551928e20afa969d0ba84c373b1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71623d454774af206fc834139375992b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9f49709f12f9bb1ca7b0a5372dd7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdb4faaf66852e547a04d806e45cf9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0ba00395ff32e741c7b4704b5f154626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcbcdfcf314f19d5321874874ac1d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa102020f49509b17cc6d91741f6ab0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf07f9a5d21e82ffac32b3cd37b9212629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fe4ecdb99ea37a14f4fff20ba2f35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bf3ecf75468ef4a2dbcdf431d339d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7cf8e3782895e3ecae1703f0ad211632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb46b6cbf2f67efee642955ad2fd45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36136018431bbecedef293703f215e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a26eb2e56c289fa30dc4926b91453635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f45c98c5ff47495f80d78f7849a606636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b413a18807de1575b9448cc2569f339637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a35b6332702d9d7a5104db6b4cfb54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3942bd986afe424a77accf729c1648639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ee2d2d8ed0066f4b5320a7c10013a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d35edcce856825123fa901517ef54c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df97dbc1f46a4dfd8773df2fa6e2053642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c5890ecdcc7f7d1b88accf4ea1d42643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3e39db2383a8dd14c4b7a23bbe319644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20feafe42cca49322d15608860ffa3fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a49c6e1ca55b3c0bc2c81b1f18eb08646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aefc17f20ecd11d28b095b9ade6c4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5df511302f49a604789e1abf31a90f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e013de126623c99b9561f71b1bbb3b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28cdcb588db4d5736ad494001adfd3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf05410d34c9ce23150b571a08ca406651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829ec59d989c9292aeb451a6dcabf4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165ac79e4ae8f2af64f5729b8a4e10f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efbe774bd1d01922deca38dbd7fa1a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969ad41ee8a66e87667ae910197fb2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530259c19f3b72635ea1a535903fe4bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b19cd616d883f74ca4e50807a32f5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cebf07ba3286ea672d14403e93190658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1609057f3c433d86b877c9a05a75e6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebb629029d77867d09ea28f65bc8b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964699a4118da63ca0f7a766ad915f9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac5a0ee63c5273cadb8535fab12f42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04639ed2c2147febccbee4e1b768315663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf86a6788468c974b0d22672e09335664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68894ffcc8ee6cda6e6d86ab4951a84665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db3d7382a70bd46baae21d8cb019dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0784e5b623cde6450e4bb980080eaed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493db80ba5ba7f7a8d0f6e702a67306668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebce6b2b57becbd89039d37eb2ecdb4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c506edb666766d9fe1a25ee29033c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c087cbbe0e675f7309c98a3f46ab48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962076510741a7e10c41239479a6354672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30508f82bd747b3a3ebb3ce79aea82d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d25188eeb22a9fb3d1253b70ac7e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a744a7122e5fa7197ab3221a8e8c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201304a251c27dfdc898f63cd79c7481676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2317827dfae1093be11e6a3b9e993677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc433f38e1cb07bffcd4b2938322f56678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50e44d69d83b8350b5567368b921dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec3e34c58133b6869093276706702d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809604e86e39efa2536da947c0ffaa4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920b4822d8bcc2205b1f8fe9be9a03a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418c6acaaaf7471169787096dc12b9a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb32c25481204fe04465493cf5db26b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693ec36f7ad16202fbfaed0c80fd87b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb00795c5663267708f0c464f7ec628686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200e2ebaffd059849a02563b1285971687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c545a161016acb887c122be938b03c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca37e1aa2dc21e22fffc78ff8c66f10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e7628d1a94363a274cb8a5c191569690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e8555b9f64d001d47f387def76c37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cca8b41771ea0c0b4d15890ebb3e5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39f7ae3d312b9f233934ea5a6a685c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa59dc48c3819351e8026dafb615d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0661bf588cb80740534b6cd3f5d5c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb085852c1a0008e1d9aadcf2be0bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bfb2f3eec213d772e730b5d9bf17c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7d6ca479d316692014f540417ab9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a59329f2bf1df2b9b70bb34ef3a49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77187743550de48044b1e9f41c637f89700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4c680803e7bfb13e0abe3a6292ce7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e56d03b8b2648f7d373186effbd02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15713344efa194eef7bfcd8b0014d4c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5ea78bd2f4c9b110569385ee33cdb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5122dd6d259b572b4166bf46cac24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53458abc9247100542263ab9290ff23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb6b4f768b4d818e585889dd403656707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c29bcf1343bce745ed4c6fea677b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58b2f49d34370b831d9afd1561c2c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c1fe0417a69160ed97c1f1a19fa03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd5fdc837f350cada8d014f1ea7f9c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7663fe909adf13971329f4bb7655a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e0242c3969cb1b440e4743f028f1e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bfbcc11602b590e626cfecb89e73b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f98021527692e8450fe247fe1fd793715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547bc56e695896c53a9e962168720cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848aa47f6b37585c3b8759b3e593ceef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d62bd9b656c31c667563f69b52316718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98883a4793c3e3b54a81f162fb63a65b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4106c8b3404470046a58a088524ee2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53bc6af5ad98a2dd3526ebcbbaacb3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980856f2f8e39555c3bbc4e982f8f91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf672b4b7acd0dd1678ea9e3cdf3ae92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabef73b844f55097982131dd0326aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0793ecf6307057666506a19782ee2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b2dc3827740c278e40e4d23ee555b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435319cd0444ead3c394651b6f008af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab172e95d0cda72590009d9ec66174728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa652bb29ae57266ceaec15590eca0a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0939a9ee61ff279de935f894906785730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeba9b730799271274a29a1c7dbea56731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6a7875fc3add38bba827d3ac91084732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dcf65c77c2669784ac9d6d9234e1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567ab5e0271a890454d7b103cda8214734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf839122108614c2aca64146bc247d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f38005118a7e871a7986418ca111c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11401fbe2b67f9042a522008ff5292b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bdf733aca769ea4eb615a3a495ed4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7206bbd400ae34c6c946ee9b9e6b21a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c6863b40ee6a659575ec45f0545c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe436e20623a6dcf089caba05b37bdd4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dc9999d56221848afd84dc1e7ecfd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80f2e1260ccb89fd335911a48828f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32811c84e0a989d6d28998cbc3b553744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df117451b96d369aa8ea40f58ddd5d0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e686937349702062455a01f20f658746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee66481dac5967f58b27dc43ecf29b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ae0fb254d12b97ab4ef47c523b1d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cf9861f7c21ba13fab5103d3d166d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c358aa3098e978b7428605f5f79a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbcdf4a1abceb055ddf370b8161f2e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f1359800c05d95270f03ad26f3318752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9764ca69b71572647f61ac374472f83753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbb599e6ea913995d1d1620045bb30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4dd94a3ca3e3b131b5f638ab44abf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704ef5c1b6821ad426597ee21f13538756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9328db215909564a4f650b9cc30b97c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ca68a9ec98a064a72e153ddfce80a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097bf5d7ee181d651ce3c29a2117885759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3a89a5dca0c2351851aab177870351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4874551096cc09f62e64ea06dc4072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd276f7ad96f9bf39292c66634f15153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fcd11aecd37910494b891ad07e8c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8d56997ca954fc398341b5410370f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ccceff6977435e666baecda2655c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95a2e1b4be4d3ecbbdb432af7cb6657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e00270fb7f0941a4f04ab06df846758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b41230aa699fb12b7551da10cf23de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa70483c1e1a08bc6179ebc77031bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f753a4d61cfe6ed5052b11880ad0ff711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637ee7a37936db24c61dfc7744aad2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553ded64d56fd9f96a76147042b896513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c4c2c33124bee192f5064e6a666cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210c5da3139459f37bd4e39a916de8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea4af864708bad312ad7c36c42cd7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c272f837cb7555480c02075b4eeb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4488232435a7b240a48ac43f5c28e9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9ae633a6646564a13b3c26d17a79419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90146769485412c1ab8ef8c0fb375fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc75d1a0e8e221601fee557a50640f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688fec3a39d8da479031e1c86f17ffd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e9c5856d21bd9e819889510bf172a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734e84c3d53bab59f7d8a994da9a66a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0489d55b4e5244234fea913c33ecc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a53b5deb6e952efbc5b68ba49929d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8a3852e90b38be5b600d375f7dda827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1993a6a7e3f7ef56ee6dcaabcfba628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b874d5a806da45ec11ca05303516f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4ac28002b9ab0653b19021dbe4dc630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde49a33f95672189819a7d50ac2b6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43b9ccb28e5400dd28db6856d52a3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033163fe3a50ea86448e8c76b7470dfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb773366244d93f47c40c6e0c5a321b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b088d100608ff4603ae8c43fde152135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281883cdb59064cd1ae95b94a82acf1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e0b3d2a8da9c03dfbb2e9ae62fc6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adb1ab06a51a4e8326d783f60bfdc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c554d377ff3cdbead1152437b5190539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbf3e40dbf7992694c69d9d161d56640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a935fcaf557351131c4d1063709673941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324bb12335a329b35f005d40dc9242e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faff1d1ffa10d91cd4a04276dc518d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e5ec34e273e993a6b9596b3a06bf944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e332b0a1d0103bfcb034d2af46a0ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae5cd13c9e3b098ddeef40e17eba4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febbfac829863e5dd2b4834f3ebc66f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c684d3e7c1096576780a5e27f90bdd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbd248d4715d7453136cd1913008e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918bad6fa1d390b347b71856356351050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc4b06a51683c13334b4cd7f913ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7df02012019694650f4adea82292c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9847e4c6eb35148ed96cb3da4f2c0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9768e56ec0d507c27226e15b6f1eb4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aa77d75bad2bda0b25242f7eec46055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edb036355b8ba338007eb8c6e46e9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc40aea804917baa8c69932058a8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a04ce5ba598d31e727b78c769af6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a00e60c8790620823399473264344859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c74b9dcbb2cf8ac08048198841d8af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a931c3f7e9bde7a49534d67b8208c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b8c601140d05051a60cfdd9b3269162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a897ad8d531a54ee67da6c3b626eb2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae99dba4ffb7639793f6ca5ffbedc6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d5eb670bda734ff5592161ddbd9d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df7900ca03c53d8189feef609ce5de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c1259953813174dcc2060a1d0161967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48efd179d6cc7dbce56306801c1a6f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b4624cbc81ed14d2c79722e93d3ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc870c8f93b930334f9764c19f4ab4f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aa349eacc5b116ba3d790b9a8ff6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7345f72558dac2f9b056699bb0adb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae97f6fa7f989cb79cd5db892eddf6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7108dbe234c432d194c17cd3812f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22e133a440ee2cf507bbddfc72fd9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed99e84757554095cbf4becc4637c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12326b941e5a25b7fab6a50a06f0900777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1a258e0b08e7d1eab285e9b3459cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff280f9d4f6dbf7393c89cbebf5efde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547e31a6cffed98c9e78784ef71200f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a84437ea209cd16bd3a966157f76981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5582681a5fd7c40b8f304bc2cda09a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d3c97422e6b460a25231e292c33d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6dfbb8131db62140665570654d70684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b8024185f246f223dabf4c9cd49a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9c7fdf58ec9755a56002c3432e1d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16cd375a3c6d8920478ed38cce27bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bcbf2af0e47fbdf3447070b75d19488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daced0c865d4a9852e57733c4e84ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76111f52c660a9251cfff93224580490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacf9221304eef407aa547145eadd1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5ebf5f52fa483f1be66b2d5e5336892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f5ea35c9da367d6ecd3ada07e870693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d97c939aaa4148cc7a9808aac72c5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9526125fc916aa81eba799296009995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f31662c1cd4c192d237d140b38ca9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9129fe3f509eddc9efdc9a1533426897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df71e927888b9bb0e8781f5dd59f8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f00a63a4afc201ece6fbcd9b3e8c0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215fa0406c1abe3032d50d88a17c5a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf3c4e7e14e0a7d51ada302f5a8d17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba033a2c0f7e52f522cefb8129e6c0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11d2dbb3a0c88550e573b871ade855103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9ec9d5487ecf6c35970fab7172191104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8563ae35a32759328c68819394c21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a62a3f7edb0c89d3ab66b71396dd9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff19d73942cff47bda21351fc8349d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c57527e721dcfeda96dc5d4e833b66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449f33800a2f2ee36e36a64040fe9d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e7ff80e4f723b1cdf32e09869e1dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9740c6d9c51b0988c39ff244bc0011111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7154c3c2770450fd1d4f9839400903112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff8739c68d52bcb8bf313950e4e9be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f088b778e91cf2650d96eacf962b74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76373b54a56c2db69a4d6423daee7ef5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69676b3c030c0f159651c6996e657c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381a48019a0d2f05a8cf28dc7b3523e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983ae0404f09f1fa2de108a09e5fd84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b419ee5f82c420c272b6947b88254119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f0532c98059f064d80b1842deecd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379102be7d475edf945de4f008bf39fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9936b9a24942e8535ebdea277868835122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22205cb17106301e67b9f8de0c3edd8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dcfe255d3a0319a1cb0b1e1d17bdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30c8926845592a7d5b378c606f9524125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8bfb5c580468efcb6b6b701584edf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d895547f8a8721cd3d999b930dfc97c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc7e588bb12280469b7c8e494b9638128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0f73f1b9e8f05274b4aa613e9a6d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f08cc352d3759c2626e30f7e1d1da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5426c25fe77f696e7d0577758f9f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b86191926d2e72b12fc94ab45f58c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88afe7fee67ac30ea36665c9cdeb15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6920c44dc365341f0cbdb65cd13db5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4a1cf7524a6ff424cfd75f22e9e5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c2e460f74d703baf8397ccd647571136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97a183bd85b64f934ac8ff16d9e135137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400be78fec7ef6c63573b02acc67f4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e660dd414ce4707c3b882f8a0385fb8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2519c57c7aa19e548d4cfa97fbae3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b7a31e778e4ecda277c34889b36fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1fea1f5ad4cae07512fe08826e90c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce14425f5a141ef8745fa321fee80a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4207aa56b6487d7a8aa0645930bea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f550afab3f842eecc36c3b42c3600e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cdcb65cbf06a2a0312d568de83d59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999736d09a30e3fd998aef4cdac12c52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ba0f34efc17e0670f49320c0cc1c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4ae492eda07612957dbbe295419e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383d5ea0459719a40a94f89be308b15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89a598db582b310e950e1281dd575f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964166e3e2edd03b6e15c4f7e5768db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fcffc022de382a9f2206b423b063c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c4381e259e8e1804e95b5c2959d75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ea502e0357aa8caa993d0ae5c6017155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756fa7e5b8cb5c90ece4a7f4c04928f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a642480d11d9bbf2a0c08e5d61756157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c4099ae3f1db2a4081498a6f59c51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39324d1e9455f85bcc859071eb408ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037055fec1b21873216505e7a9603d28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfc4bff18500d57cdffabccb48264c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f21da2fa21b6a19ca7598dae20be17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14e3bb92c077a8ce0c12e2b4e66784163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4e504b8f0a4f7cef740c769460498164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0f29b087a138c7bfac45256c9df96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d02b99441345181224de7cb3e7713166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512f173960bab1f1ed5f0dfd287db4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a4141fba987d623699d46d0cb022a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d199545860092163c3489d2bc5e321d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f116ab26a977e363b1d56f3d3a374170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58953258337ec125f7b6a035b3652f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384d01d2f6b8e6e088ff8b61404a08d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f37ef91960eb81579d1d83c834e65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75544604d45581502876d3fbad9b64d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a82c5d435d2786fb82d2b813624f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54288ca7e478874561bfd348a8e8b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff26a133a32c7e8f81bebb1804d9db3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c006a6e1d9f6ce09a28bb7a6beba44e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19618ba5debbdfc425c3ffed2f8bbd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe378f7b96d2d06067db69bec46ba4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cb116151f605d92424e48929b9c82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b79b4c936dbfe6ce94078adeee5eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbbf798faf5e79e6d04208c5e3d79b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc27fbe246e0069d6ce50878b191ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67115b9d3d8167b20fe1e1421df4a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e97d085cbc11ba3d0178829329bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832418c130d5336fe9874b285e1d64d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af392a22e2cbbc5da0b3cdaa6757e293188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105627a176fedce35d3869623fdf5c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037caaa8efbf5693fba98fe84613e75b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb9724259a3f1f071e8ac3434b7b9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dc5c369cc059c632f1bbb8db79be5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b606786fa758896b6b67835f3e68e9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13a62fbe0f3028ff63a242f51973f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111728acbcd56439afb7bcf8e5f1814195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8340a9b817636ced98bb4d00aee577196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecda088f28d69aee435e9d87fa8df97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d289547fc8ce2279baad3d71d2ff3e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ed1e97f5af155ed40aabc13caca79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98db851589c0e4ee5e60294f79483b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10af70e4034a877a7b483362ccdabbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a884d384e37a1704d562f549df25d02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf2b26a623d372c8a1bee9ea26bc39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e993fc698377c41b5c7a4e71feb2a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215eb1ca09760e8119c1f96f9122c1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d0cc5dbfbd56b7a15ad5f1e35676a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1158f3b0f0b43e55f7db2a516471cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad07b55257d43fd4bd90685d13b3d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed36ded0b3a50bccac5a5003f166b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312563731fc49f9130da36a5c2f9f7cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96143cebadb240c1a2a818932d39239211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e3a607dbace54a2c471d3aff0ccf9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea660d27e81b6e13135e0bcd91fa68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af387bb5729346a7404cec3ba1e4f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4568b8695fadf73f7bddcb09998655215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6452d3e09e4b0d139bda9c30322137f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47e9d1cc9d08ed57fa019f240450a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1634538fcbb676f32f5073db7a24ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d539d7563c587e84d3d54dc94369a93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29606c1f9bb0e7e3b77735b914ef21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15fcf370952325073b092cc2253b8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e8f62d03c4e32c5c4fce6c9851fa5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190d0796864b42c650634be48a30696223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb49fc259dfedfdb002edec521bf1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886d95a36a430bdf870cb523ff0e6a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc70056d9e5760c7c2d66697751127226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f469394e8390405e55ccae0e0622df0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d6d5a3e1236908712019ff90bff4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dbcea9ce36259a02708f6423765a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ec8862b86b3eb3d8c816606916848230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850d53b3ccbc3e4d418ed299beea7c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e61a9dc63370df07e325f801d50a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40c69a1097882fe4b4750bb0b95a32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920804f1df66da128c40a4d3d282b21b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebc4a282ecc6d825705e22c40dcfce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f84cf86cf9fcd465ba23a4fb59e22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b8a47c548b2d0f4c5f151851c3ef4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68808efa6ece48637cb243fe2c57e811238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56a75edb4d155fab2e71357ae0d568239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9995978a504c5ef7dce3e02f9350121240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1b907486d4cd284d48a11c971ebd3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81eb9dbc1619e68ab33f9d0d8daed3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851073e60f6263d39dd85baf71b00e4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bb3330d22c7fbbe058b6f7d54a962244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a4c8b3d093d975408662a0f86b711245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91634d44cb81c38c6721fc3560db9217246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585b429d1d52d434972e34cfdf4bdad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e0c8aff909cb559bb84174142b62c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d4d7172544156e08f05777c732fc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c1fa0ef81f1f779eb069aae319625250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111f0c0ab2bf607ba9d8c238ed2e753251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb8570618ec6ed26c3fc45399607ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1c49c5bc8794aaebe19694839e51b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5e96d9072ded56772425a71716b64254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4ec5afad1491b664040c75192b3fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece09ae5f8aebd00a0aae4a0ac54f1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51194b59cc6cd04af166da3c388f3f26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c339891b596dfca04d33bb16703ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a439f6ecf04cad8d18da68e44635a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d2f04350efe779c9fd54003507f7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa462d77732c5eb4cd02343201986db6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9156978368408109a1c424e4030d384262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fda08f1327aad590f914e6d9ce756263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97565309959c4c4bc1f95b2903dc96f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79915e57bf17ed863c34e277f014e385265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f7d23276b2bf321e13576c095cd90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7c85cbbebfaa830a2879c5952f7b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ea2ff5a5d7014a9770c667dca8c26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1673e506f1c683e3675cd7a127f2f36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97ee8f2614f5f71d38847169237695270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbbbedd3332b0c98c2ed0516051b79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1d419c050cbd4ec7483dc5cd4173b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dff01bc0edc08423576762f962e273273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a0d5d8b94e2f7702c51a9927436dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30fc52ef4dfdbe54467cb9770653f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af1cbc1807aed48eff2e451707895b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e949f031554092a3f0bee80ddfe90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcdf2a6a2d9f558ecc272943d0cb6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35fb84608d3ab630a340e50a24a832279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad600ca065c8630be83fb2a87bb514280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7ce245d7a0674c88871ca30f42c97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15d29b9e4ccad5c8393f30d025db34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e2b3151fa160cb68c1d7cfcab0461283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40743e3992cb1ba666296782c571a812284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e646acb39ee9f6a0aff9756a2b5fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23175f11d5ebae43849032711c5bfec0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605164523de3b06944851fcdcdd6e29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe557488d102b380e2460d0b15a7882288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b8979d9f23c3b7005018e5b8020df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0bce34648dbcfa1afe1347a2a484a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635083eec4d7d1b5162daf2f011ef886291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22cec7867652edca93fcc89922d441292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f705e2333e3f8c5d1ffaf13fece3d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f03b5108eaeed67599179fac632180294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3008829fe0bf6292a5e1b57a417f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc714c090e565a87fb3ce3ba4d22355a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62208e1ec9a70fc211792b5a8f0654cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21539eed444cc2dc11f3f6317c0434298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f95227bd6aafd99c432e3044d1226c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1124f5df6f8755d0cce649c955346300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f2192d6ac81c33aedee238cc69c52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b51fd1ec0290deb9827ca604ba21a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce3efe9fb6d2484d54890f7396dc14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c58dba3965c5e1fcaadc4a2a01396c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00829ce02683abc32d30729b76495c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee81afef49a0778d3df8207c7916464306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e6a8f701524389eb4740dfd14b56d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc6c60394527815d4d74263717d86b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f46be9eeb5601cca0e932a36b52ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e46454c8a081ad36ca910bc2c11e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c8a09ff7a62c5aeb96ed8dbd4e511311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a280479334474ffae90b3558244299312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf57c9861517bc43c7497ef1d31c1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae077b742a56fa1ae140b8cc203c60e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490a062bfb26bfdaa455a89d1b34eca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a78d6574ea709125dda1223a3cb4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadb19260442a12ce754c3b87759ccc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e4c7cf35104fc0ed75ceb54607b88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd386c6f893a16908d6a0c54d7dcbb3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691de6f88cf23306e8c7c3ed3fd03369320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87ca0ee05cd77ae8e66772c212a3c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe2736f06fd391efeac4db26fc1557322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede2784e65a6e1d2b02e4a516c7aa51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c229c6c62e544d2e3912bebbc951f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bb825e7ddcc72cd8cbead460da301325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76533a9cc726df42b80879dab3139abe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67c9ce07c999e353e3037906277dbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790b9015f0d7117f78300fb8cac8766328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718d001e8d35ef88bdb589dc137f356329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b42204c86ad4508d608850f4d1a0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eee69a6bb12463b8cfc9c7690052e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2615c047e12a93e2a52aa29d02b2f71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab779f37e042a93a800c9696266f64f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515826e4aed94dfcfd311e0df11bde93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebc6e22759838f61497048087dbd7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49dcc19a6bd962ea44b608c388fb34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7f63b6e73601cb95892caa547f275337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5b442a4e391a34d88dc4e92bd3da3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f3a2fe776cb795818f6c8903f098a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdd50db39055e29f5ceb856df60e10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b8d4b60950d54859bc209c3185c0f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92df9b457614ad284603ec3bcb2a56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f10b1fa0e2b9ac9c32b93d54da1236343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfd5380ea42da9b79651c45b8ffc35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee347424b3b987cefa27a86d95a2cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ea67ee40f44c3d5b7eef269cafd5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94da9c5d1df96263e16f13d8399ca15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72072df2aefa11f438b5e355b6a4cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0533c758d592af76f1e84b690cf65d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04577c0c53b8017ee87d2b96b26692b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78f7e010a75f77db41baeadd7ef90b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a98b70ef372d4edd781fa7d9711c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a56dbf11d150d6aa193469c4524ec4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531b81869cfd3957233d726702c1f76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbcd25123147ef9288f3fd7ba489be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7a36dc5e7f2cdadf1fda6b19418bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec4c1e643bffb335c68ba914bdb71d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca6794118c7ede7350f65b078e051e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ad0f7b049d0d21f6baca2a3d6f36d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0e6c7f4b229c2c6dad676b55f3bdc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c9137423fe7dfd35f836ff6f87465361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc26dc4403776af8ba952ade77e661362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc89ac5edc9b5157da0dba6a56b9aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc866fad22daf4d0235d36413a05d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a84d895d981e0c77f4c95d8fb4c95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662b51baa37e40b7b23d38f7e893d9c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007cfc0abe1e14581d67d11fff7d413367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7715919b176711171a07a73cf8899f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c1e77eac209f7bf24d9f729773feb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413ba89b62e34df21ca6bfa50564f81370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffb87a7f98276ff3641bf119c337f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee96e87cb33a338a2e0893768e10898372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04c62a730b280e53f4f60fc88ac1fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11541c7b19d42b0d35a78efeb3face14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da78e4082beb6f96f431e6ae2e8451375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42e5efda5c5a2311aa663ff4b33654376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a54085f8096bf4ef9227f10ffa450377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c441303635443ab82c68ba9f5029516378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e21bd0b649d1d09ebe99be96aac078379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668ab5949ad7e77818e836551bee206380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288284983122d042d0c9460db052551381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7112b61555785b7b3236f63fe9308a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1a2b311452e5f1da3b0dfd485e930383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4202f8325478798d4b754c62a2243e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4bbab5595ab5ba37da0c638f30ed9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307827905aaf6304c8067300746566fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a41633ebb1add660aa1a1b0bb58b38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c8482ab9b76fdb17207e4ffa1e9c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afe92ac00dda386da1f3325817166e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01e9148a03051203b752e5d8f088aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6816547bb79a7e4bb06421cfae49270391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6e7b4627e3e594a8c9460f35b2903392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb603d11bbc22b84ecf2c1722a2470393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137e6257d2f59a21b01c0ce76a98aa8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38628ee58dd1e976eb4410617e0715c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165d533edfa52117589a48e577b1cd3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe7ffea609d83c72c55bb36cd97236397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c3b2e07c2632affd4dd55b01487c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64762398bd226a97e1ee7ef49775769399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6327ae57bc5150f41051997929d475400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765d97ca11a9c308ac74d94f7c1ac6d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddcee92b60e61bf657bef3602e23fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8973e87431ddcfa47bf7ac22eabc1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3af61e8ee218af208d3d7f2503018e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38219e2e045e73ec29123f4fb74716f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7506dd5f51d94b339d029c7262e3d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd228b6f70b8eed272fc9dd002d34d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6834431aa1a8c7d09e0b2d04cde5bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72be8f6228ae846cdaa3c0fe80a4139409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55279df2b7d0faa852d65b6272c2b5b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1baaccd71653400989e179a596b3d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c78d7272a1949d65f4fbed176788d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143b596a34757623546f6c56323496a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cf9e47918c1d8fa347b776d27380f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a1d9355ee152783577be93bde882b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc22383a5069c6133b27d32d0815b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0e3076d3229308598831fc11336e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8623fc00f61b983e0828788d0f709418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdee89617a5dcd3e91ee1bff5ec9dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab99fc4c77ad6b94fff88fa461413c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4c0ed97033e6fd0030ee35488af9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f473e295d6949b635420ef365c48c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc713971b4a2b8e4fa472ea6604102423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed0dae057604bdd2a7091bc200cc2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6328e7daa2fc0f29cd6ff8234cf290425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd6ed6fd17f761dad35b461e59a7cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a23859b9a909e6cd8df2a822fefe5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9eaf365bd10353b97c0827c203fe90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566bb40cbc155aa66b16b63fea80a15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78b53ef217c590be90d87be5206063430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d37e975bcdf5bcf0c54a94e023dc0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ea31204b77b71852e0dc18a22059432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e990b845a31da9c5edf435fad48023433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3398e56440beefd6d19cb18a8adc36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be53256147ebdfb4fdd14c81893a130435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ae5f961208d741c6eaf7cfa822427436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82b7cb03535c21e1fe15931b46fa23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d2d22bd337b732f878030f31b6ce6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b3a6da7332fffbfc23536b0ea77ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99276bf621f39f30933c1502f80b4173440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fe861c0e2ad2ffd41db86e05d930e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bff50802259e6d45bf3cad7f54259442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5d0c00fac80d7457bdb527e2c68b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a42cddc01c7f3bc1877fafc2d838c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d311db94e794f063cd6aa4e88eb4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee53d5213231f4b0cef622b937ba9a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a94cffbb6270ecf4a852b9b49b267447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece607b2a9e2123a951884f0de51de0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a28e3e7514aedba6700ca94e3ebf8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b04232f5f41512b00ef88e395346db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4cf5f533607c8d5c374269acb9788451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb832c97c08a7fd788daab5b71f25c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda69aef842581682f50afe7e8c6a64c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4dfec3c306115ef0c551d9485601a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d3a89cc4351a8c6c17920c9e7c79e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600e6214bff38d3c88bfbd3bad26cd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af499c319d475a4c5d4376e64159e26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2ea8789ef9cd23944ed2e9e172f15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94562ea2baee576c912fb1e092609a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d9b45ab86169824de3a1859ee3c3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55fbfacbc5541a1c1eca75e7e9e108461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d9cff4e0e9deaf8c724a4cb2d9516462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786de6d73110c13c759131d6468d9b80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443daaa627f0b86c50508a79ac437e71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda4ba368305b0958a685e4c69f9885465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b750ad9ec27a1686335d8e7a81e221466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad1fc7ff023fee5b69f65de4ccb4ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb632f2112bdea949735fc9acc2c77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f5e96ba9e37a773883e35104a9ccf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c833f32f4d0a74ee8d09ff51c0b53e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8e38256370eaae3e6ea176f295ce1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724a4e34cd4d44e84beec2488d4d6ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438515f4954e24e74bb2af167b16b399473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7a3e6270a2fb07ea0ca8f2ceed13b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9828697a6581ede180c162d41fc4fe8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe8dbdabc7721d3b42041e7d482235476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d89f107ef4fc067f00c0ef423dc1e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3862f450c5ffe765f0d6c7a0d6b730478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f6d97a811866b916399c453e3ad0e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8344800eccc42b853a40a5d998c3861480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf89083088e0745d319a7782e4fd9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211abaf12997186226d8056fff32c7ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502f44b9cda0b49c8a612394796b16e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d399537811e777a5e99a1d12a7318484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ef4ed5a70322d9a07f20b523dda82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5277735d75b2eee62db6cfbb5655cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1703e3c54e168733f50a45aea4e43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020136dd4571265b341a1f92b05de703488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5e941d0c61f6c7c9c60b7d59c6c7c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ea187e5fc2796dd3bbff51be274a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a90ffb58a4c175be70f025d1ba244491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6490e68b933fe49b41d704d25aba8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80edd7dc5272099918347faa9dd52c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92357b65bf4205b4ce11789047aa4d25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dc8e433dbcaab475f4106173a7b93495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01126a7f10da0f32dbc7aa739e947eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed73beaf471267136bbb0a4d183772497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c0f5a0fbb87a10bcfb785295191fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aab9d140c5963abeb55b9364c82784499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c670c9b8c272219ee8bb28e92a1d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed24acac9101f6a67d2be5ab2ccdfc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061c5299f8f50f42996b83f6caea763502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8b2ecfb2a426b9159ae4739363651503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5b0442d5117bebeff61996b8822dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95ac398828fdd72c6cad961d181da2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd23162c1854abe7aafece7c46b180e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9aa78d293606dc21cecb0d490e9b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d2cc27e0535786d8f1dfe0fce3b56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde8e4b22cb01cb6a25c4fc51f82d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4257f9d51e73fa825b2d952fb3b4ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c55c1be40d6ac9a876347668854d8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4371615c8c926a85f45848860c595a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41351fcd419949798183a65ef2ec5898513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57987664d4a2ab1cbc5915cffe009ce7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c32eda920df2f6b5850c0ec785b20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d039788c0f7defc099c33bee721f771516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7fa8f3c0cbd47a000e31591fe4dae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b885e5bf56e31ec46be8cd73bedc77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c668ad6b366f27909cd9cf2aa46049519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cc1e160c8e5e30997df4643ccf5d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac0f40e85b7a6ebafd925809ed7bee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2279c84be1bb09b23dd410bb39c37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c376b9c8d9458c625b3c03669573c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba720408a5dc27c30a75a458c59330dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e557933616e63ef5a169647ed64390e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9cb4c57945077182e149368b941e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b9db0c5651b2d9e0fd2602c47aca9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba94cba2b7ca817ea065bdfc158413528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dacf220a74a4d73241178746776360529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f69c784102202dd80323dc3470480530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c91a97e1ffd38c1fe37972816f991531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5150f2c0626542a4d7082091d93fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70193bebccac2303d9ea5fe5a40d229d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311832e4242db1031b5f8cab0529417534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39732710da0844ddcd166dc5f9425d07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f17cdc7840a701adb9459fc27b9cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8e2c016115688a260839eb232241d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa83b6081bbc37f13579be6f521ef9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c47b0dde5d8dc6d001a22146dfe35539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eee00332f9bbe439e260647ed6257540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78707e543b5f00aa31acdfec9313dfb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef14bb897fa950450eb66f962364bfa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75d62566e0d59e4de89dfe472d8264543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a659c4de2b4e76d580757d2bd0a529544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e4b117dd9ece219726193c011fc41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e88871e73560717ec7fd00221208f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d88f1cff886b19a8e3f86f429641f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b6cf68d7e2204921aab3a53eee60b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17036adf536bb31e184c8ec429929549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2323f0ae4d6f9fab6e14800f4eb1c5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9968a55f7ea5c10551be24f27213c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867963ebfd363716a67b45bfdd9cd6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350d3114021740cb5df17683639bd6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b3bac04762febe17294cd1cea697c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199a109c3dfa6a62402384e59872fd0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1101750d48927dc8848840a24a6728556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9db29dca84577550b7a85e8b3d3160557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e53e499ac9173a1bf5e102ee3e0368558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b4a5fcd3af313cfe240b4cc656b26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4387b45ea98a5d10b1a84ed439d9c40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637877fbca276ce59b33f939e67b1a9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece5689e913f1bcde77eaabb11dcb3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68fa9c48f2efd9b45417c5ec89719b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a8921452de8b5d6788964f0fedb36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0ba09eea0a687b8a89a8bbe941486565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fb661d1594f9f151fbe037e887e46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16c1035a76c0aa7d6bb72bc75eedb6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc383f741f2c5dcd8ef24f38be751a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c9ef09aec355ecf60bb44f4d06ae3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a4e2a862e51cbd6178cd2724c6939570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7c287be139137ef23b780c59f35f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942da84254d3bee5ebaae0e727bbd49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1341f5301108a7adfec7d52ee08a97d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d45c5e4c6a4bb52645152df30752ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd877cc5030fc2b93b36f48205f913575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af738197a614ff9b5f1082db00c250576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce5d8aa79bb58f484f6586b71c710b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a60a320f1ddd16a4b00171bb50630578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4f96480d9280610700a9df7d3ea70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd2576f1e66605f7cd7a65cf4f2f16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6f5f95a57a688600b7f1e920a2896581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54951a3690079e7a0b0c87ed2bfe563e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90c579377bcdf1a6c4fd878480ed19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc7e30ff613f7d21747baa5146605c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd7565ef33f3be6a2578801069f132585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025053467030d79fe14766dac597677586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886942e7154486c4dbeb1c37f6192bec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268540b835691d6fb72550dbd22092c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc043b610cc6da1af3e035cf1bb5080589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0841971a2db11b2242d7aa2d826009d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687984e65fb8ab159e1acde0bebb0858591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f54d34138cde197ac55f3e154c982c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188852aedc9bfa29b175d56969c3648593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91498861b85851908650779dd4d694594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e868c2f06348530b8fab0cd20c34c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a848ce5fe1e386617da5cabbfcb76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91edba6485e70565c3d1a43bb37242f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a65c25f92edd0fcba9b8f04d6bd20598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66c6017157fd31e12807a2d54c6992599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5a8015248dc6f307acebdf5f75c94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc50f1bbf829805850addc94e166fcc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ea50200ae50fcdabfdc8dab33a0a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70329f2c783bb4c6e8a3eabc9c1086603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9602b1f9be028827aa65be2d64498f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3af86ba3a64a8a59bb2de6b4c4d8b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198beb76b1928a76d7b7c3980d7aa600606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4867602de00fd730eec72a081717d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f08ab5d44af312a099e5f9dd4c15e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca74dbc20e40c4ae0e56f7d1d15fa7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc341d3b289851c0686d98df13ec747610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa243f1d0af6d9221e5649d71901b9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a090a64f9a2b7c46e50444f04f1ee6c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1d008badb58c7f9627ef075a8be93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a72f6eb8adc37e668690fd677b2ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d327f1fb46941432ca9b720e21dcedb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bb17c9a7cde5ff58f324b76a7bb32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c24b836fa8040f37d503d827efdab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462600498fd1c56ee24c4e0ae38531fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71562221d6f3432de8862871e10b1a05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c30643acc5d69cfaa7b11d65aa0f18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ded492c8ec8369934f6b8e6b8c7e21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea865602c593f7f2d94d45f5477990622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777221196d3e58474946dc61297279bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e772803d27008fbc56df7b7de017fee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ac05a10d1036d2bfcdfe0274d75d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276ac3911fbef002810bf05787965bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f52b1bdf344826421a26703929f2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9773da148003089c298d662f95bb2cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8b71b0c281ab569ecdb5193c96cb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbbdaf8756987d596317a5f82b3f6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dfd258805e12c500edd29ddef0620631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b35736265ad5765fbfc4a95b3c5ecc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718b10d2442f43d8e17a3e1a1aea3df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb1c48c957b9aa1ef9fb67ca9a1d34634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f7b34ba97bde56706e91e15e71c9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a69d53d271e4c2c8e0614afe298a41636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899cd20c3f528b797a67f5f2ee4c7bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087ff43e531b46b1844c8af71d297d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680d9d49cd17e7c891f36df3c617a7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd81b071f6c07c37589b949075149a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d5231d0678ae0a02c5b22d52132c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fba3be50881a461e817b6ef5e84b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5953a077cf8b4c218a8906f8973fac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b6495e0188b0dc7b3761e8f783ef9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d8047907c871dc338100f14cf93c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19a17efd0f44755a89e1cf3f69759d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346603a9027fbf1776a3504008b54c3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e7c6a5eb8065ce1f218d8ef31fbc4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3987d6cdb3b9a6df84789fad598dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ebbd68e51bf0ff1366d393e76461b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959764d27e967e1a9bdee5e92394d71a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700be5b4121d1e5bee296c152adada9e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503246c125691cf3e27ce38e8468aeb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a192974bdc383224ab5247ecb7f2b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fbf371677ff5f3fe1105e7da1368b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d137fefc276b6610ba5ea28d8e2450656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e93ab3707947f68d19c46dc29dec9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71735b4a276ff13c8de861b88116df85658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d5f1ec30a78693f11d2792c662dfe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366e6b26a858edf1fe8b734d594b21e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b048cdc675f034aebe5aea473e98c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36710e9c040f24f2ae97256ee8e74a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89d4b7f08417ca37d79f9cff6459fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716ee2cf1601ba00779cfabb4dc8e8c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87c3f2a7c52a9d7561c12411880d55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d85788bb39cb2803eff98a85b4304666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0df518b149273ed3001f283e0a9dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0639ff0ac82e90b41e42bb0e6ba7c07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0784a0f76a4da68d5ac773946a7b97669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f78bf6856c119f0a6d6ebbe43de30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2dcb6a3a748f2b469bdbe3e992956671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390962380b3e36db869f7bc1950c508672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05baff42b01b8049cb4f2c34401970673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9650601d809354ad0dec4fd8843d700674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741f5d72515216523b4b540d383b3df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33ed19c1781d5f976242aa0c12bea7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828c1089f19a39cd6d40d3e8bccf4e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d7d7272a82dfebe22c4e5076c19ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c944a14f57431deadffdcb21bae0cf4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db693933cb0b30277085438edec2af7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd974e17709a0a996c2c9a8f81ee2560681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267db4a26149122bcbfdb33010aae61d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583075cf37c93fd4a455d124f8f8959683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66707e710b0ee06a45f938cc6a6add684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca9f220f85421828cb4bc3dac44758685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56c7e7ac4b070d93bbf0055538b2f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386554f4cad45a736947d485c2672a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc164b9b8310d8e2f6423f174cb1811688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2dd7d0d337aef46eec9eef7339ad4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d0b5904a7c3fb3f2d2187e26779df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d44796d4b370fc8da0f90603b7f13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df0fa97541f14b447949c5c50267ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d689bfb5bc08081e09f78c231102c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0810c85e628bc63503867cc7b9a8e05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dd8e469c668eaf796775e322eb283695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e618628f4315fa59bd5743ce72f4b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e579fe5704ad2e6d8778c7810ed77697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fc4c8d8e6200bada5459ae507ed66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507eab73b9601a848f1f98405d83e92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cc25d2f7dce61c113d9d84ae20cd8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9773e49710738f098fd436f8646e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10132a7d1599ab4a63b93694fe493d81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4543350ac595f3a9ef07155be41bf40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854cc39cace34a63a505d957f338c66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48ec828cc5b7841b148e7443ebe304705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613315e26e62fd7c20fd5b5640e95d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5cd421cf980f75803aa164f9204fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92951a6d81f3688238f516311c0b3402708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf229ae923d0fef37e104a326e2046b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58769540dc36bc23f8075e7e62032c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506ee13a15faa30b0b2e7b212b56c37711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34951ee067a780ac5c7245ad7494ba92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bd4857f5e3128fdebd391e1c57f54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c872083b5abb68130e6089bbc7a710714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ecedd3b4fdcaa044a223fa3892eae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c580800b2b10346cc7e2c5b092eaf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfb152e0d529d2a6194608e3815a58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de1d93c76108aae29f33222f3ce05e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c7b4124426d804baff2bef3ee6b47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c68ed8fc824bf29e4a3ecb90c8013720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550d8505d33fbee40f53f9574e7815d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e476ef6f2aa6a610a629f856a03ef7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80d1ea317fec168f90cdb359bdbf0f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38444a05423f852b99df5de18013e6a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1899618074481376cfba36799e186725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da0e2221da2c59b897a6f539293412726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591a69b82659618068d3e1b900f1a13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9199cbeec4c989e0a3f160e42860034728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e1cb773fac5f9f202589ca9a738fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33be3102bf7553d629c575c6df2330730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dfcaa2e4e9714f709e04c7968dcd1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84111f2402d5e2f35cf97bf2d01141732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2b0fd3e4f44584d011821c3c284de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68826edc179b3f45f41c53c52d69699734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be0334bdea8ad1e3f6803147bc9cc5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e658a568e38c448eac2ca5c81a8a79c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca79246de6b3a53c4238d8a5da4a70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f4c07a7d6cc3b1f39c558cff17a2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cba202c6a755ae8bf1c3fffee7ded7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4a42a3d36b26451635436635f69cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39748db4a1e443a2ed9da87518a01819741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d657eb3e3b5aedcb745285ade9373a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954153405b2c12df91461af75f213f72743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8a8a0bcc1820d2225166ead06885c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fe5b157349e91d8f43617ae945312745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022b61f95f29ab1f46dcc6b80e5d88d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab9cb5713ae1c0715d78d5cbc3306a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d16bbc2ba909ec1df5e40bf0cff2ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7ab60293720f7938d35513336cddd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5e87d21294beb7bbeaa499fe0e290750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656e70c6e2bc968f15da91832f29a51751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b861bcae48b94ea7a2b34e8573ea82752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f35b51d5a01cf4ce6fc5afe4603fd9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbba3f34d707bd28cfbe2a6baf2541754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c39f9cf85f35c0ce3e3f0ec1549513755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff55a7529a97e9ec8b5c3947b3da74756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8b8f1bcc82130eb5225c2eab579d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2540e0295bf3e477ec982878fe90c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49519349c9fc1fa466ccf9ef05eeb69b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>