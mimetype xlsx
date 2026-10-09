--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3c764b6223306b65700ff1e77840c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78603ac563698c853d9fd7e6c01603d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158056fefbf143b59b0932b0446e4cb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee92194266e798f3fdeced6f9d5e6e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26806c2e82e8a8a6fcf34a3d23fb59da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce8a752d028e48879d3694afb2e38e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556bb70511b83ee9e8c2483f1f66c9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451e96228b60fe12c8ea7a3b94d328d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2bb3c4ae8d8e16785277f9f6865dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095f7d2405834a5608a27da9488a74110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c6bd17d83fa5114d522179b2617e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894425faafd4e053ebaad42f67ca39a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d430250fbed7d45e3ba6912bd3d6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e579b5d47054f7475e327d4d02439d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ef636d3e1de60d57cb233a2f9f3d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fa75169e7b17b4bdb67ebd5a11eb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5526ad9bcb354b21d285a1188a0dea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2971a23e5c078e8fb4254cf4500b1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda44064075d03fa6bd5630672b23d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b036e741ae9c1ae4be6b312d60794f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d6da9672e932ec21a8eb5885263c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5707d27a3fdab89a34d2039dcee3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13865b1946b7f9bd5f1a677e18c5ecfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dea6bdcd504ad9190540083feb9c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d55539dfce1915069c65067015b0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571a4c4b86b4a273b866b0491bb021d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214669b63d3f61b7c65659e1e5dd9b8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d00f320f60f98c1690d11ac2c714428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcccd31d2c53fc057617175e33696e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc126f17850b5fa61d84d24c95b2c7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388ee3dcaa9f76910bf24102ee1597c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929471ca5b12276106d40d70974b785132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114872fa22d3c90fb8343b9ea5fdbb8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b38a0b844178072563b1c537d7b7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1dc7dfe6d00d7426b01e98ccf53b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b68e544528e454190a8abf95f42e2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d0b712ff20eb7eb814d04f137eb6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accfe2f98541ebc6c4e447597305e1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fe5efd950cc02128154122755018039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7739be8d1d7d08105c890f128c653a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e0c34d2be2bde672d7334d21e6d9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa049d8a2195856158d7bbebf9940e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa930654c54d658a50e6c9e7147d9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd822dcac20a98e972c027a5279291ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa89e97f31372942fde93b3ba4034c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b515fc6d12677fb3b52b84c9d5605346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb4f96381d1260cb1e9c8b9541516a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848da1e8c3ac107b5f993dbb4acf31948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5f879ea74b47f18da43da2ca9dc8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453c02702f3923a31e4f7e94d32083150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76178e792af16a56b82e017bc392f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ed2e8af0b0d23b2837b84674db4a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16814845bf06a488635c0e1b39f3124d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd93e8a69375db19f5ce51adc45d80554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1a74c482b58a429027588fecb4f5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f3fd3eeb43c2f106e41fe2a4111df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704e91412c3fbf9341872d9ee91c5e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d26f30baa0f3f9f5d928ba49bd0ff858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b7f1653d575842efab8cae7fccdab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78575206087e5ff7b1652d8d40f6909560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576e02fc427826a13a5ea47bf8d719661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a64f08ed96e7b0a8e547c9c137e09a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede382c308a365bc6d7a764d8f8d47f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f686e6c703b5250e4006bd9036719f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509d2c0ebf704e1a6753cabc1c1f82f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc90fdf4426c7593ed4894feeaff93966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b5fed4035df83035cb1b6bc69630767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ad81b639c26d7782a41a72e1f63c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1815060576151c6b4fd4611fb9642d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4156e39547ef86b73d07d8b0544ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d89405e133b47a781b5af66fe80cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf90163a90d5eb92a43888bfd1c395972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ac0731d1eb8f6fb435f45f5fd242a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c41c6a05ca9440c030b6473db8d8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3b1aa0a31dd350a7916a0af0107d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc050d3bb1ec60c5bbfa1ab80e21f50976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb6888c8500f5bb0a303101042b13177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852087c3b6f2d2a2d92681dff3e8f2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8e7d7c909ca8dc247ec29ece0ae8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e2294f34438c38600af425bba27e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7350114a8d98113ce11fd2570de3ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c45b5a65bf93d0a096b4dfa5abacb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec1ce519ae838ec758d453c9113ada83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68976586922755fc38b233ce18be067884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eefeb96ab7fec4aadf10f508b45c6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f70182d531d79f48bde162bc6a19886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfbebb406c758b36d197a3f789626887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36bfba999effb06be65e25d46c213688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9242ab95a2828ef6e27259b7ccec64389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949965332e77e4d456565f3fb62fd9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4faa186c37e0458d9ce3c55d2af5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a2ad8562487b641116699d1c078a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bd08d06f557e78c97b021c79ef57093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83aca713d22a0de1f0a6d2d38a570da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ee5384d5cbf3b729888a8ac1a490295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61d676cacbc2139e04a354114542a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339bb5092fa9a41d9711680cdae19c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f703577f8f8ba51b68496731673d7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4c3a28de3465a26d9f804f015a9b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced9244529824e0623fe43876879db5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcfac1c6665059c4eaf14779ac59e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1a02bd58b4e8fd985df5ebee7f8a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754f973dd37f4339fa44fe560fd9c8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf759450fbe5d5e7e6fc8fadc2635fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1075c2c185532b8934375d75a0f6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7850f70a4b3cc222d97d064a7c74b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99398723b57559874523d71a36cae9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2cf5ca6519bceffc25f5906905579108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cf7889e450b3c6472c681915a575e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de756ad6ad7cc96bc205cd19f6ea6555110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0de3c0ddd82cec26791cfd824bb421111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad09eb05ab993ed867a7fe37377677112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9167cf47dddf71b6193e90ab39dca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f9834e2ec5a223b8b2ac50e7c6e5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6e1ee12d00bd2baa0bf3073a089eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46830a15f44e98f75ca36a084a7915b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ef491f900e308a420c5c954c584ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f388c23aef7be8ef63f056c7abfe8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f8b471f17170b435267f644f4eee0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf548caf12a2a03847dab6f08ef5d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff71228e9738dd85489076124f4125121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2376bf67186f545a68264f079269b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88340d1cfda66c44db423bc87e5dc84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec180ba32556eb553805fa3f4bfadabd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4bb7a9ee4ba59678b3753a2abe7b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8ee5ab94b87be0b7a775ddb923dbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388cfbb29f9904e2dd1d7c7e7925ed4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8e3b9307dc1d420d2a3bdcce5cba4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae1ea787b31d8a6328a6652bc58e83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b73c50dff335c77255de66ba6600fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370f2cdbfe6d04ece7da52dbc6ee8f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d86423fd7d3995056b456a4e46596132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27e228ed40757827dea91dfc6889a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050878b2f11bca1d1d49411035a0551134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4526ac741f48a5dc43c3515132b17b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451e2954487cd31f57159cfb8b3526a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172616289713bec649da4c0f3e2e6b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d6cbbcb0e5b3e094210fe347d5d45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c506dd584bf4157ab1f1293d30d142139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243ba5060cc0ba8972b0f6fef5fd853140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b55beb8ee4b27973f70daa65aadbce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f54c5ec8f2b4c7f2b7f01743b4a92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ec9bf1396369104feb89ddc846e31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886fa905caf34c8fdb4175ac211c620144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792ecbd18c29baa01bd57c5f00ca752145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae96a31ec5890464b4895c9ff6c3e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dd144531998c67744c75b415096a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9008cd8e2b804fcf6f02e65f77e829148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb61867a1502b71ef364f3b785eb5cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa9b3cb8c45c50031833ca484c289f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89875d9c4c89f43f7a6041e0ebf407d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffb93d402af7b683ecfe1cafcbb379152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c825c7e89322bc7aa112acd39e8e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129aa56d8ac65bd685b5d8f9fdc15352154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395f13941b1ae8d98a810cf3483feb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5465eb8a73a00b138f663862f57270156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de98057eba65ff2739072104005183f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e932607a0fed3fa04010d22f9b69e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe494ab09f7ec0fe562bc8e57e53cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbf89103807f27a801c320d3e8c95b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4688888def9708a4988201e1ea9f32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0c166dd388d36304911c9b8b3c70b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1128e3009da87e2a400ee04ee49bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abdb3686ae82a4043370adc552e7f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0a9c18ed779250ef4e605169fe5f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c115bc41eccc244b5f03b06362d17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf183f44b29bda6dd2de6dbfef21e59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51bebbba69a701a3abe19bd10c76bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39013354a774f0ef0414c120e8d4cc03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b9d0c996909d1bc0c658edf6df67c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c26189e5522a587c103fe76e653d6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee014daeccdb291a010df8751f7437172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa190f07df816c8704f4c61fd6ce3ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748789fd5aad75735ea2b40ccc01e70a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233a666224d1087392b08f1ebd9a172175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3646ea2a80aa5b5cbeac0ac97b3ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14758231c2d528ba17071ddae2d79d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed3d8890f834fe4bcd1a55375851d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca4c224628f1bb18682775fec2883c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f23542a07c385e9168d42ee0decf67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2317b21cdf8da212b6625011cdafac8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10d66b21e11bfe487e602f56d87a07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3622b5706588dd83751b82bc50d21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50cfc4f3b42aee57b47690466f0ca0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b30982e480e5be7cf5b766fbd38407185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d1f10f059bd2399b01bac0a41f216186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda97e4dbf854ada351e3818316654e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b09f98a9bbfa3e546efa843ecfeea6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ea75950578c158dfd373cc3745d54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97c9c18d72895baf9078acff81bd5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9acc901b3ce8e512447a364d1a582191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a25afd10bbcd27fb42e1a3941b930192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe936e9f08789a4620e5a41a5bbea3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b9b0aed8520373a12bd6978823bb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36244b1db846c9c68d9fa471093443c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6fa08c7847fd526f5ac9c20e4ab61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8263cf900bd6cb6b40a3e1baf768898197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f0b16a05814ae0426d0bb928522bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06cac1935e30050618595b03b998fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69b3a9979905b820392c8f36c584fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a5f32d9432bc69eaec2ca9b83132f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b706cde310c53e6b159e9b77b5d59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0872641f05b4ceedf7a2ddd44933f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e1dba51cb4ca829852d63338aff35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbbabfee7229dff035907b127e2385205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e112bb323f14f7ce725b0e499776d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e0519858de3a9aa08a1f0a1fcc871207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c0a342e3e5aaed36158216b90b071208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a5ec03b97ca17561141a428d388cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575126c24154e339fdf29221e8cfbdda210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c262370c97db7c20815960e775531a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e40b0f7835bc328e53440dc7cfe47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715ab44b7079a1ae7f47ca287970dad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7f7d25a4184065db594f7b0807395214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e27d7173d46bb46070442a047a7c4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9c8da17455ebb6587c2446d6c96e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817d95da74d71540123870cc15985ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48bd45939e45e3489c147f6957f966218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468486d7f8e9401bdbb2843ac5c4feb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3781a030673feb8c44d7ed4dacdc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d4eef024d1f2f8ceea5c0e5c39855221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd84e9bf9b710e7157a9c64ef6bdcf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f275c65aaa05302b14f6b32939a4cec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eed379542427c715704f54e4e6133224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227cbc98f4e229b3e4dae67edb39822225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352359f27405460ce2b42f4a24cca54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9adf5b9d577adddced81d34fd29d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c00c6bc1af021b12cab76c7541a7db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7935aa6a51d97c7cd844114b89dd80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b95fc0e78ebadb4f4ff2b84b464987230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe3a15cde8fe67cd9fb763d9a07bc8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f2d8db3033581f5dbbe458ac1333a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31e7dcdaf0caa76d84b33ec6598455233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a1fcf6568c52c7599f1623d4aa7b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b293cde999634fd55490a08e49b99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b90131f22190b29024821c25c55803236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9b3af5a8af46fd90d4bb9d7dfd5b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dea2ea713dc24aeaa5dc4912d12590238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fbda499a4c743bcc9992f4ce8edb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300914ed7aa55af373a9b2245d8fc67b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cde519d90ecc9c422958c8512ca22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840089ca8fb683c99041e793bd51510242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d26aa549a56a45d63ed50e0ec848e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ff78c14103fd2c6a12c021f8b9590244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd5cdf24274c9ed9c4cba350b2700b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c02d437006bc98aa440b32d90f4aeb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55248924f63485c5696f1708b81701247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61246d85fa314cfefe85ceb6b5a51f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ba85c97ef2b66a863fb115a13c906249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d16f3390635baa57a89ab3e248e8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6118926fc26e755e17fcf7cc42caa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f037d620733ab633f8f6d3aee264a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7ec13bc565a323af9a31d312bb395253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f9bf3a2817b074e07fd835e90361a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511938b5c5579fd06494a09b5d7b336255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422b6740f20d60007dc2fdf3637d11f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524be91255879c0c3f78250f69da946257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e8f6f982f0e118dd11b043fd1a2aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb4c6da94f9c039e055742ebad7b50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af5be569ef834dafc68d67ca5667fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68511bb9e90d594f45642ef37d92523b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98223180edc6a9b26a4b80500082bc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a95b8981011e5a38a1cb3717116dd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41601107fcb776a7ea8d6f5df74fd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77935d397584c72013abe4e688af1a26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc65860d1eb67779a50217d4caf1f4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367372f20a73596a333a1ceb685b62d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5abd03aa4cdf0bcc98235256374a28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93007078df99f1f6b0fbc9618f3fff0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa2cd4af43195880d13b0865bec255270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55212845e550711411de26bddd9f0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6c5e1f5614aa92713955190412f29272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e67a27ccf83e708eeb37222ea1cd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6d7299c0d0ab00cf6fa23c35b1d3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8240fcb8642707bece57d86687a797275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cf1714875a2ab24fdd2c6c0c11136276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7424ec5143c5a3bf6f90ebb55f0fe9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a3d4f4e115fcbd0f523f5ef59d83f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06377d6ed84fabd4feb57faf2fe04e04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b7395110dd741db0780b492f562c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacab22fb348a539a2b18929aa059339281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006835447a51c0546e7f5e3afdb0f813282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805444bbf323afdb75128aa7ac6f348b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52272e7bb06ea352eec4444d38e26ba7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d41ea9608d734dc1211a123d47b317285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59b5b945549d6d9e0ffc7e999b9b36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526703561e0f980fda78bf9c07f81b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9b86ded821b1b3c62a5faa876c03c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8b8257c02201282752c23513fd6f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded71a97e3a8ba0d0718d3147cea9d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ee35564dddc8078993a95766d925b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e5207dbecad6a2291287514042f11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd7d322bb4c81759fa7364f069bd92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71574eeda44c1273eee95396c40583d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a27b672f9293e589c777f9ae0eda7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342fe8ec05d420fda1242bcbb8bd174296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d5c2b08e057bf285d1a2ea14e749f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd33b7225f3714b05b4f0a81b96158298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181f36479cd3091fbb4ca70ed08aa6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd339bbb147d9b960470d18868c8a97b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec161045d1fc545f35c6922a35ef665301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a138ebb80128c24b5104d92d7e49d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4278bb07e30f5c29654598b95a8994303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe72207db18404433df1346ad499f4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813acf289e3e1c9034eab974731605d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40932748c4c5d0a488d40379f001817b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86225a7f06ea45c2f763acbd3f30f127307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f635665b3fbe56dc3002f2be60a592308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5b127d4d5e121dd3d4d5d7dcceaa3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc83c99d7a8b2fdc75555070a385c9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d7f423ac737b1a5b432bc1f1b0372311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47b27d56460fb8e5497154c3c991e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c1fd81dfb524c7046eff05a1f9023313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867cb4e1fee94f47b22d3d59e4490d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b43f63eb4e4220e570982d20ed7c08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216cf57d9741bad8bc7aa02cf397e0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bbdab98eff62f86870ce2cd763d5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde39c4e0c96bea592380ddb478d7e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb3835eea82ae645af5db9fba16adf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc99298deb166197b4cfc6ba057395320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e41495336dd9e7b6209d75ab8d4a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac650975dcd7ca48cda6752aa538750322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22619ce443b8729ccc6aca7c584abf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabd1fb9c2e7e71ac71703e67ca0a23324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83766024a7b69de01552b8b9106e505f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323ee376788ec9be23db5435f3046d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8750ed3bc5539bd8b5ceacd2f2bbd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8af53d5a91d89dae097a3891f1f36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4550b7a75f8f432abaf5ca58cf557329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a983835bc078dd356e4cc928aa5283330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f637e454fa5307a196582b639c507331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a807946baab44b70cac83d8f5e69b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be9a8ddc5b90e0893562207f6ba814333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc43a8b55f49c9360c11f9e84514e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863471ff9ece8a810ee9e0bb1c377ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a640168605eb59293c78faefa8729336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759881b54e9ddafb245af30dd14413d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e8b4e74b05d5fbe890d390ba3a5bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c88014a0db6ba5480f8b28a1f228f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8066abd29e29b56c27c5ecf17c77550340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f93ce0709fbcc8846473d3f7699ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c227ba517c186468ceb75ac7a7d45342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c55b0a5b026a1700eed857ebd6162343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b301da021fbee3d56358053487f02c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e34829a7488a436cd6adcb826e21a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425b4e717f91de49c9070494703f659346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6732ec5e2da131ea885b3ec42e281347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329589139970d1666fe21ed1b05331a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76ae4d0a2982f35ece8baa5a45df35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7a96a56eed6fbe4659a739c00eb3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c150d0e9313c586b20fd424138b71351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a22a1b7b64cd256036700f857d256352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865eccfca6adce37a96946c74daf5fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ad5bd97847df880f661ac96fa8601354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be62bff62e89ae9014fbf0590b2cd26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7c8c684b096de1a01dde27abbcce5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70a5d337aa86d33eaec2edaf2baf8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47aeb01f74a837d5b54eadc661919ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972c1218ca7f7c1a6bb24216bd4bed6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef38211b565f2800cb539284e7ea024360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b237640072cae675b401b3add5d5c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4e80f5bcca9cd295dd2d69b67f2b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960520162991438529419ef67e8eab3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38839bb6ed332125a92d458053bb9aed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88805ba511605bd394c9eb4bcf4fe163365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5910208243502b314f08e70f5bdf1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3507b4d5ae53ecd3e443dbf4b569d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f9a5eedaf729ff9103bf318a826d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2054264a76aec90793799792e2dfd87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161274316d6efc071e4e437c7875140370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee6d7f8e4882e435d357367c8fc866371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502b91220deeef1771578c9f7038fba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79c7dfd2f22d8541b8e380260b0370373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c79b41b3b77275f241d5fcdccd5dc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63363e13e3e7f0b1b55fb995f975ea12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d306acb319ceecec3a29dae7208fe8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e832e48a11580ed0b995fc24da5f2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1635ebca938d319e62febca4c8ab22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fd0f599ab1d1dfffe7107928bfe7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf05d03a919fcc97568d690f830be9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7b3f300cd21134796afd44d0cc389381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b532cbca7ee7e31ba39aff51499cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e881725caba088c2642fd74e0f7ee15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860402a415a03d0c9dd2232f96aa1aa8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655066c9a2272b8b360c2f897adf071c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975f70a25a6f3a2fca47ba8d8ab8d3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64699d699d9d51d186264d9a3235072e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9dd3f57ee434523c233f895efcdff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b3c3060122415aab1228429fce537389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f5affac9ae25f7fa8d7426fd37690390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd286af4215fab1e122a185dfc12d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98cadc4cd8d1bf7bf150c379ab5640392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c421cd53aaa0774bbce3858d69aca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f9f6fc2439c095f8630548c9e76ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3249dcfb91d5113bafbd573f85733f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de1cfe78a9a6bb84395365edfc23ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271615cb78b8b48e44b7c2b2639bd8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9abc2b17c6bb77b61536ba5efff15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09f455ddfe3415b4191d7357070fcf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92885897766d435ae54b936f5a9b96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f16d6326e41a620f7646c93218b82401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24f8325d4a0311a30ae5ab33480f25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088bda784790bdbdce74517cd5334f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5589826d57ed3977f887a8412fa089b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638251699ce7f4844b3c9d06e9fd334405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153ad038f478820115281bd4ca381af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4422389d290086f64ec95ebcd62f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abe807bef3b4db00d3cbb861a6fb4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc415e2507be4ccce3d59ba03caebd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bccc7bee99e4d7b7bbfbc5e0bf2a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a06ba2a9f9ca5651b65b91606420f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e379c60978c6b780632d54aa368303412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a80b4a9a15703298eeca2dce81ff0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf69a21225b85df9abf1abbd9f1e02c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e177cc76ac69581502a486cda6612415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c650cc46b32724c9be298b4954b599416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fa406f200e4ead0ce5d3ae31da10a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd6d130a77f2c313413ef109dcdb50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c62fbc7b4fccbf0c0ddc25d94be7b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98e32bc0cccc8ef4902a9d53d98017420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101409a49796a1578013154ad1ce9cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df882dc7fd12ee4ec7d930dc08754252422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf7f4d08c37aea1961c495448b1857423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ea260175f046bd662c037abb825f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4563df944684f867a3346860babae1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f6ed12d9c523698cbe3dd06f786e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83c0c553bbbe2adf8a50cf7814d9ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2ea7e53dd3f5ea9f3afaf8737d65e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6204be8f59b6cd534017bc0d71e054429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e23cd3bc1a84805283cf3a1865235430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b91ee0a3abc200dfab82ec1924abce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397578b4d506b217f50aac2a0e3aa504432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994180c9ff01a9d3df1ae4429836aab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e84ba3c8932e156f6b1f6cfed5470434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e75280fd73aaeb9345539ff840992a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fd999b16dae738e99b54b0677f4e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a15f532724c92b2832681a762cc73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddaec218c6fc52a4189f200727f36e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d33e0db3137449aef10a99e8c92be0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59cd825ce4ec8ae5af512cef69f34b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aad8418244fde62b52d1b595a65b7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd01adb79b4d744c9a7241a92e1de0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c2fd835ff114c0c3d7f5e9141b330443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22a868062a92039b0b8bca4485cb5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98efb66855007af6d1c5463b22d2868445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04321b5e78b2392f8203e2e160c66380446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cebdd638e4314edbb669f3f338ff2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edf996f0b32274c5b5919d131fa2d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0c1311a2b589e5d7a4813e7db8a45449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec55d78f181455dc0a05ef46242e22450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af72e828ece3c64218254713c6b3e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ed1153f83b7d4ea20e4ad1058bb4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f68af992cdf0915fdb8e94211fd1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac51a3579545e7d0ea97b1a1271852454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa73d8d4aee257d34a4392700286791455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d677f93ef7e7a3c7779cf50bd3d9b4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cce6df417eb9d7f327ad9c6c1a15f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c839f6a3c9e718be4f567a22e680bfd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2085ee58fa88098cb697c7b12a31eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f474177f0b4787be4182743a7fd89b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deea7d98390965eb63555f501ad4af0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0d32ed38ab45c109b155260da10e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38675b1d398ff9583e23467c63d44f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d001ae46317efee9c05f16fbce9ae8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80fecb63179e90f783f947d9e0ce80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ee1d078a8104b5645a77e0fc475d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd7a739302e14dca2c15750c48cc4a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395ce3eff67e9c10803f9824f223ecf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7c59220e31cd5df87ff07b6fc766e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ad7d46eda2c291ee19e566bf97bcb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b286c730ce58b944824e6c2ecfaeb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cb08d428ccc9643f477a1df02f0a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0b12ff8b543545936a2ee206adf06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ead500a2bfc6c3c9112ba92f0b9b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1afd51d9fa02da24249ad047dca96f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20654a5b144e7b8e1be70f9e40170f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cd359325941421edb22be7a8045d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33900c7f919c69eb11937e288b86a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dbe6d61221d3925da5b14a1988fe9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98230ebf88c805329468f86599240a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10929b0842b3aa6b3d33443080336923481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d55d9818530594a0ea1a2ce9bdcb5d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd1431b010acaf81ed9ce61f0e84a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02faef1c933208a4fff74ae3005c33a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac86cb6dbad55c3c50a3c3a5b08042485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb36a664493a28a7bf38cfa6fe65a51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fef3b8c4c237df68a1bd7a2c71aa1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0291914e061c0957baeef877143caf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37b3cecbec459743a62bb09db1aace489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ffa41e65355ec2c9655c21881df87490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92c6b90e8f4969eae13fabb87c70d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a1e87055f1d958a37fea436c258dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dce8fefe42d99f43077b8a30ddabab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc07d67b339906466783aa0721c31a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ed1545e3f88e8adc2d3d42a846748495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e77965d4d540ad2521393e2b90e67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f29c0909d16cb100e2f47ebdbed1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927067d1f0ae602fd19e76af25669a74498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93365153925543768cca895d3f017c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a38428e86df3fbfaf318dc058eaf36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f949e90f610fb071e8b2a91e49b215501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d381186883e10b65de09114fa2c1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f3a0dd3213da76379392010d638d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb37d63ffc654183f585038991e8c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a3c33ce24a413e2b38b9940c83566505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269609251880439cca35549b10467d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806bf331bf52e33fc57da1c52992ee0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a89aed2acc56b3add3c2b923ff1c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706bacd8a3b5215c7f20439ea191385509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ae0d91dcdb84b3ad5196591e6a484510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01673ddf182970e58964d077721d84fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc759e52a6a1fcb54135d23286c792a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47683b1774c09b86ab76dcc60b6494fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e372494b08338be3f7f1fe1e5e49a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0366146f3712ca257d212a02abcb3f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32d869a2b8a67ef741c3a380e51592516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc57a7a94c1743f37dfaeab599df9fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda558f6e44a4295692b00e36d2f0a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe64e9d095119f29200ec47098245f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f489ae8227a35cb4d378fbb1966641520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22eefec394f0a07f621fd7dfcac5e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd240dcbb89596310d3a851f9a244ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc818ceda6d7bdd218467ba6a575317523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411ebc1091b582965c7fb2b818da2cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b05529edc8c127178046dc8e713028525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318e0a224b5d427a1eee74a7e2b083a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef807ab47d08612ff3cb9d1dda3d6dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff38b34c608bbafa2ca3bca15b4fd47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b699af0bbdc0f325905b027a8df68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b811ed3ddd63bcf97f61d915347d39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca7587e19fee999c296f96433c3b4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bc5f5951a359db2258aa1dd547bc8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33250139b0acab00e9885b92bdf9d859533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbee4b1c2e492c42d09cc1fe93f32cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47825ed79feda45bc0acb7ee3b805e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8babf3d745e40b56248c8525d55da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba543dab3f117fff53b10d8d7f0d119537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedcd84920e7c4a804c3d5bd99494fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57ba8ead130e096301f0102ee117d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659204fa74191379dba50cef80ff4859540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6aff1992121d78c102ef57561b6336541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28f50d3f34af5acb6eb5c8a31583f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1458b0fbbf72578f1817647235efa3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193480eafbfe3cee5eeb5cad634153f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34718a1debcafce62492227953327cf1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea275bc180bdcf8c2b877cafdd067371546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e039902ef2e05ca2b5f0837da123d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b789ba960dd122c07c810ad4f9a4c21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e5431ed052335febec594768a53b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8be148e8cfd30af7ad23b4b2610d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224ad1473f518cb5aeaefd2040d0149551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9565e5b1d73a39df7591487b4d931a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a59ce46a7022e7575227100e6f5447553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d6c4d91c6e329d72a3d81c4c540d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bc34a31fc2b585ca25fb2e231b6e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d8e4d902c8e2a80b737fd0605050e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff0b2f8df0e648124bd53c120e01ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3572bcb9c27c93516994cdf9f519689558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c07163fb64c7d23f9fc9b87096b5f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950ad9d04c12d50a72e07f1223f046c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf54d772899ef95efe013bd6bfe63e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be24e7c2e6492318073b52a5c2c1ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe03d1a157c0881d8c686a53b3fe60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676ddab4982f6c8d168852c2236f58d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea80ee35019193ed09c62207c351424565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031c19585daacfdc6dcbdb2fbd2be74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305fd4138fd0fadbab6e7554037c1fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9af10ea0d7e29a21162b0e276ce15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3ecbf7c4ea612e77bb81b8587ed0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c8460c7995da75ff34a6089b0a7e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6bceae04fa313fe1b1d2fce845d99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5fe6a4c4859a5cac2582fdee6890d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4db96a2229d4175a059a32e26b6398573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04251a675603153198598603c788f6da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a310f98a8f124da8bea4fc7f63ccf4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d474888b6193031698cddcb7d0936fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b939e58336e4dc01d214a799305fa8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ca51b12eaf2b332036f78885dfb69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9726603fa08937339eeb746e1edfae9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbda0bd264b77ed329728b0e42bb26580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7b560eca5cb3e8beda41caa511ef3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457afe70f125cd22ef4b2ba39cae153582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a89295e8ac883082364a9c9e6ce3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15854570434dc2b3f2e6124f83e48c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d22f34caf6077bd570a50067ad71b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1f5d427e815265fb2e18658cc5135586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02ae3b6bf286c70125b3dca5a6491c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78de16763553b7a6e9973e824c334c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea863315a41e70bc5610036a1806b5ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7631690facf1dde7c5e78ae928e1e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bde10cabf67067f7329f13c2b7520f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e797b3b3da7a8250b97f834ccdb2b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683c2cec891de5eb25647fc681382ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f19d302998d057dac76db701c97e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f35b3c0d4b312162f7d48d1cc8acbf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22308697d25e118221fc5b13212be90a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da570c786706f3ee3720056986bf3fdb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce34c5c44a9ce81de84ed5fcacf250598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a972dd0901b68105a917684a3797c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c530e913540e2e9cf9d6c1b4acca8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab7d16d25bf8d57c2ad21c50a547e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a959690f693bdfab87adffddc674060602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11831a07678ad4954ee3f02e581512603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbad3f80e9ef305aee3d055e988ad7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dd15cf85793ff3fdf1cd7ea5b8e45605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d4e2fdd763055fe68dc6360c5100a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ba2a2f68f7c6d582f660da149608f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd47d657a1370ee1ddbeef9d35f747608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97da9b473564ca80ef320aa3b4f53d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29f97d5ddf7feac885bff10f8d252d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca2308f0fed8bfce9af533505bde63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737926e9a6e2803afb23636f8d4aa2ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88a03b767d91da2d2a79e6ad435d35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f2ac3e35ca73a9d300c5e86657126614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b30f3ecd5ccffc081aa007e47460d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00cd8764490a7d30b6db1b65e92bea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d957b995ddbda44aa3e2afc6097a11f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954819bf9d00d56a9d6d4123a035698618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcc1f39d3ef3c34e967a32368c5d9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3131b40d50261c945732a09bfbf91620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8b742abff280d87364db651abf960621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e760968b6b8148fbe680058f8b209d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef60c1a80dd4736d31a80671c23c212623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee2200ec247de29db94a702f1253ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d837514e283de5f8679ceb1b66c8c75625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ab356d4576eaab43b5c3c7faad191626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6dd908e634e29e2517465dc209b23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1f63988eba022840ec6d3c0ba6fb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b0350b928d98a38296f5a35269d90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56edd7be72ba0ff96e2cdd1808df893630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15a381476e471dd28b787ed74bd7b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b9d060f5e8a8917ca8ba5ed83e21e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9fca931655c488f1dde98d123f2dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0509fb579e05fe669fe11c20d146a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e260976ab2cd2d62dc530a1da760b6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e54fbbd2723ac262862ff4815d6363636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff67dab854a94787ab6093665b82703637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fa098b82d98d1b7a09c2e907dd538638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8348d14d0f0f3dc349d2297373e92c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c609181da21166e506f4340b70308640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c39c9608fc4edf8194e28bdf18ea53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b31fcaeeeeaa49b7732b027aa430e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49da56ccea11dffb745da420f53d625643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa058a4e2be825d6b2c186006704d4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84241810fef1da5b14d46fd3b24b33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47a40eb2ab67f6652b8fc256ab46f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b83637dc163e380e18827ba3fa27ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fae7dd1285c9c3167aaf13a7fa04c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265edd5cccfac77dc772be0d99bf1e6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd33d7efbfedc3aa545ed1da502cf4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9262c13c2e042f36a53c3a8a859e8bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94fe0b15c0c9c055e692b951a88008652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648931472e20c8260927e3897c5f45d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55745e7cc10fcac165555a0680f7ab30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9f61deb9d2560b68d69bb570d7d87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76460859c94595fbdbdbe238d9914064656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db3a2ff484c7b126e6928bcb753fa9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91019303f0467abfbe0de89882262e1c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da59ecdb79c03d2b0fd1966b9d942b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bc6e1a8b72d77b013f394accefc5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f954f0cddc14a3831a5efc2f686db57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcab985e4c12f162421c83463e0b38b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93d0bc269346698e6bc46702b7bba0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a1e18fe67da4e8d8c3ed6d1ce2175664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaadda953ac187393fb5dc24f11f95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849fe5fb9a2a319ee37d29a04d26133666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee10cb14c6cd85ba502d9f803640532667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d14297b4498b6b07b45a79fe82c43b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d99d6f0c13f22848aca7492820f1d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100674eca15bf29e0ac40621c92dd240670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac049671d838ab695fe2962886f44e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cc52961d5778c916c0e6a267db1ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc1793b0f0c2b5c5d5cf266aae6027673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a468e6aeb32a397a7d961192e62378674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11f6493641cee40d34959c684d5f09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36606e5591e01d959dadd4b214e9b15b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053af06330912c461954f67719077ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84246caa67441389af87925f6564adca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a93db01842b7796ca7aac4bf0b2b13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1707f81a9bbf0ee9b2d7ff1db4c29680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e591eff30edf0642e505f15cc698218681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdd4bd08ed1a49bbf0384a65f620f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e09aa6c9e48494ae6de62092de2db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02e6ddcb0c28d0a84a77977773442c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94277a7d43bc959a2ff2fb7296d72c30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14812331dbde25b0c3a9e8a8dbfb195e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eb9f910f8aa12658fc995ff3a0972687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa237268e56c7b3faea24f2546a1db3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf83dd47938d6feb32e1beaca0d075689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fddb55f0dc197dee81eff461e4c88e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb68dbae7fb11488111dbf70d1e503691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06d832b68f7c1c4abd37b8ab5c574e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0f299ba816e647d4968d40d09c853693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0619aa2bfe845c3c98bf05ca1b53bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2b3a0068af5ad16eea744bc17f240695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d05cad19edf5966ac049c072176f91696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a63c2c4b03ac3e9408e5324c275282697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a91035a49de1d164cfcc689eb88464698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35a9f970de35b2fa43e1fdc5a303ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85270fbb329d3ffee93b5b183a09c6cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc847264251f9cce074b87801db282701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc1e5e8e330174aa8d72897d6497cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9b73361357815ff22243fa3e1db49703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c931f327656206f4c6816113c47d798704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c26732f8fa83da934f1ddbea7c344705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b73098fff42b4ad53d3342d88de5f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889da67964be23012ac6fa7527d7b5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78b3cda2f9f009f344a0a44035faa4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783da2a37d62035c2db527fbb76769a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960baa5a0d74a102a97b4230dd9cdb0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e427b80ce3d72dfbc195519c5f32dce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d621303cb0043710a88b7cb08dc4f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea1ba7c92537651bdc9bffafceeea9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1423098a0d5d825d6b5e46f73846c11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd3d78fb777ac95a384482b4728062715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc084dd8efa32970b67ac1f013b27d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2263e096e2acf156127eeebd39b2d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03b23ce6ce7f0114aed6664ac5485e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff62aa239bfbca8afa714ae8cce5180719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c112e540ccbf836b09ce36be30bbe0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50efaaafc2d3778c85b500c447655f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f060a22764f94cf7e1919e46a047bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd853364dcb72079c6c1858f4c41165723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8820ce07ca1209e93c3ebc5e8d553cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1f22ce5d0519d73ff09ff90855ca6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9d38e998351314b57226cbed846dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0da16c70474e40f7cdcfc59cb082f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb2c556e4bc7766d119350d92c8f99728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1c248996a06181715ffdf0ea23bb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5dda593761e5470a6b3f7a3ca246c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e5f1fa620f39fe0e9987b80a0a2b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb101d8694042956ba3195dadf26af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c03853708c2a619801df866d1fc1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635610bb5a37309b7fbd60f57a2a877d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df35263a2c55eb34e4eb1cc45a03c8d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069f562454c3478c8f5141da8543766736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de42ba89d15a0245f57390bda61985737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fecba8e52d7dc15f1d4a2e4a7b7b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cdeeae46bce9de76c167ea0c50c5b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e9aec1f08efa8718a17bc2c2cc83e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a53bfe27c7c064dca82ac13ee7ca6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713b0ad7fc404ab7215d6719aad1a20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d002f6a652f3f050e7c4c4d23be27b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6306b368b996dff88010bff3d0965744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638582e01972e160f9486d2920d1f26745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d09bc7b1e33cc74860f10f6ad665a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcc6ed1018a97bf05762f54c50c9b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b86ca4e88634d90c7e166b8a274ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bca60b902fa1fd4d4a0eb628bb1924749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e7c2e81042f6cbf875cf2d6e0d948750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29e60056119a14d866a5bf142319bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfb14ffedfa72522e61d50449fd092752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4e9ce6251a11cd21cd71c1e4cfb68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce56ec4dd3278b1f8c0149966edc32754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3feee36e821187ad5c3d02024d698755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e215770fe8d7e23dfaaabbe771835ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9ff3c629653af21aa8cba17e3eb0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d48b555eec8c783a2f620072069ae2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e93898f4acc186273011690711aa24759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b425e6f64b52356e1cdc3129b3907a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c59b069a792f8a93ad61eceba307a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701b0624a6ab37c48251ee711458fcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0b64a39965a2bb9408680260e6b914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b8f11b8ca07a0f5e0bd52d56b182a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546cbcdc54f03627a80d3ba4778d9ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34833539b3d8f53df697b9f29dfb507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859afb6992b4e6d186d2c9a1cd26b3568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67bcb9400badf48910d28fd5d761eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfd79a8587f487b22691fe3046322c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97024d641d2e01003937ffa91eafc3c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6936e93e10e309e0874b8f402dbbeae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10a3be121367438d5bdf4e909bdff813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5e766f5b6cf8fae052da60583cd1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ab5415b23865b71dfdc449f01519115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf0a45cc0dd45f02eb1105fbca63c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d97192e6e42a94164dd5611a1f2f1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d79064121e6d6d3c4903d2c0d21ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdcaad11d0974570de4e14c156f96819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfa306a8ae60f316ffb93232250d1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf4d9e89823289a7705a244de9728d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0482c00c68f6da89e4cc3921fbe087c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96562efe3b2eaed6c55fef4743a0dc4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392390ac1b32470397e8b356a4c5538f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db21fa2a33c2c05483ef86b25afc4bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4cfaea242b2c03916801dbac1fbf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec374056ff92187d2aad35ba7951c5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbd107f0bba43f19ffbbc27773ef0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa96ed6700613a97651353c3bbf082e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17b2ed3a305e741b4843a0a18a9b1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf43e075057f2151baa9efac2cbd3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2381e749724ce188410f9a53f6c32e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8652cf9be18d1f8ed15120a4ac60ee033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f8131af747c761ea6c753a603d2a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342f98cea4f55e3110e7fa49d5d410835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527347d29f76e49448fc2b6f8d2f880536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569ab207e4e25b532a413bc09464d2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149d314b144d58e1ae1bda0d1901deb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605468e749ab72dabfdf0ca9314b3b6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a153550e313304e89fff192ff987dbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955832e29abb933557eb33bd9df1bff441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6baa5b5086a43c31c8b1d1f9cc7d9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffe97af6dd3536baf3cd8a846f4cc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801849cde1595f675fb7d699b165ae944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1386556af977b5030e8fa03234a5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f7ede117bf2919ee786b7515bc31846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abf55129335b7fee913a8823c58d4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe88c541e860ad0c1e444714ccc1c3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00dee1454435d154152f09ce66b98549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb69b71115ec748509cd3985428eee950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077fbc5ba36fc12a34d027740e82b3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf262bff721fc8a2378278607ffc78952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ced16c84dcc958ab65123b442149b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d10a467b55a1a14fe4fa1ef78a0ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39c1823a5f1e3d99ebef177684fa5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41882496568b2ac4f45543d8c1bf2b6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239c06169117ab66d66008cf55d8e8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497469268c8420d94dcd7b173930abc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9c36fce1ab99345082666e02458d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d0cd27f9d38bfbaa5f22fc6d5a04660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e955ae557d4156f65b1f0327f653fd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eebbf21f5fda02ba6949563e391cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838ba2d598edd12fb9dd258ec6fa59263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea8090c5a6291e634b52aa91325d3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d6ad26287a36d2f688df0b7d409ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7624a0c46004e6b4d361a6d98c8ce566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21b17e85e5e9cf96b6e8b0be8ee8b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fe7c29006f7a13357f21a48d90fad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a8e58301b4862b900a35fd9f81aa369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc83fb4881d0eda351d669e8f25ab4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b36ae91b0c5d9c7ca751a07579c3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a74df658d976291c4c4630367582a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d48ebf880c082cd59db0887e643ea373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d21b6a1b6704588adc1185fa1d7ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c122cfaae2c94298710004b5cb851b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4e360536479ac64e0e51deacaa59576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6215a09b40ed945c8f283f8fe7ef9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6af20c929801f2eaa8a9a392a1ae978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0d3d204ce2990d572bffa34f0496e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbba70160bf29799dcc322c3804d5c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204076d5c1819cc46ef416ccf0e8d73581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab692d70d07734c3fd801722493d064082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb98b43539fb2e6fa83a61dbbfa8af783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7c2e2da1fe67dd5648f3e5bb475c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc82305f57584c45a399f73bdca7edd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6deef7b3e4e57a88b63724e8e4db286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bde95b1b7a4ad8ea4dd6a872d52f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5ad953aba3b7f127baf6b35cccd8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5c4cfff033a3e30969bcd510e785389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55569de91b13ab5993281dbf96ee0c2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0c1279a52fd849ea2547e3112c51d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e9e8d357c66616ff8b31d417d551992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a9fd32a1c3e42903759e44ad68cc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da461948e0c9b49c60f999dc79b4fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f07b521ed111d9c7d45bc949702c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed03134e80373b222f8c5eab05d226596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43f27c42cba3f468815f58bfbdd04b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92eb08f8ff0d53a44814a5cf7f93af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ada0224ba7e73805f2d1d88c20bf2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b0465954ed5ca329bb82d0d11e7dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97d1f274cb2ecbc050c1f22b64e1a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796eaa741b97c1d4966a3592dbce535102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ea0ad8825cc0b610dd07f97918034103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15d6391acc0432d02abc7d78bf58ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa2cdc5268a7abd0bd48e45954394a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8a9fe6674f8c20d15c11e56940122106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48215bd59b1ea661d2f890df851481af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc4e15ed60cbc8c59f0412bacac913108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19b9a9f48d1af7127ed902429ab850109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebabdb3a0a88a879b5474fd0ac175c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df9fd8a24b1e8aee7a32d57563db99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4799cb9a879db77b2ff8d7bfcf732d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a638852396ee03df6b540d0ca1cfba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5068181faac48db462720f4fa3d6566114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36d519e13335d68f56ac0ed641bb57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107047de9c0052261ad10117570ea269116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475374b748e166f15f8e860c10b96dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd143b0819187a2affb5cc10b02e2e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ddb506eeeec5ada8cdc7369b5bccc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac5525a8b3deff47c76e2e12f5d4c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9df7ab5a35aa7ab8e343602c0032b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709941ad937bd180318cb5673c9d002122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083f687598d9bea2c9101494f20896f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a2b9ffd2937f23182e0d09bebe98e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476db50c9e6f080730f570ea4f82202125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75436f6eefb776716da1c0ed4f44722126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4efb0db08563cb6de544daeea131c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06af0524d4d0a0826cce49584bb00cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c5d27553830532854acc320af48f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcd391bbb36c3f583e47fdcf966c6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067f0a583ea02fb1f6f6684307edd02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc0d69f524444f8bf298e714a46b42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd57c53f6bd6b735457982e80cba60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35800f1a8183726f6998d841c8cc0e60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78370ef8c01349903be3de2cb287f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8894908381e7b73c5e02ee6ce0c5b54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937d9563bdd08852dc0f279c2b9ebde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5563dcf5ed707619e0efbdf2506791138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b553f0dc2933e5237d629aed2b32a71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d227b4cd3af6e59711c3effdec0a4b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb496ab3c94c59f49ca48be9084f5c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c289f5fc58e3c6aca96e2ac6a41769142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e351577246e1d67bc2072785820ed45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98554b05ecbdc400bac207b6be7d9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10c0eaab8032339e48400b00ca8d59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b85e13217ccb2f48859d1a8cf3765c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbdd1e74ed13662d20b2e6777f677e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851d00ba3fc7389e548a3b6313e61f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d07c67f564dcb0dff2c628b0a3f89e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe284fb8a175f23d3228753b7ac730150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9ff6e94cbf29240a695ef4d8728c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281631e7468df46e9559956ec9ec08c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90357845cd9c0e144dfecfd512811fc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9a514a7b643e1721ea26e5d061c53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d8fe9d45fdfa0fc5d318077a6c183155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c645d0b359d3149a6a39f7288b3eb76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed39d595dfe666af728fce97aa8a808157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f03774f25e7e03c5b27ff6893e5d00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0303d60080a8244b65d0faa9dea627159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c50b0183b6a367d1da292f59f8947160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125979f78eb92bcfbf75d4b99c8946f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4be7b4cbe10e2d42a5f26fdb1d7f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc2574adc6da468ab67cc0c46dd7c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba188643ef125bfc217ed09f11d26db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314ce635682dee3e9c3c3905d0ffdb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4502db2755ac0aa33711ac0cca3fd6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c94cf9d108b8e2d3640682214f5aca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b71c737c74371947e72c22ff8aab04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a926cb38cbdc089feb9be255d76add169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bc3df09cef8f76c71a926df084ced170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39e3206c5d9d3f1cf65b3280cc200c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4305807900c0c0ce78f5a61551ed5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a44e2d201a28e2168d081dcb86233173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223130171f90d8e9395cb4aebc8aef06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2aebdb5571e8818ee057c0e9c5837175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54d5958169d07315d4d208bfef605f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb76210ca033d661a92560b1a072b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329944f0e4da2e533078d6a24ee0cf29178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a502897490eaa29a46994dacdd0a6a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2f941ddb9953551a1bd46cfcb45a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7301c4520ffbde5584e8fef63e7bf0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37564736c205ee5486a6f35e847034f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d9f44dc540db77a4f52cb11f06b46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0892d7df93bfcd91742e2c1d734a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aae509b746dc89cdcbec9831cc85d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e645e5900ba0e521aa03fc089b5956d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6967846280253ca3c99602ecc60b02f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1d7aa8d129048bbd106c0fa8744ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c812b8fea90862317138151bf3225189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb20a6981975397fa506b18f4815348190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a52dc0422bb610fc130f899d40bae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c530a7ef41a87adaba15331801894192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c2b4f27fe7f8ada835fc6038c8cc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bd42757aac60e9199484e2fd019ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fa988d629c707d50dc8893022fb42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a2f453265592fe5e3004d08914ef7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303b98a69b5ead6959e037356f990c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed94c7f95654aa07d9a22aef504a23b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117040070a1ebc143f914baf75fafb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7997c0d6798923daae3cc6f4f951f11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd25fa53999e809a797e8a53a2be1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170327f72f264645e54bdd0e1694a275202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcc28a5908e5a7e6f9f0832499dbad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf61d4386c4698f057b592210a2184c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaeb78c21b0aaff44864f1e1c3d735205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec29dc3413936daf3a5ea2e235f33f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1e0fa84c61b004bbf66cd351d6d2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c5e019b342f2f5443ffbbf3eea140208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6f67c63ce8e9f2dc218aed9c9e968209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dd650cc3a6e8cd4376fc5ebbadaf3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995edd88bf4aefa16236a99b7a19f8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190b7fae6d3d28511c4bd96f1b4931e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc1bf1b29e11db0ecb7f2c510cbb3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bea289f628045e9711afb496cb8cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239b52a2e7cb6b75b5e7afeeb2e77e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6ed85a925bcf3b941acd76308d6b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b504b1adda5b131fffb5be247f4109217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86b6fbaf4115ea79cacd6e774db8e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80374612f7a3922595736e32f48200219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8922a19818b1b4964236f22ad44679c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1f09f322cdf48eabe1faf6af2ca97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498e911879e2b411d456c018769727b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df13261abe8c86aafa9b44d4d144508223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fa03817546ca13730a10c034f2e3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf299981214022871cb713b786541816225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdbd1a2dad09de8fe6bc8a50bf54d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a8f0c3d62d3cac36c4957a9ba5f54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fb025b3ca1708fdb0bb5dd58fff57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc86755ce2d8e4e6c390fde1d61d8bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30eed77f05f6cd7e70883d86657918230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58531298900c76ede9afb5633c54d9cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ede4ccb9f8a4701e1c7b1522c1338232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cdafa4b87cd58adcf7e08683586b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252221a8143122ae4283d5f3337ab565234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5527165f25dfef1184bd794368312c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4ab9c0253bb514007bac7785e9d8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8d83b7f706a76b5e586d3708db405237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e83146054309845b941b55646342a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dfc4487e241f1660b245b614ab6f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dd82a4102a99103b150a63c3a35b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fa8ae484b29a10924381932e73037241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccac4a5096c302714d54aa7bbb0e0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf94344e88cba71d08d673f6351c2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306e0c7da4433bc74c0cb296c865b64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ca71859ae3ed8cb3167e12b74487d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f289e5cb432b1d309833ffc5a84ea48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1f17ff70fd9ea47c717e664e1edfc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb1304f2a187cca2f2cea1fec38aec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86405b93a8245a1d3ec0430474178b53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce10cc7f4dcea3837d2a843e1e3866250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cd813411b477dc06f20299ec0c2bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac3e9c9d6b04dbde942eba7bd4b9cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c52eecf9bdf326b2a61306aa8dbc7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2162b347da954c5af08a3ef548ce4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292ca1235dd97922f74116438380446255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc093ae0c9f008792c9c90fb6517926256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992e2ed3451464330ef7f10a0ed4514257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4ddd43c3412e90068dde8715b3e76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5787fc3abcbee1ea21bda06ed390ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcafea5ecbd2b0cec99555a4ab4949f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c1fbd4aca6f31f57d692cfe636a2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf12b5f480f9405307d571115afc178262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c3aa5ef1a454848c58a54b3707c17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814aecd9eb6d806a6130e0da3183e9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92721ae19039ddb409c6ea752e0cc47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e6053a37adf62465110f9289b357c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b226d411d2754c3388b145660c16f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8c0bf1d3c81d67fa578baf54c34f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f1dc0685b8cb7dbfa158ebc0eff7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d24a0ab9e4ba889e9cd7e178c21ccd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550c0ef02a98e74493e16925a8f1d49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708668fde7db784fb4a4d23364861dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1067d7c55b1667d99a2550730fc59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cd03809e64b1a006cdfbd537d4292274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309962f9d3ec2988ae081be7cacf6557275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86cd5eb56bc16cd5dec1b3b665c6e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f036993c2838a48aa140944626d1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e3b0476aeb58b2f938d5cbeea002e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192a3c7db588fc066129b48ecd9e427279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82e0b03b87749156b3c92e9a362e2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60365bcbead0b84e691cd4376f4edf65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bac65c027b14a7428de3d779ff81b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4973ed492487b68210caa11f1d5f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab31df77f6a7ce17630567858454edb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0f134ac42eaf9be81f9a4a77d22d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e776db77d415d258436ed9dd715730c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311e80b52eb4b7d7a9c153b78f8908a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f678c0c8054f5963c3703479c5daec4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec66fdfa45eb9010fe08b4d4d1e8f8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17a2bc43040c738a1d7b69f00eee54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814c228d580ef5e46ddfe63ee1e8d0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee0c990bf3697ff8a335532ebb1b5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44601d1ca9d7fc001782762b7d4bfb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e88e1dcd90f0742b845b1f85cc80a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5cde950eb39d767b4083a0a95c7b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfd7d4faf9ce2c9770e6dab59d8384296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388c4ac1d14651aac81cbcbba40b027297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371ab204d75bab040da8b51876c12f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20fe7cbed3b33a3db299abb8685cb0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e67475d2af61a01d87c7ab647cb47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6847b5481a24cbbe46dd75a58a36c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fc4e1f1d709ef09a4eae7f998ae60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feddbaa009560690392f9475d0ee07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b38c5e0435a73d9a62858c03b1aae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0f110c75db8bd2e0368a657f9091f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50798628077b58278e90369341304d79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616f7230e24c5973c31492cb5561dd6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c0ce5bb2c9e6f4b57f2beb0daa265308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5b4e08472516ccb7b94e111426f72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1acdad4cbea32b6d1ee71001dafa2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8e9279c0f6c5a67a603b75354bc60311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a772679e4d4e0e192e461f6383fb55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d67d6535399c7dcefed86ca13fd26d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6db83323267debcf6ec2c0c14365b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ee613d5b0c1dbd8ba7c60c8d3571d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ffa4fa87ddc58cf303c4df05ed6da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73865902226b848c4c6f270c9d4c87ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4174da051dd2c9d07b3a6290c4b3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ec03b8562d1a49d358ce2007d1e3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c1ae272205c1b9b94698c039e841f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef4283ef269a88b6624b2b3b5e9cfb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c176f3e9ccb441aa2bf43ab6c402e93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d611718da097ae6b5c7b98d235f2405323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805704bf406e49cf4a45bdf1fbe60d3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97596b39be3cacc67d48dff54b4b8ba2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1d20d1f423ec0432e1eb76ada8130326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030600938627bdff8ed846ad1d7ed86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180a9ca4abf8c46c3389d74f77f8f4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93576e2e57169054d33706421a0d5afd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53600f5c6682e706616f5876559db2c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990579553bb78f1d8cc0afb73224d145331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37972f555cc4ef1698df901040ced657332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637b8db8471d3ee2efa274ee37fe22e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe70c0394c12183bb4d2afbe545c8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dce5850937de57b4fab409af1b2a00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f25f7b9a34306d3d787be4a8c9a319336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde90ea88bc4375bda027d4a7d3930d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e6eb2230652133781fa4b0abbfbd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5a0b941c9d72e6f9713236130dbac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03400a558dc77293c46fbbdeb14d95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30619e0a941938d93febeb0ea6058d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67bba025cb05ccdb326e67b9f4bf73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e794b29653e0df2baa410ab12065c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c883bd6afff6083c6820503f22debe8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c7dba8c6107fbe1c598b2fe4ca02d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967e99b2b3ead90a28e2bc3ca0e0c3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed38d2eed80a3f9a8803538f9269a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab33ffa24567e4026dda296b5f58e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4db31361751e15daded2cbe8dd6777349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8b7495118a1833d8d4008647b5915350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e738f255e64dc75206fe2449007270351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b5cca3d42881a19d2e6b3b52824fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd321134c9901c02e5e18295b8289c60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca602dffa00cab4128bd1d94a9e51b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705751346205875005c92541ba106073355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582f04aa261626910182a70b4fc8c09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f46c9c1ee121149bb6abf266e882f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9154ec72f3866f43b6e18588c02ad05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e109118cd216cb00faf5cbccd767c3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb41b665feeadf682cc9cfdd61495b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32b7442660d942e4b9cd195dc52761361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238cf33180b4a2a777b0bb8d3219700362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2318c14bdade5bf38ca2d2960badf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ba871afe357140c9dbe7eaebde6c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f55b734cff9a340c7d3fb80a251e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f18f71e9b74f5669d3f95581d931aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb902cb3bc1dc3b1dccee0b1ca349a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1dbe4c3678c913d757996baf5be99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e54153004c6efeb1713dd1e705753369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecd0b8ee2f4f0bb3b0be1cd88e5e7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837cf3ba039bb4fa6f47bf2d3fb069f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bf16440948594e220359bd2a75bed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a60b2fb40c14b2eda59bc02d0e2ee6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241507e0f8b0fdf5361c41e11a563694374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293763419945294dc984dc6be56fc773375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268a35508bd5b63da32750bd00bbdac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc7dee5bee802ffa62cd113eecd837377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ab6b1894c5eff1db753f0e0e938d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322967c9f759f8249b4010e5bc1878d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09b2a2fdaf5e14886e7d690b3f87a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ea77e826d86ce77c02fa0db327d6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abf701dea428988a37108c7f56186a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868feb81ce954f4d1ec88a9a8ffe2031383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceab82942a01310ac23d72cfeb0540384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e02bd24304948ff34503ff580831e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a4377d9bc23ade55a91e086d10541386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a686b0a854f7040e897061ba74af3d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469d7325368b388d0a7f1c1f3f32a1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04fdf5f35f3bc8f52ff2a25775f0ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84893dd426f82a5b0162a1a2b77036390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8283550a6ee03d16e5ead833c4b87a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f8a373092ff6e48fe2023e12bd7a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa782bb068b427dd7cf406514d5edc88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de1d4509b5fee6460b0828a75a2df6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227142e3ff4fe11a0e2bab7df7a461de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c354fa231fb27e6966e7b1a3dad0b0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26f10e5691221189c466825f94ad4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985f93bf50b86c4c535e7ee0d3241c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee4054e753ead92d287add64cfccd5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357319ad9e21fe0488ce61c98bc2ffa2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aadd875b605d88f3671711464ffef2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367fe99a7753c9c5aad1100103b43ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd22826e057c0fa523ea148f97ec18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748f9f4236352f0fcca7d8dd096a2b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713a8d2755ddcbbdf4e66e314624cd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfb16b437db46a0b4600021b6f9ac3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97415283d6a8d67c6ff729ce93b82c28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abd4061c12b8ec654bdc8121f9df95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85216bd72c8b2c56f1b05e0477887141409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943e8eb86403f000a45d12c7467c726410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08635ca4bb309cf0e51bc51709149c99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931a22a5f86119d885a845adacb9cf2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ecf30a8b937219d4872801e9e49b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f17f794c41d0941c537faadc21c40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79753d7bd502947747599382a8fff7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc0448f055d5aa8f14d18c939e28e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0eca2d62f2686ec90ea65762a4d31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a4d7f6431df4c53682b94201c576f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853135b8eecce79de5702e25ec610eb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c77f35fb8f0ee1e023d6d3f16fe75a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba36581b4f679070410572f7baaf5b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb706eeeabac88b21c39f7b63cc1656422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaba6c04cca4d515e77796efde6ab1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2ff311a0164337eb195e3196d6328424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9b8b07adeb73ff8a3c68d53100385425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732581e33e1849092af1a4befd5361ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab251e68b1a5ad0a9227e938a61522b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643de0d26fae1cb30d4fa4b8efb07194428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0105b753e4d24bc85d38da48814498429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd724f4a4703de193d8682b2da84117430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8593a380fe46231dff35237c0df74431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc729473cdfff18025dff5e604d6de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ed85f32357e552fd31687129d381a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a67516d71d86163a6c8eaf5ad55f7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3cc3e45ded27d380cf411e85992fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f90ada326ef32b499583b7366cc34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502a72909d8bae17dd985facfcdf60c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9e7a0850c0e49c39c4afd13e7502a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f109882b37e60a0104513adf0d994a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95e13f32f8a8afbc3645b0f630524b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97330c1dca28f48897c81cafda06a2e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfea5238aa833b670f3ce9aa1c915aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa738ac03c445a5d7eab3b69477b7327443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf500ef0b250a964b7b4e467a41e721444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07fe428cf3ad96501e7543a1b8887b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03106fc6ffb5f5a7819b6b7930d21a4c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14df673c97a243fc3fab282e1770790447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1aea5b125311f0c18088492437b57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39de7d640baaba5228b9a791a0fafda449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e057964f72b38e1f02dbd4600a9d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f241fea4f6cf61983b3deca0e3628dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f00bb1191bc228b50eb9603659106452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770a5587a7b41cce7f9e1a96e2318f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e1e1080c1631d0b3d0527b88b7ee0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4cd9641fa38789c30e91667918e60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d13dd1b57e8e882bf822c88652317456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990cf34c66acb3197efb9edb77bc2c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54354b39146bcf64bbda810616c748e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22b243c7a8b81b5453b15c919ff303459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe421c5d5aee55b5cd6509aaf0e782f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba28b007f5dda8c2c00fe720584bc30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8db19f236eda1173c4751bcc28748462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555dd9bb465019539981061a4212d91463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d411826b15ab18df22a740e70c8f14e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40e29aa9dd149f5d36b50a14563018465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583654642359f605829e5173ff6b3ca4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601a59f03a7884ef7aa3c0ab5679071467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91738b8ba38312a6ea08d28c687819468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea9b4b9cab97dc93eeeeb6b20d7149469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce657281b5153315cd1ad01eacf7037470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482496f95b2cc9e2f808062c7135a51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c0fd1ff25b75b7645648f38c8921c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6ecba2120e95144db09774730e85e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b02f20ecd30d2519d2d03ed0f7657a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec04a38f91db7493ec0a7996402937475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57e657252a264bc558b704f425ebf9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b03dbfcf49f3cfb25bdbc4d3578ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744905396f90440ce178a491bd0eae71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb284719ab6eb01728f454b45d99a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b6d60ce369d16a603880d29bc03ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6aa78bf50f99677e4cee8ad7f3ec5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a0361ec2c5b42d6711a9f5470a009482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a7b25b92b45928149c6683240cd74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d3fee94465a2704bd94429ffcaadf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f90a9391f56ae4dfca5d6be97f1ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418a38d19b564315dcb82b00381e5c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6def5384a8ed70adafaa0067246c7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656c73b77a3116d792f648d8c3ada58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bb2881eafff8af509eb52670b6189489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ef9baa52f00b481a3cb2b9649deaa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aba299b61fb9e877c66e748980282491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9fe29cefade9a239a2e52ff13064a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b7a90d00416d3928159db37e467e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c333db6972fbcce6b8219aecc894c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2f7c324f01ea0c24650e9a9e3fffc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa85c42c46cccde5a922658c47529c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fdebcc7c398929edb8a92e14fdb84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b965c28de863292481308e1427147eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24280d63b4b10824640706c547ff13b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bf0fdf1ce48d919ca9a3c9ff8e415500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1f59ac632b088a88dc0fb9c7f327f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627e3983af522a27f7d785ab7598e41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392be88f38b7cd01bf6d2bedb5b010e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99018c2f142ffaa279edb036929670504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d39c181d3ff7d8956c677670cbf86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00219d60e89d040d90d6ec773e132b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db02520b39727902c12155635687f24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6faa8ec877d79c8ee594f3905d5b3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0faaa95317d0af99c98613097b5f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45d42127739bff5e0a374202b000fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3033d6d7379e3f56d343013567ca8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a0c17fcb60276b54d9d3616afd428512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56e92c6912f24550fceceb96054dc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a51ae1487d74876665be30bbea92ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00910971819281d1316f90a5febde6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88196ce82c689e272139cf34e85b63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996741b2b2ff901312decca3fac2084517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e778f0b571f882d9cbe899d03d4068a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5107a50a9c00e641547e91ba9147a35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14e8644cdd58b0f2516a419baa2ed1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae882684050fde3bf83123dfeced850521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5b08515715cb05a741d2f08a79acc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e396f0fac6dad36b2ae13bb90dca4fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e38221e3f8b741a17ca89cab9c1dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4a86bd6a5169a31cc30af454d4ae4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c21a3be6530c22ce943b74d231b26f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8f7c8ff330d80c25a8121d1783e58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd7a649b6f3d246811d2468151b580528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecde0fb53d04f2c8a7fcf98c8eccfb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aa8479aa98d03b8a376005fe17e67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222cec9faa7d42d694f6c4da639bc1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb215b9c6aa1a4ef3d01beaf8850a9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8086fe0d826d35339eed98c4534de1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c3e9059ae8ee4a610364aeb58f5fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b41546c140f305554d8ad2af06e4e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5ffb8fdc2d08771215abe4c4c24d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9404c6cddeb7db08083d951c7d74497537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce76ee8b2b84f8f9859ce0e94bed168538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427541ecc3869fdd47285d8c102f3ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f8b913adbd31d0653612953dd3d0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34650174adf39fc945d71590b4698a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60140a0b862e9bf4c32001d6e12cade2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbb64a9732e5cd6f875f8e48e754b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441f6add410bbc06200d7ac82ac50e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f7f071b633b3ba0f2dec1095aafa9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39598437fb571c9264dcfb883e995f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9902204825c15cec73cc1a50dd4ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e7d843ca0a07f8f2aa7800b441b05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424ff84ef4adfd64175866dbd563b65549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b6b3e7c8db278e519f716f7f8dd88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017edd1688ba6d0abbbf4cd32a44d75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0bff6baad3b5e249b66c295c764b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811a56f11d7f4c3bb3a05a51b70e992553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6b3a3094c29bcc2852db91eacec8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b6948329137f662330fd71d7c9c37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0cda19613346e650448c479d4e109556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e430ebce46f4c35ee77f12aabf8434557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43843d06e34600a6a3cef77a620135f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069954f49fff0b596839af07b74a880559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182075a9d17c0cca3969c187ce9e575a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1437877b1164dc4cdbc69b3973361c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fbcbe42ca90c7510b9deeb56b582c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfee2c8d3aa10ad4fe9ea8524ead45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7803514c20b0ea4be98f8d9caf4c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535801123d3d5d7904dcd89dda6869a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc63143b07c7df825050c032ba7f50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dde54a39e6a7527c5f7475b2f4e29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575ab0fbece733f53ddda635f4e60c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c17a1cceea2b76ee5f38882da723e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c28ac8c80782a67d91a6018bf8d097570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa868064ab3a31adadcc6fc6319303f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa9e5bcd369e84927b7f4e9aac9bbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044273c4766b7a65dcbab1ebb87a1dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c460b5bc056fb4eb75ba68b96751d49574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b1e74af1e261c1719afe6e13b1069575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19deb445926d0803e068b0108c94ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ce18c0c2bebb39af22626e39baecc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90447ed242dc9900941425d9b9016a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fabc94dcc4916c367203d28b5beb2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab29ca8c916194521020750290f238d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bff5382382ec867b8692694619e52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6992e051e07a8bfb41ebcec9e88650582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a6946f9e9943cb4077892c2500be2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b269bc6af862fbd33e48aff462e27f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dccc9b9a20d0a1ec162cca81a47f70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdb0fa77d9e9fae1ca58db7de34e48586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb008787ae1f934177b30b15a8d9ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a06789b9d0ec85ea44b6151cb7aca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce35263c6f6c0dea0ab0aa2f945270c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bc554952257a6b9f24f1b08b7c58c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79302a532549f7b2b32df2851985503f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3210964ab227d291072493de78a73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4000adb7e54f18f2552021f72fadf03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2993407bcf17d2fb92a3511637f48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949046559fa2a467e568bc618c5dd488595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be66ea9cbfbde60dea03008356a7dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bab5f5b45da165c1f37012ad12e67597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fe5b050dec9226404cce39d0744e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2d261c4a1dfa4813d3cc1e1d1217e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dd797a5e37a483de925a0c7c1feb0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73426f7cd6299bc891431c6c9cf92207601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64140ae4a122d061598596cf44ac82c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe372856b9177f8c9de6a8f84b765b1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e503c4a263baca37d646da039c46f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe26af8ccde5d88d10c23c33fc7a779605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0d8130d9cae821e3b6cf6a43453bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7710f0aaa3a759a9f2053073f0006607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb0f6c42d61d0c906a733adfde2cd8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b9d53f8ca76694322b59e60b275bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ef8ab67aea0fff94623c46b222bb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ee16f023e682fa56e4341363b977d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bff5cfe0d6483fcec6a33b92390ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75874d2132571858cb14f54dc565db1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb46a1f6a90d07d6265e97294b7487c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434b936a2bf7d7612dbacc3d685a00b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19353fda16046bfdff1acdf091feacdd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03134a403bb0d24582161adcd911e808617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97e63f98d4dd82a4fd13cf835bb26b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc399140cd25f8848fa9ef4e2b1e8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b31a2bd3623d18aedb97d1b22cfd6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5b313f54a204ec0395df60d7a9ca1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ea1f0a75eafdbfd642151979fff74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dd9ca5b1d203dac88cd6df4b5ac1b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cc967f291e6812eaf462c49ca38b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd298a906d334479d846281636f9de8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e2d565d7c5a6cc1f3f39010655896626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a664a9aa994fe37751d5ede8f2ec55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6889c250e4bf2c80205fe18034214628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a26d93e54ed7fe30a5206e4f052dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd9a18395ebc636f710a4115315ceb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a35d12330a70514b434d9fa362e698631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e7a3ee611b2741bde1ca121018827632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73199d336122505ca86bb9c958afd9f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72a9863e2cccaf286414d25a2a1fe9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1affc1d7d96d8364181049a262ca14e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b590b9525d603e7c7184025435d1c2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e001f3af6469bc313cf22525a2887a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d56b0c28675b8660b9592faaa19ce8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c11a488a328ea1053e48a184b6b700639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aee44978f13ea2c63d7366e10791f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea8cfc078d4302991f61721bf2791e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530ee433973919b621f811bad641750642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5ebba215b3488946cbc980e472799643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1926c9cd49052ba4229d3ab76e575644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8841afc69013abd86a6bad1612f0db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dd59f451f8f6ab276d731681a8e43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29572b6f698033532ae05b9d148c34647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08012aaf3b651c4a5b10b5de46ec99a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd5e90614ef95da36ffdfda202ac4c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37acf31c91cfd68d17487487a1f0aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383df7edecbee0019285d2551da0af49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f1a98ca7dcd86c16d5fd4b7690071652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde259748ffe7feb9eb562916da1694653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2903c24473257e030be0e863288c82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aa8d0e1ee0ab4a8d4e123b85764b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d119de6ada54515a3d841f897d285d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7c20d07fea2c32d281db30ba8e95e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480f7a0e3f9214624d435382942d5d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901213545318d36cc5e129f8e50ff5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14cfa19f233426a300fefc977d58ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6875dbe2158bd5e7651f6c126891a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3e92e85cb76212176be4ba2e88e2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9499a5b9e13bca8563aa9bb14bb7e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac84b2fe8a0841cb0b4fa05c52ad960664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005310da7f31fbbe9df51652eed15be6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10a98513d6ee2c1eb4b4a08044a6f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ee29cf6b4c19b9db1df1742b8bf6e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef77227de4f8e99af2277cc3fe0f10668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82022f032e0c1dbd277f3ebdb446d233669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21da900712e2f1fb50520fa7023c09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d7110c056a9e12b4df890ae6c6d14671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819572869398b46d8b3345e855bece5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be642fa1dbf70a8844fcdec70d24e662673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2024c743732fe70178c9362a806fca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46be877d4126cbf73900cc3700a3a3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00bf6939485f6747245e6f63f45588676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c39572dfe9e11a5849d1c59a31452b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c31a82682ade5846f35fab4e845cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdb5c0b4dd5b41b996a6af0d1ab10d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b266910d06b352f0a0f64f4b5f30304680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b1d3a5046662f5b30d869b2f9ae21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e74f939f7521c9ba02a3af9cb31f97682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839089df24a7192ee26a9bbb47f02c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e65864ae8c147798a531763c8f151684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fade1a43a067551330bf0568d695f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202556b740c29daaad9a4dd0fc97a44686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc206f137c28ad222cf2ff9261e86d3b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07d44b18e98d0b60b03f9a33a3bd3e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb76b1a9f850741020864e2b64ba5af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0d85e369e8bd66e4afbc1ddc67b8e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558da8edeb2139b10f22f4f2fa556db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4443ec0814842be92e216939312aa1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c018ff9a3d31326c9d518e1166973c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be3e8b46239f3d238bd0517921dd3a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce9c7ae77b243fe2093fe68d602458695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00af0ac6a56d915b12d5499cfe57994696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197ba646231a3789471ff97643cfbef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea44fd8b2064d0b24f1e8653995b34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af61c9f53a813b6eb809f24ae7b60e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3b009bead4c3a621d9d2a0a1962cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0547b6b4951e36c20bc9e671bb7a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699e7aa90946cdc4270c10a83cc3e11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d59b6bd716712d6f02810a4c73b64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7cd643d7121f63cd9fa022a2c4e51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478fcb71fa53038aeb3eb7730935d38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3189a157b46878da68ea896edd8f4f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7944a53e18031d9417d36b228a86e1b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebab314a149e0e32880984504eaed69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f48cb4a04f4ffc464137ba1546577709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba414db33472b339a4959f52a151cb9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897403743c0869ae423e239c0996f463711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a519dbf7f9b060da87ec897321927712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2323e93545a8af8767ed343c530ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa4f39e3e5e414aa0c5fec7c5a2461714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45587fcc3a3b39401cc1ad2b8e3080715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73fdd86236bff90c0590702d19fdc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aa78f58f5b5313a4e10a7ddc288de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe21d9e10a9efc1ff775ee3a9ab388718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9834d3f4378906d3694c24559420d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e463d69146c4c56c2442242bae82c8f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d76b9c740e85fa5792273c88cba96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d42d727ea59e5a79628703ae46ffc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740299aed52ad8e970aaceb730db6bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbbeeccfd76232349b4e0eef36a149724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b75e0bf9f1172141d8d0734615d6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4583cf78af2ad512d4bfac206f4a7a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc80ccebb0d39c67fc965e7c473e43727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf29510da1ce5383ef23e62718ab735728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7042d4e7a4938e215f0a6605a4f548e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06bcb17700a9b24cc1e27e39319ee7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9b7cf4e354f6d1294816072b16d83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73519e38efdc64b203a055c5f53fb3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f0866f47b9a16e80126680676f197733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902ef6839153ba4b91500205dee3d66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09687047e6606450ba197f50d73b2d6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21000936b60d40232d325126a5e8953a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e746d49949eb69788434489264b9be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea386972e0d5f5f7fd91290b69962c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2c6f5498c0a7644a63f2a5eaf0953739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846866290f31af2f075c3511a1da3871740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fab74adfca86ac1e28b5879480f0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558a8f5a248314322c4b1be2c2159b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e350ed4a838b871b6e8c5d6ffc4f79a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e7f931b7185f3ee88a9e8d55c8c93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bdb51af2c9f8eeb4efba916020808745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ae5c21f11e201d378287db95dc85e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1011926b7c161146031ed4cdd7a4092747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064efeca2d5d80434e7432cb3e4f6714748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35651ea50e36e9b2aaa69142b1989194749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b4a438780b8b882c372f3bd068c31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5478cbc977c5a23f21e28244ab249751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf0896c6775d63d61c61486a7ad05e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4af184328d52f88181c10c5f06c71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f03f735e47cf1eed0ae3624aebfa9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd731e135d59e6affc2a1d20fdf09cf0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0ad4df40769be510fda1261e62d45756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193074ed5ba8aab544e1076236447129757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f4da45a49f009fe4676524e7338d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559997fc92273f71c837f216ff84139759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>