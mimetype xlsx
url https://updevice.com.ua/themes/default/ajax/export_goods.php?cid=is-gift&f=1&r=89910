--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ad8fbf023e037cd8b98adb2ec9edb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86478250a57d383c63f08ff6850d57e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b7a9feda515b0b74330a610db2ae63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1a72a8fe61ed60f48c40f66e35f594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507099aa4aa94a6b4aad522072597c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c083990155431adaf3e30f9abc29b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41861849d50c2b88b945afcd6b4df4237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678566feb58b36f6f6966f3b485a45218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19bbf67e6632a8f1dc1e45a7cbf7529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278913e27b74c48595c1e69375437e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302873765f917e5d7d92f3a48edeaac211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a7823a0f36c6ce7e3435752131b7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ba112f9cf1939cf1d5077049d759213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245626aa6b52913e22b88204867d193814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dab575af22127dca0824f15e64dde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d25e6d4afbb3b51394cd84177783f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea37e9ede99b50c16b767cbea43ad817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc0084b798b9afb9830797d6ddc3e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a57a5eaee9d6ef3cfe82e6f8e87b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85172b2e147e551761d46fae13a9282b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0e2c92e29f000608a1296a85638d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab36a6f3eb9764b5a9b2451961e7cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe5aee23938e4b9ccc740be501159023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970a20a4c6f6cee57290e580f13909324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20543f694fadfccefd6fac56b7a754a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2f7db801c2d2ae17d983f79a85d7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac34529100b0864c3d48385da20576f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c998c53aae247fcbb6640952d3fc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb8e901693f29684ffc714fee8dc5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3a445f610ef2b4b05450fff11837830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7c1374a73e8c9aadb9ced909682de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9dadbc1daf0481049e6c2dd7f885a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aa126e9d6679a4a8c9a8322e48a3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf8f92f10087df2bfb294f9bff9c5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e60546d19344c9e776d833a9f7453a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bc136d1ac753bb447aa924efde34b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e27b3e7343b12986b1b4187310619937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8b8839fd323f5eef0896f1cb56dbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7a7ca204ef3a89f335781fb62663a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399b5b475740c86fe3b88b69ba0d68140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c5c14b93e70e88cff422efba2c7fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029a4e0f26174e2199f08bbe23368a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607383b816d34a966548b6c82d4ba7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64e3ca9e651e86c510d306d32df35444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32ace13a280a13475fc2d8e3566f2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18f6692cca352cb7837249a4020b0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec7ae905472b30c3470a74bc9080f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7ef7030aa775b6e8874657d37d9b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beda9bb94b6c897442c09131805ba5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd09e671ffc3743d8c48076fbdfaf250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00215dfd7832a5e2565cd288d30c87fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9851ea4d81646e80763adab80a180c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89356e2ae927a4d5cf3c30823764e80f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23ebf4513f9d4d1d64aa391f01651454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f95b8f8140d867e5cb62dedb4e46055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8c086a7c3eff3a3dadcd19b9b6d0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eb7d5f81c44219cd8a5049954acf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ea7e394d29101fc74d25ef94034aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c631f65ecd8eda397d8e4f7653f032259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea73f4dbf219a027632dd8dbb1d2c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39799377f3022576406c206743afe3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92cffe4c91f82f212dbae76a17f7a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c62995417dd66a1f81ada68af7270863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ffcda639bba66017d55c825c5962064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946e60540e23e52460b7e54aa966d8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613db808dcd658d6ca2f0be7161617d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6ed4a0e1413d110adcf9bb27b378467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aef3980db49cac7d28e7f7b1ca4d0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46264f7a54ae8e6a0112c9be426777d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31baa1d3140eec354b5dc2e6c3283870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333883be1d58f5006450183cf9dcc7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d4115aa90a12968c3361ad560804a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ba53ad76c91edffd9eb486d98764d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279557ebdf1118b79d189545e6825d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9790ef47935fa2d8ed9113ec25a7b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e09486bd5884d75231c9db3e30cda476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7ee667a0bc5569858d2b964d7d2f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074a68a20a875c7fa6b375e599176c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad4b4ad287f14d9fe4ea4ebf15ce8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff36c23a1e0a83fad217e864c8ce9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc30a7344930cc7eb3f327418ba2a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaf098f4e14697b65b386f1ee337b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ce60dae2ce7dad9a401bc0ffb2cec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2436319462e8b88105aa090800dc32484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf957f6b0ac8d808baa9ff2e743489485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7b953b8652d42d6dbbae416fb9f5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b38ed815eb35b98c6e3a07d127126b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839e78bf03ce497d0735ab4759f3e5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe9674a77fdcbe82fef827a1379f4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce2ce351489fdf50ea752bd0071f7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6671b0568f31439b9335c7b64bee90691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d93cc8a316992eb46c7ae9458471c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b213d2bedd088f4d254dac07e891de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a9cb839c08fb4d54d519aa10012fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f24d3f62b6971740667b2b1246afe895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bc9d1e945a0ddb57033937572952c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23026074247fdf38a2fd397751aa806b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70177a7006b22e4d58aa6abea69ba398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964b886d09f11f56a8199d802b4cae999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2f09c96cad6926ebb4c6402d56d1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a828d3f39de4c6768afc766eedf9480101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93fd18bddcf8f29e8e943980677ba7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e262addc40d402e4825401bbc478a50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631c217d28b33c1eff947516bc092ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e6efaf9d34308139b3adf5ec6ad94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410789ce2b3839b02905e07c067edfac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba21ba8b3a8edb22272977ac31d179107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1cc53f51b5be599b1058288eb9999108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320fff48e9a87334de6cc0de65c5bde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d5046961d262213885fbd5dc38f42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de67448adfdd075dda813c7dadb2322111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc284f0d7b547c7f3a0817d752a014112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf984effbf02b24576f76e096d1307a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbda9c34e2fd3ae2573303aa9034af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfea0605eea1c2447a4799f97dc8da2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7d2511c92a90c212a5436520f4784116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec96466b607b8a9332342d840550846117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4947f452a95e6c3791d0f598187849d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee75110a73cfe204279ecd35c2f6c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64debe50373126cd9855877862f53315120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ea3beadc4c2264bf182dfefe186ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557fc3b88032bff14427176934adfc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d93c7d0eb2e518a0bf7ffcb3433acc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ea49036184afa3c12e2a94f7b156a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090e7ec78ed3ff501fbfff6da6c334b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930673a9326436524366a5ac1c02e4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999e6375e6de43c603bebd07c5dbb5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee280dcc7d6e4b8d9026e0ebd609981128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa18947f0eb9c5ad72394efd7cc1252129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a835f6e382f75500a494449e243f258130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763d51f3b52ef8d98776ceb7db352bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e132627d36596c370b0898acf8bbd2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e8396f80699c1e8af482b4caf61c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858bf73afc729dfc48c22c90288d150134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b8c5f4e621c1bb3b436bb32973b20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1022cd46b312f7c5e55b4f568b91d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014b8805187562439ae6622793a4d10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4887a01824666a580d99113bcd7b06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a5b34e441f6d5da5517081f806fa1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bee134f7268e12e5b46709994d0d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feddcd59c6197f4643f684e3fa092f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d959a4a0fd9a1d0c38a16aaf3df182b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a1256f8b71ca0d0012a9aec2944f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a72d7505c913f41928122aa59fd5e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b19efe19ec482907b1542703ac094145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc537254a961663da5b291ec6900e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc23364dcffb9f0dd1b6c90f4b0b41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85458fe3a60238db32c02cc67d650bc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0b70059ce293eb4418a63e5c82512149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229d0568d91e61487ec3b6e5fad6322150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a42a17ca1238b8e60d26ec53c3af4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fd217689fbda2e95792b1f325140e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01296ef6986320abf62fae07a91cde58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b4a1b9e9397dcf37537071cd6a0a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119d616d29885665839be45a2117e0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1a228f4c9d4df6a8f750ce324c8ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be9c5fbd236c130700f238a92f9356157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37964672fbc0a4694a2f0895c7b1ff7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a4ef50077d9abe31cdfad8578ce91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b9efaf3c4e190463c6a19ddd77e34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91dca3ce422e7ed86323dc2fb35e5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bce80a17c7f31dfac5e91319add7a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9d0af78e9bd4abd399efb06dd5a08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1b222d95e3039c59291d788cfb409164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72373c9c118a7de64dc80a389eb53e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff05ffc9c09bbf97687da150d37a50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f82557d8a453bc43fae656835f1fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74d0fe001a3f2459c9cb08252d0cf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a0ac3f8db49e6a045b7be7183c099169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78349902761fa7e768acf6c946cda1b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ec6a377c7f746c79da545a5b3c03a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49588802f65fb7c6dbed728573329b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83832b8242ab902271a086be598d64b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd24bb2ebe37814cbc01fc766636e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634526e8597b0a66a8e8be2b4251f13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda17f2ca27fec75f6d2c1c89337bb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f06bf0d8ef13b9589d504a027879d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6404c172e0494f617f5867c8fb3c33e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e049ad7e60d13a5d338b75f4d317d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3eb59f5af5b58b62cb02734ba4854180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e13e81f21daa4ea1ad19564982f21d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756c16bf599c3ed774063a1f42babd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bb97b3400baae031f7c9020453dc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b34746acd3c2eb6b2a3f69af830c78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f9a5fc399dcf16b1c46e139208782185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2de53b179eedf29b8f44f0a4a51d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9efcc77fb32296f8a7809a8d58469b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473434446b6953718a726363be04cf33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5afb87a32a9cb969eeea136a20f2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022ec852cc77f0f57421ba12246e1d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353897fc38118f2f64a649513a4f72b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81f97c421350f07848c3062328e1a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209e351c8f579901a9098cc31547b01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81c708d285c52f9de65eefee2e0caf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24418ab05a16709b196e12a465e92e0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8be9a20ebbf2b402c54bed0c9cc257196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fdb9cddfc9372492d09df7f110fc0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a927a165fb3796f467f093b85c40724198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f48f3f74c1c9101ea727fa4077bb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff65d4fba9fbceb68809474577c3c37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c32622efc26c1af446e6d952eab952201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf0f9e43ef866878c934dd586efba2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eb4483a690a8a073615541940bd53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3af4b756fe859bff8787599420bfe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5547db2bb0aa810953da31373579a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145b5f26039db386e2e8c47b33e6862206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df89dd807b6c27d131e6c6ec314d00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19ec354344c668d5f93bcc9e5f782a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58901275e78a49dc66938eea2e7221d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12196a97643ff4bd05bf9d56e82ec535210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03280f05cd31982fbfb48164089cd31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394e235b1d2203159156dbb1f9a9c1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a14f85240988283431d48006a66a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149174b5a9543abb9c5e3eca08c7f4c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec45a7c2fdfa789b129a6fdf0628b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf5161bb9e6ad2902c4ac8cff8189e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcdcbcea68745f28293bb5541a91e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b238e24462e90be65d8ce1fbd694500218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b0a04c5da92c4d7d874b29997b9e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b1446ea2bdc60daab3df2ecff5c88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45bfc67e9023c72724bfdaa46f3b0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7270b42b7d3c22fc2f16002a075b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae49d208b99918f3a5167e4b013afc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1092494af66a3b3727e410450466b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5448c8ae79b87f19279259c8ab3c15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323b6565407f0090e4aa4e1db875690226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829ac1f7ecf05b155c6f2b2e601e946227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c968534d63527c33223f8a691dfc8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42329fbf8f74d7f29b27c24a9c2b5ed3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8729efb2a67e0123139f811bc33f5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb166d4ffae977b092702a625aa63bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0f162bc8ad410b23de17410756f96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e893da4f6d572e23dee35eabdffb49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b56cdbdf259f730b49f6ab062e9508234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c47537c9ef061b75e5b032768a32b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93bb6f046f9ae74d5d88f1d044d859236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa011523417e312324dd580a5970688237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bca97e899a9c21d3381f0149e4029238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e064eef33427eb720c01cdbb55b55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27ca275fc2b00eabdab15390a46092240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eb3db500df8db5def211be762b06b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c77b914a6b7365cf6cc9dfa889e48c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43da3cab02180ff9cd1a69c1292302f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6dccd3952400624a7754e8c70da46244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbd289b98212fd8d1b66a3c171e2a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c425af6ca76174a1118264dd3cc6e83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16f24e7dbc40f1db10907f4e7672e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b34a09ed4356c08a35813e7b0524f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e19bd8619c0ff0da0fce70b51b37a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec5f222305d1111d4f9b711ad81282250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48737eb8ad1a09d9500a643ea00f41e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab6d6d0b8dd1af5d41cf404a8403c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5df28ffd2da261f086f5e507945090253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b587e50ff788c7e6e63d1ccd7337c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a4e8246171d509efaee438d18234d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c804853965c9ce8442804fd4c4070256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de42cf39e21a1d490af6fbff746cb6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045c29fd0569c19fd5eba02cbef9fad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a170797c3d3be76aff6f7a75ab98b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e3ba4aad19a684682f8fdea36225a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b2b8409cc4afb465f816d650aa51f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2869941c46e6fdfcdffe0132b484ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0569423fb58f323bac550e393f4fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b91c74148c69f15e4ff55ecc1b34af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4659d0c47d91d2b985f7417ebc8a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aae817e244656603c035cd716bcade266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbc0886e8690ecb585453d0276c3d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bcd0bf42228bd5957bac85941d2cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fb77a9b8d614c4d23d019a951e27a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245cc922796b486334a4727d79aba33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa0ee211887f7bc21e87cdeabb76e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5846ca77efcffcb547b3e79ebf40a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83895c15a05936b81c504f62c33de99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b9b6fd47420357b701685aae129cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e83de5ef0a4c658b031a83bace400275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a687b99d3bcaf234bfae79820790a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477475167e3bbc3c81b4635f915e25b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccefa3a1f058a1bc768c7e331f7931278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719a737a77b54e054f9f1e5f009ef23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47d35e2f72ddb7e80703db244a64e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ebe818c780ccd070e853d24a2e806281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c768fdb4bbf42e78053329e72e561d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66b0bfa5274189b874c88403f1de4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163988549d155da4d071952943ebd88f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee1377469960b65dff95550c66eb92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4a46efaecc8cd0de20497773853c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355dc44aca1b9b9680ff88f90aa2da4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd5f1be67e41e533088e6b25721bfb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d53bb53e1064fe517b75a16ae04016289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92323232a97ac3124a626d722abd0f39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26194eda284d5b3d8b8aa342f6e3040c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c24094ac0a3e684afb3fcf2662775292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760212947494fd03fa254741ce07c2b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c420b2e0b03d8510cb557b703c251294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebc93278be7a7fce1abca00fd62ac6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfe006e0b355e3a4982940bc02f66e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538c9b7533575ec59e4ac7a41bdce2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f27662b2a906bf1d3a40fcdcb6d1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c921ce36c000af0fe9f763df8d4452299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18217384cb8293918f871735c0f49485300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bae8da3a8bf39cf19799ff97290b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59095f8f0745e963da4abef53f947ade302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3a00bb2d1f4c123a1bbc2663ecb30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe623f4a6a567ab15f182a577e439f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1fb2643661cb8c19aac04bb738201305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1230229b831600999ecc2e31356835c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9719318e72bfa266a242678731d69dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645be8888c2a688d7de163917dfa52c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d06a021df41bf8def694d33fc37442309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f21b42c7f0376b7436ef15b68fa77310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07d279507242bda60465e13e9448b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac60d0cc91eb974c464991b3d3e250312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0d429af018516bd7c29edd4c4e1cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be674d20afd5fcb856e9b5ecf9188bff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edd25248aef0899b9b37ec9486cd5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7acfff566652abc28f8dfe9c0f262316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fac18834a34edb7b77a55032338e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02a472c5713a47cc270ae4c0befeb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888e7e108b74879efaec91b259b1dd2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cffe70e2d3bc37c72927a614a6a4b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54852fffa1002948c20314a835ff3c07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf634d017e3bb3480890b47bf029ff0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f66ed788968a026b13ab1d6a56cf8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96cb4b091c6c7a7d671925f103494c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804388174ed5db5cab239e8aaae0cdd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce96460cd46438593c50c1fae2d9989326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45592adf8730046827a3f4ce39a039a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf00a0b8ba97bda47b5d409cdfcad12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d634aa736053cf45e169419a7f2a22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95516e51839f855f1a8d61bf7a98e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254641757ba74db79e0309e66f2c6de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750755859ada5ed1f4295c4801c24b64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978de590b69ac3224a2ec0141ac5e2a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5342a2f1ba94d0cc09bfd1eea80333334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25264083a9dc769d2ce6dcb44e3147d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b058ff67206ada1a00c1f02d4726a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07487fcc1714adf44d5efdebcade9ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266e80b619c9a275d32fe8f31db3672338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa7b7b85b6dee21c86afde9d54c85e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb538fe723ae089d7d26e8dfa98337340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d16b9e71f8f5481364807809a7ad6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b590222306bf5a052ab4d7e88f47a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e20aacfe413f3608cea8ae95b2866343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984977efd9c3c6a9733f42e58cef7cda344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f3072e607b96aaace885c91406fbc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b1fbff83aa0d6ac74a6ab50b18d30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd29d40ba12c45c0da94497336b517347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172e973cfaedc62ffcb5101338628c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02669ac733dec8517608278abe6cc82a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667591dc1d419aa626e5748d34a580dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b08c96f18b202872c009f2c9f16aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937d7b0f1be8a4f1f234cd94832cc6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77a198c6e2be463aa53f181a402f1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8c8bc2eea13dcb65f487d083a72b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6ced8c376c9539fe3592b4b909208355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64a537c1ec011bf659415fa58b516c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b89efce201e367a9cb467eebf74ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a89992ade5bb854caf6649323b78f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf64605c39e9c29a9e180f4abe4e931359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd017d11337d3cadf0564c7d06e7f52360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27328a276bad66b504136ab85761a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e79120f5d46f7e6e5137ef159ff097362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c69853760d1feacb7ef91809c3a382363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67931f14a81d3c483f12cedcdfbd452d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cde3b9e74c53bccbe0487f1b6322c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197014d9295f49ccabfb78cd8b6146f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5fc29d592dd72536d0317a3939f01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245fb1ca3dc4469738ee7d760a7fe3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55ea1a370870a064011ba2b865fd70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1346750dbf4cb808e17f48c8458e032370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031ba7ba273e3dff18c5b7343bd8659371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2245691b409e265782020ad9667714372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f68acb50f88efd40f36f3be8fccfa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9b53c42fe86a76700e1e1e5caa279374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a02a1563fc6f27f41e0b2baf8d7437375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213cc860d09af5e083ae851dc247de0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09e016da8261c65159aa93788bfe67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ae047035c19d0a8565f760388b96e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73655719efc0b014fa3ced1809173d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ccf9d68fdbd6939640c2d4951feef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192de2c62a149f1c762220527037f9f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12a537c151ebcbe8197040d67ddfdf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9da6e52ef2641d14966f8cefc143cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8025c00361de06e502c40059959d93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed55782649cd0122483c9de13cae8a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2797939eb7c664f1aee9d9280e749386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dcaa25c1ff3972014de8dc2ea1245387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fb5a9e5b52b8432b3a243366410ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769a02d205241d02a0c2b8f9ca2e464389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeac489b6fe1c7a9665eec61353ad8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558835936ead882b630f9f14a0a110e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921f734558a7e262790660884782d4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb6565745caf3f073b9e71ffc4e702393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d4a120acc307108040bf4b2f294ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ef8e6f04677687064fe18296ee788395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649080e1a861c57637ce1580e1462fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c1782ef1423a52ad100e680a27138397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe53498e230565bfbacb54602c99e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16567f1210627502a8a374098bcb39d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10033616bf3d64b5ddacd077141c520400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de3a3519cd80b7c13ca735d29e298d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb97372f2d7be4c1316077a9107825e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47370c05de7577e7e748b1155b1ecbb2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c07ad7d847a08f157513a47711238404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6620860941497d8d3d994e91994cd94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddde10f35803363e0009dbb01b0387406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2da4f93a66961d3eb4c671d6a5f1a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afade7f6a509f27e0b977c902046dea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170684ff91c45921c775fa26bde1c459409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99752b99fa80e4e60f4900279efba9fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271549b90c11ba6d2512920ef0d933c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0ee8037d54d2eb5c8be38d82e0e50412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00ce0d14e43a4a447bcd9b5bc7c704413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e8c11de9e0750626464a7e41caad4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e01e61de2e2c3bf54272886f575f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0e7be5686ece1b33c43c41e6097ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ecda1b86973675ac7e06c1d0808f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5eaaccce5e92731aeee787f7bd282418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65ac32b714d4b9425aa7ea29e7c1c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ad60b62d1a43ac2c42497708f59af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c6fd20a7eae721c67b2005e97cad4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09392cb3ceb9ce1835e73236e2d9d9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850cb7646e058930b3cb2edf1ca1411423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff98874f6cc6a061062b52446d4f25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3166030838aa05401772128ddabbcc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5996d8222435796d184351b92e343b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6509f8d0a8f0adfc5208ee4a9f089f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73c6aec8f6f177d4ed6c3ecc27ae85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5f247fdddb8f77533480d87a11a32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae636536fe545dbd91580a4cc81c71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7430fcedb028a164456438efa8f0c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16111983469570b9324ac2075b280398432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05734991573f584476333b36d09d41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81f3bb5c4ae32fc22a1893b4bf31b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36756eb7288718d6145707d74308e97435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd426fc1790fd0e797685df2dc94a04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e240b6eae7ac464a353435504801dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9a61daa76894d71f28d32b57cafe4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc49f885f9fb1c5d95efb475ce2c38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243c3c4c1e5d4d8455cbce86bf7e6f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d08e5ddaaa14eb120ae1f532323419441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dce574fe9c2ef5d09306d56fb7c6ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f2af45f2eda5e489d6b7b9fff22ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc563ac5b7b81a86454267cbd38895444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69aa3595a5200756e0396530ec083d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6eee24ae24c9ceef7586cce5b6390c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb223611aa5833c88103d3414992a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f2b9ebd83d16590f0ee0ce22d240e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd2cc28a73cd0965200f2c2c16ea3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c16b52874ec74fcf17a743e642e25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f55add0b1d3c7b043a8cf05081713451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fca33c5376a7c270e5826eab0721b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37280a0b1d508e26af9e9afd4bd27b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6685ad7aa46a4548e1f44c9ccf3856454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88e733bf113e5e0a41603d8d9b514b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e849410c51a677f22d777da1a52244456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f6856cc4d683403dbf0abf8d4cb31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db0b8acec9cc8fe56b9902814aa74d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05c510fa5322c7ae7077411904aedd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d26169b41fa7a6c1555e6d9ca8859460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03063fab6ba1148731cc8935c0fdcf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e93910c927e81fc4f3e75ee4a4a3db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb425d4828fd6f6ad9269a46433177f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947984cefe25cd7e835718bc85f07062464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8f0bb429cdf3075655a43f96ca0c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb3bacced7aaaa972e43185dc399f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4de1f8d95ff97d749497730a8bfe9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c45bc47ae90684cc03eb62495da78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e08041c550615b0de59fc6bbf309be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15cd95ce929f17ca404dbd5b29675f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081e2da73463d6565cb66b4c398c51d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430f6453a87c57364345853e64138cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a375d91b20c0619a4bb349fb903279473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b18dd02ce4d64e5bc5e17bf72fcf4a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e450188bcac0c85c8fd99b9ca5872e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d9eb416742c9245a03842164761e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316a941d406cbf20d3a62d79db72204477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdcf4b0da4693f919a8e90685b3c88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58016d1d29c6b118b593e6552b4246479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280cace2c6e62b515883b0f33a1fc23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4765f1b955d9aed662af3e8fb52a4f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4ee099a3169f3d3e6931f149cd3ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4ffe6359b835464629caef8ec619b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7f22e2048ce89b50e78f5b766aad3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28ffc2214fad0c9435a57a545da0a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98716269c07d43a7a2376b57db6ef97f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dc6895ebddfdbab1279879a6f4760487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c94dd2cdd86e662a7090318bc14a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e08648a43d248dc1d0586c226d00c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f136fb9755fa712ecd5849e846b4025490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316837b2a3decff7680e60a8711b2d85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674afed4e33763bb31436a50f30b5d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0394d166fb75b2dc6af878bce551d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d63ed9b51bb8b29434cb509081ee0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68060be381d1f0c467d4dbb5db1f2e5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917191496ed86a83f05414c8f432e24f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9be3824de49d5823af95ffd9c644b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6f59d0973be0d30e95112401ca5c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5d5f0b69e7edcf63967401cfba35c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae89fd40c6aabcc8e1a6245fbc1e3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6799a4981029fa1cd96a245ab405d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ed4076923d5c94b5bf37081925950502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec29d0118d5bb49b0c8d17af193864503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e8f5de516177b368a6e6a63db79ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06314afb6e4fdfa7f60d941fe427ca2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb5ca6cd415e09a27c7f1339d3cefe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d42d5f2c2a3dc422903f3645ac6df0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e8848e981cd8cec238659568e645a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da30fe4067375b16947c83789c0d2a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1555f70766bcc93f373c498470ee9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f30aa257b06c012c24e84b5523475511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41b611953b158af25b8d19a6d904bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860c733a15c696196fef1d56f08c754513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f640dbf9ee083c892b88017a11de13f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5b524c0a364d2d24ddab819df09af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01483ae12f9587ee0235b751f7922a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60615248163e90effe524465875e7a53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763717111b39d0de53df11ce91620b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69540a6aceecec904f8efa93f8368964519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6efcc0a57194a2d25ff350e7b72259520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588132a52bed3e9be25a5d666611ede521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322284ef3f0fd73d9f49dac88dc58bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9771756ae2f4263b5515d8d9d5906523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb0763982e26e74e22cd6487fd6eab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb066e93a3c5a1937be1a288d1587ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c92cbeb9ed1c0b2d5aec5911966e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aa09e309739e5f36619ff6d3bbd17527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16981a24a58911db15b77b5acd9cb84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3583a8416b45eb230080a9745a7af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79353af2ab306c8a602c5b71d518d364530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40488be91ba433d3c8973596b4e548bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933916cab52f9af5336540bfa4e8eb4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b60f8797d512d09d56f1cf77894cc8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6505b668fdf24f9eedf6b92b2f56b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859c258dff13264df96f924d433138e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b57a9d699a7d8507edcfac8524c49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdc57b50bd7ea91f6438f6f309acb2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed7add4bc21d943be5333318170f87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d028262576c2df55abc1b3d6c101a0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dc8aaec156cce5edc3d1ea42a91f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c1d068c807a420416f50721e803c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b75a75f08a92f64abae71a51cf39bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea03c3dfeeedaa6080b1363791dac8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db521579394a2b00be3a6a02bf75722f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03f883ed29620d725349d9e58be902545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a18149e3b8fc9c5f0e7c558b8b633d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d12960e5e75b3e805a3bfc463d984d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d1e104852ebf4b58661a46043f945548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ff625d878fd36023da2511f8c54aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b5e5f8c8eed2bfcfd6b6121df587a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30d071ae95015900f77908e9d4a9d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e53d92d1eb3889a0f32dcc6bafa576552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37e8c94693f664035fbc631276ca92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b187f2be0399cfb44f826cdd1c58f33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25aba23e9f303bbc70a0b13e192ed4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e6932aa0e86e80f9a3e3622c126be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add316352933c58a4a3521d52b5aa2ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6618fe007d64c96cc8a7b699100129558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a758e12a3a45f96b5125db22d4d20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92246b92aec5c7f223c42d5a0c50aad6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d86a9a02e227c44e4ba405e815fea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27616b2ae5709870dc958c83ef75e81c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a1343a27782bc391b4313861ada7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2ed6079a17a21868882ab14816d97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d7eb87a79d77557811362e9d21ed7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f21bf554f3269d9b6cce6b75d33d32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731deb765cb16ab4bd50b3bb47085b3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de21b7d9fa604bd372f971f880190af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3825ff6f34696270e54fa650101ca66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03753846a879aa435445e703a9a12ff6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bd8751909a6a2c60abeace60406d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a3f9af73d4b20bcae70a964ce84bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890db446b2ecdae5c91f34ae32af160573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2365c108b214998c49c5bc152cf8772574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb28a7a73c3232649ad80d8223d040a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050fc568e62ecca379c0b14d7d349c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03a36ef434359b75f0dfc8a9ca4cb8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ee2bf40c74e6b9a74afe18f54fc9c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccac9c567112123a92b5cec356e7e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb619a19a09f6f54333569f581ebe2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4bf6d9ce8f601e93b56ed8ea118ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d9c0617954305f529b31eb3619ea9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23704f8e2ce22ec1fc0010308ce4aa0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e984d7dae9d51efcdb524bced98e08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532898640017f61ac95e4a371c07dd05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239bc4371287e8f2af270b037a3d774586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee698ea9bde8bc2209a3974d309328587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e58af2b1f2e56542cb207a69ea6efa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b9878cf9955b535ce67f4e74def47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcb806edf293058e97a531657ae73b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff447b97cfc07ed9cf43f9e72a43c714591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe39b560c11b772b48b8442d61def1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8dab3a018b9f727b4f141c35bc22d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff706214215f4e71ed518ec8a677c82a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd38d93985a5c23e7aea0a1c5ab7a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b6ef8aec29ead643ca6a6dec6c05e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00062c61d7e8b092f16cdb7ad6ee7767597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bf00581b9f7601be1a1d2c15cc2c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dd53868258ee2da639a609d415e65599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8cbe7164a1d619faf49514bcbc4ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b3ddd5c267ae4a6e44d1dcab4493f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21b2969309a0c75d82febf0e037e7a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062fe102721aec0fdb88b65a4bf490b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd020a59fe7a2f38fd708a8aee9c10e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965154292cd01f440ab9b19cd63bb31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537df931cb315fef9797e657fba7b196606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba053c03f1d691bb9f2de228ce856b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdeedceb0d54721b7a13e4cc1f5fcf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5ba3ec34de6a90b8b13ab61d1fdc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394c38f9e3285e0838c0c85fd5fb67c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125dd34f5e2d7f2c02e10d24dd87776611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6fb3c6851101812b943e2dd25e961612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ec1fce42cf54a5452b386d563a71c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cf49f3ab13311c46239433cff86ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73f5c496afc659f71e2a2fa58057b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223a9bd6519cc796aad4187f27d044a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a78db6493249e4515f5d37e4fb68f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ada45ba8ef2f25c94f344bf6a689f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd1db7dac7a6e36e96aad306f7f1dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa49bb26e14785bfb2d6a298f268f94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b031cd00ac0fbe792b2030de23f3c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea472a693856e4fa08985bef22ed8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e9b362a2750efa49ee71df847ebd8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f2364e1864de6c31a6444f3cec291624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d067f63334c3d92e618783e973b39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ef235ec2008ecc4d70ab071feb275626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362ceb7498df3d0979caae73482f417627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a993fada4d53fe7018ed0251bd69245628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b763cc140c18b1af838d6ee7c231e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e3cdf9c0c49875b38381f8beded43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27571ea9068ee210de47839889622d41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705675c1af49ee4a4a94c0eba29b1c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a66e4aafc5917ddd974d7a4c1266e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f41e13c684a7d2d058587c38e826b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32f8ed88d11f9b88c475fc44d89dd2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460907e7575dbdb609b187e1ed7285d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45850e3f8b29f52bb485cbc9a99a925637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4283b112394c927022bdfc9dcceea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27672ab8c32b2da1342cd7512d599d93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc35f6ea5953ab343a8df25436c20a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd28ef46cd3e943b16196a0d17f3566641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72531d19cb396d6d97b133d6b4a6113b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31767616dac7adfc1b621f9424c77d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17958a866687a90506d76fcdeba8231b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54acc369b19c2a140f22b7dd9e7366645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc1eabca36625e38c58f81ec25a2a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce21f90ff537395a51982367fa68f6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65486e8584aee1bc551acd5019c1886a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43489aa58f694807dd425b943498034a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ce738a505d053c812918acbe48efd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f2778692baa1c9b0b3cebad2ede09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8c2bbeb0671edf6e8277502d9c6d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcf351945b67992f281ffbf51ae12a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4376df4f030fdd8ecc97782310ca6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f436f678be245acb870106bf3b9e549655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d227dd283e7d345c87856e31c91b8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc6bd2c3d08c1b547ad6fb403ab5de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fb3f1e71704e18c4ac6b753a26fd3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052e68d56e5819c5c9f3bb269ee0aa1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dd865b0c33368e4f59c0e9107cb56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fb15693ccc1a7762aeb70439debe4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d469b146b59f985660c3ba142d82fe6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc94c39c3022f9026e3ed5d32ba5f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d864b0cc3bc95c5e759e0c1727a66c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce810507261b8ff78f5cde9377e2ef9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8353b674742af517cdec57932bc15e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f721849649a00e6e9c1dc278b4b39667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf55d097f7d441ec5cdeff95a9e3f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c546c85b1013e22a96e6a0b103580669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3751f710aec36de25c4543f178ea5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373db7205a371963860bb628610a30d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715dc7cf84cdd0e0bed14839ef0fa08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c94a4cadf46bee0faacdddca343cb8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dcec1176a09fe87287106604ddc42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f06381c5e5488d486fd926175b3e7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689c9d7dc72d54844eb38453705f027676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ca31b03420412ee35cc9cc09d697d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe47380a600bd0ce4456531d7be97f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e88286e817956d1ceb7856cd8335ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6a1a813f5e00f5954f5d4b3297ce8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313b5fee383bde66edd2c31baa406fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b940842ee6a316cbcf625c5ef0e15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa9ee94d4a929cc4d2e55580238068683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa5f2d19cfc47e3a4fde5cbbb40ec8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f5813b6797f7825ffc5afe2726872685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c574e8d93d8dc6363980844ce6784686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99415ab1abf79274a0ab0578458e884687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36d8ceab17df729949316c4da4713f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66f45e6a33e0a0b221a335a5b823c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70395a379a9b2ab514a49da1297ec636690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02c0a175c7e27b4cbc7df74b9fc7d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31333bf7b6113afb95fe7dd1c0997b63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfdb2d2462026211619df8ec85ba57693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5141b407e86bec80e18553e60c766694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c48c1b8cbe9d95753c9c62e1c64ebc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce83ea156c7db05e614027f8b2a8cb9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5148883cf81c3288bf5c464ace9045697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a7afd68bc6bd74f1cf08acbe8b518698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437b3c12e9b14f14964dfcdb80ed4d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d638ea185f8e5c561bf428574a378700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9131d03db8d39372c64d69ef0c981701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612814d070fef7d8dd99485be5f41204702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf30fb8c24b0777b87c7c80161346e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c071cc0cd4ad2bcc17d676aa12641d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6517348db40dd88f181fdd66e38a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d2b6e966efe57ebe8a02c766b3014706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188241c829ab78581ca94be9359aba22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353ffa6009c1b36f0684570bd21a7db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4653989a639538351cbdb0fa9f029709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771128853a0b94f68469251dafb90bcc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd812a54759b4f6ae28748313a064cd1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efbde6c1576f403ad21c0e74813663712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd367185408299e0023897dbf9896c54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768363bb191d4b15e3ea4ec3619f38f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958f88d273be69936ca43e1f13cea93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c9db65f970cd975ae4e3a6c6a7b97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8698862a16b60dd9599632fb40a7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4db1384e9096a5aba4d1ca1195735b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7498e4c2e8eb013571c66328d5d77a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d83fcd926a54a2d057854d88ce0bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c12b04d2cc0c4a22210fcd0e05a69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681bc143cfdae18c227bbfc4ee9db97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3a91f0059a0c2bc101ccc14c92040723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6893df2a99791893bd47cd1057c2f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefa7135d1bd3ff3380fa764d2d08e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c8094cfa4ca0ef90c1a97b453eb5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89b73d87e57029d036844c58a50c26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37873670241b67ce669b52ec3a67b9a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc29302f47bce4f7178c0e319ce405729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d61a567450623a9ccf5d3688c50218730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586458b08ac08482f0ffd93fc96a9cd8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ac49c1227f1b08fe5980fb4402eb0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5c7edf0df302d4ecd94418915b711733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceca9ff4bfbe7711c9a3f3b05219a3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81edbd1010b99a5d77b6847185b1754735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a529f3d288511a95813cee613f110736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522fd659362907988ef1b1cd8d0eb3a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fe58c311079fa61cda4227cef8c32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe2ec2793a77bd21f3fa53379b5d08739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dcf5727e82112f57603d77ca6f5b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde9e5f9b4b119a82fda22809f1a7ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a2a986354fa1295c98634f6e9784a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c6a80e53294095a59c9c5eca186a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a6606be10098e6b5c16bd28875505744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791410037be6689c7869bf32851056e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e636cd896dfe7d4fdf921ef8435916746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc0308bbaa713ca054450a0d0bc921747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8807e4be883b566c5645871c4c25d1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b697691faac591a5fb2cc24e34336749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46500f69e5f1391b6028c78c68a7848e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbac690f7a5092ad80584e96223911751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34172df897de81c04a2b2d00792b1cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a5691586b60ef0c1420d48100b40a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8505e5422df0009fe72095d3a51366754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649db141066b9d28624855a64567d865755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd62e92c1a3ff95ead490b4b92c2ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17ff68c4dc139a8ea9378863a3d783757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32717694d6caaabea0d2c1b2a7ec5b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc5ce90bac9800641d26a49d7a103e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522b782b4c62a2d60d87303b6d23f2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fda9fada7c7faa0acf836c73704e052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1675ca99b46ae124ebb3f80abff863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077eba8c8054fc49ec03c39fe5dc7894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244972c4da05beaddf3daef2dc2a2555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0340fad0d3bd58e12c046899821ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389000beed73518a050c5a83e96b9707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83143b045d8a187e1a8f57f51c8d91ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91928ef866319be6f95f1e6f440b9ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2a46d63cf62eb1ea00f79f1c1ab5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670ef454c94cea9666aa1049230b59e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda60e1207b0acac6d3e4f3acd1d459012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e77cc0a4df14e0f6a881a38a367e3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed17ff22f0627009ce68dd8d496d97214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ae336251c678f9e97c3c57d0362d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b8fa2ffe9164c0464e5ce7990056116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878887b18a3bad382c86cea1faf2a4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494380853e904e10eaae83eb1a3459b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ef52bbd676792fc4f5f1683789bf519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb91128257d90818444158b678bf60120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841a31a927daf573b2ce89be4c1ebfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7b214d82c4c265dc661ae7e9fada022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e685dcb6aba7531e75859cc0f9cd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c535e2edf1214d7f817fbe9f9d88e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7736a290eb14df9fae7796f620f00b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130d7d00b12bac176d247406f6351d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68e0b38e18bfc9cead428bab243a3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736ab539f2bfd2c28adeec68891707528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb75095c2a5538c2be7873dd98812229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ed90858b035f30730c1bab743905830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11237a66c1a7fd5441a0720aeee25f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be0244501cade2eff9f3b17247e94c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff03b7a6386c8b7bedfc20f71071ea233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917dd251976e44939ecd6306a55ba5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd887de8857bdf73a118a065b66b73535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92593689f0433ace214ff3e5cd128ada36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb52328659d57a9ca081281848cc5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25960606c7b687d061b711826d8a5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48a0caeec2461d871de6a933aeb87a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f4c06a7627c0f0361225c1c220dde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e91d7e7bc9a588c0d67c47d3c63c9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293282d938232c6ad69eba4899b69e6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6b577f0fbf92d27b1b4de60aa067843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d48046f05f94480617413580d013c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fadc41f47674d8bba77059b50a9ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeee09d52d7dc1b79fdc025739f2f2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1a2ab60f95021a5b0424150a519f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f12995f6980adb58fcbcb23f8ef8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23785d389ce1e54a2d90ff03413bb4eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc57844b9b18b91c63b2ca93d8046950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3067e90731feb487c79b0239b0314b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10d18303d9a182b4e6570a820d956352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eafefcd07ce97d65b49ad3dfb4cd1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162e67709b6f8edc4742d3f1ad8272554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef36ca2083ec04ddcb9d834148ffe5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4aa743bf80d75dd2c004e5428b16d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65ebf8874f959df1184376a4e6be0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90274037956e786b31a986faaf91359458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f1c3164cd57e24fcbc888f3c6a5d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f08c66bfb9b45f4232b38f8d6242ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3cd54451919c88737632d0f063db061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac68b3dc26d152efc99028ec45dda962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e335a1ef2cab2761c40cb446b2587ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79639994ab96c4e1b32c36bade0e3a2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44071708512131b1e30862011b43de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0247be190c36ff39d81bfbe57b135ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d99907366ab070a75867c606152b7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56d63b93b0c5aa1752f5002d4e5cbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4d223dc92d127f0e863f96043bc5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958231c1869022e69cdd67d8e54de3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2ffec75945716ed1173d296460ca571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e903024340f45f605a510d0ecb872372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fbf4dee550740e8888683a105582d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3df907c7c0faa837c0ea48cfb9d3a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961606363393dac523f851e093e8dec675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3c818f21e5b761c34b5c03ea907c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0bfe97021900ff40421b5df8682fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995ca3ad87842522d739aeb3f9dd30f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbfc09c46d606bd5aa2e4b9ba66cb479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0aa6143999787929a3be610d8a21a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eb05385fc73068185f5e5dc3be78c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd887ffbe839c35cd09f050c4140eca582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c02a9a406a0fcfb6892067aed601b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50006bf1a3ffd5c17fc5cc886a1f329284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953a2d780b70010ec49b5dc9f0aa84885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d30d0914b38ea284f06c139059b7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad294527077cf89bac303f765e51c02387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a16f3c1b9cea5bc7322a6a19f3514c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4527e58489898fa537e427934d7c1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d186c1f6f08c1e22e0a3915d541c5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933b69a30ff84d019973ba9daa330da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0895706f851bbe94496c57641005292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22f4ae7e6310c81de97a3f83741c8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b739328224e2a7d42e464e15142f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f911b0ddbb2af7a660ee453ba59e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d1a9195ce90d798397c7f378abb1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80291d7476cdcd54e4b911ed2e5762c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf653b362daabeb5106a73d83482861298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96259fa6e070256a54848118d05ec499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03eb65bef6d45cd2ccbe7c4c0afe62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c05548ea5f02ea8f988de5a5c8ac8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6d0c4e45f080c133532829fe67b9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97c45b36565e9bcb6524896c542e17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a6bf681f7be5e7287c30cfcdd7c85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf908cca63ab8945d7f3242be243ba3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4267ff156afbac8fb51650e6964b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88448afd8c6e4a68ff6d776bae9444a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb136ecab3d382ba5f0135c6b08153108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57954b4a495ef68ce63a88eb3f1ed2be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bef2433316e1b3aa55cdc01e929ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdba5eab2e78bc8be090f35d25e8cee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236d718cc03012333474300731e6031112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e089000afa6ff0f272f4f84a40ac32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d60f408a7ea98ff394deb7a2781009114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301d949289271d3e9414c08cb74d196115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255e74f3260054039331bad537062f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cc46e4888dbba8af8ef072dcf8c5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23861da7ab77f252553cd8728130e107118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b835bec918a4f0999bcefd911478c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa7733436a056d1efcbfc05008afb4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6ddf4feea15ad14bfd99af465f1fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d9939a36a59aa290b7b7bd3a6cf1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e977c91b207a8648e8129d41cb0b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140660f9bff18f770a4eb8b3124ea720124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d1e1e122a811d7158eb8152d4d9ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69702c8552231a7c81e3b63f9a684896126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dad983346e169ecfe186f012970d35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3c6789c7a0e809cad8390b15eeb3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16527b277dbc4ba0aaedad6c278360129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87697602839977ba7094e83dfaba7597130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae18f8370f38d5cc6fd4a273072bc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5f245ab817f8f5bcf1598fe56a5f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50150257dbfe9a4cbcea56c91e31473e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78af76c9ac601a5faf336615cbf54f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97348a691e9b42fe5d0cf07b4d3bd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8d2f59e999823967ba10ebdc148cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cefe58e261c7c665328821d6d059b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421922d0e5bd89afe66dbfaa8c01e86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558104b4f7cea3b966def53ba4a3776139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9732d55b4ca0a75ea671af0848ebc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26308eb4710ad63a66cbb5398427a69f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833bb5cef8d850b6e182bc08265d4f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d50618dc81a4ace5cda6ab639e869c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feb6884d301ba4100c9b42908e108a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a963626b38e6110e40790b3244fc6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77744944d93bb9c494c39fac4950688c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983de05464eb59df2583d772e2af6777147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f442d0ebca2f721e96ef48c27f3bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961179d628e72235b9d91a270c9921e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffbb7c2aa08a0fcadaaf1e0e51a05f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14138a7a94336888ebee182be2ca5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa31afa01a445368feef2ff8e06743152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f2deaa2854c1a8392061c3513eb39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3880e7e4b3b2b4aa40088ba25508c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c45a61bce0b30778a8d836c9e7913155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a144a1dc1f059fed3fb4e9f29b1ab7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac014d7a9564da3667982c81011adb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b93f0c2080701b80b8fb91f96ff37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd661bda322e30db0f8814a2949707159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7e0b938ec7357d4e35eda831ecbb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a95a593239e369e247b6860dbaa32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223ff4220b3f9faaddea4d0ccbc3413162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36ed7e02fb14b7f94ebb012325bb6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8f6b58e0caea367c6e70a0241c7ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b5cca645bdff8959ddba5e71134f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f909c34ea3431a87d28af71224255166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a50720ad81a12b54d3afb9d573f9f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf48f40c642cc0fb43a6664a627581168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01d16b6e825006f23f7c7ec96eede9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb4c9104e772c5fb584f3e2e3c39f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009eb20bff23a890aa59e5cfd6e4ed9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbbaa09413f9c84b963fffca5aa5c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0e5b85bdeeb66459ec2cecbdcb016173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0919c9bddc989402f407a597bc1c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35753980f794247ec0a43206157aa003175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110a2faf2ccb94bc20033ba9bade4eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fa1c9f101c6d1189700e23909477a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d88d1535493c63a7bfa9470149f995178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba1200e7055789801ae4dc8466ba27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21eb64630a03d8f9d66d9f8047536e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdd01de77989136cc7fbb0a10db239181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc36ff1fd6cfd1fa5ef95b018d5457e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad8214ff5429095340c8207b0a54fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8e09145bfdb1c8f7c0c8b24b707bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b9ba494c76040cf60c31b1d69489a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498df47d3f13df4905908a5126a6099d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e078a4d0ace9dad27d77b8fcde1dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55496d2e68f093e3f419a9db3c7998188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1741a5405423a75d42e667da08fd712189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc3a82d9e72709386e08baed7a3e9c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f99c5671fa44d51a0e3d85ee96454191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083440184a5f00f98ed2357e3ff00e47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3b1e250214fa093c7b8e7d654d4bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60f64d243078d7a719f2b914db82cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a20b980ae908f23f6b67de06560ef7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d5147d9bb0e82e960ad1e06998355196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c70d4cde7c0cb6ec2dbe3e40a90c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511842dccde7915ddcaac49f9c4ed3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a38ae5c6ebaaca9e1ae6cd3b47590199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9674197fd6fbdc98d74f12195cf445c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e63465581eee28ae9ec49a6498baa9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea571b5fcddf4214fa3557762423a601202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f0cc63e4188fb0698298680f61a7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc941b7729845c685ac7e14807d93c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e2b0e0a6f98dbac80048b71f808a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cf2849fa5263bb50b0146a995c9e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebcd48504c53463f44c848dc6e357d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d2af464df92d99c1fc21338e542a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f8d22cc5f8e66753d16378d17e620209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e918d176ce27ddefb152c800130fb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62bd839e885530868708d13ace184a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d1ffd07106a23bdb914063dac18f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce57931b7e679a4c7a84e6207ac5115213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f8d46b4663f47da0b39fc57f5b829214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139bd425b909d42dcbb1bce29c8e301215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91675d6eca53a11a08330863f3330fde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcf6d43fa16bdf17aa192f7d1318f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e9663f539d502118b843f7dfa7ea9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00330e5d5ebb0281549fcdd16da5c88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc167e4f195e4ef96767c36d01c3af64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015fbe3feed60193ce264fabc3e8234221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088082851c1380cb4f2ce877e59f188222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09a12de2bcbfc6c9a1bf3de462a2bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e111546326399cc3257836316d8dd74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fde55dd0e2a79201d230da71172266225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10284b56b4d7ebbb9b2cd171e7218c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249023bc13a1f0d92db807dd0c0a2101227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfd2da551e0e983aa597e6ec7ef6c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b50a564e662d250cbbfb9a5ccf892c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f896b0f1f62489016c6c52a4bf47419230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9da9c674256d4bbd298d5895c059e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990de932912a88494604f354d9dab5d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54e63e8ff4f0abebe28fe8138a99d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a70773cbb79a0638e5eb95d8274a17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9842cb7cb77182dbb919f2457cf33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76474977027d926c9826701869a94a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0ec3859d585d027f527bfd2cb881c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372a14ad1c9dd408be96f0541e1443d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d95fce10a5797d674df453eeebd53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcdd745eb6426aa3f27a2e766940e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d1512d4f3708cbf7f39b4150dc3c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef20266c52656fb0a473c3d1a3dca84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7351b5a0e8743d594b97c725a72da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74228fd1126facd0e35f1b9a129b744244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb8a8e24e24b77a05e7dbbbe72e76e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a09c936c331f78e0189f3ff17a39c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa7a56babafc1f94ed7115494f985c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82532fcc7e68bd7a1d127d8f1b036fbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2f677a9c4836615d27e861d6fab62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e4634a46196ab664cbafe0d38acf3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bef1c88dca9d7aa2c131561c9feae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580853d5f543ed262ff4af08921cae4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db40ab8746e0ebe9533242d5605f27a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d04e2bd05c1349f4c016140ead3a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5487db037a9ec3a7413babb9196b647255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1c37401f25f7dda853100066705ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ce775c0fa0478a8a068d290e678db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711b73d785f4bf95cab1a69e39237dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566229350545ef4b65db6de846525b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914737b82cbecb7bc29ade900bdac4c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d29c15944fd4b30d30e18f002f2cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156487a9c4c4534307fd5452b9baf31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de00411b8f595b184573230f27006c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846984f2d722f79f15a78d09a5fe48b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54839a222c7e0e6d0d7d7b2430836a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc124015d41e796060201ed9bff6a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881989cc0a993a5e20ce5c09485a2bde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83337a8c2b1c5e9c418854e62a2ff7b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b832a8ef8db1bc50d4a6c3b429c5e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd393190c6247b7487f55f14f63535270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d7b15880bc0762487425d34a23b46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172427920ea91ccf289ea5292cd5adf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6c09074b09dd5421b64fa64cb09f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d6cd171e6677a60a0b96b3e7147e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50d3a3e6923f0d50b594ade26f55f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2077b07de0b80d6e41d552abf05314b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dc053c69583be9b9742553d3c629c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71ea84f1b805c55126e366d115ff26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a3d8186a78a1841f0ce1b039b7cbf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513e32f64eb275f050daf6224aed7fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daf9519bba2ac9b804e57e21cfa7d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1d4eda9ccb0be4db2d00a2a9efdf0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c93414244ae37279c1b5e6ee386b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e54b7e6ccbc8b2fadea9f5ca2a75e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e38d95e5bbda4777a7a8f7e483ae2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cca40a9bbba4c75f2c4e8249ddc9e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559526af4f7a27bb54b09915c54883f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6595a0dc08d5076f21f44cc9494d27c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f52109c011f7125a2fd917e6a3018f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e91648e61ce84b05dc7a88599db84b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa08ec3c15fb12082f350f4a15201c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394863463466ecb80e0ad2343544a87e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4c299fef49534cec3067d972b3997293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baa83f51ca5687e903ca66adbcb78b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9624c76af55edc0c7c3ae5cb8e4d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f8cb96a5bc18beda4e2f9b20a33f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481d21ad846930cc40315d75d18e67b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f288b6739dac03750e987a99736658298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb82aa45080c79569b93a4a3c94e3f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffaf38042edbf1f4fce1ffeabcbed7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71d69fe8a06b58b08b9e85c00f4ac9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff416d954adb3e79cdd5b83384869be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85e251c16c432c5931e87d2141c622303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08ae3a84bcecaa83df20350d8d7be9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebbd4ccd5cc74d362ff7c9251c81eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c4eb1d2ebdc81e5c283c27a843398306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c195680f38c15b4deb4e370c3d03fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa6a7712e104058298c3909b2f54ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a1be4ea44060546e2735b37ac376d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85c6fc274bd8189295f6311d487722310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c756c41c3974a4268279bf9976a35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae5de7cf16b377102cde9fed66def3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed38dec5c0238ab0b3c24f6f5894e0c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9e6fd482e6ab75ff38a466a0fb284314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c6c75b4e7b7a2c89288deee78d445315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12857dfc33bd69baebecf9d374123f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ae4f732bf3bbadb80e0d0da59d07b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017343307edd8f0ad5b4fc682c9ab38d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9d832301f562e7e22fd92a0980177319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d55b499c200232b5d6d6f55eb5c909320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb88c8a1114b8e3e3209ffbd481182321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d0074ce5099d50383c4082ff2eb7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149178726e61c6ed7322c1f8689b141e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f49e1ec8fa19726a98285f0fc6346324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ecdd9edcca358c5017642a30bb439325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ebefee1c8373eb28e5894f04e051b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972aa40dddde3eb070c5f4b1e7af99c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5e226135479ccb997bd4c769def8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbec53d3e49ae807c850a42b743f49e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0423906240f1bd1e1c6d7a11885440a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64bfa3827da98096beab9498c21d38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ca0c3851254b664f43b66dff26c41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ff3311ffcde119c7567752fdb571b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffcb5dac0cd775361bc2243a06dfaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7474dd9474cf05376a780f6abfd0ae6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39561cd17492132c3c8708e5b800a6be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9db4d467466c9a50cb14ce28dacbc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36946ef33f8709bd9dcb035346d187338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeacb7032c063f163b82ef8a261a05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183eac38f61edc5a018fd1ce3a31a52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ac17a9475af2b08ef4c9d95a233b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55934bfd320becd1963fb2412b666618342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cecf96feb8a7d23514f65f8784867e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81054235cf589774363cee65ec85a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b3ac16c93b685036611f32eb8bcb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12706a568e6f32701f2faaac5f38c42b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aa43fe37b4870ef40aaeff1da0e4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41c9d910030d8afbc22034d7bc84fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ee84ceed81929f1defa25cf1c403c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f75972c73b0df5dca87fed10418c43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5310d69dce188b5ea0bb41241be7ea0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457525d02deebbddb467aded4883786352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16d450c2cd912d3a3e3fdc1b29f45b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f611afd19f94c61ddd76eafd7821e70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2d351504c6cf03e315be6a092e8c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa3dc6b3a999df82c9461ada47c301356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d779e372a8c458084141de78c828c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17795867b06780b4300a6537ce84ae2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f436cfa69bce63d2debf4f7f3644ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406d26d69e36d21a0ec9e6249aa47b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97ab5adab056ba984f9bfccd6885e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8317d2171db2bbb4a7a6f557273de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e9a372f2d51727bcbc799a6586a51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c18678a35ab5a88468fda3ed5e2f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6e968d1c99bc04b40aaf8717c1050365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb8a1f37be19ab4408a69d2123a5c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2df8b04f83fee4280e7a891946b7fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239fbea08e73142637d25d1739ed93d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314bd049ee906426f5e30aa09d21dc0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617286559d2ac8b501c61dd5b541074370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1854d6fb233f9163ec0d24bc81564ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b281e399e00b16fd04d6393f98a09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56608c6e49cd8d7222acaf238097e52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaaf636f4c180772ecc8eb8fa9e6aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835abfd478a1df64e581b41683045b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29171001d82dc2baf5b00fe8caf456e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193ca3a5bb242c0de821a5ac9236178377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf83f4cb16f9e16856d521e5988cb6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bde72a4125dacde2ba442395d2d53c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155c504a3c418a0c10b2c0daa628a6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a53fdf506a385e08f3396d7818df28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0aadc499ea0af67cccd28a6155ec6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefc42a173bb92d81fe357be6829229383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16910d27aceac8782740c6878b03e368384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de118e07a5bdc969b5d0eae8774ee7fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b1857e04323b7e455fc1e7b42abd0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a4f3fcbb19da04c6beb2adf794a6e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848793b937e666fd5503e0559bb55939388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e3de3409e3940d66592173b2ab650389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e647c3d8fb87ac5e089c70624686eb3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66067498bd2143962ea9ee92e57457391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2c2dbe98da6fe9498a55f965a2712392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f07dd63a414abef1485b453141a0bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11212daa08b070a663aeab82dc357efe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23dc03a18aa09aac99084ab1ec12b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0a27383edc03d406a98870013298a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4517c40cec92c1c60dd580c11a5a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c7be5844d08aa5dbc25b155c2c9c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2517f37735922833551737d005a90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e56968da18bef67c65a64d9965b5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6108978a5e586e30a6aa05a923b9887401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6900162b0a5aaf84771dc5fdef0a4c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8aa00aada20c6606933df79057632403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cd3186198c6a9c9145e7464faa09d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47b3edb76b28dea79839d881c387d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a355f30a9af14b1e4e5f1ee77a442406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e1a85769ea2f3e4cad965556b684a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4f5eb361773a7059becd292a24e23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461298950c29325b7858d6d46edc9db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ede948df8b70d56896354b2e7c26e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9fa0c038403faa6e358b787ecc0c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914f08bf532f1aa2a137c27629e6627412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b315d25f4a645c7251d2fd20e2863c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2516230aed045610be827bb8c89c6f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceee5af124a28ed17c98d097f216364415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff22f35467fd013324e709ddb7345e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaadaabcc2138f4162728e0957085eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41ae1699204fe3aa99d9167a1e1e61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285fd303bcfbc9b511d39ee54b69d33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4665cba96ac52ab5e4d723898c02b05420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba794b538d17eba19f90e9e7c6e0067c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9fd75814f53f8103326607e8d2e84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9945aab3296ffb13a8f7ad7fffae6c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c881d9bbcd2b28343cb6289ed00fde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ecb34a2dba8677d421c2f3664789d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d538bb7a9fe271cc72adbf244e1dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c407227f2ee11d9f130cac3fbbd08d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af1ba8e3fd52fd5e8990b792fa4ccd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063d7f53fc94a3f5edbf45cf79f748d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea84a31bfd6f01980bf4989d6902e37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4cf9bb7f8c17ae9401606b20284f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a72489a5929a37caec6b25d0e685f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f518234cfad5a9c10385fef74f822cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89817faa771e1d0eeb0417a48f6abab6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0058ec24bf01c101ba7966b2cafc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f658f35d44c22975dad19476fbdd306436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f0f9c7dae1499129872a1af59a773437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7ea91c1d110b4beb88dee1f5ab6f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88948fd8bef5a44a3dcb3ea269f30f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa766dead094b02665dd9a814f3cafc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed73e027659e0e868567d2e9e729e06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda43887a7b6f213f5647193add9b86442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eaad53ed0c739a59ac7eb8b2f76e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dca829de790c62eecb6d22431298e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f148b98bc453f32d1d0a33323c32c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faa1b8d31a19c03f47703f6a2227c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc55f93fd0b25bbd61991676bf24cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c96f050eaf810ad383b64c892f15b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120fca87aec36fca0b81396916eed86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b04a058575de90b4da074952d5c895450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83badb68ded62191ad7b4abee851c9d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39ac4c0005347f9db09ef1f731be20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c7a61526d8f9a089fd97dba1621d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4f2c00288db967d1582a8020f78c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1ab91044a5d771718a157d6fc3987455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d970c9a82a720b70bff15999d5fe4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a5e384878b6a8a2bb0b05a108c940457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2626901d8682aa4355ab621c18bb6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145b3585aad568bbdcf9cf02d46ae48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cdc9f993ac68fd645d714053e39b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72e0a092e82523cc081b1a19794b97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197ea2b4ea8d68290fd59c2ccc957cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd04b6c2af304a0dba78698b6a830d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aa8adbfe6817990b78fdc5dfd9688464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75ef6d33c52bf184749a8b73d6d47f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad1ac64eba0351ad96f02c308061a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26283f673b87f685af767e5fbc473196467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab059763d7df1abcbf9aa99c511c39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994be3486c7727e5d47938d764f011e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cadd7cbdcee4864197a77bafad269470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e41da924b28a5cbd56fe4846efefb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae5fcddbd2054c1c839d9a42ff76c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5894387b7ecd40b12d1795a3971009f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b758262324c24b399820b754c5b9ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee54f5ec74fa6dc0d48955f2b46da3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83456a72267fd44d6291c2ac0029fd7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eb12f27513e16afc98cdc4f680dc3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d925cbc7ae15923f51278526605da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252aaaaef0afe39edcb7626008f74f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cdda39a4a07bf5bbfdd13e808be58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a78cd29cc2c85d0945cfe503aa158a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66493cb90d3b473b0a0e67e9a6c72d6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f774f3b782e2297d21da8a9f29f43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211f6842716b410547d3de195becb82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038de57a1b470e63b60a3a1cb9519617485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c293387406cb57f0b6aff528a27253486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65594eed9175f412a4bd40ceb1ed1cad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d54fb91b7163654bb9eb8780e4164488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0130974af30fb72bae7b43e0f5f59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08842bd917ea66fa3e0f4933d933f070490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0592bb85c74c9e9649d6de790d208a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833706d2b77722b476c2b593842a0143492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0af1a4f79d00163e3c50b69272e62f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b484e3c85b4be61a8267130f94a1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef643f362f8de05c951996e211aa8af1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082a198f4b47f894760af919fe7d1b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e6bdc48a9966442b4eed2d4621954497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ab2a965442fa42a17273f2cd1147e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c92df98460f15f55e84c075838996499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ea2208f20e8cd5cd42a4a7917ed8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5779c1da401d525f4fe63395fef45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a372797a742f9c63e7e79d7b6bb37e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fca6dbaa57d51a2c4fa8e79fa1f8a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb610f2f19d6caea363fc80680eedf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17742d5bababe4a3e793257c189cf3ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d219c73aa507a20a347e444481ca7d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dff48e8d6189251a0e31a1e015a2a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d70d36fdd1124824bb41c6d8eaaae6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d5e51fbde0977d2c2ff12f6d25898509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b9f3c41e4bb8cbf946df43858445b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef451f9ed4a9f9e312a02d88e6af72a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c4914be9e28a39139ede18cc363a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe0536237417359d2879ac14cdace9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1be42ad56a396a8db357ff710b395514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f10b5cf6b3df29223ce38d4198ffa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fad3f8a145b15d0dd2fdca1819042516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc247922b2176c5c0c2b5a95930d0a01517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959231fde94ce083179ebcc85b93d13518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d467bc3044d2fc40f8e5be729e257e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93eba19be5b73d55dc7c5a4ae90255520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fb46bdbe4dbc6e89eecc0a2636999521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5394e588a844be5e443947d398ea9a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4632718ce85e711e7719d258e75e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5928109aa9863e92599fa582826be6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf5c1a889f9f1d918120ffaef61f7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90b2b2bfa049f33cbde771f4e482c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61643261d21fcc625e9360cf79ecdaa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539c40798825200e40cd3d79b77116a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013290f4bd9c31a8c2270f4d106dec64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bf4c3caa8df4b8c24942c89d57072530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e947993d295b3a1e71f28d842e03fd0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1716735a896303fbf9af38f7543c3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b2a58016fc2da80930f44dc303f9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622965ec74400ca9f056e2d094ed5030534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc62ba8d1802e81c7aa05646a715b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ec874a9d7390acbea4eb49fd883ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0778b573842a309e61f8c4233b09bba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574972f95dd7c196a52c83faff685ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65383553f5cbb5865b97d68adf0090a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e68f72cb3cb24dfc8aebde40981e30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffbda5abe91517f4ba8c25d3b04a28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82a6608805ae6ba6be655dcea4e944542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8407cba534ccbf2259d25c2818944f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df216e5bea237b8075878989b58f1457544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e13f5110400c3c8b376948f067bf6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1efa2d7317b97eb0a2af48ab5ea42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b6ba7a9198a83cf0d901bca82dbc6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f6db5604b22a86d9de5a5e26164aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374c75c45a4a4f1ca4dce8f9ad03298549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c13e6eb307fcc439d9db31d9c18c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970a9923d23ad2cb2b014c7a2e31a8b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3764c260f863888c8699c5a2a5809552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dcff258c53448cfb310b9666e28ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2bc02c31d8b53ef464d251823074d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d257211b6ed98213211a3d5c8e84e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6c38bd88004688e72d01f10b6b830556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c086f70d9c953d65e85dba71da393e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7289490eecb440a47f883f461d6bfd0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389116f1955d1fc30a78f0b190b1726559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c959e37e136434697001eabfdd6e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca86ffb8b05317fb5c74ddee2232d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c7e4d4a8b328f91d88f886b289a3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529c52ee2e6bb0e222a49e443f4992b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cb9668d54123746cfa46a4cc98478564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6ce836389f1cfbbef48a7e85cbfcc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998381ec337cad39a7c7e5888409de3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5447f83de77a744fb434b46ffda55567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424fc1dfa31c41474689587ef528f92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff0b8ff03efecdf20bc9a9589b1e8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d418b3902b4375c24bb6aa5be4760570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969375a9fb5e0c7364af198785f03133571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7044ead81c2b7724284413c329512572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d69c94f5d19a9443dd45686439877c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86692bccef6421ade7e634dedf815b04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d671003f161ee5ed3639e8a61627e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d37aa1408be6ef1cf927a279413b06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e64f74118bc2b2493dfdf9cecf61d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc644c513f9976608697e5ad67d87915578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595af60d102c4c4ad8dbba99230c65d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85a96a22eda12c0519166e8754b87b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494841aa3c37d73f38dead378caee9ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b009ca4b50c2c0bf98bde826352879582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b0a3edae2110a7568b4f5fa3ad02c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedca4dfdb6d74056d9084783578deae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902f58e5281c20086c68e9f0c66ca47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c4d5624d1815f0dc6aa41b64b356f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f2d17e332f1acf9b98cb9d5c75830587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827a08b4ff2cb47731f4d45016fc1f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd646242366ecbd967ff647f0a6e936589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f25bcd8be7a44ca5745045562b051590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09d71bebeb2bd8e0ab8810e1e68eed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea380d586871626fa399e97d68af18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0681ced6710a64c7c4d03fef6132d05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fcf82bbeb10199dbbe751fa716ad2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622282a1c45f0c082f17ad71c74d622595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e112f452837278510ce5f5165226dd2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d8d5138ec85d6f289ea364430545c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8188dab205efac02d45144295386b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fefbd4f6d493cc86a21ded23f0b0fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b07f03ecda975b0630336881c2ccc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864682d2e659ea6f68026ff4e4ea3f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1229a0668d60b7e5f58ce0186c6ffff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b5b710fde11631d5b68ce988f6c79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2269869b654ed77cd9029287c2ebe9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642812ec290b1562ea70cc073a7c0d31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c7c905050772a4e18a9ddb0c2c951606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6989866d91a75f06f6a783f32891d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236eb639b5f94473bbb341e7f5bcce0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f956f2a29f3fe706a88a7e3b01c524609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b1448c69be971afb2fcddefab98b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb367a533cb86ada15f359605e8386611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cb0706add9452a87074ab53d38680612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42300566a3d4eb413a673ead843327613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18d9f1a7b68df45baf3b143490baae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e59efcab72cb9701af0ff7e1077e04615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42977cfc2cf582af7a0d09cb0bdafeb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2ba9ecd5126ad61015f1d6d4867d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0c2214caf598b762dd2c4d1bf8a88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b03bf91d8ca62767cc0fb1eb1114f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89effbdce2cbe8b1eb9ba70f3e46d0fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35680c828767b0750fc3fe1f034e66c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8967fe6333ea7ea5d7fb49ef442870622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456dd8f453c22982c7d6cd70c4df1f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5423227e63db5ae0b52153bf1fcc766624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20374cc8669caa4ecb50e16e5f6aa9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bd1afe219009762b366da850dfb3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a4cf0a4627959d57d99f3f5aa88f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e5a18797ef3b45340ba85c3581524628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf58ba89b85da3d35da5da1d7d33ac3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e489db36c85ec11283085f3d756db4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5acf3344c3b63f0da043d31062c2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d91067b9177ee8379229780b3f84fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfe127645ff0834587b85006ddac19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcea98266f90033d486e12869c5e606634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347129c4a015b83461b24d17005190a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c7618ba42e29c7799398990b0c0d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc4a7734a4a59a0d1c9eab8c61101d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af51cdde1fcb4b604013ccf9811427638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738a71275ae72e41b22f0d17af9b185639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bce4f1a42857778b163d1c8547af4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2167d5ebaf0f83121ab8c44d99ef04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de71cfd9f828260a42f77f0a9e2523642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf6c1082f3c61c2f43b060b952322a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adc4f8fa48a65b0712c5d586a50eab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72cfd4a69674a0b9790bff06597efa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2a3983108c4d5f7d19e00900ba191646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b95db2a65e76cee6ae164a6f9d1f00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109e47d52165efd957166c220159687648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317b0283772435235862b9816fcf19f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67bd95d825777813e0ca9fe73cd65f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0697708bcf53ab69d315c0624a6be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b4d944ddacdb48ed3d025fbeb8026652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afefc5ab84f35d0b74177e04123b98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c05494b04615262529548e2cea7c1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fcd7c00c99e017a32ecbcf06c3269655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba02e7d7e82c33a0e3acb193deb6b33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a58db143c1644ece04e89060326f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddf26b5b922a025a8e71483ea3bac8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd59300bb816ec840de39941705eda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7340da1fa8747304fea9c240254379660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de20dd58eb07d53fb9547e70271056e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f211cfc040f4842734812f95ddd21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165a3cc9988e309c56cb4ff2e749ad2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50758ba0b9d61a58375ad55ac4cadda6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b6d8d189fbdd1025cde256b870d1f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c661d2b2c84975f46b709b052feb0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8390fd9c70b0c22eaf99a0fa2714e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73de844d8a797a91b8af6e8b58fc0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6f065aae7a6f3e3421c69b0cb5105669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437f3735461e4bb73473dcdc811b53c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381e633d9b2bdf0479374d9bc1c4ca9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f680f0d3acde0d7ebb84e11aaa821d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74bbd5c6cf81c5933dc2a686476cc0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999a0e0c937d8301b9dc20b96527028674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b0a02197c7d4699b99e425f9dd810675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8aabf43c07096e1962f63b94e20c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47510a731572bd8afad998aee99f9a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7115cc3ae01e048bc1ed22e16113cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a7a6cfde65c2f0045c883e12fcd40679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cef84068c518089d5e73bc892d3cba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52740c8d4e67ff746e8b305ec40dd32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12d20f9103d83a5e7855a8e72511d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d6cf832ad21817c6f71959fab5388683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2836473fdda0371423c4e3acc03398684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96286653650c7c2c712a4116e8ff65e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72488d221ea945f02f6858d9058a707686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7a8b1129e82fcc5fd7bce027e6b30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fdab6d722bfd79d79dcdf8ccbc0c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7124288f9790441c38abd7725f909689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84b9d0b08a0b1695f5314b2dfdc0fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8313bc2abaeb49f346d2b4ade79da3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891a02e779d94d4adb18e10d1fa7341692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930917eeed21712d8e9857541b50e4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60266df74dc51f2b9a5f460fffd5dcf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb30735f7ac66a22a53873e07e7155695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0428061047a9915fa716ca6eb50016696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3e1e536d3fd68ba2385c4962cb618697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a668c12d273fdc794f8ab9d262266f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcedb99cd68d2e734a45dc55c29ed7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200506379bbd832bab5a2ea47d2faa9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b4c41586367267f6a7da79c99f2d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f6cc163439a3f3dcb8419c27ffb61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6da167cdfaf7fd4769624977096ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068b9ee91f80092703c6291fefe8e97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbecf63316f16b3dace67bd02b1e786705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d3e6e6b7aaf9fa84514ff0a7c0ae4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef936ad3d5a32afd31a8dfa750067b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a87f8aca4667d58996dd431d1925ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aa0566dee80c1dfc76f760dcb5b42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c02cfe5c3fcc71046b0120ecfe64f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb05435386c9788503bd42511198718711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60924d7b5ff7daefa9802fea931650712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed0bdfaa65e1e3e6b245e84b29c3e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ba396ef08680c757d100f75a50f63714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0eefa2683c465db9327a19b3669da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a3d46ad780efb10432d7ecb826fbc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913fd93c0cd7f43a49f16de5214cc39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbe01112cbd63ab52d71947b78a764718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9c8b934f37a23e5714a967776037e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bde15912ef509e78a94285a04bc254720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609ab1ac3d8e91315d3ea198cd92bf0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07582735945b50e124f87533417e969a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e980ca17dfd81f41674d4271a55fee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a776001b4d8ffa6accc70a6d56bb7fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5943fb3d71929ca6e3e160b7aac4d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7baa4bee56951edf0ada3a1d558f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea976d6b1da31f356def1be34c46d0c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe510eb49fa8337894d8416d777802728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749b0a75e4f50a41ec313c7ee4a2c0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da8fa4fddc71c44e44f792738b7481730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ae4219009815ac630cc70de2c03a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ce26549e158028ac80ec1f0571107732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875dc336f8ed8f7541d86ca3f05ce2f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157f6728b7262d071819dd2a5b4951e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7511e3765588a656153ea64d7982b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525ae059b0171983cb7fd0f0af30d1a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cd3186212f4a639028edb972dc357737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159db62ae9551a4b64567cd5418da5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c64814c0687b06060df07f56f7af7e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29edeb7d2a20a1d4b4a98f44b9e61e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910159740762d9ec1782324b8b4420ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c7650b6e0b2d80aa416429abf882e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ae1e61b8bbbd68e876a6518c3148c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909c0bb0c67dc377ecf711908544b03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dea27d1b3992c97c57e345fd42002745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daaf79bff890038ee44dc2aa4a02ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584095970263482f1242e182bf24f84747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5ca02613f33fff6d54967a5f0b422748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6258035339afe5bfa5c3063b91f56e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7595e33fb24a92b32b2f34912cc45750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322b7d38897197ac44db60f0353cf7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b08653a18fdd253466b381c8e05523752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee5b91085f21c49dc09312b0835f66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a3cd2110bd26de077a83c87bba39f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba36998c550a949af5b4819301559e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4233793e19702d85444b52f78039e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16f62ad0da820bc79727adb78ad04a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036efc81b0c932b5dd564d966e58aae8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe8d1cf2692cf2f19ff8a433971ba4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>