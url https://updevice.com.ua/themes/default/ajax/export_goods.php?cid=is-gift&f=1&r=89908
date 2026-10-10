--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a3b8ce79a14cb68955f361593c6191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1d8ea5cca7b1d894c835c18f046eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd677f10f30431dd9a988c79caa8bd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6538f59b1d5ec56e5c3d776607027c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f55fb014a89ff21c9bc638be9f5bdc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031226e6c3096f0ba048ed33a07f54a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6f8e7aacbc214f2fd5ad62fac1e877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cd46137c566d90114ac9fea21e5b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f345c6b02bb582e16b429101073d6a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff9bc74265a35f77951d90d921fffa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7e23551c9619a227b072c9111680911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3f5fee51242d032b41c61ac4f787c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d63506d636e43b57fa974d2e0f9a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f6cb6ed1fa0e5b51fd1151eb3090414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bdf8975647f86ec3e3f362684dfb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61721cd89a6b7f79404b9dccaee5f48f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e507fe8a7e5ddee077cc56dfa169e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67aecd5e33eaf33f4162876bea338e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952846d553c121b0bfe02e386e3d6bf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11780aea0700843effbbdd11055301d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2b465e4df44d2a02b832e54e0976021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae662d989e5d8d24cc2e153c0926db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832301d4a6f6c0c7a10a930055e2a5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c000e8f551e11286a2016770c80f4ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620a2441ddf1007ae60a1f0f14081a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106d95b43c6823be637c85c03bb757626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ad3229ec91f5b3a3a11de5aaa349227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0d6d0e3048dffcda5ebff8e31d28828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd62b6fe69cb15e540d308f1e58d46229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223a348a6cc2b63c0aa08810199641930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3f0799cf25db87ab2848ccb6d200c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b268e7c023375c3aeb97b05fbd31732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cccf1ce78492a13f6cc7ef91c6a29633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694ba9855dd067d32273fc97657882334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e657a077da644e0f9a5c34331c898e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5695b23a040b44392c994cecca40d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8631e2418808f3d1986dc6ad2c469c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a9fce05d5685ee6029d5dd2f6df2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af6a358350738b255aa1fd529a3ad539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9974e0a87376697e18935260b4fda0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0528d68b04981e3e74f9c91c44cefae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0f3ad3e0cdc4cd0f8e96ff0d418bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e3a11f222b636a0879e540fda3f8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cfb4ca819d38cb8aab85739209e7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6b27458c6ac00652735492f71984f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3fddb4120da633f2667c2511c6d7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ec7b98c18ac785ccb51b1626a585747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60980a0a7a57657f529250ce0d29357848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081d197f3e4e12aafa4cc1333b42dad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec36d0c7cba525529cc4ac4a567f6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ad02cae77564ca1b87cd3d478a79251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bea25bd80277ab4b68f146a50b9c5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dfe61390f880f2f72b88cac62d76053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb7939c71e95e6c8a8a86686e0501d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cb7ed4b9b45bf6f9203947e02000955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2df3ba6479971a94ec6d3c4cf3260c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe1e8b9d5c835ba60bebd632f5a5a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d14a9ba6e10e7293db946e364b71eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36179fc8ca7e6a8afa1672f86b062c6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583db2bbb41d0ed47d2f22cd12bb1dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d81563dd6210adb3b2dd100ec4a84f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cf6ac1eced530b963cb629fe9f75262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d100e17783819355661dbd5403e1c0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1053a0c27269a985c37437372d4c1ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8325c16a0c3a6ca5727505bf4c1cf1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e71958f94d45a3d4adadd78a72a05d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0d9b2a76e5b4288f585c131570c6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17073defd697c50b1b6b7f8517a87d6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc50d6d476210bf150aa0f6c46573569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8e9b4f7ccc58e5f5fc8f24ea4586e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b109081d6be2f7d527da79386d4af471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f1355003c5a5138ad63f7cff617f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ef4ff7023bdd0dd5ed2831be8290773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7b1a5a6b94a48ec248608ab720bb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591feb3976c53a35b26b781e78aa109175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0b7e3993a93cc1a448e5f80512fc776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654939e1dbf2bf5d836bddf4da7723977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db1cd78dc37912ae6de0c05aa9468178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055dfe79523191eb98734c5a440c14f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428fd2b8627bb1cb67da765823a1b1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd2b46ef997bece5f2b4716cb8b59281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d13543f5442da15fd10f76c457dd0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196279c855ac742c86a842aa4decb7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbbd5d7d7df21332cafd29500dbb5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1438d6ceead04360eea6ae35951847a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10491eb95dd658db01da9dfdb09d5e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0624ec733bafd75b6dcf817ff2011e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204bc2e984e7e3ef133afa26bf97ab788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab60b052ab2b795bf15e692518dcd3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679c02c58d77eaecc4fccdaadf083bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f23e59d209e97e7e8e18825b1922791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283543e72cbccb3e26f71a04925e50bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c564180412bc9bba43777f99e997bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e40552cef76448acf85d140aa2e94794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66670149ef76191e65f752524bfade95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b443a3d1c832c65b430377bb9f5abe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e6bce0bc710b67fd7e68ee8283fcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb29f0daaaab6b60d049af07166b6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d6467f01bcea777e61d66d1b3776c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5db2efc39d614b0253e8c92354ac08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66339b286ab8175d043b56d021dc8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cb54ca185d02c9cf5f903c554090e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35189d70957689f37eb50732d200f540103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f713cce0650b15afec053d9cb3b5a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778509b9cace04e4a2b26d4f6a2609d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29145048199cb9f248d74aef9fac562d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70bf3e85b8580156f6d7dc03675b14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c379e2870138db2680a4f780ca39d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49d87f2039cd331ed478be70217fca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e499d1352eaf8ae451adfe4d7db70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fbbb8744e5795e9a8fa3b98f8b80f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb678b805c6afdee347f403ba1894a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ace3cb7a8a80a71dd66ffc056b8f91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34581f2a81b414af5a1fce0ecefd4c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc6f5dbb02d49bcefba5a4c5377f62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f27b5d45e327ba2a8493d0900793f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1338bf2752db073200973b12a728c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09028c3f58d97e94ced7861cc4630eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67a8a7dc45d69544e6465aa97dc18f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2434310fa6822df99d523661e4b877120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182c0aebce12db215ad7b0619ec9148121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbe0f1f1258dfa92efbc2a43a966ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e74905373e1b9924f484f6cc47d3e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd85e3aaec016ea989cddeb67e64f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37a9d3f6ba174765a2023100bcea62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e964b2a638f1fcc41eca56a03f372e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d01f5f3db8c325878032288b7ce454127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d899ef1f7a030286faa230a0987d29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9022aa581c1386d9e2110b4b5de64ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed007663c61576a703ee3863075b3f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b55bb3b52712353b26ebbbe3db0a0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6069c37e040d1bf4f19209ae213c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5ac86a3932f1fb91053a3c7b23328133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d5d828350de37611399194732537b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98aed585f1cc6359cb42f2ec923610135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032bf9471f2abe8322a1b3057a3b861136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8713088a1139d9f775fa54afe3cddac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145d0c607140b9b22abc2b70e5efe21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b51c6319fa16d75140b224b932cae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410bafc5849cd3d5b47af12f60a021c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6f4a164c8874962519c6ff1ca532c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d65e03a14e7d422f43870d0b4f533142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379573ffcdfedb6bd531e4c49f8c738143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3bb5ee0e49b60c4f48f02bec35303144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f5b67eb2d74cf5da5a7fc995c0a6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2bcd6bd5e7dba72d461cc21d8e631146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a2288aa4c7bc5f721ff8b02f433b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73eebbcbc01ea82dba01ce76e6ae75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3875b1be7af5970ed1a9964f490af45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6d96b298691bff4a6d89a40984b37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c01dbfb7aca39aac8525bbfdd6119151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f1880c633f9bf3bcc3d86a21f9e94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64726d8127b11a9a166c80242aa616d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8098adaaccbf1a5b5ef4f197af3083a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce49fb0ec383c6163cae396f4a194b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bbc98f9ff596d0e86a6b1f31af5cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74714a6829a9d60625cf9a9631fd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcb7072dbb9d1ead3079befa22e23e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0e33e75028131a67b6dfa48f75650159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53d4a6d382553c5999a13bb6ec1c39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fc0df8d42ed78a9dca9730403a8b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5473b8caa498f5a6863a0d91d6af333162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bb740d206a7f75840c738406fa7bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aca02f1cd5fb04f923faa81527175164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9fae4e66e962eb1c71a4d7542490f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053886270e014829d7ac0cb8f287ac1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce1386fe749365a98234dd9ca319f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cad3f6277a0f732f698251114ef124168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d41d6d10dcba068e2840dfa8a2a6af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f7b23c8a91e35fb53bb460f71247f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea692da9a270588b634c1bd41ec06f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07807ebe33b60d5966e47db70c97c91a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f22de081a4a3a68e833ebd8ca2187173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffb45cdb622d4a6becc2f0db06c3a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2373f92c33628caa1c385f5adc88d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3340f502bfe7f8774ba804c558a33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c1a8a5b9510b83133db610656b093177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996efd2da04f0d7ed9e7976179f1602a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb53ffdec5b6afc447953cdd09bc7a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11394ac5671208408770851e361a4415180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fa09cf84a2812922b5378e1cd2c69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76fc32ccd9d965b3d0424a28dea4b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd561d10c886e755d15dccd885a72fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6f72ee8e1aee06bfdb097eef77e65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7061595c48b762ec771d29a32fec2ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b67ecabc2bafb6c0d7aa5f06b9286186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6715db1f39a5ed36bdfb41000ae8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2133bbdb5086e43e1b90dacd21eb9e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61651e3cc108110b08e7bbdc10669f13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34327814ece827b0c247feee1ad1f0ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ec68638b4c838fccd9cf9f7b47173191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6affff299d816746a775888dbc971c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54a57c3f8b28225dc0355168126421193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753781643b30b89531fe1f205009b149194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aabddf57443a7e5dec7e9391e9dc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e7063d647abc6c3880a70c360ef2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86017525fe712cf57ad863b721f08ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b9ca453681a5f8e881f986803bcae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7992d9e42082e10114a6f322e27c2a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06204d3790adde9ebc65232a27bc41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5815140a057ade2cc798ff7f29ea620201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dec240f1d1afe35e2cab840098b431202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7038eafa7eb4c096ec13c3842cb8961203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73186630779b36f78f67a58f3383a744204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883d1168d100003dde054927a35850a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615896a9da769cf01031994c56a45da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58100cab96fbf23039d1b9113c69703207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf7dcca16754259178fa5bbdf92d24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bf57f7ad738c57d754a503fa8bccc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0db56142f331a9a80c48ee880f560210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a810808fec051940eca425a4cb2b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb64bbca08ff0be0a2d0695a2f511e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8532ff72493380efd600e09a8ca1de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914378eca5f94b81f0d625ddb32ecc28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e181e5b95627c08a4537af62be3e5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c8dae8327087a31b88d96e4bf677d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df11dca22b1ee899b5346f8912d1b38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c39af019cbfcc72128f83c86dda41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52ad3d73aa82d8c4f7074da201ac6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa456264a1c876d0f07d2d15ed9fc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502c0cb5b6d0e573a739263ab6b51b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141cf2bb5da3e85ab412d9593f55713222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845bb392d8d74be7fc09d452570f802223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9a312404321d941d0e1926f6f319d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cecd142dcb350af9ee0999cf12f60f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494381f91f5673dbd44995704cf5d8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101edbcd412ae36ea961dada2571f33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d8d8c2fac97f0f3ae626f59eadbd7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cbcf7662da78f9e7faa1e3f2a1d0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050389489b063392efe486157f0a7f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80470a798ee74f0551570b4f16e503231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7f67d5af53bbfddb8d4dc07fc0f0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63671cd437ded63a237210ef00227c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83658afe3462beb380fb52adbd74cc3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d86122e2f5f938d9718adb54cd2e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f6a6d449ab4982c27f539cb215503236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ba5adb5cd52249b00269bf5fa7b92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe1728aa609e6d847dd2803fed965b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbee927af227e4b60576d66f6fc0de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074e4421dca870823bc9ac4111c27e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12329cfe3d10b5c572c8ecf0ab88536241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ddaad525a52698d2288c1d2440a7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0180f6e782a312478f7958fda65a0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655418be27aedca296906519963f9a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84db11c7ecf1b81e35a5e57a135b91e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9a18b33a664b7e150c2993ac42e70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6258a0603bd04b74c8cfbfc7e379e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24685c69d94835179aed86d67a216b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7dd5a1660fb14e55b8606b7f9d7fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc097f7361c4562f2b26f3a4680fd2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804d9e62b1dd28cb305194d7fd92cb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad9f64e310131c58cb968d6a3145b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef32ea6c1abb03e5f300a33e3ed4ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be61fe831901da4fc0425d97fda3d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdaf56acdbac8e5faadcfc0a91c8c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a00af6ea46423fc6c47f83dcf6a74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e085a829f6735ba1f4c0b7c963c2a18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be344d5bec4758ec2938a8f68b910a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcf4b16b7f63da3f56e49c313b423e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51578c022663c07d88060b620c9e5612260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eea122b1755019457ea2afb10cd942261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e338c1ac0a0e2d601c9fb6e1b1b6cc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d3b5214a944a17cb5f9fc23f33054263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fb57b8e2a0f4da5ad1bd01a2dcd5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de43725112caceee37f0d1d7f711cff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2eb19f4c7a91c37dff1b8e81bb156266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a0abf009681eb1f066e2d63de084f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c86544944afb0b46fc4a2768827849268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753037adec0ea91b4a8b514010b737a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af9e6a8b99d852ff3c86daf6b4174a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbc003361e7e27ae65f1a4c0762f22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5bcfe77b8b6542277a155d8ed68c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245780e6c899192f76cfc833cbf1029273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcf08a22aeb0dbd4ec98c20feba7e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe372474becf8217353033436bd48ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e6f9b9028106df4c85216d686a3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ca7050013adab050b905dc7b4fdcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf70c2f1750e4904d8682e0e75de3d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c254649e2b76952b5d3911d499947279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7009d1127882c3e2c09ec3fee2aeb8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66660b256216b257286585bf273a8d9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e90e5b868c3f69813298d96b3c24f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb398e9e318bc21e179fcf52b50cdb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a86eb6c54fff08ec3688a229e764a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a1305f3b03d97047a49f82ac12495285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62db4106fd4beb9c29a56b3c1af78d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495b18120c5edb0b626996ad91fedcd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef7b206767ee1e2eedcf871063b261288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e8da0c80c4cd1489d8b4b6ab53723289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57295673253831a099a67ca129d73f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b425ad92c87342584cadc034ca10b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e7a09fe82af30c9ad968fd764cc5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285671fb9ca08b7f2e970542abb539f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778fb2950a15a1b3d4733074021f877294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060e6585065c558d425802fe0ed83df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775545b777b035a635dc1649d808a0d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d0d45b2754752f46e68dc22c915c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955ee22ec5761f8473baf8dc3a927ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071390a59d2deba4a33fb186c53df95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a7ba662fe68a1ed39755348f6fb69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cf7a3319ded9a1a47b71fc11d4c1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867f532e6bc6821d0143ae18cf2253e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526e01623d71748ebdc558ce66b9d20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6116616afa0f6d2066a0d6b98bd62bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bb6b3216890323bef475246f3cf73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb63d14ec4fd7cdb984d9e6cc5af4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31de7c177aa25ce874c0ae2074b3fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73e23c4df2a35fabc87bfa8000712b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711ca25ce0429b1ce7012f6b153c4d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159e7b75ddba5c949e1c9e5d6eadf2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80861a34b6f040802c3780f6ad713f8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac81d87aae4e6d548e3e5282487dba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455be17d5e0874449483c631a3182421313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2005fb6682c4c54b79765214e0cde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bbddc386d1ca501ec633be65e239a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba08e861d550e1dc0a23f9b4727ca0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0692606c9988227860a8e6a5cd7cbb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d04ecaa34825aef86602d70f2ea12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8724363c8264f7d9069abfb872770319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae94e57ecda5b3475904cfc22fad6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf805726cf58b7bf04247fca536fd2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369432b35352cd4214f108b5361145c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919909bf0f7704f982ceda1b6124a3d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a543ce6285ce41c1046c89487fa092324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943eb304dd6842df943690b33cdaf41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965d4c68c83bbf87836079f94b214b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f13ceada8fa6ed2f810e8d1511dce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504115d1c0bfcfef7ae4e75e626d8483328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187488eeda57a64ab039fdb923649d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9867ffb56738aa7a85055992ea8f44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af498e70c3c24e89b5fb9b43f9178c9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f061f1a133a990f1989cf9205ccb9f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48467ed4ab1020bc83fd5b124e0f367333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bacfa77b0bd223c6cee75cbe55ed2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9137859237e51bb557988faaeff09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460ef1d6ea48073cb61a62eab9603de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c43679ceace1fd8f2db66196afd267337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4ad7f560b5d0e1efb1537205cd048338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e86de746baad887ad062faa2dfe06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c56aa64583f98c4b3ced83e945c536340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8c8c97c887ea5decf77a5eba95ef1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a8979bfa2173712e57331a649e049342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b99adb6699f65c97db0ea247fcbcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51fa6226e6c400fd543ccc5a1a070e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d6a0578e7164191a80d7f4bbccb7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e302d46918334413b8d014ce491d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a2ecdd0f9448ac6d86ba84a8abc26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8606aa989d391ebcbe789aa1975da59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb48e848d48fa01cd6e6ce47acfe199349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228778671fcfd236c60c102c21367c32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bc4337627bf473109bc3a2cdc0e35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993608f9c2c6f0ab4a01940da90f5a79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135b8196fef62e02f3e6ce74f78b86e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bad2cc4b3e41c9fa890a532aecce4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd946985772ca724095b89f8702aa7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c73421bffa835594d7f9636fc4662356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae2f0124566d90860a38f9b1b66177357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c57e8ca091dfb1a5d67812fb411b00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756e35346295bc08e7375925a899bee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a458fa71c3c205a4b87b554d602d832360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d770c0a5f3d9677160384589549d22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d727c733677452d03e8fef676acaac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53313ab0fdd3c6513d41f6ea88e25d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c236ca54f5660cba8d703c438786c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ff7687ac97194d4d0fdb00832591f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd448833c89c3f2a6d586d9da250671366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb431055bbb12630f7b4da74e796eb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79383d8cafdc5c823053a1a722cf553368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a211d5cc82f1c926c4ad8dca6a565b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd815bcf1883c531ca2b3be9f7fd8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850359a4aee61290f4792189431e9668371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0d7d6c4aedf591003ef8661f670c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996ae4b774fb01b436fe460af02569a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c131da3466973ebb8789c73f22102f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a893902634e48eb4b71ea1d620200dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad48032a556e40139e6f000df70b089376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaa859c4cda6ae4574c4ba91f17b86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0088bcf04c467baea790b30224339378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddfd00490aedd4518064d26646114b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e2e6b864cba19e55d490c4baa0d75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d63963de5030261aadd7ee80110964381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761a3a4cf21abdc956c6cdf405b66da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc886cb0adafce7b932e429d355477383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da093467b1de8e125c4483485fc87074384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169abd6548c98f19317cfcce3c378b20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ae086ceefca992dfabb933c5a9a5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad612e130debec4898696a8bb9109e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27001f0be138859906bc08e185cbbf17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73785f39671e377288c97c0a42c916a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f982c589125dce48fff7d2a850f4cd0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f29367f3cf7d5099164b3c26b9c51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be264e3d5213bf0a338100694c7a62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105cfc40e1a358cf6d6a57f09f8b8ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b845718fead9d3546552074728ced7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736c29e2fdcf76c9178bc039790346f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ba6fbb33cae7935701bb7437a133f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709e4b90b2235138c758661e2e859bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5915742efdf3621b484df11dcf576398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435b37ac22be689b81e9656e22802a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba602323daa1afd1e34828cd0aa0c050400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf24a5e290d39867226cb769c60dfb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672e210f52de32d091a3e6d2b550215402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89873e0fa3c14cb9daae76f08f9b3c41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4efdf8199ac825a337200fe634f32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a9c9e3ab811bbfc6f7da8cab2422c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15080630459a9cb9259fcb3ec83f81aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ed8bb5d6c5c2ede663d668a30dfa3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bc9397eef4e36bd17966a613aed7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd691e95eccee44a8630f7afb47fb3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2b258fe375f117cba91da75063482410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e8e310146ea44e0d45952adaa643a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69287703ad6dcbcfcc1c3e9b018933c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524d83cf400cf55c4fee1861aba1a54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5372bc90e92fa9a833d916d56f150414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843ac2d589fd13daad1ad7a4e65644f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf485e7a609103cc26060be65128b54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70664dc3783ea0b922be8c2691e56b9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76b549edc0eb553c46786c2b7105ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92529e2a340fd2409cc7398ccf2622419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374058285ee090e3de5e273e381aae62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882753db53fb45bd46f1a41316b9d69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6a8cf9a63061429ae696efa59b396422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac97063aab65bf2cd08b6cc0794ae1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40826b4d8370554e52f1dc3bf6fdcc60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00d280f9edc19581b3223a0195bbef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de286abcdf89f81c5640952acd43b77426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031170197f223a1145c424732ab8ed29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebc7a24826eaa8d4ba443affd693fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03f08de52623cc15527344621fb81b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8aefd0fd18522e695751287b6257a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5378ebcedd5375acfb275c895326994431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5ad941d821be2f64192fbeb130a27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf1e59a2bc78c0ca713a1ab2f1d98e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc8470abec6fbf9631483e18cdb35d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ced5dc677e8ccc3a313276ba197db8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d27b385c230bf4b8f44e0d6bfcf45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5f2ed19428fbd570c479eb849e496437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0136177dac74df1a624c38ed492752438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6faa2ec6d391dd2f7120127ce77a1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8933e7ef2a76dae340ca6906c004722440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c0e29ed238c4d0a37bcf73340a1d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359b779eab82a9edbbec624d15f1032442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7d884cb3b6665677bbf75e1ca2b6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e2c5c40881c654b9e3d2426500ab6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3f800b44c6cea45ed634add191e54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647c0bfa59f522cc609b715e961adb3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a788f243d5e30db577b75290f3f87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea9585fbd727c8c04e0be8c5d2c264448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4140d351b3bc0fbc4fd08591a296bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a405a55e368ec2f83e23080958f48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c66ab6d2059fa4b509035efe66c288451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2dfebaf24cbc57e945aa75d270145452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bad3162ea2a08c40a74a93d315ea17453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e1c0d5abf38fe1e90ce8e71bbabdb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb238a1c045a2d09875f3eedcc25835455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6e00c390d38d3f3d4b715e742f49d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f9f6bec767b37410d2a4a1a7e1ea4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555701f99ad2c745cc87eab5f5f1e299458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4c3b061c528470e463f4e18082701459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb964fd157e7cc4ad4858335962c4ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f2892b31ef4743c06ed91436c2743461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed5f6d98c6d123a59feafaa2f54dfa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecb205fd31179f7ca52a2971ffb2fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7ef5d056a23063206d7b9e68673d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9c67e4988ae4159a59cbb4bf85589465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0da7d6e7bab3d1a8bbc539149fd238466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4a7388c0f792cb2819fab86f5564e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f05b63ce60338c6025ff6a45c4c9ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789522b30799e04b8783ab49c52fa72f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ec2cf67a91b941dce941904541a72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84deca2d25d7b490a848f18bc381f03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258319d2d84c2413c595fde0b3983c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da167b4325042b878ffda587d6867f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdc04ccfd341badfa21f1980f132a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01302860b4461da428faecf6cc112d34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2518dcb9e6fe622bb7524183ca80e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656f5f6fbd9762cd914b8e52eb42f67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4ada6d8e2213456404551755c1518478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d054a640293bdb4e183e93cc1a4ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051270b12fc69c7c257a48bf78f4754480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917f165328a74d5631db8ab547b6907481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe1b147c11109374f7b2fb69ab4d81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b392f32b35efc20d451e80e1f01d98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a21b67ee13fe9db1f9c25d0f4292f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ea948057f962cd7a67f3c5554b692485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccbfa7d638b386bd7e5d7327b7ea0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd35c4af5a6c9a73d7d4c842c33fd62487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354e35a2e0d243d205c56db52c8a0e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59187eb6a935d176a06b4b7d8c3f6471489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81972d02eacb0f9b17cc49093c9b2969490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5675a755ce54d4d675b0feca1faa2ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfccef60a7fc3008cec6353ddec4264492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d084673b8309c24d1d316497229fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a828b144b192db3b020c31b09a3e8f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeb647819cb7d50e778f7da132c0c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e63cea949a3dfe7900e8bbf32d8409496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af385d2c4f40f74bad958089447ce1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c9d72d7e59659fb989dbb826e04bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee62933f8597cb9f4bdccc9ba90cad8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf2bc044116bc75c6e154b27f8f31a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd25b0a85161131af7e9c7cc609792501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e0febacc28882abf72b2ac4a9fc38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cf82a2ef0a31c0f4979825e3c099e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20d5af807354a2dd8f9fda683c47b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0e5d5bb2526708a931dce3d9bdc5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016f648f104357e5e75b12fee14f216506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f91ccae596a704d57796f30833b76a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ebae6b72aa1e4e2cc8c28486b4aa9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43437a9a5fa24283039d193c59c2ef7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602ef154f3e27459eb52d2c7d989583510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59d1ebd80d1a2f382fa11c7f7e3e26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cc908a8912d0a77ca03adf6bdfc9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d16cb632280094c389ae8be346d10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8991f47c22202617dfaecc041c561b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf47cc6fe63c14952337845c3cba4ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b4e88a866462cbcd2cfa9964536b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0e45732866e2e2b7f782128179a04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f7e15af8c1274e835c6bd24a28be8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c6258fa09646c9f84679c25b60f42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4849bdd837aa34196f74bb57725ac66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a53bebe06e41af05be73b2f22557a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de180e83c58c2c0563e060f55eac385f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451093f59856d49dcae72f9bb2cbdac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27941f7d997c82a91fcaaffe97b8b8ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c5dd3dcaf9e25b7a6f887cd3be7a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb1ce8f80de08869805dc9f1a06cd1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de20ae9a3245ea52b5d41f025060416527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059b062dffe83d54bd76bed2cdac55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fd228e117e674738cdeabe2845798529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a9beef15adacb818ab2b94e702e67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cafa49314d036d5d07945de88c2b36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3564ceef0c38f240bc7bc8c9dfcee72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e09e0236eded9f90288cb8289b9eea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19b84f98118464a1af32249c5edfd1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f21dfb2e8f5311fe8a329e7913644d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341cc90668b4cdc1e9557e4f3e9adca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267304a759fd381d527f47a714bb5d63537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83701177294332577853c83a42a52aa4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bba5243804d26c6f3abd9b1f04c5d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b25beeeb48df525e22222bc284629540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf10b62bf37236e97d66eee55b9f8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9062dd9d6fd2c8f0eb8bb5ed533bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0911afb21e8876bafca0d034caf1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590bfbf9d51fdebd2e8352a2cafdc25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863df0f1d32cd39b82f1744583699f5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc2302d7de3411710c82dedb003532546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca4351091e27fae21d77da29b9e6b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879265ca0ef1f306dbce54d52276aa8d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145bce1bf2d53ec800a6ee8cbf10aa4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47e1741d7156b9d294c79baaa97a81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13773a1c2eb4c83cb065ec20d66f4d86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dfbee89b9de45bbc1f659c6b76f86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32743c8157db9b7350553362fc2133553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f9b4b61bbe90455540df94ade7c31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c346683161c254a3192789c2127859555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cbb9014700b48ac9e75e0009bc0a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ea27e74b8a4a6bf462d4b62b815b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970e83dd27af21c766685dadfef6fd9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b8b72b8e1e28df8308de37e685f94559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160b8f1b4cc2e817a90ad73528d5eb8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60157d5f21e59459663ae7860581ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a66105e95a0e75b3fd5e0be5102e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad75d4220fd15eddde2b4b7bc28c48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb947f34336b3cf17c724932fb25061a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b59e6ac1412236fddc945c07ddfef3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8c07bcdb57e5c0431958c8523f412566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72973bc6735738bada534707b45c230567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aebec50c3efea8976d6bbddccc40b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aaf4420a8abf10111fa7a0bbc8165569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e4787b12ff84ce42bc096a5256a04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b6d82c97b48acff65cc2067bd2f65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5e609484f77afa0a624c1926b16a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a342512aee7b69b19ca6dd047624b0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd27f21572cfec535831dcdbfb7bd7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c827da585fef8f98e48548240382a40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28f957d70194aab010b8af7b8a9ece576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85d2cdda9fca0607eb4698e7e297db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc47174c6762a398d690a28da49698578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73b877ded99097f9ec6bd9a7afb368579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90adc71ccfe66044b00b8445556003580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ded2467d0567cbc286ab536c91775b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fce00324ea730eb7f591be22eb9820582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dafe7abf3f05b6435f3111e4484bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9bd31ba0d5e04032036a2ca33d412584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10be6dcea837ee5b6f1bfec6617ff8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4595c64c472e5464c42cf1168a66c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432e51d744e64e6daa5c8b7e115c448587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42f74541f989e864b650697c7c75a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dcfb72e54f3a3c10c5f6ce4c67a7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb170fc6b1f08299b89435a719070d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc2e097ec3ac0284217d64de950670591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ec15f0bcd1abff1978522a5574028592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5a75e6943be9606597e8f979d73ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c67cd9d61e6f1770cf0ff677d2e83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1397728a78fcc8a8de41fd713da4f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd72e9ef7b6f078d1d63dafe0e9d1bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7a08a7fd4c8d48f0993fe5f6893b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4373712163c99697bc8452e678c5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba11f505e70deecefe325a4674c0f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e01d6b808859903121d2d9f038c62c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d686aeff8ac0ab4c938446a87503b1b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c9a5bff779aece3c4a39ae94331f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116be90e0fa4300bafc608fc46615032603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac035a083f6ed1882c9168d8e1fef927604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e95af8170fc41d45a22666cb53432605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b728c5f45627f087537961480dd5aeb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb29d4b45110ae97d5660051462bffc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cc1fa968789064123cf4f885d7a89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90ee165ad41f3dc7445d0a2a8c4bc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dbf786f771d6e5987d7f89349b98f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f233d362491c0b88b403a118e7c84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa06f164b4c2134641e00f53b62af63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68a175b6eb6a2c4626c0befe718225613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cf2e2a854c0148d9ba3ea6cc118c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2934d6a2d46083cad55f483acd4f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae7ace4742a38b92e24c1f192c651c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541dcfc7d5b62700b5c6ab535ffc8bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8be407deb2a0d8dc8212e496e06e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fe21e93e56d871a239cbe4a194f12619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee0e81425552bb718c58f494317a35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdca4e9dbfbe9d2e8d3f67bf3f96cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472a3e676c8c9e4a6af09ba7db8c1d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292296535f24bfe2f65b3d791644f38c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6bd6f88b484f10b58df78006421b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77373bc43234707ae88c9c00f34816ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f95b8d307ca30040a7f5d631353e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d069142f291497944ecf63983cf68627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b647c4289c5e87531576402dc9b317628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e62a2e85a53d3b42978ef08082f13d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b93200a0554caf8a19ab56eda1e179630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b0ac758a74519de711a99c8279b33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deff2f64164401b4dc40abaee33ebf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b770102af6c6348fde6cbf6553cd41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa8f9c372f34cc0d18e67752969ce5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac60f3cd181d76c791fe2127d5de7cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d208c8c55b60625182cacc2a3da5324636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d564d0adc62eb4e4f9882b482b7c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30256e6449726e1d0b2ccd364a2c4b4c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007ada07f3b397f0f46157c27c0fcb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8a8399f5b6f8f0c026b7171428892640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd74576ee548fb442654a16291e660641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeb08b8e3a6be4956346d582a7098f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76811c737d3d26a628e6c4b9c102eb0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0b777ce963db7f483a1801522dc07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87de1463027757033f6f325dd169ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebf7be06c629e8e36d28cf3b57522e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cd02028e2652bf02fde5b841781dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd505ea3292ca68dbf78997d7c91627b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0223d259ed91d8ba274a93551dc86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50436afd72aca2117120ef714878b042650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eae0d3f4bbc60d6e8eaba87f480417651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d77b04faafc5d653ccc3d566b50dcc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2197d8337f76016d31435aa67cb23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39751d6c58d3bb9d139627f25735c453654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816146c6b00b75187d3cb7403a5cc51655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab61e4e04bad4946fa568ca02fe35d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17893f4a08211e4a4dd04d5d2010df57657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1d56318051c7014b641ff8b51656e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ea0d5a136f3cb017eff1c768768d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085db18ef56583af8e1133002472e96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bdc8eb373eeba37eacf8453d790b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa6a5feb04d6fe003b5455b6e93c27662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810a956ade5d28da93acfd4dc2ad832663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b8bf00bf07c7e984cb698498c9296664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503ebec4093ef2f2e11f649c20271b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25009b8363bc3d4206d2de480ad0b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1a53a57572fe2d74f9cfe4f2165c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4c231e279bc62fc7928aacd1997ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479144334eb3409c73fc625cb0711af3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeae78123f1aac3b449c9858f24cf84670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb7d7dea5f209cf086ac2afa29418d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63778d4c673fcfe24bdcfb68a307cc59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6620fc1f15a4e21cb21e5651c7113673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec869d7d34593accde14c1b46d68a025674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1dcbc8f946f495b074f0a725fc91f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f9177a267090385bcbd8d15cf6344676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e54107f155d1a244eb248cd3c28ec8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e34883b51898a0aef98f40a7826c0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea28b14f4677c004826e87038f015f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2acab05e51248f0b184645dc7b7b07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e3761c0f1edcf008c5de291940d95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031035926d1933a19e2c33fa17f6f891682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576e76a522a90554881654f642d7d6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2b2769b294d9b54245dd3888ab459684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f2d88881fa815dae4b83f3e331f4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314047a8bb007919dc54372e05e5e594686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe043d3e243d0366fdb380cfaf7336687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f80a98ae7e1fa4449171730904a926688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72629a6a3f859e2cf3be8dd32df35475689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87297457028ce783336b88dd7548e64b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86174e77536d4db50471ffe0db8596bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05558c42269a12eb69ba01211fa160f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d34b201615dd72b33d1296084e668693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d44b96c500a4b5a6fc83c41df7c34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d2fba7b9bc7b24796223cbb079077695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059664a7c5467b35e0a5a99cf0e6e51d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b078385690d374c16dbab6ddba457d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8da62415f91f736d834339eef2121d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35363818382c52acd9724335a17cd73699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c437aaaea5d33632a72a5c4838692700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5747c295296e23465ca8205c85377d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8d579ea52f13f5272d299ebb244cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde74e3a6396eb0914687e6902810b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbec8ca42658bd414687edc6fc15c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f665396034350ebc6a03f3a696ade13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7c857bba281e9cf99eea48462be25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fda611e456929f0e5ae7d5df9e720707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5288ca588d5ae918a299e9b171b5deb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2125408b2ecd479209eccdd12fce62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebaeb826a9e677388c9e61c07a8b27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34185f9e75ebd53e1e780ef37153e2ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f73f09774c3723e9fb2eeb7679919712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60a6c242fec3c06a2ec1644a242fb5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af196aa986d30fb639af456093cd134c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c34b17505c796b958185e395eed2ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216507096d02d033393e9f923147c3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4865a3e72292cb0113f63b9fa362c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56476f93afb9c867057b64f14b4ddb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a001ed63f2ada783d4388ba40a369a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7746b9e0ddad6c87d9769dd1fe428720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95cb6f8b8ccd949578438bf142fcb0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3830e87d6c2be233dcfb9118649d9a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6056a5fd3f1f4cfadc801c81806ca9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b9c7ccb66d98545ef83337d416277724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2e8df98409cf36a49714e1d414afd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29301640fad621c52863c15afa7d9126726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5c6e5f060cc5b328cb071e3825e41727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1edd84722db57b1ff1d7c92d3cf738728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff723b5a5ee7e31cb9a6d857233a28d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058162c6348aa9061a3b65203cfed72730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f72fa0a8c613b47b4c070beb3a2f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fb4993b80141e276f430509ac109a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55d51747857e69b0370854fe21c7eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911c9dc63f7676224f71c8ed2500d8f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e578b8280be414a6219e360cd78c04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d63b7b8103eee2ba9674fd7a02a875736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c181b1327fe60afbabfeb5e4f53da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d660aa45b4ff5337589bd3da119c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be5e3e78b3cbb40bb5ec2dc7e9112d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023e767b63e53cb33b30df71f9cb678740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e17efe1de601f945b6b58db330608741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2027a078e9ef4d1bbdc6e825dbd4c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e258564b14baa5371f31a285f6e3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a445c04981162f30cc3675775dcd936744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a94f5f0d275b84512c6f7ccd23524745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5d603aeeb28180f46e4605df1b8f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7ece018404e4f6fdf8c75c7fcac5a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27523db27c7db55d2c749d939d2883748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280aa4240d4d7c30d769606d1ff22c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af975a0baeac37c94a719e868cf41638750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32bcdb7a661f3a3ce9dcb11c380a5b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eff74c1a9f9979f8377c6e01333b5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1e9b8660259fa0ac53677bdb0b75b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732c85aa5c881026f8a6c70d9487310754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d095d117961c4d8c81271e7ca0f0e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f44722537a10e4f5e9a0028fe00b51756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f89548eb3c4a320ba0cf38efef17e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143201019b487b88c3b609d65dfeb43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae86a675f01eb1d24c296f564c0852759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c7493a4b8733ffdc04eacf257a1411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e495df981d754f1d862df14e98c2f6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d8332962bced9d9402fe92596069e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0d40e4745d1ca8c81115b93b368b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9a72d3dd5e803f4ec8b20b363a1965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a41c186a06936041e0cea4eac59edf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f0cc83d0a5d8c4b5774311e5e087a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf07e50890280417054753f86221968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6eb2505ff1b70dcd319e6c4dbfb6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5b68e59e8c3ba01a6166f22ce66b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178897396bd4464d8943a6bc652e5cfc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea76e981e4749d7dcffdac1aa05cc6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210b96451d2d1755d71dc7f900d60a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14461914b142b3154f11633c99bae4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62433824c70fb6caa75115b8a69a65515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c559cf029f888ff6c0f36d73f8beaa616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2cb0e6ef8545ddd1a231d181f91b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd5689f9d671f0d217ba680c5003f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a93332b39f733b70ce475cf3f9cfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c66d07e47c14f1f69c0d8691c8b8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f681db8072f9bcbfb697c23b2778621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dfb8cf6cb4f00a7c7e12073cb37fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ce0ce015e772c2c8283f1b638ccd223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff5c6bd7a5a41b82d47eeb5eb5d41024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460eefc7908a48e902da97feff2f7fb025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1611867c61ef4c35b8bbe0fb47ef34d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df0f830d1ded08ed7adc6fb6e8bdde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c5b7df56843bcedb1e62d602b6b0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24999a186ad5673eb9ea590aa57a7f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99e4f9dde4bed5c25a10d501817ea730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a0a8ee6882879a711ad49917b0a1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3438f601562af5cb0dd87a5329c34232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df43d17d286b152e98c79727b6482133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0da3a629478430e8ce6ec0059adec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527f3619fccb1f64ff39c2a2b521b9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ef3461055757189a376f4776ff16436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9df4bd07b53da1c8a7595532114d2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580d6f3237e7c86a5cff992d1bf78eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934f0e74de963a3b139cf9cabd6ddb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513306b0a98810b7484a196e516cde6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed01a409f955bf8476940c1cb5d326c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1c5b0a104a54f3ef7e7412ec3ec3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3ee5a121854833b3852794730d99643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75a9f6039c24fca514c108adccdb2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1e2ab73cdfd875ee9090889dcfd0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5d05a2b8fbcb08bf702a48d82989846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94c6725f2013e9c2a61dcaf627274447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aedcb19543ff8a6f827726fe4d28a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101a47156cbe4d8c1ea97fc482a5cf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0f1f5390f2dbca13edd2bae2946a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07fa7aa23884d5caef74c7c36e067151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da622fa5dfaad9a091ca85999194e3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bc1d10d522ea0ce71e3b398225b3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a1053add58d4ce57947954f53395554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f224bae877344dcd93411b2558f27455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb8e1816a36024d4cf043f3292f5d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcb0f211834928cbbd0fe553f0e9ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5a05aa22ac9fa68aeed90f607fd0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0dc341bf66a64e65c993a7904cfed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff07b9a768989e3098513fbfd09e2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e027f909f692b24a83f712f09cb5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695efeab4e22f4d84afc2550fe226ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2124edf4ef0026da01321609294da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed70230e2dd6b44d70a0ac9e4f91f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756e2807e9854742a6d8574f6c4030265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb49c4d68a9eb654a4697ee25f170266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfbaa7a7a5e4333b98d81a7a21c29067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0374a067820a688c79fa102c6173cf268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68db60f367d47f2f4d84d9d88288af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71f4e97e1c887212680bf645bb2c3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8ef9517293087cdf02aef0812934071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5e323c23ae001c9f4d727ed9f1f5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291631e93110c00c2811dbedcf4d512b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05d818eff10bbc6e9f1af2f127e2c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44322b27dda3531c789cdfbadcbaa9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2a6575906bdeedb2e793c1233189e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da606732101db2ac7346c8983a06b5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa39bda50c189a64d6ea54b2e5305878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ac58565ca8bbcdf8e8c38f59f301e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fac2c6cdd0392a4a1e106433d89b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3d38032fd0966eaad5b45e43c5bd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6096ad3c926652293e71a8422eb6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a934da8a266df8f3ef45503dd1affd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b975b23858ed88762c0964444a48e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6031f9385eb1fd57e1543a72e685f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f587d6b9185e60c504da12dd845315c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8399a9e85a7e6324aa4f407d66729e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f840c188c2a68cc58a21f2f88836cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e81cef6f1e6c6e10dbea37c8cb704b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef2c6510fbec98068d1c655fe917cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bc85908f54fb6e733661c5de5cd3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae26e057655357170cbe80ea87a80792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eb4265fae6a692c9f458a93383c8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887f315c9d525100282aeee7c52270994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4868164f22f71066eeec791d8115e6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90603402f8de7fa234e942b9f126068c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e06bdc2ae93f8ed2c935a10a1c1c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3e30dd955edc94987947f05d4630498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e40aca3a2c1325ce09aea6b3a73d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510687e7ebb9bf6dfc0c0747a80daa3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe8685dd72575f35fdeb1200db30f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84851c67a5ad04eea484cf287ee8ac7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749510011d714d8831f38cbf9500801103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96a986960214b15d5c963e49d30d5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb849dc69bebf501f3dc8303757f151105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16c724c7193a7f9ada45ef54061804106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70049192e374e4c680125baa635ae6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52dd3ac1e449b89acd305092373d4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23825daee9aa4e66efbd7d070cebbb68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf69476ca5a46def069d0cbe12eb6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689cf8f731972e0f9d03a9cca13abbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58b3873102ec1b15a358b8f0d3b2f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1b0abe78978dbc0e3805fbddb2a7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ba6b2ddb84484cfeffcca8cc818dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cb577cba0b881e593c623478d3683115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e5acdb37c71230f1cf8989d63db55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0cb636c82211c011991beb9281528117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf873c91e8a95b9dfcfd252cfdc723118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17bb9fd93cfda646d900481cd0b835119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad324106df822ed407ca67b1b2c5771120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b71057554616c54dae66d63958c76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df4c5712bc42117ff1edefcf1f5770122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f207048c84a815c38cfab54245800f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc0d966e43fdbbdf47e6c532ee17be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec74afe9091b3f443d5c55e21b987c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06c50f0f0b56e21380f43849719a8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bc6cb652e7895d1fc1a79340f6e46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd08f3b1672aca14b4db7166df2917128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50b15039aa871c79f2ebaf08b127a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65180ec2dbf191da10aa377f0ae128f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97b18acd7415a2f3488981abd358ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bfc38cd14b2685eceb2c087cdb03c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741b6f6365044f0738362b24b0ac1b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4665eeac6bc5a9affb1855056689fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d74b9507667b3ded6c04c8696c996d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bb4957cfdc797502758c8b876a37b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db409a4a0a5f980a86eabfb4ae76270137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e2665fb897a24fd630df342aabf8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efba773774433c98e01a9f6ae02dc07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5801bfa450570cfbdbdf65ee746309f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56c3efb3bb6093e5bf9f404177b549141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365864ca736e4060fb78e8bd97324e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e747c3de66efb7825348838989ff4a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60f2e4860709420653111cdd5861ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80bb250c757004c7df43875a7e9219145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25f478ac19e9962938b4dd7d7b7452146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd410556206dbcd9e088f13323d29ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158529df90a20871d691a7f6329704dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda1333febed6694540fcf0c43ee0b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318e8b2b10425f9ff24a32fafec967a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f281236cbd385880345278c87a637e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12697e195b34e206161367a1c9cf6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6713d5f42b8c27c65df97bf821f14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36be8a2a4e6b6a409f7a0de4e118730154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12f26639484f006041b0425f963ca0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad523089ff840bed73aebe0069f33743156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbff3781f6896b226191b689dccbc0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102f3bf634ddc90facfd20440f58b53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7cfe2433d9c7bb0de8cc501977a31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c7e77a4bd2e42d4306ba7ae531220160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a04e583e9bb6158a478bcd9fec74c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886d6c34a449e256caa3210127b7e8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4eb9a69f710319c1aafe4990002324163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1303283dcc62d48a67b653891d295c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951f833cff60dd58613390d20b15d9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60af902e7228df17e1f0ca8079e3cff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1506bbbc8b313abf4fa6a2fec23f78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e449e796fc82524e67ac487a24092168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f548d8c5f1f62f6d36700253c905250169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fc3ee4ef02e82d5899537fd075c62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4440ee8dda802dd759bacdd48f00358171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f459a2b42ac98ba7f916bf9627e9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225d1c252956ef23085888da7e2b7b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180215a858be468858a69125973e367174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c2989c929346b926e49bdf7cf1d06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edcdbc359afd998329c3ee087490ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3d1a3c271b4faeb6f023efe4c338c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648999c6ac7a6567c3786fc6449a537178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e44cb1a938c5e971d662db2a287f6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5ef91e93f1fd84afdb89282c96230180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1044e365c0616400d816744f53740181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1438af348784771f0aec0c90e88a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1a0763fffd3cd6357740f2643ed08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebdb967f144f9ee426d39ba955d87e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0ffb9cb8c2454295cb62771018786185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48a88bc5c8ca31afcad66072659a79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e030ec864b682b7aa4305e594c13aa5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e9290389d58de857524a8885ab048188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b388542bb7eec4a6966331955a0739189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2dab58a1a57a5ecad39d7be810cd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a682d21f39e5c55f75646c097cbc72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb827718af67c728b8f5f973942fac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d27580c9bcfc24355b31d5236a46b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4f8206cfbd1bd0099195385ac6a95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12edd9fadf59c4e3fe36df2a165a3e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446eaa26d19187ca1e8a6ed8458034e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88233a3977ef00b4798b0086162e4779197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e4828e6b72da57f8fee3088f4fee2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03bc7ea9810cdbfe4d5e35d4b63d48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f13ffb89d418e47928f447d4da57f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264ed4e653fb2d36c3fa24cd46dfc22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eda73f439d04e9911b8e17730dc930202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccfb02f9f0e9ad6c3a702a514cd5d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493a1d492635169d70d0661b31f4640204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91beb4cf2edca851a09d7e668bfb64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbe996c3321046bff32001bced2de1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32108570979c7ad9b4f9b741b5e4a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c218f5eb32a0bc9d4c7d4168e16d0bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c01a0bebd92c88f7a18bb378ec27b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce3b5855eec7fa30256858094f8c8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650f59e9d9e51ff9c3973e837d5162f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af09234306a45b1d82e1a329bc19df1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d08cbe0422f6852f6f551cd24bcc7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df6942bda3bb74d8c5106ad254181f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12abaeb29b2874381d750b579a174d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055ade5ace5ef180b8a72ec493e7734216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f7c173d2b82e80b662b34e3090bb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05301d3e7e55bc41b33d60d99fc0ef38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a2de5181fcad4e127fd186b2a4c10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552aebfdf55ae8ef94aab71e64099c44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b41c8775d11d726c2e327d4ce661df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb23c0aa94baaf6b92208327e1dcb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34965da3dfcffa1915c98ee541252c3b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d9065a93ef24990c19bd0240ced83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2b64fcf7081b8751e0f548b8b7ac0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb441ac93669dbc701e81b69f7f86a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926b88949edb18b9a7114a94b7f1437227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da252938b5cef972b4b68df28b0c07f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1214236fd9df9785991cf6a0659f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc904e6f515f3717fafdc20d580c8b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e063a62fe045dd1f803a9ab02d590231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfc8999f99efba288b450a95957a4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5350b5eadc15dbda72d9a68576d1fb2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c3b3d408867f4c35e56ab636d0ce2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e866c73175ad4540a507d8fb9e236235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8c46284d655ccd83f96624c76507a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e151bf2bc78e9ea4786b223ce1f23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f62ef26022186bce08a57a724c1d83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831cd06b4e0a1c1618f6e2ae50675c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2988b24c38895e00b996385b1b24ce7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdce6e991afc709d47da221d49f139241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b329b3f459446328f4216ec79650b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b60c8635cbb173b357f8421ad74026243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee031e57da655cb8626f74430cf95b94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9339971d6cc4c36c48090d7b824bdf6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425fbc2bb25464a88abc8d17b757b9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320cdf07772b94f5a17a197f158ae25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76051239d98d5c8dbeb19fc32ec624c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afafc4fce99d1ac90757c1d596b674b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28932b53869adc83df9c2e93208c08b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0dc171df4582adbfd677d743a0890251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459476a5aea82a6361bd494f0538da64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e466eb20acc7f3a77de2524b28e08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f533573aaf5c3ef361db0174f5fd29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1c0d104bc2fbd53243a64302d84c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b294cf2f8a6c15d44c7bb47007f3e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d41fe3e1c2507b9090ccc6a05d14aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c6e55fd61ec9704f504762cba5b74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeab474fc5a88f5ff93e9ed2bf51d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f82eaedf7ca07a0ed1c26c94db3535260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886fd51346057e6cc4c977d1495881f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970d9f0ef0c8e743def3318d8b08bf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe1a7feb03a910dad2f964617dd5ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1dc41cfc71934c78c693c765b5f91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913af36a529c070fbeef804f5be5c8f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179b7b37ca55e10fbebe81a24b00067266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0386e998f67667aa55ba9f6e6df459f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049bd14103fe4e1e50e63d105ea8f29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5584a3abe37ac89ed9f0fca2f6005269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec4dd30caa162c33c74b9b2fc1354a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a7257221bb8d35a1f10983175f1f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1d856929e522a5774bcb652185100272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a5e8d8b7abe4450579760647d3acf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216da379d15e8dfcb75defc9685bc0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15019268053b9321aef88e2407a4ea6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610f12b98c5091c2c754ef24a0b4d11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c9c403c5a486aac762edcda9e54f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc64bb3471745ebcdbbc9366566641278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a81396eddfd6bebd2c70851e1d11a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0053f2f83c5a56b03148fe060843b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e51095228903711ca7c99af6defb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068831bf72efaf21c316a2a221afc9fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed09bba0d21ea56cea9d66b6ed84f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7590d0163d17f7bec0e9e651dba93e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eae1ad4a9b859457cd81d714accce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35e78ae7aa1b7d1cc418cd6cc020fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77a4fca93d796d4deb73028e89a9a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13c1ba0f09c4cd7fae65f732a78991288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a836ff9b2bd1445731805219001b62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac03375618651ef07bfaf0baa2ed7f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f97c0841c248f32cb578fe2609ba3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4163f08358b5cdfed869cacac18e46f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86843db5f100528433b25dc65d04f3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ddfdb349aa15c1fa7605e7b75009d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c316b813ff9a732040c95004cd9f722295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9846ef884932cce733e9fddb139eac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84859e2365c63e9eb2d6be6d64ba78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a3b2ae129d3403b31655c3ad3ad48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce578b7055253d35fd6091a2af2c3d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fdc2decf4b21f185fa2fca81c49de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f453d774cb7d2706154a995d4ac6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656a9a8fd039d325ca002553c5a22c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a10af1eb01e8a60da29e96db0f1d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af056361212dccd2ecac1f5c330f86b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278f725454a616cf49a99446933a03b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb699c15a8e68c8eab3b8521ae0cb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd640281feb986d3cf159cfca1550ba0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6542c3c032d6c289af36bdf4b172267308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d181e6be4e5f827d37be34dcf2f8a66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c186c4ff698435f37d658b2f75d369c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71992e23b1b42e1d150d20f5367dd24a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580d781e104b96a226a92e2c01a0ee4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aafccebd26f4d8db91e87ebe69708313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c502d254862b4e55f5b4bd4f447d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490bb41357a9544e109c23ef1ea6223315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0437fdef20e2ca7f54599821e8cd2b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520540e266fa7ddcc90382cb2035cff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6053dee58e644bd945a65521a8da29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53797e897afe460f50017b92cb949f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624f507a08834237e4baf7ac5f3cdcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55b67a8630d47a969d429c82ab632a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec0e5c4c4db486c792bc890caf0fc6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b574b8869d79460a45487d62a85f4d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14157c8f3ce14b6d06d217e37a3a0357324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed614f582cf5482a007308ce392e4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b922986f6d7ba69a2d810bd9aa0b057326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4769af665f49f1710f53904312d776327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb356de2ec9ce8f9b2960200658cb13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59babfdb6d81c907f96ada542c5cbaa5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba71ee21e6b03c0059259c22f8c3aa2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468a37e6a7b0e705476af0acff0e6da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95cba94af36050df6224b67eb5fcc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7832bb5bb886673795ebd2601ad85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704ab4877c44a748e3481d65daed286334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d44514a82814ed5b35bec061cf1ae0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8014cd33c0dd2fa593497af26bd64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b925affc50936b60837eba3dcddad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ca65e91897cbf50b5799994791e2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6236f7aa1c5d84ec721ec2148416533339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d0c6fda4c83c4f7bf54d8cb96e26d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e071dbc6cb04479708cab636dd972341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a9bf7e57066039220da4c293d513e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd58afee6e5493fa2b7ed09f24cb4a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5348b143350619ba7f431e54903d336344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3556b03b4fb5b2ab06c39416f0a9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6cc7c54fc24e17a066038ecd42842346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55017eb448c8b3dae9f915a4c3d5a06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6f6bc8fa3214053f18f8d55dcb2a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361083d399824d82c69bcecf9ba89fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d217a59d684ce0d7b2ec6afd9df878b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a73ebfce43c97c21088fad92eaa1e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8054743578147ac45693c58469579fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9516ccc8b43158c91595d3965df86353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fff45ea87586789f6a509c8f92a61a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fae9a69c1c69b5199a780cdfcbac7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb018ef3ed3088157e58473a4dda2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6fbc84d598a4702d6a94f3d323877357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3eaecc2b7911bcaa80124f11c42bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160761a75789aa1e35ab64833fadb17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052712836c3346e268bba2dbce74f6cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0b9ef0a6c2a9504dd1fce68062bd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f064537ecbe841e13d51f9e1cec47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944208322481c1cfddad19759f9174e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62de1f314526bab9d47e62d2529b8c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5754d129bcd6034322d9f1c9dd1206b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27cb662992692942ddea71ffa4df65366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbb8d359e18c2b044aba764e3f0269367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca734b491bfbb3751f7cce3bfdef5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794534a0ac4628de3eaf5d3ceaa5358369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eb9811c501cbfdbc1e5a4229df934370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4febe358faaaad7b125207c2063e32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55409720fba7e5aca833fe447bcf749372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05974e4f18cd5fc77d70ceeede448d42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5554cd1ca28b8805061bbf13b0a7e44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93737298d51c62eb620ca53ea47f4d37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e38b6f16b3b52d8c59cff76688099376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd39b3f4eac1cd87c8800f2faa8dd1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829cd7738a728ffcca79e6062b02e99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc3bc4204d2743b39a6d8afedf7d7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf251e21ace5aacc991b3e96bc86745380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbfb6cf1761a6101260d06606ec270381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ad674ca0110f391d9565fd7e96b2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41a8e1c3ef98fceb5ef425033096be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047b1efa51076759d03ec49388cff45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45b65bb13f2262a880cce77cadef0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64340a1be37a1733b239498d33f233c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3920644734007509375fd86c96ef7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e378963cc129a1bfc008c111113b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faee0721f1db7b0256091d637230451389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08899b52a30deab491e878097cbbda13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d918ac6646ed71cb4e7a2883f5ebd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2d218d934ad8ec14fb18a6c984502392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34e39ac68e1b53ebdd158e8294b76e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785c9fb715dcdafb145aa1a7580d4d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bdcc79909d647baf7e757d105ba7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813941e9723e273787dfe2ca0e43dce5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bd61565a22e3de75ad9819d5e6caf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e8742ce961556e307dadf0f743abb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfc7fa9f0f73c20f18e7b72b8da0fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424edcddc43e7d544c4f399960b2de17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5a57b7e21b938cf72968fbe3b045e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d7c6629864755b93028051b4da6af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a26bf9450f86547daf8b412c9221d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b0a747d0a8832bbe6dcb4952d8c79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d04abc57d46c1e96ba2f4f43e0e81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234e08c24c341ec642253d32979d43f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7155a090b7e744d3b9ab3241bf4b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ee0bcf089f6a142abba1acd2153aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56f86e9d85956ca261d4fa2164160c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b762b9bd51f68a2ad22f1196d0d1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532acadf8cbda847df0b8c7bcd2fd20c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55fa7da5c38a1a7a97e5ec7eec9dd6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384be1a5999e0588ed8f74c47357817413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510a02cd024e894e161ae1bf7d3b4c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e226ef58d8128ce3103824b4f4f09d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad99d2c2cd685b3324397477d839b4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b9a0bf5ec524b1e1b6c2fe4c9c291417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdda02327ff05f8ccf47532d804a3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fb307f9546601632eb0790fc67b1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532d5417fcbbb5b4479709caa9bcf8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df3c82679747cff785b6fe2a427689421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e1b5f2ef7aa5a0f7954a7b704cd77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2302f338136303d65b253f25ddc4c6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cc9f0d5ba2c3ed31457a85637240d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037767ef5f1332e024a068bc85985b41425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f664c73f9a62573f67f68fe70d9b508426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194865792a3036503688ad5338f2c36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2648585aa93af54d6102071467cd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeb1d30fac57d9f6c716a134051e58429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8612ea7685b42de7dc07870400bde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12693524e3f9163072652ab03d58635431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa6ea7c6c362c1db4471e5c57d8449432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588743dc45b404d285b1e386abc5c653433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664ffdeb0c8e0dcf6db6fa00cb047cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9295f66a40c5e80c58f1c3f2bd513435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0ef59c914b0eeaca56aadec87efca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adce0d9b0fffdb2f4ecd08b04e78979437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f9e06fab7e658f606775b1f300f4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78a7cba9487a72c74d7578932f82e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a849876ea68fdd7397eaef33dbe23c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb3698219b10781cbdc602593b3c3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d9469e703c0db9c356e62c51c5ec9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89dcbc99da1378838d1c211b515253443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea9264851afb59b5cc77843d597f8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562df4df69b9e0815362177bae723c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a19f0dbbad5ecc32c1e9b6a6b681a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7060cddc563e08c46d45a6f8a2eef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f820c9f5590cff70fd4427611787410448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7b1aa1fdd3578344413dbf27bb0f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96388cb91c5b768310764ca0610c4d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970323c4103a353638ee1dd813ed7c18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a249f1dcc9f1356560f0d27bac731452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7890de0ff0f237f89471b6853bdb91d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6c048f9fa55ac13eb808cc33aaf4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7fa3f01caef43edcdeacec3a778d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a851481a472f2185e586fd159d48a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9534dda007f006e795e90d2631bec6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b100e9bb4f29b21898cac03357665c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55919c429e2610d432f88c47bc41e324459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c4afa5b7650be4d443c71e84cd192460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7567a87ebdcd817d642f4883a255282461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d4ef3ac5d63a452f84f46e051fb59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee690b5d2c8e9b74ac37b25f3c4c972463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa167090753aa41126b5626151237b7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385fc45d156e87bd5fb66b624b6cc43465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbc6a8348dc9d2fd9f27d99989201b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e324ea2e90c78ad5377d383a38cd4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4180d0aaf5d5f3b68c85a992c4304468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c543310bc0f53a20b8e00b2a840213469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec43d5a78bf5b747eba003afd37d4f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf72b89e9fb43016f0a38b2b0c3b5b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08eb52f590de4a4b43509bfc841138472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd43ff68c3129ccf7bd5b15436040f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d4b87ef55e5be60527b2df220187a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4796d9a71b88cae4e5fb9c3bc8d3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce643c68a20f047ce1e6d560e6fb06c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2a4aac7300a6a0fbd7672b89e1b90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27819531975546e9852eb920ea0fd9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9a810fcca80f403709099d209fa48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb037787f14c4c3ae81a5dbc1abe9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc931b9f147efffb2297c766751ca8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d9c71a6c4b4949eca0b51e9101323482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75573f5c3ea6413009372372a0d9741483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9318f4cfa472b374313f95f0e7d153b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f33977a566186ad9303b9fa4ae83d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3649ff9b58b5bbece356d1264f16c4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee719397fb93d14bd9489ea2a3ad5cd9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9521d74484817863cfb5d8f43c43fba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b738f997153f50012132d399bb4cea2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd111b8506a664a35764a649f2b499490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767da39897152c50187ca93e620a946491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbfe49be812116dd79c0a35baadb13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74cdf1bd3241a428a04ae8c7de6ddc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32a0beb2a1afc606700d1aa57bcdf1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b81c9fe09549f71f23bbb954dc677495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43eeb45851d466e1f4ff53b73363f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d3c3eb0c4105c254d2c29be39490c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee45c3f9036e947a41813b37d1b3c44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16dfde8e42ea8654ae095da4e2630f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe00b49b5f84c674adba3c60123405b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb06b618bf66606be3e4f5fd5faa96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134efdba8e18b66ef730d9252b62f3a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe793ce8faa0a65bbc642c6b96877039503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef541c005abee1efdccdd5b4a8dbb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8ba979c0823d6749b5c0fed393c5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989610c2cc94103fafd204b1ba2fa35f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1292a20ca6f443c409efa97db96c967507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c85d6587af3ecf31565fb3c7f198e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf80cf9aa116b0716accfc5020b2dea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4a6d77a62c755c3391dd8556cc9f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac786d7fdc6590908146d87fc23d8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234c13848aca2c035c5532b4f27067e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a187eed5a416809881e3c75e2a18d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669ea038a58f4e9b4302f995f04ebd1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44210ebccfb4afa248e7e626ad687d3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837735b7a5612d0bef1ff007aec6738a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda3076bc44dc4d56c9bfc635aa5677517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e663eddc7c12532edda37e0e3ded56518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef2f96041eea8fafc20a00b73d2d99519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31441de0ac21052ca1a48e80d723ee3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77ba5ef6db33daf79b2d22709def5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369732b42f557d84d33c401fa0bc0c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f27c15fec26b8f22b94744c7c6b15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c4ade3edd2f5d3dca3ffad5e47ca3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba864826c054257e7152b6d412fa15a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7bfa4de53cea066cb4e0973a3c61f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4941f13903e010058e3951465b0492527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cffe64c3326b7595ba8f31fdfc021528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439e0173eaab6d9b504096a0eab3b7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa012561bdcfc4f3cda56749e3f2678530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865ee80b9031e9f56fed1f12ff631d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fbe2625642654f08b78a7f9ee7e18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc48bc2d9a03a1027488582bb1f8a96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6222f49745205f6ab611207cc3a21e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db77dd3b50acf53a25d149b0444fb8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcff7627fa4ce6c7f0874be5ea4bca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29e2d63d70a705e7d219ddd7e1afbf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48be2346e52f0a799ac57d76cbabe0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dc674a110ff60a3fe4449b62bc18d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fcddb1265899de72f6611df926f0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e8ee8e478b1fd3dd649e44096f26a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bf3288b0e6710643250db3010482e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835771131cf263d915a543d9bebfc69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc5db0caf5f73d0a129936b9068e1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b0f91a1ffb3dd00a2d3d4ab68b0a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602641fe89caa3ff3c5af3105329cd1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d2e178e13ccd8e63f17aafff5326e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30799e690defe27b881ad27f36f53514548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ddf8e6bc8881b3ffdc2abbfd8888b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25bc5c985fd0d28c80f5520a82d8e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4793a5162d048fe23f0f7f34dff84e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967cbc13e8fd75338fda98c170dc76d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a5c3ba0dcbcc4e72bac5994a09ed8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad4dd01ce0216be34d807905588586554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e507c848fcdb3f9ef44b025def1b59b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964d21aae247b082b403d28a36384ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7af3506e837955a70a0f90a7117acb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943432785bedd8437b59064cebebd7e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c244df03346c2d78fed9d9e2c2e513c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc965269f718dafb09e5965cedc709f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60785cda30c7e73266493e95e71be2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cab7745b0cb72db0615e4d7776b88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33c0e9cb385443438042272aa604b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe29489dd6fccb5cd71f6047707b447564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d89a3ae0dd0b80e26d9272c9fd2d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762029ced3f86bc197db722971dbbd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970428c78ae8ab82911c902c5f3eebc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a545dd18fafcd8221a583e45e9212568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3f036ca42d724f0e2803ddf893338569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53591b55625a212b26058de39327684570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2007badfecb617877aa914601bd8859571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfb5288f9fc849a811f999c02be175572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d08021b3520f4448f82838efd9a91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f75523587179ec5e688e2d5a8fea8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba0daac99c5befc078fc7b78ccfd99575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf13653476227873de7d59351044ba3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20afb596aba639b442eb1191f0604f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12726a212bd69f3390fbdd489f5624578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c0537b83648557001ea6cea4db7a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaedaa7b57999ba5f86282c39a23450580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf8baa5fcb12974ec6d32e7ae71fe8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b252c7acba4f3313c54ab5f0719067582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f863f72ff25c79d00c62d0d2fb75d52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545aab0120c8f8ea3d17e6a6f019387584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfa57443cf7a911c4cadd1ea0ed23c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e68966a20c71eb6311c52dd3309c46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1505b8942f4ce5dfa946d444b49551587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3376ba2ecf21835c6bbbbfc5782682588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf02703e4ba65af92af8341486dc9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a916e0310561077b8eef617453937590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438805dd9bcf3e309f15d88d730403e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29be95713b7e5545a60f4bb36d8cfb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048d1ac51bf07bcfe8a2ebd4e773df1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81e3eee9a08b68018719d515ba2ca6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3165f1f214b8754eee9614449cbd47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc20e7b99c51ab949c368cec2bac5e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d7e2fbd8cf305c63c312d143e83b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e840584ab22300680b98094c85e7c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936315bac233d2985f67794242ad9328599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5806628d8cfdd0b605d68b0a289b03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967693053291003377e2d427d4157ae4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae744976a14ad75b213221c742375c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026847f8f96eb3089a2f4151b149bc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486f1e3188259eb3c3dd77a7036c40e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bd70a2e407e4fe8dfd743748ebd11605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846954dfc59fa359827ed035183f6dfb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e76f30bd0d6d94696315567f4c68e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2470b19010c4da36983519da1da779608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04671723554c39ecbf28591df404df3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53e858195f07d618d4fec67b0ee908610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57543cee2bddde7d68759379b3b19f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f5f723f38ac2f0a5a13a3aa9dc1c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa9e4a59ab62ccea09e477f309c8dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee306dfdc4dd6d0e9f8a9f392760d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed10681998d493ad0d0a91309112b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930713dca9e62974f89173fee15c6a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c67cb7069bc4e97559677d89b7518e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be004d846d811096e9812d506dc688da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d21b2061ceafc6f84df466c9e5fd8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8157571f96afc163eed0391622679f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853ae3f6e04f5a34b6fe07e560695fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35224ae5dade8a452fd2bbd8bab2e2f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16c46d7c8867032e7fcf932cdf4e29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a25785213dd76aaf9d505905e8d4bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddacc8fe69a59d285df22e9e3da272e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20c6e51c0e039f50cdb2eb31c75364626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1aad12cb417ed29ef55c2fedf5b11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4faae113191efe43bcb734a078206628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a725988ebf592b2050732dcc610956629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdaa4cabefa4650d165e86b156da81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ba36b2ede34ce98a5cbff4a24fa52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607b25e6ed2293979dbdd97b7556138632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46d9aaaf0c35361092432f409a24f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5034917d05f793cd1dc2ebafe14ace9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589b13ce7fcb63930a0fe7710c9cfc1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281625c1d5ed0a94b4b397b28ba0617636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbf5c831ccc6a5d14bf8396520ffd2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e3ecc9776dbd9c363cc6d50de3632638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad0a6399514e26957b5a2509cb8d0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280270d7e1d622832ed1e94e820c072640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a867f09c15e1cf5aac22de7becadf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d9a47ae9e1ca25a29613bd9f957b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37e8cfe60e68cb03d9aaf9b9e2f401643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5f362bd466847ca852907f24d8b93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb34e44e61c36491646d1f9b10664b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f42db1d3027e611b2602589dbf11e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52bf04b0c4ff05bfb584ad7d44841e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f9f42138ece5b882f6eee2289fef3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa46a43e2f5598eacd87be50388cf7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faee5a687a2aa7c33f06897ad40cc3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eca22328115796e7c711240fe5816b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddc3e04238c499f2bc0c42475f6543652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fe6e7cf5a840c3771cc1813223ea3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41282df5bc62e7517de1bd7e96b9e7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022ab0f5787ca96a94de6a8a389121d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d19f10e45a7eefa88a8c4a783b0886656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5928d315c90286d02ca329703d760a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9857e5fc8e42dab2fbf1f0403a14c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fc511d988e0513a7f70edddd50d38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047ae1f29b4dcb637728bb9fd889e50660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8127c422a4e2d414facd6f9b189b95661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb233b4259eb379525317f3955ed4ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f011a24973e09b6b77d8f99d95254663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478b3fb4d41552250ba631dd933b993664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739f9948cf596aa0ab20beaae1df935665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a3a9ff77fefae9082f037297d540b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bc3fd63546ad217c15c9aba9d0507667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f52c92c4263a9df970bada3f86b40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce27d86157ef24f342f4769a5dbf4ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bae76fc407345c6ac2be122a520ab6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219351cd0732674bd93f03d7c60f839671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f30812a21558162b09484782e4699672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514f9d33976c89830ec23c0e8b5810f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f386df6e7d7fe68453e649c6df093b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d45602390beaf9f664f68f9697b589675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68445a7d5e2f832335d2fdd822aac2ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4751a6c61024c2563767bcfdfe24bd7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc185cfce8552c3b29082f25343934fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca56c739767209ae801ed020fd9686679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcb2e078d8b855f4b3158d52385a6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102acd877247d3efce29ae23dea7e578681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a6f48c6572741be5bb829b04bb2aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d29c867f2bf389d7b3812d7e7ccd4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad34977031c5630edc953f1c9db89ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410dca45bd67f9108d3226e9e6aae30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a698b523f0db71b11bad56fe5c791686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe368e3dc09662c927278771fcf1e1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b68083437111bb7f12801dada15bc2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3118c8bce85a97384663d9e7cdda6bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7f2bb3d98d1fa57abb87c90a027e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdb2c6d6bcc83423e1908fb695781b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff53c48b504a7bad0574e0b19121b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c1f580e87d6d9d84eb4f43ec3fb35693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e157bb347cea99b45a670a51467444694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531beb669fa61d9ac2b86de11199813695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53b6b2873af375d02f50c2c6817a60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46a4d1904556627d1e7e398f5fa417697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850a3e6e5850ab83cbcc7fd7f6d57ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1b09b0bd799c914158e4fb15cdca4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48025d37da1f2eec6d723d655315f40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e255e2f4fdcd6276c0a5c373b87e56701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac52f05117b1f6d50986b4332f17bb1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8116f5ba31450095d545a90350872703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799736e4a2690647042afad813856254704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100c5d319b7c8996ca79cdac8b521e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a71566104f2c9babda1a0a2953fc58706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c68dd7d5fef2cb95e9e0540bc929b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fda76a0df33bc5cc2c5f7478b954a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5557861c7c22bcbcf8415c4bb13ba68709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d75eef824f12e85dabf61aae90bed5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ab2803e19090128dddee22032ee6d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7fe8481dbc51117d3f936952f80b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78092e9986c07eab8a82fd0d8bb2bde7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5e906a3b138b1e92fbd796a28c9ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523775de231b6ef27eb86f09a361f36c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca53a32883c7042da7bfb2fc0998c25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987a2ceed092d3f88a3fd4c492d8c0f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333db4f624254fe91c0ca49bc7c964fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7ad0957ff36351860f11255e91d6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fa06e0275aa621376d4326bf79a9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e6e58d66ca4fff2a3df3613fa228b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2e646c9112a00b662bdbe39250655722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981a1f08d37ef162cfd5dec4dd28531723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ff3dd38d173c88d09b6372ba5df91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64719d9a789268f2e09d472f8edfa7f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307881fb1ab1d117fd11446825a422e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16de0e0a8249e54628bfaa99b7b50a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44340bb3ecc25e09384bb13b04edb99d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655d3ce7bd6d0f440f7b2c916a108cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b8496057f43197db3f6fa223f0d22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92231f0bbd0afbd4a0e9fec0f3af87b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573bb8d6b5536404deb578b9d072043732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc033ee4c9a68a3898ab6c0feee0eb50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ed3754ef8244200dba1a2e34c6bff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd770b659e648419c11808beeb69bd9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b87ef6f10f7a20fb3b96bc1c00aa7c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1aa19aae999a1dc52cdb603f24c76737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c664ba675bd9300c3c976e5a66a56a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584f90c6a59d047287e52641b582d84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3333018030c3a0e3b368de106f3e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e992a9a6cfa183ddd0385a5357e2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b7e68ac11f46088819e5a2d61ea15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287aac6c81427e2dd1eda3020062bdd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecaefe0238200052db5be3460146f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fa64d126d74f77996d5670f36d4b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59571b0602044b3e3614764c19afe8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ed28ffd5f1f382c9a453a1c1ff6c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20054ddffb0a50166e34c653238b89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dab79a22314228693e4abdd54e1253749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa4434fd925499678d4d59332feb8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65576eb65c98c65ecdf5a8c81772825f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297ff01f8d99743a3e76cb5ac72d0d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d4bbc217733d3a8bcf3c16dc2fd90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f970054b43c3781b6bae3156e6c3f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33f9a7a9d16b60755d4ed7b57c9e0f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7890e59bf61865196c4c0e3347d88d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e823986cf234e2edf3db3ce7b73345e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf095a2c46843f8b6a5f5f69d8f516758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0354311e1b9a737b5403b55ac346ec759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>