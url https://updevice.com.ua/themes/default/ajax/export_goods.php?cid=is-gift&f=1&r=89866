--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483eb411b98543ae8961de142e6b69251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325bb8423efe49cdb0edc548266aacc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920821d05f0022c74f41e1de13ee9b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eed2b40c27e1ce70780f7998c0eced4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff63b070be96911454613376b9b2f525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3deb8e88d5b512771d9fb1fef564fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cb5790c20f39b515a07f9a4b2e8957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18de7713a558158f6af932f57f0b8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff88a9f3f3bdde8084a8265cfa93919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee763d6919e38e3d1de1836c1b9863410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14596bba94dab9fab5b0370b7d497fce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c82949eafd11708e5248112817522612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20279d2c87ce09894f64c163badd2c3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f2378c6321cd08c2b7d3d7ca484aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2e38615cc193f781390852b4345d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e166587006a573fb768078500d2b9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad86b16b956421297f07dffe3d2cf1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a579f490b73af554ff5d8e0379a5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa42c3f9ae6279c441e4cc85561600b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567197f659e2240a8b2e24c3447143020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afadfe5b6c153ee9adcfba10124ebf921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85734b56d2799681dbb3b1dd2bbd24822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b408d4cd1c7412e46ce8ed9a27bb94d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6de9eeb70158c511233f62f8744d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72670ed882647e6ee3cbc10e354bf2ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a8b3186dbde8ec107c1b7b318b9dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b84cdcbbf1c53f17b27703eed69be827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d30cc8f96bb94a94fdff81a62c78d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c154981a17fa7959938a69f5a6bee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dee48fefeed7967aad9e1235124e3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea8ca8237dc5d196462a0d5b84160831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3140e5a24376001233ed7b5aae10ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc250615eba6e138679e34f3b24329333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd561f22c4545b8bfa8d58aed0e05134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5cf1f405825a0e21908b123d2ee9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6911c1d43bb22135770247374709736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93004bc7391c005b42189aeb3144a06d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7b7913b0ce457cda1ada9b234d9e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a540c3eed50fc8c060ad1f95ebe36d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70f838b83e6405066bb6757e7afeba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e251757023e0fd35a3b374fa710e83041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487afbb8c427825845b9d22590205a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097752231ec9cfc4a0525daacdb5b19343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7d70405640f85dccc23e0f850284c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f137d4e6488c5c96fff69a4b4f31e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da61c770fcdf5948b147cd8df2b11dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116b2bb80b8e29b899bbd29ed9752b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d739c0730aab7c710b11a188ae3f76e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a7640e3cc25ede38a247d9ad2339649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7132fb094c078ae1d84f52242528b2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8983b16a7d7dd24c82fdbeccd726e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d71392093c609bedf837eff653e9f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3da5f9acd06d52cb16abf1a98f4df453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd428cac98d825465808621965d24354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b31f44fd6b2c731d3e1b18ad180b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de370d44872485456a1616fa7fd26c7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224c4ca3c723c56ba0701e11a8ab35357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e951f250c9d35722600924f4096bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719ff559e212b1c75681600cdd2a42f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ff2c6b138b0f9243e5748292bab3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dfe5afa8377168eccc777418e9a1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a287a5b284512e90afb69c9bd0687c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5ab4c8e663e47fea7feb52491b37663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2fe0d7620fbaa18d73f6709cfd69964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025d110f75a1b3c71d6a432f5ed1b3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26e40d9cd81cfcd7f2c990c637b17d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d33fb3b11671930fe061e3cdcd8ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9c31ff9db00b8c7c7321a5c58b6dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251952c75bae2989ff3e386c600644f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b478c3da02ebd035358303c405ed2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f46ea2905a93a968998e7b0ff4dfd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89bc6fb1d2268cdbc3cc410acbe8b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c399b422d26581d932a48cdf7016f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e2d8208e6e50fc6e75af65d9de0d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0fc336c6f6f80cdfd4935cf9be9b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03581aef7712a8229593866569cff90a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75437f16efea7b5208ecbb96942bda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6b00104c960b55f5db105ab3c222878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf58ca367342e98528bc7ff4629f4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d41b609d59d97a6adb44da5397ef280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ed4316bc6e011b4897bd3769e783f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65bf6808213e718c8292e89f92ffa082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac0310ba9e41fa5ec460174e05d6cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a70d1b68669ae9b28f322f83576f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149da20cf5b5c9bb6603372f84292dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05ea59f75d99a3a2e78deb857f8bdb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8985ce3a23e748547b0aae5938f47a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25740cfb521bf5ef4c8d6e0f398a29b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42344e777b7d78393200bd45dc4831a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe099c1c659f7081ea6f8f59380a7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7d2d97192d433d2574a7c9822d3a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db759b3013e0997e1645f43bd9a4b33d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3c5cfb18664dbb684447933b9363593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cabc6aa0094b68a2a7475a5e54ec994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bd6c550485b1fa3dd6c831d45b04195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b03303690a587d6eff5bb6821e3d1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c1c4e77976b0a0177c0c98e846f3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce27b7ebcd35a365117ea1a98fe57d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b06f63766be2ebf768ec795acf5ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2951d88a9c76b8058bd8aee0aecb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb411a08efdff086e1968e8bd061bc1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29f64e1c4d37ad5043afe162ad7245102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8a75d42a6470fc1ab38e7cc84e6c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40722c08ae3220c8c120c7ddd1c885d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b034946d2d2c65f47b6b72092f632e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff79775a22d49e50d0b070b79bbd9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f0b8c5f7450e38743c64345cd009e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5ba854d42e25d26ef8d7a276e5932108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0475486fac4353846773b4b263951b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07695d5fdf2980ac0ae8e2a01dee96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2f3c55bedb314bf272e0fbfe95ac9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cff9c4833ea8d55ad7b6996b87f4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef48aea987c00bd3841225cb5e49b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5eac3da4ba2b4d532f9e056f6ef90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b0966687e999093a24f053d0d3364115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e58bb2f879be7c0afa81a5262c0365116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdc94f3d685204d803e7a03647710c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd3eeae98dfe7f2e8e72d82dd80c3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd12af5e1d376e9454de6106cf9e07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2c21fa9c599dc388fd1ae0801b4c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca427d0899d86b299c69574619ac4ebf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9850125c837c370324c73955766851122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dad46f344aa1424f616d668a78c538123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25205547eea7de1d1d98cd5f6580f990124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a0aa3513fc3fb70d32f7b58843311125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe76f7cecdc7a195c9c87c027cd678a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce97403d2b4c05d3f05aed9645a469127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79c11fdb5a6c8c293f5bb5b5670239128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c2e10c3557c5f4c949a2c38bc01f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95442e6d2880db2fbf0cf6c8d4d58c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d8fc9ee65da4008a4bcecd5bc12d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb863bef8ff03b7e83bd730247481a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f01a36072b05ad735ffab2412fa6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650e6bdd3d939ffcaebb85a05e59cc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c54ee407c5afbd478a8ab697174cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3a34a2d8147b39f7aa798e55d1d73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd7fd14b151204ad648bf9fa745bec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8eb3c5cb34f262c4db0b72e8f901f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c932e472d5b8a3209963ae311700b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb084a76f5414fdc6f7deb4ebdcdef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946ed9bf031b0d26fab61c41da63b1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b89580e6f7d79fcd422cd6e6ff1e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae2d4062b1410c97d0df1925ffb192143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51b583580fc7cf81b3e3f9a1bb0920144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420a6278e965a1a2bbef8e93b972451145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0377e8f7dff9c73d3e0bb06e6f0c4fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e782f610d317a85618be38bed01e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052a4b8891416ef74f3246ae89ac47e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aefc50343b4cc5ea517c0a71198ba0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac897d26720f161fb2f017079e280adb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9302bb50e51c1a38b0cd30b858220e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714b740f769d3096d851ea7b05d5ca3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09fcd7c3a0c68cb30b653a30313dc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfb608521eeafb61ffca8b008a2d20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76d351e6cf378b585fdb58162f9d0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eefeebc4cbb9a569ed40abc69062d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d944f40c3a81a8ce651473e530e09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2c512b5b23f7d26adc73908037644158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54bcd6fe2d85b74e366a4348e775f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b091c45bca8edfad970b363e96271bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b452639c29b1e24773b671e2af56f3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d8a41c4cdfe5a8a10b8b4918dad6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdfcac26d7d606c2f9163061befcb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d37d9c83cc705c6d4dfd8379c9113164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eee6b159486b908af98b7674ec8b88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712c290c59aa10095843adef70c708d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872e8af3a57fa50d13e0130e110622d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784a704df88c4b82c3d72f5cdb09b77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054aec1e7eaf7313278a8be0c2640d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f903479ea95cefeaae7114d4890599170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75b857d5df332694753f50828676f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e7de4ec9c0981b926235a6391dcf4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c19a2ce2de6a2e7bc40108f1447e27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66dd5bbe2ae2c112853e012e26e8ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aeee21f272e3c79942222677fb8e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b60b6e23729dcadd1dd8178162e924176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca77cce8ebef5dc3c99c9848d955038177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9376ed5e0b71d506b59a29d0cc5d81f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407d28ff7ce24f3b20e0dfb0c3aab38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef98832b4dd71f7bddda62ccbee2594180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e8f000351ee3053d0758321ffa367181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859f6cbdaad64e5aca46087d09268d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020365a02c51fd57c2c4642859b1fa9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c31f06fb4b50138219847c09f12cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1acf86684f4cca0a97192dc3e9e0ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b5756f86c55cdde7d17a65bfd5262186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a0a073fb5517516f2af10b2cdba63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093be8af305c487df15d13cfe81a51b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c068997da2e0c6d2c2492fc4faabc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf2534293ef70978eeb8a728432699190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d48f127e492201ecd46d5c6fdffa0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9c5edc973a4c2924bbed71cc75613192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d5af76326fd3de92415eb0240f410193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f348128e91f8c46a46a568d8b494fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe93e5232c5f4b69647ff5f6db101be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf89b65eef4b44cf97404d6d84827b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce8cfbfd8721368cbf8588e0643201197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c754098a77aa2b3d7608f288b55d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62486125b1d0bfac65ae6831c1aa7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34d90341232415467f4c7ba81f36da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a037f5ac6d418ffb355cc199c32087201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1eaf1398a2b7787033f320b780c2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fc006a9a065716d5f8eef0b3b5073203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f695e04c76c8322550fe8b4b7d97cc6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47135750c837ee0bfb9c2b7f13d1495205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbc4ede12397ca6483dfcbfabcf4d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6eb03bb5d894f76851c28f6ac568b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55686b1cb911ff7b48c8c01eba4a092208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985db49699a548c5f821385d98fff361209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6253f3d7e6276cbbad7864899c621210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7dc07d940ddeeaca40b2250f8ed40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58ff6575f3668b613fa78501d3df80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7afc8e540a54ad73cde95420d1e58e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93945730f05b8e96dbcc0c488dd0823214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6c42ef0dc573121b0819f3b8f3eb4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8097de026f7a736b81b4c3b5c61d81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87645b3291e29d4fdc57f9ac8db9a9d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06debc70f8bce67762e0bcbde54bea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b72d7836887d9a6e1621fad77ceff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b46acaf0d592192dc4f3de192b04b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31240b0f1066d6be5ab098cf11e95047221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19145fb2b8521b11a9c6c17c2fe71eee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757fc46975c3f214f9ba2d3a5dbb58c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf77e544618977d3ed8cae480bd9d5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596ee2073d06eda6970d588736d1e75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ef91f422b0ca2fa89c3217db5abe9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd493f1ee2432a3b09827af0fbcbb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc58516ef9a4391af7ee587ef9f8ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a1d69a832cd9cd0d971c5f0ecebed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4fb3d0aee6b22bd7e4fbdf719945b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befe3af8f01c0ebc3e7d5cf3166941c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac73122f4a2d54a172b8c33d60439c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ba5b1befb10a53b71fa86c84ac7e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1161a174bf2fce5b6d3d070b66627234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17501de2892791daa400bae415483a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdf050cd682bff0e4047416ba85d84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100f9ecad8e82c05275d8b1ea464b43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4346556f20ff6d4642d172f17186349238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a5c373c2a0c981149fe6464e1c7d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5026f7c1bc8b6e294f877c76e2bdb07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664c5b246097b01a984303ba373334b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e1e3edb693aac95930897cb7d52f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eda9356402d24f1ed30efda491d37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec238260f7a29e5965b3404efcb19fcd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468edc58b3c04392365886fa734fcf80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a7e46afca2420543f2136454f6a7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00f62a0843517d02004ff1bc5dee9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171862cf35f5a797c91bcc39ab5dcca9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0626305cb9233177424b51c8e150e04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a953753c12cf5bac9730343c3c9bdcd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82344fe335e2cbbbe7a5254c8544f344251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb38d37d70eaaa4e3957e413ff3dc5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac0d41c4c91f0d0c70f7a20aca26f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2946aa2f09d8c296438275c672b0e1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5ca16cd07770291e4700b895943e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf32167a9cdb1d71eae750f75bfee02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8441cb7b503c95791812d71cf73dbb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588601b6376c9cdefa624939dc447788258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761b36876d0e160b0969cc8ac50a49e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d22f0abc3d61bf8b4d4aee3da74fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1daac9bdf5f1b3ce37de3e494d6c87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdd44ca28b16661f27f316fa386c9e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4878c1ef06e8cdb792036dd3784fa43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004493997448573a54750bd4b292d18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955187da77cfb345aa881eca155402e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c345a946ded5dec2c1c392fb987b1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24f3ed0b69887e721bd236e1ff42df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be87cc4af76377826d87f0a23b0ac3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f71d5caa66340fdd12ff5630072f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8303e29156638290bf006e56f4f4347270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b7cb3f167030f115d66590f1517d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74a6edf5393f07355c0052cdbe90e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7beab6150cafa218f7aae9a53041d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b80388580c159e8245e08d683f4609274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a09730d8ee784681f65ffa2b66517275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09989347f3fa50704441c85cc1d9039276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57a9091c918c924de7d8712b38273e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988ee4fdaa9411cd6731ad13d0395e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde410e07eb414a7eb7b7e5cffbdd42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c26df3040d54df645b28094722daf4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d206b5be9f0601448ac876d190fd5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73160c4195415e916747f891862d8abb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbffcf14517ef93202d2552070ead86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f2ee276950900242f1d6de2dde08c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee554655b49c004fee04c4f1bcd56a50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d38632261b4c2a75285a6911ff4b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac762f0a2bc698d7753924c6fe5517a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdda8b3808f8bf0052b66c147f25f9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd4f68590a0c1522f2c24dbc56a54b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63740a7b3defdf75044a0bb2b6203a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4180acae296aece55b76e65e31078291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bc0bdd7e9a092dd9c39694a04e8a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602159bed07246b5304ef4c45c21a98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41d65381ee4b509719ad1af5471471294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38467166a3668d1774e7925364e42b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c067c3c9b8af4ce6d78f418821161296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d50684f3994587db1f7ae80ef6a295297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2348a16ad4b408b84a978d2e8fdab84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289dc02445530daa2b7c4d162aa8a60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92272a70430026ece1c15cdd20b248fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19bdeef89e15a60e8f63fdacb172ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0d0409a9949cc0a512a698d514fa2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ae182dcaff5f8354707835c0edb2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5d1cc69c5464b695db625e40d9254304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3583de07d48b876e2eabeb372828a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856697771762c4348a26c6201b8b3a55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d6adba31d005d3619a2cb05d45f97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9af059eb63a1d37d6b24b9b90a9c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002aba36d1783b0a7add3983e9e767c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb631e1d697947a13c80afdbb99569310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67ab94b373f15fe3d31ea6740b0072311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30ba079ebf0cb910563bcdf31cbdeb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f293c867213013c8ebaf1c9f1c553d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76c834b09695936cd25cbe6b2c6c2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dd6d4ed09b9332b272f86355b0e28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86501890cb04a92407f945e3b5761a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fbbee66975b55529e96d8aea2710a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37d1a14ba6532667d0fbe5b8009d14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be21b93021f95a39418acab0b08562e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7c3d88c961a9a642b091ac1f10f5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529aceb6c39596c34d494f48834c2ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7483ef9ef4403e639ee725b26ff60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b977df8c050a1416a003e92ac899b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2d0beda1141c4b1502d6da189fd45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06298c2871fe16158c27831470cf4ad4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cdeebd6f8560f656affef74c60d34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cec3d0ac3ce48d677d054fc4d6192327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6f6ce4264e5e33680199dc17ea3a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b8ea4cde608fc030f5d456feaa393329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d9c1c0c57d4aa2feabc5d434ed5e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951dd01177bf216e2940d4175402428331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834a52616302dfa0e5644ae9a284cbf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8d0699d6aae5077d5c2f7edfb8b55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6c8728faf34e2a1633a255c60cf76334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b7d952a9cba5dab7a1319a80ce987335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb29afda477af54b22e315a319e405336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659e79d8393cf59e3111d42d3616e46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a5b293b3444061bb93f7087a1cdf6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d6b7c21279fb59682f14096850144339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3303fc9afa52301f300440d0f3d86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faf9008931369932c34bbf83e22a16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311428abc04d11f0984a70e9619cff8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4513852a34eea0f45b2631ad360c17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5047a94bf1fa5e52310aadf361ad7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99efc3941704f2dde77fac64801721f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3fbfaf60ac497d2821d029d523445346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656b620948d7a8077b57b4a153939b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d6286f0bf4028507178cf34b7c7d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc79f4c8bddfcf958740b3bb987234349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91819a49e08decae1127f73bdd35a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e30284febfbe9fc5bc9991eef428f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695edc20be7e7d136da17931ba13d59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9ae56800e397659e24af05bb15b1e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c172400464407942d6afd2183e52cca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b7d2b8d4f27c932c0a47ca9396b51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fe3a12bd9df989dc8b156eca33036356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075141bcd6c8cc20b7923de771332241357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be334047c6b75be21f891f33ec9696c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a4f83d410d68c5bd594dd61ad5839359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23f2609dc7ae2f43d11e4830e02ba0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ea1f03f7311e77f71afd31064100b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aae67a0cd6ea97fbbb61063eb68b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9d7ea37e1cee86135c709b8c690c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a0d79d18bb617aa721dbbeb205d1f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436a93f6b01cc2c49922c697ecdccd4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270050b72137dbe4e2224a8a110b64ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbb8da76c271cf9e25ac0c2a0f9477367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4609c0bb3d9600a5a012dc1646fde0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358163841b666bc8865ddef4935b239369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8412cf30098f5e6509fb30bcd0ff2b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a41e1376ad44800adf8d310568c4b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475da03e5b2064e3442c9b2aad05887372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac0b775ac14d73394bf38fba764d42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e56396a76449fedd01fc82627f6b5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ce5860a142eebcfbfc9bc412f9010375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806cd8e0fbcd69702a889796a307e3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a67d499ba2bf5debf0c45dbf0ba84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fc54f3fb38681b818a668b9c4643e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfc99859727af48795bb6b3c8b9baa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae857094cbce3e697c3741747b7d1d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b4725068e1152de671dc90e6d7c5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137253c70e7eda20c56615dd18ad1f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc75b42694874b6cf610d6fde06164383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6146906fbaf6406108787369b01231b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaadb3f64da384e781e909ad624d7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29aa625975d88e40edf32fc36f094b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0571993f9485590715bb41a762ad89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c2b8d33c105c646e3b9678335cd4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf40d24f1f755c53012ed0b462a5cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b730653fb2e6c900e79d1a5b0e97c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c90bac83b6622f899297f81211242391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f58ebeacbd8e1793b53325b95bcda392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05027b8ec4fe3cb65bcb5ea8ab20d333393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5120dc665cd612105ac3b71ddd6103394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de025c05823179eb6fbd19a6a69f21e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d76b94ab440a5dbd57b3b9990f214396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872830df33aae0800c470b8abacbbee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d65e86d730814d166af2578805c8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcf00c908af120287109812305bbfc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984be61ab1740cf742f6e0af0dd3188f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713044686e4453dfb08c0d16e4032bd1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacafd5699f070575b4155294e7bace5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d6e8ae879bd57b526ce30299cc556403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131d343f04c85d9759e5c96e1834d9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff3c9edf387cbf850159d29af16c76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496c647e541280d96c1882e8fbd101b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcc6f502d37122283782500415ec23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b5c07b138e8ba1537d27889e57f55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d75964961506652f73911995d87b97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a245aa7eb4601df4ed62e09ab02f4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ca8d4fc8794e8d516c99d5ae28420411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d91894ec6a7e115811b7024ce5a6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e034e25187da6c3d17ad5b892d0306413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41faf9770f003534d61cb0ad23869f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7a506f55f24f60b87a5c6cb380756415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337250676278a43f1aa18ec8fce399e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7643b918b111a7f98e4c78b5b979f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae9ca21d742226e1cc4d9ba91cd324418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a12cbb915425808b7207cd105639b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866427874d793358831d4a09e17fda3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bb91e6cc2d3cb1ea7c9a306d8679a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f620464a6f4227f4709a3e7d841d507422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9191c8f0e65b943e17d0a1d8725b4a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749cbacf801d0373fa724d54272fde6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4123492563124cb6a490d5e306c3b85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb90f4e8b1c2145adbf8107ac6ac1e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19fcc3cbdeaa969c99d162666c377c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f07b8b8a8134084ca83f4d8c6f1a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd41d0f98f085bae42d4da6df9f8455429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00aea921962f3e3229915dc0fc6b7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ea6b354eaf4b1359b7762e4ac3d0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69d51b92bfdd17483098af7b76e253432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30662be4685f9a4dccb0dd52923415d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4e35a322ad80e52e91ed43e5aaa56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2b527f421c64fcf098e392dac7fd1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e41dab7ee5782d23d437f2de543693436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7339f0fc68d3fe115825601440bfe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8ca5947eb7d60f0b3513fb85c329b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af82fcc92fdb95080e9d362d23d84f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d329d117d2d2f8d03be8ee473832264440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc72077670d7744fe4376853d8f7f64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1cc48697cbe2a699a694699c4797c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c752a0025154222ea6669e9c3b3cce7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f170201ed1298fbbed610c9eb80bca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0f546b729706cbb05a44386cfaa0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b2ed94ccd107a572b765b8a804709446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae81015bfb7dc2c153e3f59f8ec0d45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d80d7c60251503eb80b2c2bc284c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff5e7c919a5ae464bea73bf25ed5ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e6b0c959f6b0be01a9d20c3932884450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbdff74ffdfd1fcaa9044ff3d7d6f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b46268155c9849d58b9704620e2f7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5436df04074f487486b85efd2cb010453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96a36f49c7729f1f7f9c515a65c79c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09faf41e1c08bf09abd08b38ad8093455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bde0323c282611488f4a112b309b33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6149a15daf6134409d7bec65afef1c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec35615a9ee9daec08771902d9d308458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d76c83946c0e231d8f69526e42fcd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6719e77b42389a97e774019440926e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717809a8db16e544d7ecc768131a71b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfd1a5986bdaa4163ff71c0edf8270462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71a580c8e8a578b22f224e4eb6f2df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ca50a5f0cd5f18fc643e85053f90b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fd4df8c2c32077388d2acae5807e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab7a1b3bce43a670d68b1903e6da92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4adb817e5eb0761b0e997023e9153467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584703bb9b80c74c440d3ff0c620444b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605077d941ccba5dcff5012c444614f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f437ca3fdf165047ba5949a550313470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe99720beb94a89026a87b480be501471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f7ac8036f8e775af39062dae02db7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b57db4f9bbc8ff128908f2a0cdaad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d235aa3fe1ef44893d61c69b7f1b67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2368b5f1d61dabf233dd0c95960f6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f1272f3302a0994c0d96af0d76173476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3dc11d32c0e6f9381f3ca5cbf7d76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e00fa497269f0f09ba0dec342390f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2cecc0f4f3c96f51c41b169ecdeb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef704b26d1fc278b6a4e32f38b1b4064480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da5508d4ef1f5958e330d4a2174882481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bea8e0b86e4e30c5e1a274f1966af0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca147bdac77760a4f831b4879d2c3bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc18608336521d7f5e8fe1fb167ad31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5f1bb85f29a3fdfc61aef177dbcbc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cdf7e7114932879c1b253e2ae9de9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd1a698c50866f56d0639265c135e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5efa8feb55ae4a8a40acd37a2ac99d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb73558050bb294d2935cc7a3c8c35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b4a945cf761cb12fa5edede7ec00d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b19861ff6f0b64ee6c5c9dda8da5f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0f9a2b60f62f3afe818dbc4d50d8e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedd7d7367e0b6e43c8f879ba85d298493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe414ffcfc06dd1c44f9a2b6f7f3a1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d44012ee3082bba0002ae647e14be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223ce0a63c374f3f85cf2261b1343d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154782f202f6f4478cbe7aff15d257ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f8fb3d10dc2a36bbc0cc41d951b72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb002900a183a281e445c9db2f152e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769472c7dea6d36e649bb7a5e984b9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af87782b742e14542f13be1b0514e14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4296ded01adce330511720ca745c4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cec4b35d08d89004e512618dc1ad4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ef31ddb251bc2f535aee35e1a8ed0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37ec29cede58a2c0a2599844bce22a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dffa0b04a8df311dda75eeb1b13361506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e2d59ee53faca3270e71fecad24a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fbf3581665a1c30b3e460ffa55c0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c956c02a64d12a61af83f254b2cc535509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ca19ad9306b26b2a82ae85329d944510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eef9454b89b171d53c30893ad83a59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33864ac5ad7360689c7782fe3235e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307788190e9387dcf7989bac51c0ef2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab657c1d4a055137c5f4bd4462342c5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcc26273549d94d098e66a532622c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116b3e9aa7c82002f0dfd5b870b29d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873345c848867489108ccac1582fc84517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524e83c8e1897051d707ec764f33b75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad63c70446f4770dd0d394212bce10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11a7abf53191d73179eccc402694d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c62880b9538b9e5ef53f52f581ed04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982b7e30cec2a36d57a46b25a7ab721522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984361f49faef2c30f96f58517fb5d8c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5710a424d7bf86e631619dae1323708524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05350e134e61c4123854baf103aa8e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fded7ec3f3914ef6403e769a9e35d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca101c4e0c20a413bae371c6cd3575b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b7d61135acc9a98d1c16d04c2aebf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca440b74bc80cb8beae3b6a3dcc057529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129549c9db73dd2861bdd7e93a5e107f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a1af3aa4a03bf3a7e4a92e119157a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0dc9e41a19d279a530a2074d7d7c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1c4ed806066abee53f13bb92f6d20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30619471c1c9d6e7b19cc9e5dc3450b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98ac1fc59e3a656f67847e0280f3ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a49a9802a1a51aadd50a25102b36fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f2d8883fea51bd87523fbcbb3bb06537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47017fd5d8e2541ce659ea3b2f80a312538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3fac2d640c3c8082c341a5da46ae7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078d8d3233bf343857bf844bae3d0c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee794e58d956d07c18da28cc1c91f25d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359ae1c6e5c3af67fd17cb89e17fdf9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d582d5126456e3f1371fc9df4dfe0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3ee3665568a8becc6920ccebe9008544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea67255d2fc44a9e61557726d2d3f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeacdfd057be61b71df96d3f0ed2e8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db0ce351ac1d8bd153519a3e0b10d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5ca3ca1fe7dcd0dc64cb8fa60fb48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354734a7525ce987fe5ea1cf8f97469549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a975d263a7bc75d503756f196bcbd30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246cd5ffc9965373ed4d36a59538d25551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c6236c37c39e1287f7065357ce551552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a86b6a8c2f59a4a5e0230d41af5b39553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3519bfe17b02dd064e451cb41db8292554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faed49642e0e84acbc2191fcfc459cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a449bfde6d29ff2edf7b21e9bdea41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb268f0bed9972e6d68bbc27c8aa78f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acb4ef1e6747286ee46d2d815c2e42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d85adffaff69f91a1da64f4cf8a8a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0757a51e6972805b212c5b01c133d2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1846e834aa9b771da0df621f2ece6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc28b80154b5171294ad60c57639bb2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a289784182308ebc8acd60605d3b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bd8724987b1a35d652d9865354434564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfcebcb68a9e2c78edf206ae754974565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec92dd6cc3b6e18b0007a472c466cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9e01ab446f921029d5241f03ff22f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1e5d7ce3b89d8c5e849815fcd74a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9627be31c8ff691edb1ef376eaaf71c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c88513cdeef9d17fb6a0e78b1cc0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea47325d3db020e54fcaf8c98cf8eef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1228fd880f0292969bd5a2b5da7ccbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf9233e8f06cc3774a35eeb0783757573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f481924361eaa20240ebcaf9ab47dc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e0e3473cf19258d6309a9aca16b58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757639de16d596b3c1eaa48080caf580576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e339ee24f902a47d37e453c6126cb27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b747232c738d34709fcc394a4ea1dbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63836ed6ece57499f7a66bb1f34ef64f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e976f12ac1451bcfdd5c4a2586b14f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4567750ca3cf740457831c92203d9ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2de19f4ab946e513ad8e54222c6d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3d5f2ce7b575213aa53cb9bd737fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f555c28f25a4b6b05c88ba7928c6b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a1bf6ae4e43a644c6049b96467182585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3676a867c8214d8f5b4925ba04fe07b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8c448863210c30ae45eb628248769587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7b45cee21479599b4dc114a4d3d9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b88f49be5abe2ef268cb3b95b182f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee976644545e475afa0e6146640e3558590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7362d58baba71c2839b774e147b0aee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10c0c2254a77e229f0cabe0ca0d290592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fd3828bbbe8716ea72ebb584e54fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61f5de432fe911f58c8eecd39ae658594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c6028f9fade7d97b378085c9fd76a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b951620b0a1846a9d3bbd84c9b13e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd05cb8c9bc22060a8d89fafcb06e4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ae7dce14336bf5d05a62cc7db93d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6a87821c6afd07f2af7cef210c32f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eac646267985550f70d214aeb2f56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885873486235fa68f3bb2ca586fb690601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc11d15fae5e9d0fc311a2c38f9445602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38835fd387d2828d1764edd6d2157249603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6814d0dbad9fb1662e82af91a3325604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496a302bc0e19fe7fc56031e0d54183605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0842507f7c795ec3116446996eafe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b1d57bd3a94107f740700c8115819607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9767a94f9bb3d309b89e8e98fa2493f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c553c86c04a382adb4634c57d7df6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c161ed6fe720b28933ef1dc0c8871ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39639f35eae26a5fc8248e7be45cb0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee294b79106335585446066cf2c27e4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99e741c6b3fc7ca2c37a01fbfd9fc9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e6a508147cd767486c7af755a02b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed94549c03ec3406fb485481afc77fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152074756b5b56ec1fdc63bf2a1811ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ada0d292dd104cce56ed45ff4f7ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7473bbc59ab7809e83435469466e231618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473ef37ce51f2ed2ccadaf87b9bdfec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e529d21bdbe16dc9d025018f4ab109620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc09d651212d59fb51b26e0f2e06ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d8dff64a2f0225bc0afe67d3da5ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f15194021d2e69b2be57822cd06b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327c8e4ba63dc6445f6d0b59b843baa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd4c972af60fe6179d0bece1a72c67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b2c954d5beaccfdf62dff9b6c0bcf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be55fe989f68aecf4e58d15163de790627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be584eaeb32c42d90c00d7ee802db854628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3561a751ba4202c5e28c0f46fb7dc29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c32d2191617c42b3715ac2babcdc66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080e38d8df1be2aa62d9383d77f7631631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f528cb3c174a5aa7f19e6070d7821632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2473173ac686b894b89e6bf805a9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fbbf94c20c59ae3e28be14abec31d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c5f14e573595738fe4186e441c97e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba816f94b2eab17a0062d01b126952636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb3d4a0346f4c8023ee537f1a14c9b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9ea317989d880807d10010da7db0d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fd2928b3016d42d8d94551298ba65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978c4e2ca5ff378c1eae71b8f4f03e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce633b07c6967869f48f7260d5f3b232641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9577850d004922bd1ebd6487087bc7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76688522acf64b35c3a77b7d566c248f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e749373cb43da3efeb51f33da3761e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aff135e62e4cd7b599c3624826f34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e76a813b222b9749ef66e886cf8cfb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396adae3bc0b05fad5bd4d2939307a39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab540fd90ed850b556a19448fea63d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8abca409048acd4a6fe13ec310e620649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc59cab72198c3233cc0939255c3de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0148ff6566dd81d020cdbb084d90e2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afa3d659494af11c809615256d6947652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f2c5bed8ff03a0d8df5c9d7e058f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3a677778e3083593273667c9f9c73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489eb80901d58801165b58541ce7015655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aba4a80a4528b0a7afa504dfe97f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46e0e6d7fb07534c58037655a65131657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47593e5723755916216dbb8f45365dd6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be094d77db9502ba654062af63075b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32506b641f5fd5393698fc707d289041660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8133e6f24a930f705e39484272a00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b10b517321eca68eba827f85eb5b0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101646633775fa043aa8746c68dc61ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd655ea5f3fb99f5c81c55c68a1dcc7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d55f9beb1b7a69ac9d629a8a4c369665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8c84dd9ef5c11f8bbd1b33a560c0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d87c5c9ef96c44c6c9b68e63a30584667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1153229dcf224d808186c85a8bd0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa5ef16d2a6256a76c4b855eff150c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92899fc3e3c1679fcb1e8de127cd342670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759c21ed137dfecff1870d0643d3a32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc12f45feac263c3b47d8ac48581ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d53d2d8223b0a72a4a099acb8d0cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853df7172c7b092e47b92adac4983b81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce6a2609795ef527e26dc8b07099ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b07017929e32db274d6cce76a0051676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e80b74abcbe8cc18c3cc4cb72c216677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734efe938e72d51945c2a08a80c57bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e4355d2d97965e6deef70b2748972679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c6cdf1c6d8f3694d15cd872e42056680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f9dfca93af03a6e376e7e89721379681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc5b51390913da62ab30d9cfbb40b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98de43e61e9f8e63f385a3fa18a0e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866e83c6df880d7829727657994a7ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ebe556edae190bfef49d0f7b228ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daf6877700bdc63ddab687133ef3b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e413512cc4c1474835bb4e5f0c2e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4618d7cfacb003e1ff6f98edcd983688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f61bd8de7569b5c826bf36a859afb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3e6531e4233cdd66841cab21fd9c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192bf325266a44e85e256e9c79c99c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c71bd632637f7dd4ed3ff11835be9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247c48c5ffb52ec1ec6ad0a118a6ea8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f66e13224c62c3c703006183f92db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08d9a6aab1482a50f98a9494e39ad3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1119336675efbcf850754759a0f85e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba19d500b33320358a923a165bedcef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdea07d4870145f8837a6e39aee52d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137ef0a5aa0eef7537b4f4d67318855699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3f2a4c0de6aece71cea08c57958af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532778509dad24954fad8ce3284ffe8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fbc88d44f10815c23ba9402f1c557702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdba7f4700443d096f218cd1aa5be2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4042baf3a737103bf284a036bd2077b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ad83139bbace9d4a86c987937efdb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a42b2a06ce07c28fa374b178ef8e6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09aff5a6d2a33ce68be9f8abac40f77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c4108c18fd4abb29a135a9e1febec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a6d781cf6102747d9e4cbe110bf3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81307c797e3a0a9632fd7bd75d77913710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb8b3127abd4582e18584b98cd47eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd9c8688b90a4ff9976148ced70311712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7717e1b8f3ebb04a65d9f21ca0b345713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf3ffc017771f419ae05e9c81ace64714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fc8a75acd2730f8bbcf0bf44f280e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4fed497df672799fd79a75ded2ac4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd6285b7511d0770dc74f5112ac58e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c418c35986f06c16aaf8f912f4e6e72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0a5b91843ec2d4c4b66cc7325d2a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02d1f4f05d49ce6cd4390ad9b9c94c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787f95cca5089cccd781ec0accd7654721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032054bf1dc1f42c061d7af7a144a4e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4558790c2ad526cb09e8281a8cd423723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1628570efc3b635f75e07555848437b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24a4e294f0b29c68ecce05895999bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9f02eda3b2101e9a03b90aaf030d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3103bc87755e74f2d43e1e9fd5eb55727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9a232bfecb24133e71cc316d40bec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5fc271434028edeb063baba7633bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868bf74956479354de72326430bb567730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a231405c20a3665ce9e27c732678cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1431042381ff1c32dd25321f662b1ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99e003f876f12f19e18e0216847c44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad5fc66d32945ddb7978df4cd71799734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c8c2e9b5f404a421748715a5eb215735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8dd48899e93833d59c55715d1a200736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975e9c115cb969ca1d3ceedfab9f441737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0afd56da5d7b7b55f8a273412e71d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4995a973f29bcf06e2d3421e0126ae3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffd8ff817fecb1ee004a0f441b8256740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51ac9a608c2efe577202f51413f377741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a79b70dbe2f41867625d1f96230e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211fc3c4e214c52ff99b7000ef1f719743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea6f3ff4ee18fddb96edf3c20ca96e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0967f4742f60bb12f19e46f648f99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdd890da6a5b7be404dc94e6d8d9f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3113c0b9de23d8608c886c443910eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3b73fad96b9620c1cdffa2043d9dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861657667aec1439c5019c5d0c486dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692acafe3b99998c7f91b42aaf5da77a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5c1e5715a6da3155345cecf0ea1ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025b58dd7a5a33e3953cfb6e646d44b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48ace47a51f720976ba0ccc87a4181753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae79bb02b210b957da1f04ed7b6a73d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a92baba4dbd1a6a50cd959d0239de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc664765768b3c7dc2d321a171bb49a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3583cb0b72570bebd704f41889ddd8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928389dc4141f3cb091f1c8426162a1d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957e7e29ef886904d77886300bb7c7f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15509083f8cc2280d8900b54b0b350061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49112eae7abee9c753c26a0004ce83a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522a6fd0a409482a7cb85ea53b6b3d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1331ad39e7bd46a8ee2821d4f72a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa955e1790d78ff8d67e5ecd9b76c5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68a939a0aea59e630be183aea620216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29b769d4d4c6513845008ef943216c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72862301287ef474d94df64eb5deca2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b5cad628d880d757dfce67e12ce409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985662ee450d1127b62b7fda9d37da6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9cd304c66b93df50abe84c62be2e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b55ec04ec25a460fc066162fd1fa412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4949cfcb1af46f57483508df8d909c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df998e6e68f97ffa5c9a39b4c811e2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72ec0da41130d8a1453ebfe86f954a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41780791101d3d79fd0e8d6231fef5c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c1e559e8566aab7a7435db78f1cc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed47c92728137959d2514d44b49e7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8efb56bbf3604f3ffdbdf404480ec319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902013cef801d74775dceaee787e699920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7673fb2eb024bcf9d8594eebc59fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57640dd510e35896220c36bbfaa96ff722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44206ad107fa78860f3fff27db664aac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1920e30266aa0518a87b5c66865ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc881655f784ef5ed680a33383f44d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd42ad9962e5eacf4e3fbd0a8c0401926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ca24a89505b03817ba5de44f970527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf7396d6ba351674de8bf941c46a8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3056782314f553d5f45800e0b955b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811e1d593db3302e1fb842243beb23e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c61d93036923ed58c3b797574e0e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098761c8d1a2e9f682ac30f896e523832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56e4045bc01a39eaebd6a28b27affa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8199e7dcd50fa6e5868a9e9fb16c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88493a9fb881716848f8b60b9f8a25435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b510fe8119e7fd211f49c868180bd6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22e03389bb889b1fa9a4964e94feb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70656a4775599db207bfea925d35b0dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59207b75da4d4a44a6dcfadae200791739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1131d268d62b160fc6341ddbb5ee940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda862f5caa9092e6ca808ef81c4701241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5331a534f3c08a880c38c844753e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ca16a2563bfc2215a0cd2ac26fb9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7343f787df8169855a45bc05dc5736644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054736e5e06b54c252b7eb6d7eea2e1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe728d45c4dede43155d5cc04d81205846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5509aef1208530f1d85785038658347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57750724b4886c609b082685e139250148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fff13cd9fc222fe269d3172c7606b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9cfed44d13b08276d715119f0a1a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154afee8bbd8288a1b76a940bc5398b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651426e44bf3be4d20112af84154c3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308e17b3a66d6bdb4b39450fc06b6f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637f3a41e34e1f3ef229f12ac0bbafc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46ced779ba943a0108c5834668563855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26121b09178964a89432a47c5543e61156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340917df44cf4f74172e39c5a8bc1cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73706ec321dc2a4d34a0461132894158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84248e24f580ad57a14e856c6b6825bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9831ffa0caaf73a90b00431ff8f3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13969ff717f20ed402770b43404155761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e921c68a6245c6c2f49ec062507e9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc66c7f06e83b07c0cc1a8e6d8c56e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb105c64bfa0b7142e88c23457a21a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c430801c0f31114fbed41c87cb29ea765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd63709d06d45306fdd9c5393324f5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e113c83f37ad429e5deb91ed6d7dfdf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04d4be7f1ab84314f63e9c8e46be0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b08173ca624055c6056d6e6c8f7a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e54c80da2615d8860459c389170c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610deac0adc04ce203a6e42dc4aaf1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8120488731c613f0c3ef2ac1a7465b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbcad360d3ebbda3782585539e288073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339527ceda6edf6211cb4595c76797d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56748c1d6c27a61ee875c00c4db9e37d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084d711c64704e5f10bad114b2595b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486904b570567fef8966f1097e71547277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ad2c8c96bc23db141deb7ff09064578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5cad34b3806146ba080cdbb79976279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201162c7cfdaa57b37c2ce45c5549d4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaa3b9f9497108adb484e7d48ac24781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ca06db611f12e8eef9ce81247365d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c930abe2e12beff4a31638e0007b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd37bd1e9da6ba9576d3b71d1c189484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7ccbd0057019c2dd835f7c1ede23685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adfc0249f61c89bf16ab86bacef63686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a4076bd731cd021ad3c170ebd568287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b62c1dd3fc4700535cbe7840048a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a93bf28b0ca426d9e3cef5eaf039a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af7900612ba5f21bdf6118beec076090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddc4a64a0d3239a3aae29fead3c89091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27a5af10a9c6bf62b51a021bf42c2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731bb18f8a743365d5f98c42bafbd8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3d8e1c9b216384a97408b4d2d7d5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c16ef9a5a2f16a1cae0836eb18d3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04655984f83f5993c08e9b996ec8c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d580926a6b434e286b24bd42add2ca697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb017a668071606f3625d069886670d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b922d4295ee5f5417109e161c483bcb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6f9cc0c26531ae05746f3d67ab86a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259f5092538ed7e34a34874b815aadf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f8ffe9a5e6fb4c1c500d5ae0634c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33644bd2859421b487ce62c6edbbb5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571eff2e8cf824e8dda5ae4336697211104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77025f35003886dcb78344f6d3b5666c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af56e2393b4704711c5063eed2541c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174a784a2b304e56feca4ccfc79e4c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d878ec64f92cde44383c773716b4a43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b875634736f061092ac73a4a21342f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a53f1730b42130608899efdf53db10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620947b944b66c37faa12a87395dacc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fb1237baf76cfd406e94ce29e3c88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f81df62feb549c5a88ebabc775559113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76716b6669454b775ef6eb77dc57807d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8c3c486360c0d0bffe6400712a13f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4c94693703211d397324ab30508be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458672298093ea7c57f0e72179f173d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3d517d433709ac94da53e1972b214118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5e32c0e71a12bee17d262a725a3c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021deea0840988dee505442143d8b23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf19fc3443a4b00d3202b9cafb6f61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baff1120f3b31c2d1b33d1e03fdceec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f631d3bb1235d8f8b14fd7a0ceeb97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32102a23de7587e4ba7eb6b3063d378c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1c534cd0db430212af990ffeaeede125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a978bf2ca2d7c77fecc7f8b6af2cda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24a8186b31b081b724f2a514f1eef3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b70682e6d27257775ace6417bf589128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cc7538a43be7b6da86718761e9d31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef367bba868b5ac0e0f62b9c15f80c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d815174282c0e33b777ff30acfbf8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666637e396a53a5b2905e06743d6554132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172792fe800b1d0d0876f1724234e3ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df323f57c24e5f92ee8beb40d3ad17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3e5886b883d7bd903df19ee552eeb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6a5d486895ff884a679408dd27565136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda9496f432926642bb9af6bcd89b8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f183feae7389f8757da0d9d5f744b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f86d6a79dbf4eca7b7970b94b81e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac459db34ed2455afb3489fd448e891140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51766ef7bb9faa8f2efdbe01c4f5aa5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754abdfc24b6c6cf649e85beaa2e5b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462affbd9565df2dd937535d4f1be27a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b23fbe9a27b93e32c618b8035bcb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a145d2548d0c0d69f2bd2dda5f018145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a1df8b3df556dc20f5df80c3889bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb48aeaeb10019bd60296c6488e1bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80768064d28a67cdcde41a0c8b8c097e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62382744909b751ba8f90b68cc97490149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58887ffa0bb647c201d4db9c279aa0ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354af88fd5c517d78ca355586f6a1e8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e1585a494678ea140eec7e4ae5a6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fc899a4b8d2ed3a3699b668a8549f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcb4a1e5124d997195a71381ad0b0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8efce0ae3f21e769afa2973ce039b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99809aa263ddcfa5392df457aee2e142156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b57634e83d7784452ea397b7254ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346496c67e93778668eb0081b292cc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69c2150b249f1693f4d2111497e7cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea61f5be71271808cea60d0c176528160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6f01029b61a846c5fdec39b318cd6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3959dc4f7f85515f3176fae0f61ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081ffc4547ae0216bce4b9fc6ea9448163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b933e8154557628c9b9b48bbe0bd62d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478dafb7a1907ddcf4bb1406a386fd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda63cba3edff54320cf7258d4544ddb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfd8c0a3987900f801d3399d10ebee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17557e182c2c17105b611be79111b8be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770ebdbd3c0ad96cd87f9974d973c79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b5039387a5299ea77573588b9574b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229ec06a2360aaba57819b8ad251413171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f39fda9df306ded6da6e3efb3a874172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de8777687119a1cb7a2a00e9628414173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af09551743fbfe7cc2e1f36f77dfe79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ed3125750d8ea9a2acf1b7b7aaccc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f7665ecb664675ef373b0a90e63d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aea67bdc1715cb2c54f04012aaf9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b87a03cc81d6df0290ec6d254b41e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85697af60221ac2343b6a5e48274f6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be59f07920d573d3c9c8903378b431180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0083a4de8845f6b385e00c56b27a51f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2840b5cdbb7f9f92405f42f4a16494182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ae018ffe0527e7b17de91c3811b68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438a771b87f7e102e4dc5e5b184e083184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51c7dd0d022f6f39eb9c5768a47bc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c81df81f33919a2549af47bd16b26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d19385ea51530ecbac9904852b185187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ed6e9cbafbc954eb3f75bcfe4b303188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c11423acf85d4dc643a9de99291d46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefcd3c71b6ebaae2b7f6e76608adf9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0370709c08f9b3b32c4d36ba4aa49d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994e0f8edc56c705cd6cf14381b81fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757155802a4baafc51ce486b4112e79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92ebe6471a357f4c303e4354ec64dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ec6ed0aedc5d4e6c24017f8febdcd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebbb1eaff3dbd02f08771274840093196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbcfb43c40dfc30be0fc85f11819a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683828682eaa99a7a54def347305e135198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c38f052e5f96a150249fe77ba3749199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c60e275ee148dfdfe20e83b9b83f37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b7bb4dd7464726d9b0a8f95971308201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91311333e72516451a8ed7b6b94d67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484e7bd216bb46f544a5cb4d67d91a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f0dd4627f578d9f04e6e71c69c774204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb379ed701808333aeff88205b14967205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25187862d3f88c40955fca58e18d787206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce684d86cb0222c52a3e644fe43eb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af67742567291bdbc97050cc8cf32e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858399bb4c2f258950a39949d6c5a7cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c202b0c4782c6fbdd13e7ec11d1ac9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab871d8377d33bad87f551dd89ba54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24afdbf160a360a4408c0f472a6094212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970e29c2e1b4c2a4da6cb536ac3dd77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764f255732164fa7cf5dbed88db20a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88855a3ec1ce1071656e6baf8c6f5441215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc296389b6b7331add391ac0a5d10b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb6fae5d746117ec65639397f69e6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51141eed4757a6b549dca8c909d10cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca32f459b41b0224a1063f86ae4a3ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bd0cf68777cfa64f6263dd301a878220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06e4fc29d4798ef2ef8ec23c6df0e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386690e9a720c728f16bfdc39e0ad01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34784942058754c9a037e26f287122223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cbc9f0bc2e51f0aae634563341f01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b382542577303c74fd3eaa8d70269f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daa80e56026028a7b0c6d64abd95e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5592a6404aee44460d94bf78603656227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ca54177d921dcc14c18ee6ecbee81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30df2a06778dd47e207cdde1947386229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b947e9ccdcbff1ba01d74b6db1058d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9ffa66f077f55e5caffd192fe4deb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02243b600d7f0902b8ac9618b177867232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a3f0579e93edd43da3a0fe31bac41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1150f711292b1387a2dccfd4fc48a53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c5516559fe0162f809bef8c0c4ab4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5532f1b5ab55b9d999dbf5ced29813236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2ea1d1028559a4514644abd7c0a38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d99fca817bcc1a1f2236f2c4ec0b85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c91d69e9f0824f878860daee99ed9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd877a09935ecc307e60651fa3b1c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bdd997707214c9c066bfefc906f18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb08020fc72c2baab613791b542d8c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ed4f9329ce31c8534044670269969243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda60ebe8a37bdcb67663562e325eb84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f0d0969fc91eb7c49f15e438fc08c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59195e31ec8d75b9c31d712fc07c2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b8ac90e7608f5ea8b2c9081448dd4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0a3d6d6566e1474dc25d68f7b4675248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bceda8cc8a532814d819508221601249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ea91cf167e6175beface6211dede6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87583f6ab9c5879139ead016a8d90b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3324bd05fe4a4893936c7a73214079252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baf804181f693ac1208313d90c8d9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac5aa6e68ed08e9231cb9c1f5df1e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fe7c65b30c8091879cc9b17fd0c4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d25f7ba1a6d232bc01f0e9aa5813c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44bbbe4607aceb54f217bdcc8196cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be633c0265c5e1add80b4d8f02edfbf1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404a525518478f3d4e33bf7b8a58c70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ee95f18bb27de8ea4cfdd2607c397260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2f8821a401b891b5932d1f749a194261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd588cc3870add3520f68f1ab035be2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508a40658e64049740acea003328561263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a405950f2d8611eb0af02fa6c0453264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6bfddadf284ef7b50776297eb349c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a19d0818f4ec55b6495344452a6f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75f5ccfc0a6262e814ab10d646ad90267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596aa07f4b8f6c58f1b43b07ec44de2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c187ba72474f282cfb2ed6520fec8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26311e8494aced371bc5452634602b8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f26dd5b4a21f322926cae8eceb36f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffffe4f7c24083181f5e4ddf07b9cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a6bb476afe3ed8eed0c62fcb81ec7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b290748c7053336d21bc835ed9d0e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c04621a5c2bafb310c3ce1617d758275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389bc14cb8658a72128132cdecd93db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1c881312bd7660238166ad0b3d87a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4ba620b652ca6b24c87afb3e06492278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61ec687424b4465edf08c3a66e0d4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad23ef7130dc6361c792db8d81f65ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486de665b91367ff9b52dc4b17880b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82436246031f397bf0f83b0f408c2694282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf63d0e1e08f4d31005e82727c945e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e073ea241afae19f1ba0ee23ed5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dade328e9d11d8cf3597b6ac09776ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98f195e35e1e54595559d7ee03beaa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a63676940e3d247b0320f329d5721287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f592b415d088c18d9892fa0a912f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7eeeebf7c911894304b1f4e5d6b641289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9595ae0b5cf786c45d1ddee23d19a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fceeee71db966d55e3a28d1205104291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db32a198c32a2f149fd4769cb4e7a64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007963b2536270289d74cac24780e59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f030bf31d4f05ad94647ffae3b7178f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a37185849e61a271590a0a8ab28b68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a434993c9a69afc2ee3b11304ab5374296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b06ef0f0d7bb59d7f8e52528b16d27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2302717157518d0e8620168067e08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd49b580a1c1703d1050134075db37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c8acde27b8db99729a228d152f52e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdef2912a40b44dffaff228bd10c101301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cc936b2c5f1b6fc7f0e28803c318e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef29daf916cf918fa8c08c41c848b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dfbd5a9739ed0f4362d7c7a59490e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c823842efd1b239bc32d8168d835dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8360bb525ba58bc94f942950734278f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19119f1c0ba3e0b7f94a161050e658f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff5163b389f4e6932d5701c7d87e38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fe391ce21b9b4a9c78c1d25f421d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eafad4bcdbab1dd488c3308c817449310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e218fc6435a5a57e977c21ce3bc0196311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ec19ee34c1ce66943e52c5096d809312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70c3d883b2cf1f0306ec1f3543ade9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ab18d94d840810257974d19458759314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9300b732803ce1ada7f4525e9afd6de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a96549d2c2e53e080420cccfe3f3d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23cc1ff41af1b94bd70acb740c1def317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b67f08b3fcc255cc2cb49347d2674318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a085e866a8f7cafe1906e1e0196e10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d098fd17a448bb2cce09f26b3fd6f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b358aa0cd5121c7f335f95848b2b9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8a3b63c7b52fe27dff8bad8994334322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201fa6159702831fa1f8d67a74f1f00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829807bc6cd329fab1655ead83b0fb2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278597f435d1f93c33c470d15068e2bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f37c77a45eaa1d3375c2aedead1d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fa4868a5cc20291f02fcded88e9bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9b6999302fff4e4f243bf9eeaf3bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b76c19535626573956eb8a76b6b60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da646167a5448cf8c1ae62683928a5ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de60322fb9d24af840247798120942a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecefb4e190edb8d89c5dc84da488b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759aaf568a355a58c710ec6b622b0a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1e2776c59ac9b73fd9773eff1b7a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1923cc3512f7912c553bd06ee6c0caa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48d85116ba8f0619a2abe322becd8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478f409247c76f28855a27dd1c3f57c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866715ec4042abeb8edbc7ade7967c9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572dfffbc613f444f585b5b368142ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79169bfd53ae7372a41a6e511014942b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57f0940b3895b4f35210953d5b33f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca2200172b5148cc75d1902573eab6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41603a5e180014466966915bb49d4c8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306b8634edf64edeeeb33faac693e9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771d9534a0a7122af9624e450f2e93f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83b74401d3751b767d7cd9ec09e8f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03293a5f7600f0570fb5311786ce5086347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4265601e9426aeae52f9bbf44b27d91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013f720013f9f2bffd0d79904e97046349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d429bcb147a8cb154daa512c8386d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b76ff9d40935a05d24511ac0150ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed14f4dd37f84e7afbcc1a26a0b0530352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2575478ef7d1a051aa991daf25775bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b3d447a791d999b1716e4209616c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafc9a7a69c76eb50689047556595c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101d36662cf5ef00972969d4b942050356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78144c8fdaf0e0a48e0e5dd68f5a1f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803541a3b20540bce50319a38adbebd3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e2fffbac1ba73f6500350f00160cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5984c0e1946d9d7ce184d58257e2668360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866918867ab6e77cfe54c488c24a75dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603b2550df592919b40b165076edbe0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20877c57893ff8c23afae0dc72c8cfdd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f249d00442100a13fa9cd42bf04ffd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e3ea03e9fa506780f6578fee35473365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78989ebb44fdb8b7fed5a000147992366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ac04897e95335119f03a2bc952c29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448416f3283405d87ae31fb13af5ffff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697dbcd50d48d24f14e8240e726ce30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd83ca904b6d9158392f8d81318b54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbc19ade3bd22d8f39dad3fbe94147371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f068a47cd4bc70dad7a711791b1c76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c6c039471f5587c11dab78eeca3c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bf9629d6f6b6895a269a9cd93232b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f7f56cdfd8def697573051f95deeb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c002cc39b1b432c640ce4db2b21fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eeb0b943dd13c2efdba95dff38a39d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd87cdad0897261369885b42b3aef1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4221b29b4de32e16cb311b8aa62ff1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfc1d08f5d25f0fe9cc28a0afff7d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b659834f06006d8a99baa13701b036381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bc8f8a00565e214c5347004311698382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ff49d1a9e07b71593eb94941c5582383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693e187ff8282a58e5008f866cfceb0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7b84e75faaca80b8a97e324108a8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404361b59489844cc2e9c595575d4fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff8fac2bc63bb4de96c4bdc361b768387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7750b250a9a4cd94e688d87d54049388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68135b7395fdcf6b1b7c114d18605fee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0981de6ea135a8264e7422707ad8c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bc28fc5a6f510b4c8de8fe71bb3a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0766d843bc06481ba517b50eb8a719e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5352761f4bef60614c6b7266ba982eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef241cc85a881b0dce577b9546b81d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa425390afc90ca1f1da7e384c2cbdb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ddad72b415e4747f5c53fa968f48b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a215e41ade7e8cccbbe768220a3df78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c3148fefb8e0c4422ec5b975477ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522973451edd18487f589c22133600c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e452f5e81ad75739d220b075db1cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7529f3b77e256be85d609c8d78fd7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff7f760cb977f00d8088c117af27a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a61ee167232dc35bdea5944afb49bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618744e81e974bd1b1d084218bc99bc3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b88680c6f6db5bc17b0b1d59063d3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c34a89884f8ad575c4ec2c68a2657406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca2f68de8353026399b55de6c65d33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe30025566e2b9e30f975c7a0df695408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205213a6ff2934851281a715ededee6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758708ba4aecf6eba8f8f6b8337387d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788be41f50d5d0debf80735ed2937a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1685b1c859a2b68adfcce2d232196412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a311876a5622fcdf091fd86a7663fc5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ec2d03f328bf9942c2c7e0fa72019414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40390a87f0fce37a124b1f0c2143075d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec6a6f0fe22d66eece397d158b5384416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eac394836cb681232a0bb5e7a631e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaf44b4b656829be3151ae39ea3219418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965a80a0f97032d4dda63d70fa27147419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a685b5d6ce579249b03d86585420ca7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269b7f24b32732a160e57350d8b2614421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d0ac5178cb1419d788f028dbceeb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb9b0a15e43fe7c6de6184dac4f127423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376afe7495a3694122f5bfa77780707e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b254e46a9e4baa9095715cb2e563249425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a6eadf667ecc0468469377427af48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de9484a6b994503c7b9f2735b41672427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2151b7c87d8ec759a241a3996d7b77c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8778a1d8f4f33ed82a1b9b73f6431429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6287ef3cfface5f7c895bf8cb5b6f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29da3319eb3ae12cbaf4de21236cad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ed605acd09c97f01a4b2e51ba19ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e7966417735804735c31be8420174433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5c3d8c178e602079392abd2c63cea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c8854782e38586462ff763a00af5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f473253ddb0bf3d071cc6cd706d2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf3ac6b5fee769ab095bdfb912f999437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd867633b6209069e5383d3008066c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181765461b90555e6279367ee7c057f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a378b144bf26e7d3eae1c1f7eb2e96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9811109a439efa2d03c9ee524e8e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0908bff5dce5f30558863731f0aba96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb4eff3db0fc7f4d5004bc9c802e92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c31f37c186a48aaabb365fd598187a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910977f940e069576cae8847553ee416445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f7d757facc611b276389c4390bcd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bf3bcc09aa0c08e786664ec385c35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ad864cf0318793d1d586c64ec8b49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac4d4e12e67b50cddd46ee9fc872bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dcbbd0d242ded824aacaaa5c768ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89ec855d1d90c380e9e052a80336c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582ec9585805ba7c160acb4dc4d96e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c120c0542962c9300860f97cd027a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bb89d9094d2a7c367b03c75d96d63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf438d353382bc41c98d4b03acab66a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6dbf572d94cb561b896bcfc6c5b8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22b816583a6923af3ee1efd3ed20fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93500c2af0b8b8acc934e1301ecdf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321fb96d0b7ed74bc94cfd824fdeeb5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ffdd63ab544f3c132c16e7f61c470460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a686151d9bd2a619646dffc4151f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f75153cc85cca547e0acca43d91666462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adb2eec67c76c160c97326c0e90cb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2065466502dcb644c0ea8d1fe1e79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e57b3a36f1bd91e819673b10b9a624465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c0e22aee9f29de220c373e8c67b6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580e6cbcfd4fdb1cbec46c9fbc623f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60138e8bababca45308ad65a69fc8ab0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4308ee97d41603e0dacba6b44dafa61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbc6be81c8b0ffb0f1ae84ce4d62f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3dccb07a9659f7b620c43c54d4680471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3293483010d60c130838c3dfb032dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a4eed008538d2debcdbca07ebf3c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf518c089681b753e0754cd5b8d27bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e137bc717cd8a2d494e08124800d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c53966584b6485a8dc48b24415360b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079a0ebdfb08b9616878f36bb2ff3a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbcf61836679f720bd36a7cba72e81478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de578f01399af1d914fd4c208f63cc9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c4a88a02b33375a14909ed9035c7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca950a11ee5af608a59efc260001d61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e384c31be78e00567670db9bdb0a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33c79038b8a52e6f6c274ea8b5d7f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063ab606b31853c76480a9bf4daa435484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec993616a69309524f370cc4ca9ef7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972100ab749381725b2ade5034e69688486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4635be783da33720dc955065bce1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccc47e397551c2084a5d2bc3b569fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1db963a2eb4429c575033a1186be04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7777b312c36501b0b0bbf042aca3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfa3c42aa15a39251a835c009ee098491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd995c18cf2e27d64188eba79f899cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d196dd71752d702b1b9f17be1d1521493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e82712e5640ea1b81e9b0d2e81a34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e8005c7aad39dbf56b262378099bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546fe10bb64589e9e2d42d28a2b560e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99125b2c869d256084ae282d544e64d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467383afa6ccd3880020b4f80c7caeb3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fb1868c92472365597c7a9a7b168b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fa57f3b97b0815f6be28d914ba9dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88a267d83d4a9d71c78f66095965f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b25bc0af80748b7a7b78734e16de67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbafcdbb1bc6ab87bd4b6c48dc1bdd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76588601912e883c0359690a1f7f87b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35d3267df588497abee14a1d961895505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406e6cba3d30f30ebb223ebf468f193506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d661cd4b1c1faddb341ba169694d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e774997f1812f8e6d3f3537929e49a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45badc176b6da00a746e6e5e69158b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8f02e0370e21094ed91c71d8bebf5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ac4f5d497e86e273f072e8b20ddb4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e927184c5928913fc6e06d0f0e79c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c746f24f374d64e08173c40dddaf545513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309665ec8a2a71522166e24a3c22d917514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c94ac50cd21d4cf585f73535e464e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195de12bd89981497fe2b4d2cba0ccd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2892a88d56a7860b088da042cf6869517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b862088d873a2f84d8f94698c4711518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b926494f0f1eb18420b51bd604751519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305cb35dd4764b4a1eb9271bd99c034520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44814a78066143db4037bbff2cea15dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e22912151b6c667f64ef36a9956e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa89d37bba632527733dc16fe91b21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4839712305ea9f2e0df2a49a8f821f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047c01f8221ba95728939eec23e28a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19c0eb3f81d54b41286acbcf0ce02e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563de5cd9ec8098631a172e3399c1801527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58021c2e23c416ae8fd3fdb281c6a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe5620fd2583f171eb37943c17d4c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd6195b265a1cfeda4a1677484be77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7dec55a876289d98dc11d6e1eb470531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01632edb01525a43889f751a443b24532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e818a75a1d5dd72baf8045240edd3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64ac422ef7cf73e52a791fc0ba5531534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c06a96288f39fb706d271ec1fe4a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08139c53c1c2e3ee880fd8f1250a9d7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f39d0d9565fede07b836cf9162a697537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9003a441fa8d74cf9dc0b1297f586b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c66b072e697127167c2499b13a295d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a87d051dfd1f31e8ca6b2ec4ed9d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ad578bc4c08aac83541ce5484b38b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f2827879656a87ee18a2bb3de0135542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb60f347b551d82330830ee2f9faa7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36726748b31913e323eff8f16be5c1f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7a26bdb676c2e68cf68f7d08246ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e3c0a7909b9d479dcba68e202ec04546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c16dc5884909951643402c9751919547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38144dfd383402f15443facf82e5c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572339cbfdb0d804b18979bbe6016b74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e369e560d95b426e8c385fcd2753a08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c995aa05c66fdf6d8965cb4be73dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb66cb4deb5931cc4883a5ee54e552b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e10dd25617db6bd46e29c18a9c8aa9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804990c673d56049e4f94cdc5792c0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be236dd939e84651f3feac42218905555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa724795b9d7d8376508722bab412140556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068b1ebb5b83f065c69b55c79b01e8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c006b5122b36ad371cf1b277adf7b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b00f51a8c7ea73e130e188b8258e88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaf0543b65b87db8a95db8e4f1f1c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6a629b7f25fb6dd92cdcd22df2231561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fef614d0a52cbd582a9dcb3b595c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eb154144349f6490860891d02c2a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6adf4c518fa724e52fb45f2187bdd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d50a2ba1cafff3793ef5f668f1042565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe453c4ed80d56fe783515a55d2bd571566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb128bdfb779487c5a56d2c0b05d883d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaa7e9ce5ae57538a0492b316b4e8f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b566125c53760939c6f8a50bdd6a2cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110fdb297b264ee41cac800757d37b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bc58fbbe8ad06e71661a448bd2f4d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5bad004e9bf71bc3b016e7eda6c26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec5403196a3d6179d458df67d2eb19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278e3ce310a9406cb61d53c8f2317f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356a742172c9c86545aa450310e7388575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cefa8f056d2f724906b9e2a2a6fe1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036a33ef3eeafa7594aa98388639792577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906b31e45c442a7462cbb17a9fd597c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325efda676beb2494c2cf8255d9669f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245763c13c6ddbcea971eb40a08b6617580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00487a265e014e24df5d1c9f1c4830e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713f47405ba6ab8a184e7fbbaa9ee0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6631eaae203038adcc116f38e25b70a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d35cf00107f2f650942e832a99daa7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666824a9891dcd9f26b0475e2bbe76a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ebce8fc477532adfa6cc9a3403c2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5621793d03bf973b6c32adc229d2b0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3eabb4f97cc54d1b257246e5b62a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce51cbc732946a2ee9c09eb874b2d90589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f538b0a568d241fe2638da998baf229590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ec5f606c2999c38978f86efde2a36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baa736a26015657c4b66e172940426592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ef7fa3faa3b6af3b2791f21a53f52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2facb037c5d3724fa40a7f2f0dbe415594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613eb028267d49851676c4ba791c77fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441c67b127d2dfb039ed078363b6235596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491fcabeca8d8f3d504fec1e26df641597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a958d92e067fc22ee3e96ec25fe422598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dfe23da5209ce60f23473944288b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e1adb58a493d515525a7531d2aa3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61b8cfb19215614be18109cca68592601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba244643aa00929549a0e7c65c301f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb087a4c82eb8fa9743f671e18deaac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4331d1a72a476d963e8b4c1f2b68ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae04ddbdb115e38418b8e5ae8d3a1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35274bd6004af5bf60a63d0df8249e1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937497ac866cf6bcba0b4f6efa71f3b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839c982ced63000f0db703f9dcea40b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dba87bdb814d7b1bd918c55a0e4b24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a19eb5c89225e97fbaf63ba6d3d58610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477f0b71f89694a0c8c927981753ae4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25270a76b956e49d8178158682765a81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c1dc0fcdeb23058aaf3fe02584aeb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e191eead0f186393344d7e5e75e05ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40188104b8d777fa90f7c71c02ad5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c57e437af273c39d2d03fb02110395616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48ea3798e56fa6b01735328e0098dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8663bcc8ed1e9cc6a66aedbee86396618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f964985018a867d386320b4c3be99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddf1ccf185f03c6a4fef7797308bc9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49199ec42e1b640d9e47ae99191dd85f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898717bcdb345af378b604c38c615e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825c096a02bfa98afd854351dd87a78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0991a1bca1e3be1345d95563b43cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad8cc2ae8036b765d92847c89a3848625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027e605169b6c9939e0dcb43b8161f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8dc0548e41a7aaae3ccb09fee97a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3935275fd385f6e1bcdd878dfbbd3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb07bae6dafe8319f076d19d3bf52db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbf015dfe643c7b018558dc4a228aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86854fe6eaa71a0c901aad355b017946631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66893375e8eb082f31a09cb8037fe6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946437f259738c8045c0fbd0a402102e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ced8771d65840e1770f24b3719127a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a4bc04d6bf856ea6f2be60c95d10a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d24e2365ab6034796d9d5862163f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64893278228238952dedea652ca5faec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b360ffd488ae1287a9371961c0c05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c7596fe14b108aed1e49969f8e811639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98decd006c8de852068c0190b9e7f0c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c288d1e1770dd7ef33d8014f89066641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36ef9ca134b3103d1f9275c29bd8c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d21127a785711346ce7dfcd402794643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a36d94353ef39956c10e8e1eedf9a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae5c4362ead366adbd046164f6313f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74ceafd14839e2bc062b2b578cb373646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddd6b1aca195370f0dd7960b5b2838647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baf6806388f0da35e437ca54146d72648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa02583e2df8318cca23ee60de3fe7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d420762328416daec4cf67dd5be5116650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6b94a1e45b548ed35d9d6c810523f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378753587fd4fdef48de93cd53b56c66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e918a7fbdd57d1eb0e151002a4d8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f724353e986ec73af1eaf4977f310b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723230acfb71c189d25c7ae06291325655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d18efe7dffe67e3df6a1f1250f512e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309c86368301b946f2dfe26de9251e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2e1dd95415f2292572d00e716cd86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816048bd8e47759fcab703cb56dd4c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f103891e3fc32232938c0fbdea78046660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52018e195fc4371092da954774b2ca1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24888ee707c27cffc1682f0002257a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add67a8b0f1c38caed4d3f720a5ea916663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95ba6cc6863aa832e81389855d674c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f79b20dea8dafde3f633bd6dd63908665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9eb46104747d8814f626cf8cc1155666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160e8f52e5a6405ca4d9facbd72d2e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e5cf18e21962518b8e6386e7161de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b500eef69399542057ee10eb3d8b2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66859210017f570b3c789968ed9c294d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546639aca5d09c453027f9252caad6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc53b85b16f84dfc2b334882d1bcdc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f2d8dcda8ef16c1126a759a11c749673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d356330e642a70ea6e8e66ec45d7587674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad50462367fc286a097c0e156470821675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f27b62e62af4c6edcb107afe381ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a1ec0ee690dca9a8ee1f470f40bd1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a214d55c2f4df2fb881d11214737107678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca54b5738d06ef1ad7f574faad2504679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc286897220bcc11546cf357c957d4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea344a592be25c8d798a007b14820807681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db5bc3486299b14b80229991671ac6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da523367867b8e0eee4e34797b97b85683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125367ee8360c05e17f982937482991684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252740863f21cefe603ebce93553ced685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc155c2bc0791ae6d6b0427235f440686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccbb25364787cf4d08355ffbfdbe4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb81f8dcb718b8341411727a565b4f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2940fa7e74b433a5afc1c480c42da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba950ed50cb2f19f569cc9311c56a41690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5891b7c1d6093c33555542823a30e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe814675f4868ddb8d7ae90929609e47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e41d7c5af7aaa03b109e610d77dec5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d99beb723d1d7ef03255395f2d175f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993736d436e621d59b8cf435dcbbc309695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018997f61695d8680ccc95a39f45c636696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ef8652085ef7e398982d6ef07e6e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2505b91687971a2e123f13c69c9e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db7462f2a3c23098c5e7d7f1757daf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7440eff1d75d0060909998ecbdf49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208369b546732cdbe2713e23ccfdb365701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776297fcfe1c215d8daa98f429defa2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c60f328c354c89d766498191c3cc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fd4121a7e49871560640507722280704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2cf71532388abe45c0510fa9ee855705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a499a1118ee668b831b887b936fe4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61836be5b9ad8a63f10646c39b684c45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaaa7e4d2bc0070181c5ee4e2c3e30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50521e31f61ef5abd441513d80eb2ac0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a76a0ace2b180848c9d987a57c0e9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05951b5e03c6492f0ea9c62cfc361ba4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486d5e02b9b5227212163a4699e55eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc4a921035946748b0f8338e80990c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c42d36ad9df2e2360fa6acd5333915714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32d6a0fc68f3c4f9eea869b7ce2d76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fec9ce992eb857e669e0205f78bcd9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78f3475f95a682c3c2b659516c3d6c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811a0d4fbc962ba4e8635f4671965cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8524e14ed934ff26c13910f7527c337719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8caedadb2e7086a7a1285c8465c42720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1238a8e2c83810278ab09b519f8fe8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c920c0d666f0556a875e8668cfdcdf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537edb38c787893b184b6899357c4041723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2a180d075e9774af1dc2b0ad2d9b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099f8d1f25bd540c14bc60aecd3c4cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9f4c6f12cd5ab39a255dc9f5f3e94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116434437b44cb079c3a2438ef474e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fb2026f44bb3890b39951efe08ec8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23bf783f5394d0ea398b9bc66f2d81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b711893a78c8fbb35af6181e2a9283d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84d99f9ab61e46f7f6328765d2e4e1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef3dc58db8d9e33c1b895a6fc2f3ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9570a6b3ecebd1e654739812410a8a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae378da742e20494dcceb5dd5743141734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4986a108dc876f23ab0b879f3d4a12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79131f6c59a59c6762d08a9fe3cd47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77079545491fad37e2c81e8ffd9e9fb4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37558989e724f8680c8ce2e42dd4f20738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804757dd52fb9cd7ef992bd3a5f66e5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f425a96de03161e67b8066d86cfd2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cef5311fcc6f9e103d214da2dac45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c33ac2c79f1539faeea6d8eaaf440742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59de06d8378aa243b957c2164a5950743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10456fd6e95e0d4d430c577166833c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9cd266905a6f57ad9c121b0899fb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea581e15f77b6499cc298019e68f04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd579462a795e5d473b399b6a5568b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dcccd702a90aadcf685a51cd46ab5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb0d771e3292612e2cb78f73544aff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00175a9ce89b588e87d5abf40db65916750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80479336073c80ffe83973dbcc4f810e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26326f8fd40365095d52a80a1701f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27634d4ec2fa4c76b8c46451c34d6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec055b8dcb2f3a3f4632ebd79659e70754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafa1648b828db93c2126d5f716cd4b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afce01dc1dfd387ec58a5685bd3ece0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada426464d5b7f92531998ce03f48327757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f79b5d69bc80c97a4c956b4c03d2c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990a265c6024ad4cf1cbff79440342d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>