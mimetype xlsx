--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6823a6d8b6a205fd32597f0039b4d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fd22f2a057b0610db43004aa616d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacb8e6b766ca8a54d8bf100384ccff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec265cdaf98dc9a3219b2e0477b7184d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee32e598cb7aa5795beb377b05ab525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f8ab510b88f8129b0ca23677c1df06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd2072b91f2f1582283e25fd1e39737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705f147a6ad58243e3903ebde5bd9cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e54f9ac3d39702acdfd213b683d5629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4b5f701230096f3209cb5792b85be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5075e7cb2ab04fe4a01c87ea115cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3ef3455bcef0f4c3a61bd4c827e6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f182420ca14a9aa5c1bd3746b7c025013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fa80d0242944ad6097218e9cd472c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea7f08fbea39434e1ca55f68d2746d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c843df19d8be704b1a76ace15dcc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d242dc016028af829813d8526ff671e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a9c0b3a7a3ab3162f82c207db796b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f025f98ff83d443308450c7afda04019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faa0ab1366ca9502d28e0f94aafbd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d686ec9cfb837e3d104cba9d89e27621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d196de18e9fcc43f70ec3539b363422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a93e9e6cc542e7005ac72d63ab70e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881992f212f4b2151fa2900e0bf169a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e432a4de869e8c669cfeadd0c32f4c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9ad707047e08fc45436223a3cbd3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948577d6b6a8c399e16be3e9ecc727627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe96617b3eb63fcf5acf282e0723bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ed3f474534eb13053c2a32bb74b5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d063efcd2fd1a2a6aa5724c65fd450d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617074df7046f4223b1c7964637f4b9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b7a0ee3ea334fb25283cab6b7a83f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12d0c1ad25ae4575027278348204de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd62714730873fbec09fd7d19d8061134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0d9176b09bee27ec36896028bcf2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08a9f4ad4252f26fffc6f828b8ed6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2108152ae3006dde60b8f666a396a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b087735afb2b4303d63cf6c86978f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c164fb751e29bd7eee277367a4f04239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a36d623096ad009a51ed8f8bc8381340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08431b234cfba89b27bcf795c3abacd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447903e49ca59ff90378c169f42b744c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547b34e7f76f493189037e9e2808e2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08291a179981a51502d0d6ab772cde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10219ec0a94cdbea91258e0525c7a7d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a91b7afa760cb6c61a003710b6b7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46f8fcf7019c27e8d591fede7fc09647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33777d0296229d2f0142ddda8c86fe9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e091ac67d1663eac6be0e82153a956149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0643ac995696290086892416d96d4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea5bb8b49f7453ce276fcd68c6216951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa264c26834978633727cd733827180352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59b30d8ea5fc43fee700c96a57a14b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd175d44ce595d28a3c4d8ce45870eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8533a366c67ec254cc63917ce9c4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951887ed2dee1d5903cecc288b5078a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4834e0383f65ba1aad7117fe82ad42c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0474d4931fc9be0145b2a25dc4d5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797ae0ff5cfa84ababbc09b54f6190559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf061998b7373a3e0c5e47b145e8e9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73643b1b0dc5088b7f8e6006d23c77b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4267bedcdd6ba6e4dcc48e358a5d9a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3576bc791f2a2b4b5fd02fede4133d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acc9dc45ce3d98051eac8d5e8a810f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad2afd33d80d345680388dab0db48265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe092f333660940f96a83bb6813d4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84f6829e05226e3f5739497324d78467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8e159b407b1ac11bf4c7a5b80e82068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261a5ce48b69ff830579033488f898d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3deb21ce4b6678d4c392191bc3efbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca78466059300b6ac57011dcc57f8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f50a87d95e599d3b5b1180ea9a1ab472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54af42a8cc65ad1f6cef4513af55ca573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d216bd22615a54b84bcf54dfaad085874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff4fbcd8c104d19ed2d1d67826fb0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e47718918a4ab45e2659cb00cd24b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3ed7f8a164c5149ace27216b9a2e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aa427da461d881cceeb129c21423a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252108bbf6cc66db013d5ed2e2a4952179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f28d96beb028e679498da5bedb53f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8c6224b481265a2c649866f35ba2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe958cc0d0197ba6157b96ae77f22fc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791854b389f5ef024956720ebfd73a3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee329ff818826d7fb70d5ebee6196184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f316795ddbe698a9b7e39d2600523d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d8af4f92efeb4fc51f716f279707086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b6af34e5be23fc071244503fcad3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a5df503a22b202e02f7c457edde5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab638b93742d17443d7e78b3ee18282b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3c93b7667b4bf9c7be51fd6aa973390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85c2afac4d4192c5f3c2854d89847191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ee46718e7fcd13c808c8cb0bdb5d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb363a89f6141dcb72edfe400cbe48e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e501dd83c49de35e4cf7534982769094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75edaced23a34fed9eefc41988999295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8605092a40f79eb9fee8a78f316116796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411f25135631963bca8adf29013e50997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae73dcbdfafba1cde1ba3ceb24a226398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677197e6fe0c10e70e5bd76a77673e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c76159635853c782503be459fd85d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b1f065caa5a2ef85bb0abc2ecf71d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811926f63ad5ee04dd1128f3f05a299102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9d4bf20a5a24b4fe37ae0f6660e50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c751080a38716be2c3041d81367da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ab27dca232138a97ff97466fb9bf0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f83e536dbf9843f648c585cf8068cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283e682a35b64a3e02ad4f5ccea196d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0c8a500869cbcbe299189a7c7618d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b160066b5f88be41830d2d632ebe4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94a30baa5aca66fc4f4d49c14de7aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a35c8b6e9d61a4033abb7adb173c54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59799bafddfb1d3e59db1a16610d2a20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f16edc82933c6f2aa6e6097b702208113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f6b882bcbed08086e9df2195423bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de4dd2cd6acaf742051e79a4743d2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9efd4b13bdcdcdf33cdcb40727dd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d1cb22b999a916ac242d6215a185a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221c4075021ff39ee51ebf5b5f39595118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c72548d8646a9e12549b53e164e84a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2715586761276f358c6cf64a40ba7d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac83bed719c288b4d69b155c93dae3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0585af5df4fa6c44e3ea8f899791e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a74abdcd26ff1e059cd371c105f84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826839a15a96168de3433a123fd2a2dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddb1ef997d52370d8dcbface21b6aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125419017e2b9229fd53c28bf8decdef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9e80b78194d0a95778e44c1b7cb56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a8d8f35eb15749a4a91b61d878ee7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a13ce0af99e8f4ef08da354ba5a48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1485f60a1d37d86813d99d0e899f47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590cb4371e337b4c80d675ad4b766dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57eab2aa3979a3542e18e18a945a6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a44d71f9b54b6fb691abdae6016d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92803e94e1e01648018c8ba1e30f5883134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9869270e198f7615b993e3d379a0df0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f19a5d9239f7887f901c11c8dc763136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bda8324115e73e0e7c81827ebe7836137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beb3837d9b34298890d05a5fba9863138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aa8d1d77798403201d8a1dad42b5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05713fc7f1dc60219319209c78dbcea2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cae88ac1019ef82734751d38081fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68437de0a225508b413651d18018ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846312390cd2c22c17a66ca32106fdd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77afef3dc1cce800b2cc4eac5c14a97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fd40fd499d838d0feb101d0fd04a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3634b97ccd80dac47d33d6aec1924146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f17a3232ebb011e92e0df99f8aae3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789fe96d583186ef5d5fdc6c413b71b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930b36d926aefdcb3c10891cd55e2c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a174b482baf9f6e77de9a2dad47c898150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf0760874087b0cfcf02fb67ab13b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f539177f98b4e80ed6e9298b4ecc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2e86a61c70fc9c305a3bb0f1a2195153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1316c53c0bab3297bfc7baa9f15052154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa94e07fe47921706cf164eb082a19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d89b46bd9336e0f94a984d327e0f4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c77a6c170753e5b2d0096105e7509157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017280bdf1190347c70ee8aee6cbe93e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12efdc134eb7fed294075783dc1602159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bbf84d8c05010b268fab351125593160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb20825fb7645d3c480f4d12cf0d1ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911ffd6f06ee21110db96b031cd8dd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051ccbde92ac4535bb5c8d32c419d1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf83aa5334a4f435580b57ca767d4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f9432b01ea50c1d34d149612fa46b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d63a2e3624d2041d207aa6898ff2d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e26757fd28f2ba7e2ee2b1936186a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd3bce1accc85351a769b6fbedabc7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d3162b6e00bbb83801cf8948f32ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c965ba1dcc6e58a407de53e2058dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f9014c8b526385f8728be4395c108171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee894bba6402fb397bd378f2fcb2a04a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fe83e2d97b2bcb290848b3821a219173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e89e33aa333817dbbbf62b96a47e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9ea3eba5ab9de66d8d18d40b30fa9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1cce453e79cbb1285d0282b64eed7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602842ed4eca4f669606521963553e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986eea2fea199b4070b9dbfc4fd3b77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d084247f4384a4eadd085fd61ea1942179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7e42131dce59086ce17c8897cb3cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1960cb3c07199d2b6e4867d60179edb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f439ffd603bc57545d459b488016c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f729f37edb43b97b3992ce1d0e546f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdb0ec5f1c63beb7153ea065c47913184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d4238cc4b00d70cc0876dc6623ef1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2723089ea508850e5c2bab6f4e989186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a1375fef02a72b7513fe425764d99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133431cfbb4cc3d86836688e7329be33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8224ba7791c20631102bb5b492f3e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dba3cff839d25ef0ae84d071a80637190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5034cba3dc99e86a45d8ec465aaa9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1fd5ba87095eb79c70210bd38ba37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c54885338d7cc093fdce16a3cbd67c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dada001a84769396ad829c1461b0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a3155e674f4ee7900e760edac9260195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be275c16e8e5a39c8b4c1b42bec1998196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07df1a1c28d56fbad9ecf4a4d38155197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4921e5acc4fd41b420f2456509f365198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904d63d75c826be6c45e2f227a2e281199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28076aec012a48e2df593445b283598200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdf63e9454abda099c81a0de336fef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067afb9e8b1deeaed349d1cf9307aa16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8821efc65a7e8d00eafaff66d6c54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635484221669c9bfd4ce11d45d68b4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57005a4bdd05e4dfc6cad9193b5336dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2452be3f4221f1325cbd0f62330ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6540aa5de3e498b22d3dfc46b1c907207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5ade274e1335bf1fd954c32464172208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bc2e3d8ab4007bafef7073a607e0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88f190cae7ccbae101275682213c23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a367e8153da654f5ed69637328e81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dc39b8ce08614d6d20815a7a65591212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f818cf1691ac0725ae3379e0f6853213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9b16baaf7227425ad40a54a1b5437214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97640b252520d7c9f5842aec03458a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1599e5a256d43532e263c7851f60f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caea1f87608cb692295ff8a316f923d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16b19ae8ea877f2c712613cfbac865218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9accb4c30b55034965ca9db6a9c9c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf640870bc151a6fb0642eea5a6c6c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad42d9e05d89e5434ec36ddb0044a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d3fe25984c8eb8d9de00de27ba9f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c07adc83fd6df716a8101ea22f35d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f435fc199ce88e5d29b85ac10ab74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796e859f161d87517325c15db7239ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea4b1507f6dd4e9cfb7266b40593f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdf0d3a6606c5cdece4d485b6e2e42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16831712cbb466fe51e5415a2d827986228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf7ea30a12e66e4dad5b8d8e1ca2cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3732f2797d48bd8a88c79c11c72c25a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689246ed6983d64e044412a15936a813231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4405d98c2c217643d1150fee5a29ffe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff18c3a28503431708f640dfba0b42e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2687042d06bed1edfa8cf208c576fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffef3f75c40bbdddc49f58178e2ba5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87552b5b42520d4920b69e738f902ab7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e36ca00f8d6aaf61362d1b11c4e281237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a7caba7e3260eaa30a599bec6803f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a65e253a6877c35c53c6f91b55774239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa87ddfdb8dd81a17703c3488f1436240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5498132363d1cbbff66404241e97247241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdccbe71aca173ee55e7e8fe5b5e52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa871c44b25e918aa8932934fd3c255243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48688b767bb1d6019dde6a9d4e75ed5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a18f4c8bafbfbeca1e92eac78509b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520973e2ea5ff8af862da875b5b3f764246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6e889892a47fdbeb1e81c186ad821247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5e2782dae9a7c13f7718e5bd3c36d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7684b09fefb0f45eea64f200570cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43e32e6fe42262cdf652da43af2fd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caeacf29af553bddc5f24a13d436a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443995cd5c235b671ed836dfc953ee0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966197edc0c9799c2930ebb29eb957c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f82bc9cad5aed1d4c83dd06a5f9278254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02ca49baa0f4c1ec6211e9522999d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6892cb36b08d9d581e5eb559c54742256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba30fd3814282a865d0ef715c787aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04af7416d252ae0c4cc13e211bd97dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438016c607c1fe4d156d4904ee5b5dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a90028a797503ac22cfe2e0198255260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f9fb13789f407e2c22de9681e89ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2647e67e28631e27ae4e3d866363740262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7625764b2f8e6d46e644b57a9ae3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc28051f4647435da4f414ff627db7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ebe5be5df3eea830ea661c2910754265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd229fd15c3ae06fa8efffe3f35fb179266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3267f8e628ac54265c159299bd7a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497ee8c722bc92e46a9e22c128e802f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c2c1f8208bf14b616c5d229b75a3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd223a6bfad8c0399fc3d6ce832b2e6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643da768d8351cc544071d79b7985d84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a3fd372a0c5312ab1be6f47ae7d1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30c0fbb85cb5e3b459862ece6e2489273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20a6bc43151a587456b4cc6c20a603274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682f14144d3868d7cc11e088802c6c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7a348ab8ea049fd8b11d9c99d5fb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fead2c751469b9b98b6934a7c76adba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bf8779d7d8d0a5db8ac99b848ed24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a337cf15e31ee445381173fd6666bda279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9d5d15defbcd4b7cd819a229d1649280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed5cdef452755491fb4a94e7c6c7e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca44ec24c1220780e801ed97e5bf667282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b69b80e98df0e288bb2ae6eb63b0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dde8a777644f389ea219e201616caa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428f3f073688cfd015b047056ca4426285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce119a4d914e1a16b56a09de095938b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cf420d6ef6222a34553c80220cc99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5ff5a86cb4ed88f419c4e44e2b0e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06356ca4d2b7e9dcae518b81a67d2c04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eacf6814f385855da03fa78308207290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566098c12d81e6c7931324a9dc1db0d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158439069f3ac31a1bc59b84a58b866292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b938c8ad0ed15f965aa5b4bce8d056293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f49fcedbd9aed846dbd9c543c88d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864825a9391dc67c39f07c4e2fc6aba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53b21eaa18f0cd6242192bbd6d2b76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df8d8db247e5e609aa63cbc2700577297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105b8b2c5d3dd534f616c530e862021298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd974c1b98f08e664eb7803a5a16936299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c16ebcdca0753b7fa3353968d6c4d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb536a7db553464aa3aa8745efc93a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84710d498e56bcf8f2801f0acd49d152302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b4b45c37979ec02b59a17755258f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba19c5bac18237fa3b4f606e75794c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274b0c5c35ae1541d9cd178dcd9795c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acc8131ae357f3bd7d8378d86bb013306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82f49f0618dd5921a6929ce6233bc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5706fbb4c8310d8af84966460dd47b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8bff37351b9b1606e20a640da9743309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578f75c6ab65921fdaaee27f82d324b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa01ddcdfa308d861baa86d11389502311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3880d2867e8277a457f3d4f8a70baf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3f2cda41ab87aa3833f5e7098076a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211bd98e222fce45de38911bf3de6f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b03bbdbee8e8020a710aeb93736a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdea6aba7f1d56be64428adba4ece19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d5548fa1ce4521c87e10c828b10f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dcc996ed04bbda5aa1a579d8bd51b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdb26c88eb453d8791e9051034bf37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb31ee224f61741ecfc19ffc59423a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d141b06463b9afe81e641899f441fb3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7bbe4ad478a8065d2a6d1a750cddf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d1a07720af9657aee91704c49bb21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51b83a81179d23328183d887da2150324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e304e99cd27d71b751218aa6b01db54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4616aa10ceda43488a020adcc4a82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d70936b704c36a80c911c9f93487c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f68314dac87b75229515b8539ec81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9d539432f4d4d188f5617ab334174329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a796bf5096505fff1adc6da7b9b37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5189a254a4c1157b4dd04799bddfd73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92815d669b24520cc05614f66b9736ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fc442d82f678860132498184cb732333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1974eeed3ef6e92c54b21a17862575d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791101ca1c63c8c7fd077820d340bf21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caefcd706adf880cb27bc5ffbafb03b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2969fd9555116d8f141c6f0099ece337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96784ab10209c1fef46c86a3ce93de5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151500bbd8a163552cd1d0764fd2415339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42cf7c90edf36309e810f3fa2271e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c313e1d7356bbe350e35c2f001da48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe817417012cb6ebe8270325aaa9cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3fdaf10a59257eb186990a1f1937a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f563cf5747fa7a987a8f29df55fa2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53488f0fdb2fb650f0900d3d7bd30f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881ef97ba14ea7c25c5937b8ac278bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcc1dca4dac44e151e94e9005bfb8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a6bc413273ff95bac0f93742d022c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db2134c605831282a93f7e4495f384349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8630590be8719face8218e0bee218d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96edf1a9a880d12530878152e7e038351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f6f0905f5115d1d15bde791d0f97f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a7635a74a4fa5bc8bc95578977af5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a674e8b3bd12625cd7ea29af752a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcecbddd097d89666946a4af9a2e93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992afc67eb27eb8fd84cf40c1d249ed1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b51440f3c44458eeedfc9147f1337357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763a0e36c2b57fd4d6a77d934b28cfd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81493aae0a80c41f8655e5c99e99d8e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934d5753f467029cea0ccfd4d26000e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e775d1dade6c8166eb815eb9f9e60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3bd6cbf2311e9b199f72d5db4d15b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9357b2d06b9fe09ac13008d3e0e2738363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d99f7f9142f33a000a9fab19dae134364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dc3fa45b1a11ebdd0a90166f1e252365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b80f73f4e1d631b03bc301b229939366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef71c56d854d30d39c882401fdb876367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85061694005270de99775cf567262c48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263d8fb4dc5b2600dc2c31d892ccd2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45627b474f6081f7e0708fbf621a3699370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03e330f915abb31f6cb073bf199e33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f22a26c85533b61fe67dbd69baefd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccd3fe8ead1ad4c9a9eaf5728f9515373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a186c9a522b343a1f1a100608100f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67cae8d091e45016422f899aea0671375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127a8b6e7df18ee4a0e8250f502517c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29d3c49cdd57db5393e85cdaa8e4be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f106b7b3c1f0de8f3d8f5ee7def27e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20781f2a6d5a0edbae984f56fb97fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431ec64cce3785d92625626c166f3f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fa5fe1cbe6a7cb69a52e0301f35d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7480a135cd761ff4e9e3ad1c897cc5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf29f280579fa58c50ece463a2e0fbb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b473d8e6be8f75baf188b26e5fd8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e28f6715b125e4cf62bc3a3e30d3c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b88532a8cbf38e5967dee98432d2db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5addb583d49b866044e72464c06901387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ce9342e242e493ca4f152917e8151388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99693e124a07a2b489ded038910498d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd293955211983a0e8a1d9f63ae75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00264eeac673b698a9cfd6e974c93101391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babe731c9ef42c8e6c76309aa9ec362392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656b0c585bccec87bac584c47f997dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb28d77482cc3d95db1bea7a936f1ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55058a55ada861a22fc6df431da8e10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1e729b504984506de97a0a208d789396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60567853f040349fff9c6350d46f918b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf141d0cfae7fa401399629d06803c44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20054a5678c0390b738735498a7bdde4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628ff668bd783f3e176aa92f27ba8b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4a4255e69ae8b70bbfe8c00e9cb65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b122ecd9665e23ddde54fa8de3dc0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464831594e618219e8762e06f91db1f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd46a7ff58e19e31fd527fb823fec9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bc1fe47688b06cacf2e05a861161a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f330998d277cdc75cb666081704781406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733bc4e75f37b400345c186e6f00e38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2688231ef627cef49a85127a7bcba4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5195951d6615e847258933af5687172409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d8727fa7f81ff5ebfd3b3f1424bf2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9792d61ab2a515ff61a19b7e7bb564d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9040d73b2cbfabedafc213693aa6ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa472286f6b6346e075ff99b6fa869e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b606ed0132f5e9b5a2ae654697e97d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0269383ad630cc1785be0778863ddf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2d2c5954edc6e5e8896638ee0acbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3089227e2ba115caedc086a7084d7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c94182697c8d08fabedbb4e6f239cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58e8556e55717a1f85bff76f6a6a24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eb5a3e7faadcc931fdbad7fc90cce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a7469d173a6ae9afada3cd880673a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1489cc844ea52076c07035aa805306b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23e297d1cff432130d819c443dd54b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9aa4815de8bb84f0e964a31d0a37c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424df35b34ff2dee5082082ef1c9b593425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e68ae06766dfd27464ecdb4d9aa64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958c7235f2f40117b7fdf55a2704fb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe297085a6b06f399e4902bcc40c046a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e241c243c8c35c70a66445e499f3595429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429daf56b49a2ffd9121a4bff6885cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044268f0b9dace8ba10e55131bcddda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea81e8c48bf6307259ece8ef5a75536432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8a0c27cd283084878d3638e727039433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fa139b9b26cfb804c70c4fc2eeaf6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbb46618cb10bdff8bbd53455be25b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e2e667e7dfdeda3d2ded6e7244267436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8970a31851694b935d9baa1c5607a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29b92c7fbb156ef95dcbd10a0be2d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b43d9ba5692d46ecbb525c2d6434f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed495a5068f5c0cad67628d67b355f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9e8c45d6deaa19dd1c4a31a5cef00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831966bec15acce8794eb58f88834f13442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d95ef3db3038ebbd5b8521129f23b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccb8fe526117b80917e0d29a6bc53f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc29be6acf8bafc90e03565e11977a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92bd43bceccdf631aa8a32cc747f02446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6ab8124595bcb0c2e1e3bc7ae2d19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef9c3fe3740754a935f4dcfd93a7a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8a6fe9d69522038b6e2bdb18a225d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811906b93c5ddbaf0d3c5f770d00265450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504740332ac5b802f8b8cf752a692d93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb7f2536ce6dc276cb507cb917f835452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765949415b44783add6cc0893708d732453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88307f703cbd2680daf3ec465f293192454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795031966e518a506b731cec5ecf7325455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004cdf6c885d60a77d7bbba43324313456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787ca2843ab41ac8ce00eca29b8225e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfe33d8d912973ab5ba8f16f7b85ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6e9028512aa457227aa7f3495521b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e7a9e5db427ce40d4924ce7908454460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85f4e08ab1c357a83548a156abb260461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eae7db39bf07a9779473b1b048ca46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a32e3de1328e164ca13e2458834e87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac654f194f4d2aeeeab18ccf1ffad6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eee8bfccb7a5beb8e7ebdde27ba1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0964b41490a07b2236e844a3bb28cf6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ef14bc98630be9ded9c1bc8fb6f44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059e74515c72672b60fd42b8065f91f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41b83c72c9e90765bbcd19afb67124469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc37dca25a29be9cac9ee52eabcc771470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5034eb30931d382b16af0b3ef1b1c4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed61a4f13ba61f665c509a935d1ae8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e087decdc9e0ae4107f4d087ba1b16a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9cf744c0ec98a74563b1d73cfa3a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f0cc062e463e163f642be4c0ec7ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ec3759bea5cb237304c20e9e81726476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950775b78fcf1e77281dc49600af77df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d60164e2a4f3f17ad3b7b9958cc85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedc3986f2c0db156408870cd6b093b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c183d5b8738b63f80a37644780768480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387816d21f3cdcf5de265f52ec0bfa25481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca9f6f77caa35f9d484b7c0ea23ed0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca496bbff26cd7163b1a2439274449483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f896a4932cf7602e26c10f4c538c51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94272accda050966b065dfdc9b717838485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429de4ab53fa1e03244f2deedbb03fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2181f3e90784f4d169ab76f4ee6b2ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31cdd3cfba07a25366238791083b6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a65260af9ecad730dff730eba7c3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70ab61b4ebff465e92652b88e1bbf9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc20a0b5e9a125b8498ad7586c68f99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51456dd10a6ea1ccdf8b165b77969f55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027da0f6274ed90f7fc166bf662e0a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43131a4325afad82923057f3c57a0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c11768e15950d7fa54409e0fe46ce2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99765b9b4f2fcde658932695312045496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55cfe2c523b5e1dc907d4b3363462a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ec73916ddbeaf38be3c4c14bb95e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fa1ac725ac7d6a9f656394638edbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf35a9bcf3ab99835cf55dfc03e69a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24860703a16b9069eefba486e04d5c13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e235e7abe98970414bfe71c42322e1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbe15b9c7447bf9a475f730eba483b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ca3d880d3e5af964fefb502d8fd70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd598799011eb221dd10e7b087fffde505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465bb710f8357a772c79a47c424098a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b35832d6a2fbfc2ea6a99c4d54eef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0766d05e69122b15ab21664d9a43e1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664486ada693ddd5309223ab05a1656509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7f1b3b1301172ac7fa20461317c86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67bee39c828ccd418181abfce07f17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421cd18f9b769341ca0850026e29979512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c197d36f2d9bf8db87a107021f14bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82695a84a876e15814b6bb9bc64767f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a03a3bba6f1d8e0ab93646de6b85d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2367252c089dc7e725de3f8d9034f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43916d6b0c8a12e58b2880b3efbfee5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015688f210e2040cfb4662ad2c290f96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c2598f8f7d6caabf5accdfe456bd2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d251a1197656ac4269fdf4b2c73cb0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923d83b2e984cd7a2e660a0c02c8251521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1603407abd97825ddc2913a31d058b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17edf31d3dc253ed8dcaaacd5ddcb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb01320169fd58917b06102e7f5b5fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9f94162e7cce8d3082f5f5bcb23e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f3270a928680d6d5c7222656b2545526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ade26d790268cdc596c7275ce8795527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47ca2e0d039805ec17f0b96d350793528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719028bf6e443a58e6e4dcec2acb7630529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e23d00b0a04f03062d3fc4946d4c35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a31aa8db9568edb984ed413524b08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c1f0f93299477063d3b0ba465f662532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73fc365d5b1709a98acbc840a22ec2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d85ae7e88219063fbe6cdff71eef17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e794c9ee6c8c1c1aefbefec937ac32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a45415d7bc22733247031fdc28aeeb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48859707167d02a849d2f579233d75c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57028b44b4ad49cfc19508ef4778892538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9f92ba3fdb665314b89b47f58a118539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b80c03eaafb16eace98f5815bc06a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abf54f615ec656a7b127b64d82e173541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc5eaa85c75e9baf57960ded2bfb57542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667e6b40315909bf84efa4f51f7c8df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da37f0c26d7520d849efa238d02bea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacca5da188ed652338a3ca2dd2604fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad53c1e24ffbee628716f8b40993b6b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3742a16aa4152a74fcfe8a062e87dea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9428d8b52b4aefd9f9e07405aa57b72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42203ee25d5d905da02df20e0f53abb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64db1bbc24fe5d8905c37279c981f7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf78e4e0f8d8508432950912f134a83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a5f8188ea2ebff5d2aab7ed1635a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cf496f08427208e718b28d3ff1906553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a324d5d5b2474e923e91064ad6ae2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6296cd81fadca1bb225db972af5e71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15edf4342c8cf06eb697024058d9abf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689e0957a2b45487c927aa9a97ffb37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ec7b05599b1d4c2c6871b94a22722558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deb576a9cc050892a301ab34d93a43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b3cd2b0a082b356072e78e420d084560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f86655ec9df4b6ed9c1cf4be640c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0d17892d1a7cf1190acace6b4eb89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf4a65182ab6e6f4b0e8431d54550f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94febe1a5e570e8d6f2540b8540aea7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed07f7d7ca4d2ff0d3ea867e4202c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dc041c917ecda11465861bd636704566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a613802d9e68804805d425a778c5eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ba3ef0d1903fd585400efccf1012f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a631440810ba3a5cfbb298ad6d209a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2ec85b69fd9711c2a45188fa459c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5165119bc63ed29103bae75bb5820d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec870e41d529fb307a72ab5eb31641572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f9a9cf8c33a6221cc615c56040ddf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf66b600a797f704ef14c504be9d38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c8a87a3ac0a275b4e7e70cf457e4e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b012c0d6b1837a2317c1d8be36e7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36745970c292ce4b64a348a15510d8a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de128b36c22cafe0fb1fc19a778816ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fedd47291461beae200986fc544a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1d691755122ffff2fca84a237e025580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9f836f1ef7131732be587b3dc2d54581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ac1c2e4bb070ae61531bc80778791582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd55e1c767955d7475f36633165c3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815bae98f123a182db6fc742a58f835584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58524f3e04ae5719f65ab1322f4bbc1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa91d7eb398845aab86ede638ce470586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a908ed2f13981eb3bc0e399c4bce8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244be7b8dd040cd5d9113371935fb42b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b1eea1921aecb5d03384f549b2384589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c5f99d92b1f2db198fe1d702e53c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705503b01447cbb12d4057c4e98f1a15591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6af3d6e4b9502eb3435577ff23e72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673483481fcc2af5b5f766c5871a2944593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cd69c642d33e74a30923a078c502d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37c4c4c2b818111ba20b33c08751e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cd7704e8136ba2a2e876f7b35fa11596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46d383956b9132d1becb3797bf5f2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b19130a2e463249065e91bfc3a7ae0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b5b7338bb9e0cb22a4d4deb0cdc73599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3499c4aafe929c7c3cb8097444928600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e20ca81fcbcab576ded6bd79980d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa523678aa62300ead7b417ff8d20f3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8353902126d3c39ed16c15dac89b11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5dd1303196d59f8a5f3ccc84ca790604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df31a27ef85fd8d31e2863a67cff897605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229cf3614138dcbf3add56ec01d9ed5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec227e0aed334562614e772c9ac23846607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe51aa5052927ae39df763a1641e79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4926d52b5ab0ab6e1c1f09bf7f53f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848347cd284237b17a6d4034cfc89adc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22f3b03ac2aefa0877a044b67dc58a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdc1072d1682f3955051cedf3e9022612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfa3fe72c0ce7d6bdb5679e54e9533613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984f7e04989a20ab2fd79771a059141614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016e8218abc4b9f1539ce1f6aad9199615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984394461fd7e587152acd49699b2c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8eccfc3afd8908624363e80acf539c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f168b54066225c2f34c9a9dba63a92618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300c42f1de6c8ca0b625b66dfeb2cd3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb352145d39e20a7b329d3557567a6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834956c9d4877a549c9fc772601b584621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878db482d3eb711cffc6a9be5976d9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea16b629d1ac346c7a30178fc02a63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5f43a866f1db2c6704e4632e285fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42ae2c8c3940b0f24aaac989e2449f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d67391f6cdac12ded5e6f5c5b168c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06e4cf608d50dcc72f466973c39e8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b128c393b1941cd5a60e16ec08353628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34339f3f3543e9e4aa888f2540e909b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ff3af6823d6dbf93a433677665e07630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a2eb3af6df8e203563c4b964707f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff6888dcd693969b6b3d0a14574703632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d078eb0e81639a11bd12d4cac2b062633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6b9220d7aadfead6b7a4564b50a5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585d1a368066207e8e6863849d37587635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b631098c903f84bfd8e72d44ab738d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bdd54a8b4a5fa935a50c470d08616637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f4b2f07edee7d89b17adcc0fe24bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743db748be4417312196ee99e2ad5bf8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95adf6e143e08e65345281900f31a21640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56b55df328e31f82654f7e19f1667e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44d977ae073a86a62286894bd76e86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d6315412bab75716c2a75e04e6316643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2f27b6f998fc50a9c15a77d4640d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c35ae0891819a40f9bcd2c3a707e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb1bae5fb50a385a361a68069c36bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d42625af2e891fd08cd4b6733b9f2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c26ee8327a8d526a77916e00eb8613648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38761c8c9bb54aa638ba2e84db51609649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6d25388b2e05b68d8b342dd107163650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25861b65cdfa293e516d8edd9378415f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430b9df3c98eabf1f44ad272043c1b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28628edb27de81cb8b4e89215e0e59653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560bc21927cb00f4c230cfd095d11b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589391baf9440566cee4541225687fa1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1a5da0b4e659275b17ce9287792cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763a383801794f4fd9f253d9db63b9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8784b2fe3099f660b71898d301f82b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cdece105db9faac4c206e0ffa48ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca63fdb574f66abed978eedd998246660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428e9c7134e38c252cc727ff2802770661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595b76b03d7ba3bc51aa3f2ce4f0350662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f93f9acde502054af850bef55a66d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc1fd847a88bff75361da4c16337b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b962adddc6480f1861f60e660fc15665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d50794842d4e5180b08860716950b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0be1b52e6177cec787df8411d4cefa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c797c4017e824f6dfa584fe54f1d39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b1f55da6a2206b77a8c9af6eebca9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a012218c035c2baa20c21bf6e1f12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fc2d5a9d546cc6c6a21c589d4dd78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fd3fbfe1103c86da8460f6bfc6535672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b56e08d5358f9f97d19d760f6dcbf9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc21535d3686570fb63c845e9ecf5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c2ecdc879946e5b607649d2a56a05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d673117981d6deec110e107fc34f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd11092619051869d408543299c9c94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92202c71ffe2fb1841f2d0cdb215fe8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba2361fc5f14b284cb18553948c67a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895425c683086cb42e618c229755767680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced89798b95069112df296e40ab893c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a53dc6b64781987adc2f5bbcce2b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af8a29c5c85020187224a98bd67ac5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b948873f0841e1a6bfc66f212c18336684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4370a877facd2edb99f0645a8479fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79034672a3d7c7f963deed153b3dde56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c400cd2b2c15d313689716df0d4ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974d4e5ec1efbb7f74c8f67c4bd6a3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6558cb3588472ea24a4a064294e29a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bfe96ad6370dabf7a469866abd4a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37e29ec65548a77ba9beefa624fb3b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafedec46afacd87caa34769e474b49692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8658e95e9d54fad21b73b6b6a432905693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735071f8286bbd2b5671977aaa05c1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925fd4d83af7749d92f5749573376fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb55849a9e4eda31d9299d29606c22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1322ffe8b05614e5c553facea28e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872b3f9a23284c79d8462624ab02f49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cbfbe0072e36ccaf4411c5216e69f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b4e6254139fe2b48ff94c43043e0a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59e357b41429e09b714ae6dcb8995d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaf0e91d23feb0903f7a691f9e5abd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127086a06dcf8b72cbfdbc26db17f03703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280880abd3c5f14dbcb53cd1a9c39f22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c813c9aefa69c3ba3a477e35bf80081705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c70f99f1315ca95e1f2079d0a676b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf560ea8b0e4a3b2726b5846905f4485707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535b7ccfc2008e9c1fc0b4f58353091708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d465629fb0660948f458a641d57483709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33c90c088cf4ec5e3726e418378f72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e6154e61639b4610037687185bc2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9695005b20498cc358ec2aa82b6e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09998f0b44e14fe04914cf52dd384f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03553e0c2bf99c2536d7b8abb16f875714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795163513e2c1c2d4eab41ff7722834715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f2d7f1d47456b2834052920f57e39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ee039c6211390cbddf17257c42125717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178abb9dfbc94c4958951ce5752bc20718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334c5651306484370cf3fa1e6390cad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc516ec06ddb00191d0ec00ea25d25720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0565be54eab8a4e41f3ef321cb67c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f351eddf0423957bc4aaaf2d5c6d72722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dc42d6d08cee58dab8cf7a071c9c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00f8b5f24835a22e5e361bfa6d6a6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd5672f86ff8e74f02d6969fe70e09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff10bc16c4ac68e185b82a307f1c210726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af4514e04cae2674b9d44e92896c13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a136f32e080298d5cc4a78bd9cdd5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff628835abefa626a84a53f91ef9eb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f547eb0e8866aabd3497b00b60295730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c695d0e98dd2b2d4ef8dc6df0b34b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a3bab33be377e665b97e04b5ed732732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e511a862fbdd7d1312e56be9fa469b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c037422e7d645b34a9bfa93c4dab7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376cd65d22d0ad0aebe744fa2de3340735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410e309642b5690af715256f721cee5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db3786a46ca067921071899e6a5c8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d950548398507b7b41bb359c2d0e6b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07129aea79fdb1df68128a9d8c282d53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372daf7c49e7b28f4670cfbf64e8c6c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542269ec0f9c762f7ed9c643e0385ee3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4c4f703b4a20a20513eab09c2e52f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d1ddaca9921a24fe04f070aed3378743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aefee8664a5986f54c3c179c30eb7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91122e2160e4ea70c54dad5ba55e2d42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd86f02ae83b70396f9b4727f039393746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f312de37d18d48efb2295f68c40dcc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d7ecff135cfb0f212640f515f9252748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281eb7dff8d176b951c8d09b979c045749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22295bdb0569e4336c749337cddb049a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5204f3308d14990df8c4694338bb2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27bdf684e8817eff40b4aa3532cc99752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be4ffdaff29002520938e59a90ac54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b66913d48bb224783df0a3ca1e0e0e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5310c95d68523e372f56c395313e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e25ac0473cb99fe027f07357db54c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb19f5f3bfe16bb800212a4c0da542757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd6860c46084a0097254ae62e8453e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddca0be955f4c6a3207fb5b4dd9f49759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d386998b1929b286f38e0bd242df61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34c5c66a066bfe8cde7679b5f1048c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e343a53605edd7cc40e90c1e585439d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca594e0fdf18da70a6290eeec9f5f7264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae637c42cb797e5883de6f78e13ae6365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53affbd6a23be061b4195400f9d12cc46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c762d5607b4b7c9d4462c153f2c317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d57383f7f992705fd2320489285a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71525d6ba6784ff2a5dd729d374a3fe79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a98c4d64b2cb062b49f92a98baf4f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fefd13dc6e7ec13617c8057acd04211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2ada8e5ae2b47bbb21695543844ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b74617c50e454339a7b45f331f5fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f288c5ebe2314885d2f81243841ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c98249af3015bb4f6b3083320aa8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3e02814a670fa6a4db01411c9926f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f3a4939c9b6778c3c075c9febe1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71284e396b8512e04ffffd80484b6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e07bc2f61aaf933c1b26b4c204086319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c627f56833ecc3624ef805e3bd725320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ddf775d98bac9fb4a967e2cfeb79b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b206af4e9b2f638cf249163bfa7b5fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a964054c7a5904a558da198dce9784a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a582a17aabdd360bc5911bd78021724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f9e5eaf339cace44444cde3eefddb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d47b620dbdc916e469d222697840d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31464f524ac68d705efa0169f7fabe227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219394a290c504a23dc343de11ded3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf56c36bc3edea1cdbdfae4fdcef01529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b971d603d914cc7110382dfefdee730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7103b35e7462b8f9ad8902eeaa9bf8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15c3c65315aa924e926b78cee51d6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88f7d799564d4af6aa94ffc6ee6bb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4ea0bf9eed8539a9c0fb1b828b9e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d7161f1859e5ffe08b3d9f339d92635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca4cb9efabf01de8fda0a262e74aa936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3808dda3aacebb679b92a545e87b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab79ec5ffba74b1877fc864b610c2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaac5b21b9901dc4a617204e719b9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd21ce5b1a53dcb99942ae07e9eb8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9eb48f4bbbbda6be3dd9e36225165c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b6e4fafb5d2b5ce8951370c92d1f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef777e9087147fa6f36edd15c8e187043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d035a2175ca697db2ce4b0c14bed6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b08bbd08af7d22eb520365601963f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b31c5413ad148045d90ccb99b079946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3a0655a4a3d88a74d4b6d8a99e8e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3041175829ac20b8b820b12d95a84148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba25d495fa4ea0c4ccbf90ab61521b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7154cfb65fe95c6302dc0ae61921a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc7be1ac5349fa82fa18aeab9b5c6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769a44bb144bba8fcc11cf1cdfe7e4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a10995b087f483098a1c4efcc663f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd0ad0be6af82cf9f0e827f562f35754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af421ed1f012ad2ca9ca0830de189155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f95c2836eb35c363b178ee50455ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c88972ff1b7417faa913a78b40977f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd703a6287f68d8d23f9a28dd990f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c10b599ea2fcb70ecae86987a1fde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d72ebc94bf2d3fe07ede20756cffba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05daa612bb528495fdb82d580c913f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a25132d143c83f1bb481f23f3f4f6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725f99159212d1af1cccf93e84c7d8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffecc0d871824c494e26b33f4cc77464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281efe893c642c528bb3f83d5ba9568865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eae56ec003a4f310d9ffa2e35580f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876da287f118930e0bb926918f8f6ac967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d327c6f4ecf61b3aa5d02b501c6ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e54de0ae5924fc460129eb3b5f3c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44074ed2c3f3a19b07f7ab8e140f06f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f63b9ea04d6ba5669aa6263d0182a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba68f7187c7dc4df21f761c113d848072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100816d1addefad1a5014286be74860b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04566cda0edcd069b0a298629c71a9cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c1f551ffe444e1e39367fe16712dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9f17c05fd4bc1977bfae2f4df9f4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768652bb09d5d60bb1e6964c095e7b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d43a6c276c0a6b5bba0b2ba4c2d4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0f43405046dd37bd59b3f7c8832ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388b0333507e65f49ffd964c229f8c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0ae986b7a51e343841ed01f5925d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a32dbc44449cdd728d9acef72711d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f3ed6fd51c65c1aaee710616b7f1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d2f4e011d5336a7f5a655383aea7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e257cb2858288186a0d88fab4565f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10c96a8c58e21d5154771b5572dc1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65445c9c29818adaa94ffabad966fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3543f00c5e950caeae1e5c44d89bbc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1158b031c69ace1954d350497a33c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ec9707cb8efc04810ac5be019311090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b7563761e57485e77b143c4a2d4a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9c0aa8dde8ccefecd6c63568a781392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1182885dc395f16d83e61ac62c04cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dd81cdd92bdeba104e4183c76f34c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d56e1407e5569b65a37a338edad98895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baee0eef1edbd956d5fd5df99106cb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945f2acce7edef72c24ba4fa35a343f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8ff6cbb9c476b7a351b2d274ff6e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8e9a9f89088ab670cbbd09283997f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23396f97ce34f94f3ffa7efbf866844e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3a70034a53b6a12868710b75989c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe6a18f6abee151415351f1b1aa69f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475a8b31516940943617ab4cb72c119103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944198e44b4c5f1849d396b933d8b54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24984b3f6a4d839be4641a1db298bcb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d92e41c887896208bf3039fa46634106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370b6b033fc0d93b1a9350bea3ffe9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d235190cacc4dda916acfc763fe0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64e0208dc11a010b2083556167fb8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549bfe3015418310b89609f066a0d62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e47752c75e86e6aeb021b48f0aa643111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e8353ff4e98f53ffa2d0a857a4a52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d5cf08bd94111afd526387b3f14bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69074a9015c1a3f68ba2bd3eed3ef1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f861bfa79061a04833b8f9c80cfe853115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9198e506f2ab019ef066601d5c60e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781984a5066d9302d16394cb6b6f495117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c789d6f4e87fff6c3c27f94cf300c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb1564332607901be7555896d0b8f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1a026381a9f206f42ddd0113679d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561d5ad30949f117c73dd0e8a838ecf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8c3e32bd8601ee30901b8be909928122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037d4322cbea3bfcb46be520719c1c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8d22488f737334ba9a93bc2700d8c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfff80044f2d7d62d0064a10d23f1f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41be4f93ece620e223493652d064e84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505da3e3d0c09eeaee78475a21c387f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2b6f1fd835c209ea8270894614356128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbc1357b22e64690ed7ec92f744ef2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eed9d875e0aaca3266796b23fbb812130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b17bd0c6af175c457b503fdbab5c04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e363652c856b0f17fb630ec2778802132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddd87927c40ee1003e7b5153df8d94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d1e1b96ba5f571b1de36e4000ea35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fef7e06483221958f5308c558fa3b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be3d0c73687e038f1bc3cbd175bdd2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21fde6dba1d5dbcb08f476d5c77ddc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d5028c5491032355efaf4bcdb22cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c643eff96dbcf39ee87bf2dfcfa02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf1fc2d94b4cf913317978d305707b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cfa64f17c31911e119b7c73249900141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692ed8cb576078ae4734c9fb3ef999e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfd5404904ceea6d1e4dd3f77f6556143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2d56e53e835085a3af2c72c8cd1da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ebd22dcd20e37d10e7003b7190971145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c424eec72f80e8c8d3553a49a87132146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dbd89f2c42dc76db3d24859d6bb61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb03ced4a3130ccc26a53ba9192303c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531fbbea6dd9a4cf09ecd30271854cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18cf72b422a46073366761761e344f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d5ba8dc9d07cc97ca85acf6277d1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a67d63a8cea46829d6df33d1970043152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e0b1be3405adb225a65801a371078153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14596bc08eada749939e0d1ec082e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab18490e8d9023e2d9fd194dde55899155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03090afb2ea5f4007a8921907dd3fb48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45772a60996273c1ffec67836ae6ee30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a1aecc33d7fc911cf2f80083a9199158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a33c9ffe012d96b70c8820b14c5c55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c611688942af0c02c306d3aa41908f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878aeee00bb6a85b4f327504b8bfd2fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3454dae26ecf6b073b64169b2823e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d79d59d2c45469983dd08a946e4561163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c71752a60f0f15a94079a3342ab2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d09ad5c0407d77962a606458a7c444165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f55e2ef74467f2ec2676a9d01170fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be307c5fa36ee1aba5740c5c47238ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e43638e1b43d12948dafab6c627e83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c184befcdec79b9318ea6094a1fc11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd95952d147d83d6c4a0fadbabf536170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc343fa623420539e31cc215032210e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff7712f7000818335ec22ff48083af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6c469d7d94f6b9ef4c473174b3ea5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231728827cfc95a1315517e82f76b3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440d8770609f860b523311ab8369e3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585d318b8e1f940419fb04c7b4364f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d4565d639abb6af07876e948b3d42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d07a26bdea93e1eaa1cf9b4b30e01d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7f2e540c836e4dff68d724d6834c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dd2cb4cb8e2b17c23f58607ad96d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515554b15b12cba381aecb4933394159181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0b56ff41ade8a0cf4671f900042e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3448ce087f48eae1fc4804fad8fc316183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84001344d210a6aa4360784bf399fac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f0aca032d23cb7d75fc9d77031900185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13aae04570ce235ec7a507deb8e920186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c572ff3e831d27f7486d613a8d367c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09e937f30ac48d56a2cb9e84d506db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c208e0f3a63a4b914cfb675c2290f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe791fa8656cfe1d2db67d1670d4c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fd14b89cc959db586d56cc36629d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aa76e165f7e82399122716f1babd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d6d97e361a6b86ab8a3b7d5d4c7e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598ab143c961fc4af13df622aa41467194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e7c057b5e56605c604dbc9ec99744195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0a459a21cdb2b5ef4c9d41178af25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a32c427da6c4f4204131d05b76a48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad9292802ccc952bb9c174c772889a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f910a99bf4f9576ea9d0610569e285199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f961c7819671f2c85ec00e7912aa5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962019079f4c1e5be3ba5c12f3c0470201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4426fe627933a9ceb808198ed97422202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98c2664d94df530e526c41785825ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd393e089060ad3eaa50e5394606dba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad40c5298d732f3181646c928ad0238205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ab655635ca2b4577c6b9c2d70a3d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb29fb938c408e4a8233ff459d6c75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dca1fa0f53481915f5e62503ef577208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f01ebabfd80d63d10dd0f6c40998f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e929e6800423a5bb2a9b0df86a346210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943aec8bbb96032626e78065a650a29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0fd11ad9664700826de3fa9b129dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c20119fe0966f49ec7421f70eabd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b3ef5fa066522dd668f31c1662cfd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafca2aaf8dc525bcdd6eb2802b7c820215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d323c0162337f302653ad3a7abfc815216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c37b3c4380f9e086b64f7e402c37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fda2837b5b828996a28bd69bd8ccf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5c22b36fa37e33382ec1d3e65d32a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444d9fdf700fd44feae8926bd6e9fac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b47c39977cb219a055d694848555f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8fdf7a2f36b61454c43fbdc418fca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e155d9fb31212c6340076f0d827554223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f819b004beb9aac13b71ef82990de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a809829a51c69c936aec254ac3ce3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90646c8c6b259b9c3afac39d1bec8cb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b2a01c553c782c42dc05b5f312619227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e98bacdfb9451e27b6880589078e3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbfdf3da9f09f8174e590b91d95c14229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7a63d1922d6dd7d5608455a9d6785230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cf4ed20e98bf5eb1c7b5b526434e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440eec3c475a630224e510ae4f038a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a16180acdda46ecb341c83bf46febb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c579618b01122496a3a4449bfa34d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf128cac7a30f4e24f00f3774cbe9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead93f77bbce86b1b2cc96ff1faa172236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e6b631b133cc27a0756085ddb3695237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c356f7c5ce7ccb632f410a2ba96387c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76594a16acc5ad8390cfea04ad3aad4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f87e311b87d7ddb386fb185d2534e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8a87656b7060638924c01567319ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1b3f30e2f137286b65a793aca32e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17de4701cabe75addd431ae206c491c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ada7c8699a7bccdbbc7653fa93503244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc35555fa976fcfae1d94d3761586b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bebbb1c415fd6d87ee9591d288bcf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239918b371d1206e94ed31a2ad23727a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836d740e1e2fa3780fe2aabce8df6e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2fa84f1e3dc6d4af69717619cdc3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43190de0f9eedeadd6fa177a3d9cc72c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de1a2d771a979f512088a2c6bbdfb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5264056b9112256ef3b6b16e00caf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c48c8a4a100ea6783a8a887337608d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa0a6930dc325871b65c5cdd3192a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78c971f568ec578a87f00a8d3982c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ffff4591e8f43ab8351299b3a0a83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46c0636a35b8878c139a6058552e98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e8df1d07772aa5d947c0bf3e0a6d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29f9b4d93591e85459aa9ad56d60ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af295e356cdee5b1bb5639b3ff41f2d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1d887ab30e2b9adeabd236bef827d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b73e80f1cb038e3154650a80851f62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7890bcefd21ac1f853704507261da5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05d4695e87aa662729b0768da4b218264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180684232ae2906c3e5a8b917c362402265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c465559e64a108aad191265b377b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b4fe47d6f8fe12babc7dafff547b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46134e59c9494a646792527a277afc96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180045edf2cf8943f4dd9b81c96d7bea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b997dc131687327dbe3ba61fc064d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705319b577c3a3d7bc0d0e17ca00c017271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672996d66665bb83f27223c5a7e47680272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fc3921ba6380b89314bcd0cc92ac0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e33af26cdd00e54dc5f1cd4def1550274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee72695d4d402f679c5b9bc34effde3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a6b0ff7264512d909791b79781e77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154df68003f0ae06bca5d3bb3e530556277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc7c6b2c7a198e21a16fc8a03231f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef98dd1be76040bbbf16bdf630f8f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736c24127c3810e63e58bacd614f00f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abed110360175b14c67a60371a985c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fc1315cbbef8d8e91f792db080517282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f9c9841f0706dc21ec9d6087d0bbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c63c3c6bb265b1265ac75b2d63b04a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a64c743a942dbadfd98d57fea0b94a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3c9ba73b3d719eaf0c8c3d456463f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbdc1982fc6f23bc37d42b0a7ee37c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db7346a8271e56240c3f6e4d4af90e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16736af57e36fcd6ce9d3086d271eef4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7416ae0066c84751bf06e7e7c0a0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf896f9910e87489708af8528402c89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d9274f2877e44fab9c28bc9ae6743292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cccad044d7f0a9dd998c4653a506b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da29011b55e7b5a8863d6d1c182d2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4827ea6162754b384385677eb451506295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b9f490627870d0c45357ab64e9aac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65263fc1950eb933dde3afa46ef91839297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6323500b43b2f9afbe8a4dc1c468e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e76926ca6c71c1a521511ded942f58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10d2b99cac903feda54e6450585ad5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62032329f6b89c136ac3cb895db4d35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3cf34d8184cfcf1057b5b36d3c237302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1eeb79ec7fceaf2a4c29334f23f00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ec9d000568b2bd66924118160f9c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33bc73cd4c384ba14c847e24ab1909305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29926f50c765920d336b167f958918306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e4bb22d6cbb8bd20fb6ff47e085a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f3bc25b372b1cd9071ec696608c07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6da62c26bb199ab6266611774abdd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa4f2c96de8c4153aed5bdd787538b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d7577dd29e27c0c481fe1f4deed4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d045bed90965ffbe0e457ebb327904312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee591b4a5a68b2e20f6e02a5f499711d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8346177bc79c0e157da526443e5008314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9e47f46792b7175dbfc43180a2002315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee88d3f8d3162f329b3af9642957067316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246c799337182f1d022d4ddf605ba26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1eb228164554b61fd2f52666f7dda318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ed16eeffd8a22556ccdbfa06a9a31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ccf34f42d74ca36578fb3ca9d58af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cbdbd4ca728e92f018f68b82c7622321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6a6de300ed123226e8294175d634e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5579fe0bcd020b8e32b2a217d209f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c113da1febdca47f5f1365233c982d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c9bef3a2d8df597157ab1fe3c5dc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4fdc0da9b28f90854447203461fe4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ececc1cfe61d4e8c73db6c9b7c3a197327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92d922d54b4f6c14d83802675b74c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494373190b5e9b9ca3dbb1b6344cf09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21732e5d7d4919b1ee79ad4afda1f672330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ccc39b956fdbfb573a26f49a6ad1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fa7ce541957e330ddcd4409561563332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fb27fb28ba21cad8b42a04d82616c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f180deb527fd7ba455643d5615812c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dca7d9501fbda98ba1e150f1830d31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896bae7d16fbcc8dbb4ae77cf4368f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5939496b144b476e7889ed99b81fc4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1b77eccb90b3794081922417f989f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fdefc8424e168889c5270993d75f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118ed51a284fb91c5cef1288794ddc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051ac1eb192ab27d99c27de407ac7c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2e718cccedf8057c9d9aac01e3297342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f479a49e8e6bef0925a3c3efa4d05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2eaec131809b138966b44bef5c6212344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5edbbcbf24c0aa5450aedec89d313345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4623d7a1187447beebe6b1c1cba78a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066b04c8d49d94c08744d64ffb4d624347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf4c5ec76025ad10b727242f0f90c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dabb9f108544c7a26c6b1cc6b0ae6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff772f1b854ee66d796bb970923fb429350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610cc01a47a9ce64a56b0d8bfc8653f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dcd608387d78b000ea1c8d0d80314352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348a50dd78ef869b38efa8202f649a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4dbcadd200a5058ae74405bae1a91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1f9660a90c950af9874acddf5deab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec579b00b693a94b28699eaea037a406356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf2ddf3b0c0bbac9f6fdcb3df60158357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2866e0d05842d2bc69f770779f434be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf1daaa7c14372f70334b1b2b24ef1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53a97310f68e0cdbe314a36144d728360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622fc8035cb792deeaafdea5c44d45b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b4327cb636a111eab853e9166bd8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512f1a6d85e94650244879933ed118d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481556e1f77d8d1d51a5db22d2a441b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec42db851d2affca4d80213f59d4d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c690e81373385df1a2acd6d340a3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e467c81212723a0eb306af7aeafa8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe6efdad12bcad83940877fc2d78f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f002a9cdb86b272be0f16bddffd5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce047a0897c859db2b87011f190b1a3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e00ae8cf8a8a27e729631ac08c1d2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ec2b52e0bc986eefb7a06e7b8fa19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ab301eddfb2a6020cd9504b347261373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208efd78c544e2b99b7073cf257c5d57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25eb8ddd4f6b78cf3b5a99625193d89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036e0bb829cd0343304b42fb605839c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8a1e331ac3bd9bda2cd6dee8de71a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cc81275f206e4d41327396c87cbd1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5662aebeaab525605bed2ebd6a370379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a2e4cc4f8e58caecd0e6f3a18fd81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9dcecb1842c2c3fa41808ac1d4e14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd3151b3fb220d1148039872cb0269382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0359e55296871db674f9e25a9880fe8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bbd34365664d270ea70927e489377384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa1a72bded7513b1300bdc52c2d1c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b353a86a696de771563b23f19fed11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83c446ab971455a4266e61eaf411fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae66d805492ac9201a1c7c0c3338b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fc52de27e5189d4e6c6e362fd9553389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167a350ac27f9dd4da01c90ed035d46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d0c3cbc707603deb05bfd83713c26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2656f2a64ff8f5b7c66d76b11afbd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1984c648971ef6ef24ecf2c86d3b64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6058a7c0d90a041c6281c9d67b31d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0b371dec722218a4d923c3552dd9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18696f0db278d0850b478cc13518efe3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fc18077da07e089d70dcfef798503397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ac154c7c5a364e13e059d41e1680f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c03272b6c69b0e12e402a4169430db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea021d11000de0cb92d2708b4fc9598400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5f29c2d4e7a7c6a67b81ad4d48303401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c33e446bedb1e096a4af02bb7716b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443377fe4b588438f5c89117fc2840d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1cbf0d1a2c48462e3e249948f49c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e181d1f24973aabf9d49d79e6e3bc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074956fc995db075626b1ea9abf42da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b8c0a79d745e15e78cfd90e850fe6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67ae70e5a9fb11a3967860214d42e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb37b3243e90258b63ed71fbf25c05409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282870af9b957053cb991e7f75d0112d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56562dacfb9eda0b8eda984f741aa83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f6338b926cffe62a6e990ce9381c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eef40688462911cc6d46b4e2ebd0a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d809b06288f3b3ff86bfea60f216a39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cf77d36ad29ccb526a3705de94e33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e162f10c03df02b616e499c4114b32b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc50001c02d47762035f72b18cbe89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464a13a8cd3cc10fb6356a634f4cd1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f101f5c41621799e72547126d870bb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156f9289c25e6ccb4e7af1d781bb06c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044ec3000735d3e9efb7d26cf17f8d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efe693caad74666e0eee811f7093fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb15cb54dd1d4ca2afd0db5ca16a9c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b72c87d66f0c97d80e00a016646e08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9438ce8f11148a4b551d61cbfb995a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745486411dc3987f64a3521415e47093426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b7febb48e97b2f3f126dfb93b89e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1a5ad6e04a6e35ec6159284b31309428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb95cb6d3e8f09c810d95c068d137fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c40f4fdd20479f3f88947095cd958d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c791d1036f74e8065c816e8de6a7079431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eee9ea2d1b98110e9d80afaa1de438432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b2d1955d9031781125136880f288d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037b2b4d02d1f095aa45d7be69b0edc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75856202a4880d0d12cc53dc4402f10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebb5e51565f764ba449a36c6eba27a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a82687c44928eb674c01cb657feda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164aee06899726cd2d154e4329af6f58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21a01d9aa42b5bd0f4bdae25a9755d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2d0efd424b665c2bf79d40da9dd0e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c03bf6f76b9d643e8ba9fb93c1c84e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b161bca7d83734aa1189409685c17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f63bee7b34687453151677e75f1c04443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be902a3a14888cbd91ccbb5bf45f20b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b6f4e6065d16f0769917608b72bee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed80de02ef2845ae654259c8007bfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a77d906d2d6950152ef72505ef0f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44b3d9cbe47648a7e95203fc243557448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0d15df7f6cd04a73224ddb5e73db5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bf3fc5d772611e183cb23bd050271450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcdb0800f505286483a3b61968863e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682c7d3dbc5f570bca5273cf852e393452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cea57791b6cd04febd15d417c45c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d935d95846c9eb791f434c3b1acaa2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a5c3f755450d40b48553f0a268ba1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953c8ee211370f6f44c16319b185952456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da2b48a27ac68ef12bf252034b85b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b15657b4a8b818531185cbe521bbf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e93c959e78f39de6fb2a5858c066d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc7d617ee1bd6c8cb59e937a5230e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de5bddc2d14d9e28e1a78a1dffdce2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bff2165f650ee27cf171ee74a40cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90921d1c879df5c6006f9c6e941182e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35c1b2649eba92f53ac9298821456f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e1ff02575f40771b373cb88e7f1b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95246379882d740e606bbdc5293b99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0d59771efc688a53515802a1f5e78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d401ee08523aca5fd6af15fdeffbef1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fbc298e8f8f03848018139d508a32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4775fd114cd7be65a0f71f276482c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd498156d8c5ad8711e7c79e7352b902471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315be9c6be22ba5eee58469ea96630c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540f751fec477538cf37258129658c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6f230c0ceaf8c02773cbbe6a52d58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d844bb542ca0f7ae231c84e40fc64a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc28b44d41a7f455e9341a973f49b36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469de7359993049462659a730fd5844e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbe54a1e5b6fc224f73a5ac4f055ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74e346decc07b3d5502c2d72685dd6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd382ceba6805391eb340c06b953b8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057280df16030d803f6baf3eb46fa34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78045b3e6c15edb6436f736208d31580482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fecf5b730cbc7eca3025ebf60e324a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b62b0ffd67d14232f6e170b81cabb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d844e4e35f72b751927b2fb008f19f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e60f485a25930a8bd35136fdc1f7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f12a2ac96af65aa43d0aa9af5c32ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3f8d107dedbae5bbe44c0855e52d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48582311f53e422ba3abd390c59e818489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667a0faa4749eccb64448271e0d5dcc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c960598a29996ac2d72a25005345b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26824b58c0833861f83bfc7791dc0e4f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f33034541888c72683606627d32d94493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599811a7fe4533d697de52b985a85db6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac85effeb1911567264c8b8fb65bb1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9276ba34aa1c3ee0bc28eeb5d20e1fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a59a27e8fadc69463e90f44f4e17e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5affbde65d0bdcae7b816dc2ab259498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a34fb81eb4c8a8446809dda2e475d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ad2035a7684805ea3618485c44d93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11dc002fdc9ccad725410d85e28b3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4f7fa5698a35bcc42dfb16d3d51e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8731e3029f11aa95c5698b0f7235abc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9f1d310bafdf45cf6dc8094777222504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a07ff3052452419914e89596a424f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90af005cfd35dcb79197b189dadefd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0629258b6725afb0521685653c9b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53663c480fe675f0bd16ec4757af01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cddb012e26a322397889bf87682bf1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec816dc369beafa8bde48aa2c8da44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b857a9b988bd9d8faa9d51ea3bc64511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994eb84c2fae7aa828c7adbf54bf105512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e592609cfdc4fa33d75dc824e591a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e6e4be320d302cce3bd32dcb1ad6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1aa0c3309682ba68ae3764313aae2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c2a5f1dceac9fd71ebd891773b19d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb6dea5f1a28201d10a05f676353b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc814dfc77b4947962fed3ba41b7222518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1ae004ace93418cb17636dde785a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084aa04759cf86218943bf40a5c9120520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a227cd64b7653997915d851a3f3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f37ad13c24bd751b0b9e6e980524c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027948c07527201cec12cca97dbe187523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d68cdc2005a3c916bb6713d9f02909524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfb5c7de2c486b500cdbcad8a6c017525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b32f5aea54335380f73f88b3625763526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e994584161c9aebd020bfca2629910d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2f81a1d0abc482537f49f1015d57a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4e8990c750b7bf1adabe5bb9fdf89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683857494b4a190a48bcc6e6ece2b03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dab2a5c9e56c8142ff77d41d7f3edd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9158a405d8c5597257a03d0323264532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff448f7c0a492bf14eb6800bc1591bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e514f7d41b7ca178213fff82e926d75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ce2b70f0f0876535736417e44074e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a74b4f8dccd94e28a5ddb87f013ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72097ea7804f310b20ab78443dee793537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b25ce0c0956b5b49f6cbc4281e3d97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08b8bd9d148e8cb19e72f7c2f75459539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d8e4e0db27353ec4f1eb366d081b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f89db88aa0b4a24bdb23f0803189f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c11e5fe921392be82ad789f0fd241542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba678b9d0fdd89a08bf541c68101446543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e9576a86c802d7f286413c29c9e17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a987c13fd67f94e1ff0e8236ccfbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5632f4a796f5775f13b38b0f9c2ce2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d796abfb6a6a38d25bfd28d55a94f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3aca23510187347db7cf363dbb57e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e350b1fc24f0075b4752834bf544d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c03407302eaf49e0011df0ad5b449550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ac880fdc6b27a2c001bc93b76c1ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51aa3741878388fd38507142f6dce6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82a39c74a33b9e4e9e206ca621bed0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd428ca9895151bbc96862c93bae7c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f37b014afaec4abe547070239ee1f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44a6f5a1f1ea72bc90095cbe92ba8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bf2f78e65e34a31e75a30642583cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251a2b3717c73d565ccb4b792077870558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f36d1de87095b834633f83e52e3b4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff42255148982d152e12403d85e8121560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d12d920977d31228a5e9fca957d0d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183aaf0a63883bc1e8e8aaf52227b96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cf5cb55742c16383ec2ee5bd0a8c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dada9bc51ac6c97a00020ddf74df74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311db3b6e94cb61c426fbba722e3f82a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76947998cc18ea6539edabddbe5f5d2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22b3d13fd4f3a3cb64124fbcee7705567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b898f12d53d5caa707f11f37136d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bd2df0c485c7e6064c16e1baecc94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9be934e75d6804c03263f061ce1334570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4214317039250087480ee102f929c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd569a3ec21955b0dbd5e99557add21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41951b0b48beb00e9825fb8fc107f8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dca51e1157f3aac0482385b68e3a2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5334aa487e14c1cdeeb2d142b5008575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743572be55f6401604fa60eef230ce1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c046943a97e8b7731b841e6d9dc47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0eb9e9606444a69511af6d992ab33578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187a3bc17f9b3cf4fe2cbcbd2669ee6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e2b1bedfb5492c1a5df1fc2d0aa15580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182987536c5367d5fbcbbea1e30ed58b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2878cf5f4d58a5c6535981e24dddd38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9d37da457e0496bd1e1e06917bf15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e57225d360903ff9d154acc445f6b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ff6542bba774aa08a667e0b2a9ec5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fe5f7f67286f23615ec5334f50314586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1907b1bf47ccd6f2843470ef24e328f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4e3da097b05025b7083a0684b8a97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d08ff94f15bfe69d15167c48dd778589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe06e90aeb9a73e38d277952a29e33590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2628cf7e2d5ca04d4afec0e142213591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d75993a8e1d7ab8a5dd8c3e8abf32592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa720e62232f0b668263e7ec9d579e27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c669207404aac8d83d87175cac671594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef904787a977ad93cb6edd76023ae59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f1c4f49542c611e6e032a33fce6b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f64744df872a3d3e065e624bc5d9b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54386da49f6c09cf56bd1f5b80ab8bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea5b135dba5bbb542368a7746009d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cdc24c3dc5a081fbf38751cf33e1d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47862db9245856a5131ac7e8b54e8d56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8764a13010c3158a30907ac65d4190602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffd8eb59351c7c00832a65758e09c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b5a89d54f97584e0967271b6120c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c636ba85160c8f1f118849e1cbd2a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb11b4adced36d1b89951f2c799d0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b898ecb1feef0dc6d9800de7757b469607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43a6e24786adef2300499dc54cc1c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b4875f77ec605b28128e34cf6630b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddd99eb47a2dc9fa8c2c46a768242d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a41d7e6cae6d1617e1681e753f7024611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033a50e24e3a35161be39daf18f18b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85ee682a8cfff102911897edb348f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b57ad9e68084b76a54177e8dbbe02614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161a6f2bd818c1022be118b52ed4d2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0b476827dcc9faca7b3e7725eff12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288280ba2c03c3a9da62192690d9ed90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42e90d62b5ece8de0b5df225f65b39618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291f17c7efe4c4dc1ed8095a7645e9e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae1055f524a15ec3dcd9ecaeda3605620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e42d06c200c952e333e997a3efd3a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ba08d65ebf68af6d989d9a50fc611622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea094fc390478771c58d9e2746298c89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5a72c7ecfddf9f09048533c0d3f2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e528233d83fda00d6c4e1d87f82aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6893a6b8789e8816ac459639635907626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1a5ffc730b04facac8a599efe812a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c0553ed22b30bf1c55e0de14102eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0565a2a8c6b35fc3a2e23241ff64dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa937b927b4b934cc816082b8ad829f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47343f04cec3df686b4c5baeb9ab015d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313097c906e2b262120357818eb44d5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baad0e29af2d550a2cee235396f0d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bb9a6d3328c73188d91d3bef6190c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9b3cfc4787806f9c0a8106847a76c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dd01babe6a535138da3afde058c56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fb687899911f6c92c166b9c7abe10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdc7b136f5b70e70b1d8f354a15513638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b41b1bc9683f6c63cf2a05a63692d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dc21e9342d68234a5bcadad955aad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c90b37709c4337e327b75c4119c46b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf615fcec9def070477bb8d405e0437642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302433df8fc734b835364f909353f1fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31955cf6ad7638beb0ee2ec2809adc75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a58ca16473e4bde6ba253d699a518645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1af295882c33ee278535cdcabe5fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e250137330c6643cf63b6e1cac2d40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab252d3e6ce0ace249337d48e74bf35b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd56855f3adcad1025c013605b46c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c62f43da47c4e35008e50ecd08cf4c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c3e579d8a054721653f4a45bd1862651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111708974b163e541ead995d597729f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415f879dd26b268a51d80a69fa3931b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f295ff89bef4dae16fd21e1461d08f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ce87eb584ed1662635a0a9a777341655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c722cd0a704169837799ba1f35717656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814b9ca6eec0daf94ecc523bd71c8e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fcf66c3200039c52a08beb13f37d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038159eafb51bd105f765c579da9abc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a6bc53da506f185fda6c1ee754e18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85513602eeb67068874b7d2db134d6e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8596128eb415e68d5d76b0e5cb5d0c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc263228aa3ecaa5f4c1de46bf56b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654156cacd54b032b694429b3b6baa54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638a63c2d5cd0dc703c80c1fe789cf9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a794f8b7dec85a53d4656bee648f619666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d9dfe0103c41a3c00ac17054b31db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc4489582adbe999e306ee97760e40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7cbec3daeed62ed2950d54c992e00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf65371d480c585fd3149ff49ce8e55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc82ba1ec494129507c74e203dc535671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900800daf5da009cb38de98554259485672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05bfdc803d8c67061db9d6bbda860a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157d82afdd4dd012a8f7e53bd6f8ca3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ca39e1ac762915f04bf99d9960885675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7217cf2c6cba5a3fc724f4bc855a109676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296aabe0bcba56941ac426e2ebbbcb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901788c4adf1c300a1c6c3eea19ee4db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355525eed262c3d3c3aaad6c20e831f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b5f915e347587facd727943bc0085680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92423a10983f9fb614fa3353b5289af0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3f7974bb7a9e282e8d4150e49ce1d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9059a62a3b20b44096c439ca26e15683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa676e53b012d74ef7e10fd9eae3b54a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcee288a8037513f0dd8a07e7ac9841685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2a5a3ddfcd67a9b77c62bf95dfe84686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e7ac62d3e15c22e15a18c6fb206c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17cacfaacd1925bb49e4e33928fb6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6010422eb291d5fd901afba096947689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2f7c2855d63768c8cea178a3b5e19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17386c5b9fbb95da0d07c8afdc234c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0217cc757349422b910608edb024a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb828a9c124ea3423369719dcafe07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59623fe1c6476b831b001130bee01e40694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60345878eda986f650d7ecca376d3185695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d55b2c0f9324314c965240b3ab993696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fef0b2fbe9f50a4b943db28818dc2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a614e7da4ce22516fe5c4392aae72e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb58f175fba608e3c2bce92a163614699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497907ac3f9bb43a1a1c8d598a84571700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caa74fcc782cc0757b0f2c623eb8ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb77902208fd36bf62353bcaa25eb9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488c49ad8c9c2d86f013a015fc2a8e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcb6244472aac301d7af73ef094071704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfb9af6e3fc7ecca02dea72d000440705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d590f5fcc36892c3390eda074e60d23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca1d8c30c502116ccb6aa5abb0a843707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0330f0c141ccdfd825917e8ddecdd41708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b9280ebe19b7b1f3f514297fcabb0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a183123768668c7430f1f3edcfc12710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d43ea06d7d1d5cf85fd6f805a12fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f606887c3e6c6d575ef0a5aef4eef8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98705b78a6a152a5bac802126b0c2d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa6561295986bc3b3a54dcaa0e8542714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e836ca345ed3a7e8df4bf73daf9fc6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ec96e385c21ffa95ca23400db467f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba1f98abbda83020db56b36abef4f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed8236144b0ae6c0a67744add37e1b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8563ca7f10e19ab0cfe5cfaff3dd32719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2211c76f65eead8ad3313821b8b950720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27874c6efa860dc8e8db7cf4eb68d2f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8d8f7daba36d7eda4a78276441da2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a92178aff24d0b6f73a6b8720c8e45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d473c2bb3b069d74e8edccfa8684a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856499d1f7dfea784f4a5c2515037ff5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bcad18f349bdb480477186fb48dc0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e036e1dd780f5d838067476ecfa723d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25276e01e5bcdfa28414a141d7f71d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dcb30049585aec3aed89746528289729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87becae5db41f9238ad1bbfa78fe2d80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c8c4613c2f0f462aa4fcf8acba6bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd930a69f85bccfdf41edac261dedd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395385f795ccd9775cccf1a90413fc8d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd383a8b4942153f7728302b407a0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629c8f1430a1afeaa4c64f793d5537f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693dbe37d2ca6923d9bb19a77b6ebc0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012c3056148bafe05cce07b1616ff3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572177f3f421f098772dbe4641fe001c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1e75fab2f7a8cef58ab94d51e56f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f290c6d3ea5507701d0861caf2edd13740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f58119c0a9e20a916e47ab5f502a32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03350b7e4ed56e24aee8a1981c7c719e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc9a002028ba08ad9557fa92d2d786743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7b687816402a8c048e5faf0e9c847744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ea37fd31e6f74badbb6f0f15a50f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba40f7935ba5f003856ca8da107147f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44aa5e18db7cae950df9a28e4bc974747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c40b6f919b68830956df815778f4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a2232b4c873ec5111542a43d564b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f7146d227fea7ce4b8e1980f823e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c379147a867b3796a978555b9eba1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76452b7e1ac57bbec524f3b6ac2dc5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5889e181636dd06ab9adde24a2aae73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca68a9ff851e17b08fd3b4f0cfa4c96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c735d6ffa883361380a567d9de22168755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb9914612d3c9a7ed0114188ae926e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb0f02d1a0d6f2ee8bb6bd6eb58487757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824e145160b2271fc6c53f7dceca861758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4e41ce1d9f6e1cadf2ffb6271b3db759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>