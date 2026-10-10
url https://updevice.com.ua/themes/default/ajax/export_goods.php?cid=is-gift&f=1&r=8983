--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eff885ca419726f13086bb7dac14591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d3f49102b68deac234848051cb7232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4682a1e1946e3682a56fa0e03281713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e883df625f99b62d4b6add349312a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e51656438c0b4dcf4e9c570be7d995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e97dbc4d4b54d437fc24c2386dc9e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e06b561ed17edb8267e25a45905d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f15be00ed8547b78961ebbb0b293cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731ac5ab99e48ab4f8cb99032aae7d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b5410b33f27bc301adfc16226487d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33e33a4b4367ac75bf828835783d1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3287ead743333ef3a78bb51c10b7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1587f1825d2a9823070430513a660e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e7e4749dca2873508dae9916b72a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9b29b615202f127446ded1cd8ea6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3bbd3843630353abe95c5a991a62216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832ca5386fe2cb4e864337e158c6c9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26534007b498b631cb6a4ca8d1100d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca95337359507ae6995b49725399ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b449de22f61a7711f41cafd13dcbe3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f34cee8b47fdf00d077369f0cf2ee221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ae9435d892bc3cde1429c3b9d47bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc77886202b31f60f7b363cb31f35a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162b82bef4782d251ef9c76207d628e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f66c1be32855e8114ca9dfa8b2c5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f230d7b928a569d9eeacc7430d907f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e8065848d97072f3e3b039bc057a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4857f730d49991648be5caeba77aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb81391b56e96861b7df2012b6c44229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fd2859272f5738d81a5c264a4cfd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c5784af02ab89d8ec8539129000f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b326a2a553e4ee3e6efa806a404af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b96edbaf5fcb4ca2f44e23fba89de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94418f7e50991888b75a7627b54f5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8538573762677d023bd0f052b8be14a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0f659002634fc347485994a21908d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecda6b86b683a2bb44ea2281fe23e5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20976c0d87df0d99d6df5f94e75aa238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522de52d1755fc512ebcaf1a25b4c5c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef51d5284a7a99ca6fcd9926b6ce79440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd58ac4840087a54192e8f09aa7be341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561992d7f30682af5f09f7e244d9fbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cc0de4c305d059aeef56b3ea4804843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56debdfb0b18249095eded7a259c00544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e1d3950f494a2bfeecd6bac794c1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481522278b923381a20f5b15af81dbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424ade778d01fc1c4926be0259129e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d40f19c4238645629aa93b341836c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d86803a0f28dd51dfb0275069bde649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d84985a4fcbf210efdc3e09aee983350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e1a18b08188def90e5df118c9701951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2dc53347f7eb5af2caa398b95da4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b1bd0dab406633fe82e5a5969bbb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6459824df7f3319c0b0edbd45eae73b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1a26ab3b1a5ab14112c8138b66f5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b687aa015b1f02f6d36013d9e74c82d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ed25d68829d398edf337bf7de8d7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72694e48206ffa0c9212f98995f1387b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d79ff239a49c4f5c9ffdbc78c8e0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45119985b44f20b455fdc3521af32e3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22909f5f7e5b47193ae89f0e100a275c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914898c43d410950e11303cbb3b8cfa462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3989284aeb44e84296a59fdb1623663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079be2bbe2be02970dbe07bacbcaa98164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f786242c243bf6e7aee7c9f0252b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6a56eac29c31ab926c0536ff1d47766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c6e05a77e8654332e8f71a49645b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee45a5d4b4a9103c09090420103f5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f16438a77eea2d4dea9c40ec5bb3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143d702ddf8af81c9ab9cd648c79bf970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb665401a1f560865c701ccae44069d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c441811ca65d58c40c6e6ecf674cf7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0973d2ab54bae15d210183f964795b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85087a0454dbb4644d55969b8e1037e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed564678e6232b82cc8e1873c36f007075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4ca00bedc4614935183c77e06747f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca028e109c8b4729bc6b3c3ad35de42077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b66710bdf571f9b73c8f41ac8bf7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b0c918ec8471712472234fd8debba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c37b94f99caed730f4bfcd9205942b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37aa509dfd109f4d96b7e477003831f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280f43730f62c192ba44f3cd61c8af382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b18195c6480393b7f188348abb26f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c95f7a8800146ab0a3ff47edeff82e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eda72dedc439d2f2ccb78715054f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8c243a589f1d94521ed77ea389ac086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0847348d098f902ef98d437c0dd5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73645fb36c11b1fa299d9b816476f4f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134aef88da38b892ee6c50bee8802f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ede736342fc6495349bf80c42cfbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4b20d8b55b70216ce0412c4ca77e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e928d9996e5bf9632814a9567c36f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c695b7f4e4246c0dd3764466e22f1fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb12180d0f8c28c73c0c4f9f49853694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214eafe44299b9431152e0d52fb68f0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8085da5d73098641b07b7cdf3c82fdd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773685f5f3db3f0e9a998435a1532e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e8302b4a5cfebb41e1ed05304134198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35bb30ef43c18f7e3fa026033e4b7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fdab9b4cceefa6e28197fe8a261d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c251f5b4e27e79d0047f79c1477153f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8055fdf3570792b96a4c9365541f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37c6c7cf04ca3814a138a5f65073c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adc3186551848eb9a4f48dbb7a0b3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e465fe1abd3db4141503015ee50de3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c918ac9d7a09f878b37de5ec6bb24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13ebfe64caebd966e9a6becfd4e75e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab23ea7f1082cc167b977f02229d90d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56143559c7caeb091f707781adf722ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a564fe3999beac1583bf4629bff751110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647275fb4691a3076dcd4dd7717adabf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2ab5bd4fbe0a1e9a7f51d31a06abb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cab31a34858f5ea8a595c8de0d697113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d368a6dbc0b92b3c332c6f51388846114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd998708742b7fe79776325cd58890115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c048175537c808a3383b03625dae05f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef8b87c71041c1860daca34c7054da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e92d7752438f3a72d61863118385f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d84d43a792cc3997252edc6525842119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5097ecd1e6ce9be8db31f27d2109be3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3840087ba251e814d9ae49d4bca0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9dbfe8ce65c958eab4e29607e1866122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a817d1a46411288fe5326234195c5e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb76c1694e53f1bc6184cea6c9df457124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f1a72a3d0b25e8c96567ff698aed3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c34105cdb796760b34a71efb44757b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0e4b960ad4d3021f7c33374632d66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f276da22bfe358998558f19a25f0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9308d41b6aeb98a170c7bfc1af9db0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d2ce57f2f76ba9fe545b52b80b3df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba213b281d2e02596d4f0d6d597c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee96535e90ba9007ffb91edb0266844132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c9383f3125bd48f8034c5da9bdd0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed42fe5e3cabe16b2ea1e2cc951ed1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd0ea3019eefc34e49fde83fcb8869135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24f9fb46638ec784e99b4b7a941275136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c841a91872aedd26e38551792b9a24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3a772f0c8faa16a1df350e8f907ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9621d6d657c96e7f38fd7650d89b2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632ff1c89e5386f8df95e7d8cdc300e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd9967a23d211f98bedfa869dc6c40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55d4b6dcf54490e570ad94487a57de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8a8d753c28b0eb09c7bec97cca937143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ce03d7e5e966b99645d110b7ed4cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01d6d71f8474e050915b1d17b8d373145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff3f85d736b050fa73c9936fd2dd5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac627ffd7b41a8576f36b52cefe21e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e04b5bb18eb3182357bc9f3faab4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b3aad3e5a23428cf81986a8640c5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2090da5aed252a0cb271ead658de1bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639c321f22409b560120d45a15a407f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab899dc3fe0541b2de484b6bc1897c1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a234b939d9ce91fee293ba39f3cce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8194aefef9fa8cbedb78b5506177f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed131d851d1cb3484c126a02c05b7ecd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb626ff32dd37ab605d4dad6c8fc896b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec70c35b168200e0aa0c5b7b77f580157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48910c4219a80c550dfc85010c971cf1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eca1252f637f1d1a064717786471be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b48dc8223ce77e001e086cd34411d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb7b681f34f6ca44b6f9680fa0d93a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681821a5b95d426efc02867b3a48313162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5184ba1c985fdc6f0a928a9dc84ff7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba1695c71de256a4219a33120741d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97fcf1a4ef30fdcdbcfaca47d41282165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327c1c7a3ea118037b2f1eb8734af9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e6ebb4369e8f4486ac7d68b7d99d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8c22825e9e315efa26df74183c148168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649730719f49392c89a9fb64e7d2037169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cb1f298792fd57118fc0ba0d8956c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48a819f381bd95e732e6663094522c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d147f7bea9408a6b9eaeab52691f30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4706010781bb71de72447cea7204ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b500b1551161dd9584425839affef68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468920800e2a52e46324a79bbead15b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc022adafdfd8bc7286a14b3686e5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7ad5caa8696b3615bf5361de2d9cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2240773a92ede6654fe68bd60559f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088c2d1fd1bdede868932e7f491da07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132fb740b2f5c6a88a39cd9c88276fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d0c08cabe74daf368f9218c136a09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc349b4f3cad775ecfb35a997f4ef0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ef8d2e65d292e209eb9872f928761183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab02eec55db12eac3b291678ab61db2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cc9236c9237f096938d28bedd6873185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd511739e192ae14110c79616c56c2bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631722ad8379cdba9951c7e2e1b7621187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d75e5a040c86522f60bb017425e9a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8a2d96c43ad459742a785ae4d96d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664ea9b2748c79574c537c4bede3352190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0ee64e44a3f0f2766a18d7ae3accf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e949f82b2a327ceeca1cfd23ab32a56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df727c2dd4244135b32bdf106612848193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10799d6567dc08d64d7540df225c77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b4fd3ed514dcef094f7eeb687f9f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421783eb4d5acb188da77cbd3a18dce3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d370db0281640a2436e600dad21b39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f3e4673d62683cb3819ea07889a89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85ed640506b3d5b15d6c34ce67d37d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5d7b43985aa2d5ccfb45e3aec11fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781e260dae336c317b51c2b64b45704201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872250ee770f28ad3ef876a1d9adcc1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b854b41b47bb1f0915e02cf4e8193203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47396d194c1630e1963ab8a3d7064e2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161386556ad27bca1d9b4728ad49acf2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513da7d92f891d4d55f9890a1d47796206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c03a66ebb604d2e1e01a13fa7a00b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ef09417aa56f33631eceeac2e16d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2947e5c5833bf52935392344bac3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209c8d18efad4a2bfe98cf00f6a2ae2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcace08496839221e27625019e337e82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d43a6c23a0981aca83e5f4e63212ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2cf5f839a75e88468dbf245ef0426213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404687e950cba64d291145ff6882b27b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be1be9e01dd2ca32c93a11c16ae37f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4a3dfff6747f6f74dee5a6986f23d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e719fd50e22dda8827acfac29aa74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf578f269111336032d2612db931ab2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a1ee35ca4832472d5bbbbf48abcca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4021221d276fab6688986e164b35e99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d29e2cc88894f2fbc16f93f3a47cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372dcf6303f83c73f972a0b5ad344d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e5ae00906fea53483ba4b6152cb94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473cb8e9b66ac60f2a7981efefc788f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e689219c85b39d9e2d2d3384b35c13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca3e7c121a6a3151d4e6436b876724226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2128d56bab7bdeef6b5c4367a6a28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f2e0f753c8f8903e9c315e58a51e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434de40f8e43cd2e285d920cdf782d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ed7f537f30f742bff3a494e05a53a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac9f35c29ecc0cd40cae3507bfc4aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba752c2a0eceb692d78e11f9665ec21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43475c5a688a80ef6a7bcd817ef9a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee314be6f82435d3ae18e1481f5ee2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19625caebc9e54aa16e57d0778fa5460235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b6d2d00249d4f2a9a3615f9c096ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75905c14b549cc66980421b6d184d8cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614a5ef70984752ad7d397cfbc11b92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cbff1d2b4698344a9cb9bdd5d2222239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907455f8ea659547410f61ecf83273c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a55fcb090dcc985854f92c05edc45d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982a106c0a02bd01840e66a0981f1fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b47dae870d2b3f8216ab692cb78f26243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f10f3cb4e3d879803ea851e196bbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53c52afde17a3f2aaa2fcdb8996313245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2608182c3a7381f68cc0a8bb846e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf14bd00c71b13a46ea21177e927e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa6ae252f191d0c58eef1c50d40158248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96421e2ae52b7c0d6e9c553396e5e520249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178420b275d6647ec26def93efbfa38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083f35507ea5ed6c2be17a00571d403251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a7c1cf2e34dd00696f8d39cb64603252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295c6d67929f03571f7376525c6c255253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91d072149cbec98acdabee2a1062e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b87ca1c4d5d311a8ecba7780aa4fe2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92439c59c1e260e70c4b7ddc462362256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbcc579282327d67bb99d9cb273bbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074089f914e89316b8f6deaa95493d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a740e9c565e6ea6cf2707983f5be6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdd6685d9a331c80853de00dbf60f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb29679fd966706a7dae721a175a13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348722593159a784361250649450e73b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241187f2dc59f9f200afbbf348e6cc31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e58fb82fa8285d56f33e26c4b77338264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1011ef02e00871b5bd5db0eeb178592265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5983482d6194b10321261381978ef2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3b2ad76d6dd1adae5de173f0d7eff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73f35a35e78a1258d840796db6974a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284ffa65b62b719451201405e72d4f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ec7e861d2f7a873eb218383cd305e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50706de202c41a19d68e7d2cce6a20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3800d4e165861eafccfc9e09544ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67f7c7e57d95df9a3fe3142fa352d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0cbc629c96605d95055c8794d0cc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba243ab8589cc9b2c4ae6d934f0a344275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf619e7faf5138228faab3cca0151aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2fb739cb9d1a054056eeb7ee53ef2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c8110223f0884fdeba331e6efee52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa994f9e183d2a0beb2ab9de95401484279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60d6fc6cd11abf6ec6fa98637da7bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738141cd58c351d4cc2b4320e857117f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c661ce6e4d00d10defce9f447cc034282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b273c0e760346c5d61697b38d14ef38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912e4041e63e3666c2112f80dd12063284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c240222223f2d0a80178815a19d4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fe5d6565043c13a8e7e06ab184a59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b085f30ef8f2cf105a6499126a7c0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79124bd67bd63def00c363d4530779d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11239c924b9f41d7c9f01a0b839d772289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80022efe4af1575ff3ea2f058d979674290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8209c572961a546d77664888455f567291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6f651436946969ac9b899c0afda38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db1c7c0876a7ec8992eadbc7786236293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cfea3a491772a704ebd97c5ee7dfa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d67a724272eba7ef20ce5c86343897295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c97e61ac9ce619ceb84d8b989f75e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697cc8613eae9fb70e81f68657dd09e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c5ba87281bb8ac1c61643a753f8c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595c95f6a297d0e52bbc8558bb8cfdf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a65aab55cceb1968d95b2123beb15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a355657e1fcc6b70fe1b1b212a27c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b13eee1c731330a06e40451d357ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03940c3d876ec96ffc7fa23531d806c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285159d855a44c390756ab386f5cbb67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edfa6d015fb33c148748538fe756bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01de06507b127b824285b9a8744f1c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ac8b6ff4e78855c04afd707f1b6f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc3f20ed159184929407255a186332308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01b506591b22edf23f700584315a32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea59b99c2f67812ad844192eef3e27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dc23465cadeada63037373875be75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084983323ae5328e915616a7760b1a2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e3206e8f718731e9ea914ea5d55f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aac73489226871f1f342cc7c3b120314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf433bc9199300aabf034797d302ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071d2349b2aa7e811ed59ee7671d27b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f514019922fb6443308681e3a87f5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859d6ae1672529809cc27c68395e9b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803d1879d537ad98bcbdb68ab8a6502319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0d34333c2188bb96a0474018fa627320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad548c925145426ff9e7a94eac5d680321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c4114f6a252954831dc5157c5bf94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3144abe712c7381e41f59407b455c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb374b3cadadd04dec6ff0d5dbe7d463324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd309cac1228180b71327312efe3986c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c31cef72946ff251aa27eaf47efdd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4b65f6afc6364716f68dc0e7110f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df33f1f8819a1262587a0bed692377328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe6b39337665c9c416f7b70debb82c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9acb311049c3c85d7de8e4fd2c9e30330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbc4ff8ff9daeaefa188427fdeee9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b359fbd98a3a47ded1a6c2064fd97b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb9d98b7f5b78dd28f8d8ca28f864d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23204ac019ae18fbfe0753a7523f30b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bd32abd95cec87cba5a6b38f683bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a344939d685c1704ddf1c65d8a311a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667b48d5a2311abfedd6de48ae6a8cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234465ea80ee00f3be3112c80d2a5eb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648678cde3104ac4b8f3c9d2075c032339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb49599f2d385b909123ef8083c598340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc411da671a1c8d7bb227db978e7aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3207c46d4514af076bf31a76f0ec9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2334abfe5c7abee59d79b4bc37d6630343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9306ed14fd133aa93be272c1b4b621c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2869a8638e8316d1c11e85cce7af95b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b66fc85acbb36c02b46f01030c064346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17019c87ad3001881c5870f6264cb80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdfce2c874521a6fe25bbf36d1193f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034611066ac36c8fdff107a95c91164349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd849531333161aaa3f364e333d7ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b3a4feb8b464e1e5f8d1c398f2198351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91104f9dd03b202a0b8703107bdd0e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6c8f9dddb5f7580fe81e9bdae34fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2c27a09ce21aca1dca4a1c3958482354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b11e90d9bbec56d7f8f569a9f69085355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ab6a8b31b12a526f8e0ac2f26a2aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c8b3dfce3f5db700b18153de63927357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27019cd2350302152af9a1d117123e2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d2f47c7c2aafe821cd8e91245c932359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ebf4e329cbd9c72acac2ea7fd3e8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1721f1ba9a26d183da11c108af000b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c708a8f560a33fc6b331f97893953d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c63c998fe58ec1b695c18c51df01f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f6ef351658382804b55daa1d3cdbd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7afcba8560a6b2d37856ffe5e9f682365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0366d0e9aa782a4b1b8e63914c99a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faa4ba7c36fc111268782e03dc3b70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cf476a3970a5330badd4c9b869218368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f39b0d2f95b73655f9169975e30ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fe295beaf8b329e0927ddbd001ac7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c04fde7888e46580e9f3416d9fba2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc9265f6dbff548c43fb726f6eb23d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c25caef0194ddde068804b711f06b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cadbe5735cdbde8118f42a8bd02ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d4b706ad107ed7e27c3abd5a8c36e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aed3f20ca69eb06ff91aba886c2df6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b0accb088709168f9dd70aa9b9184377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3cb62420b2ee1107903b72ee23e12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b75cf05a1df0751619c79914b0e172379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e065ebf727644882da50c05cea25ad4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e874ad84ac934a002ff284f768a078381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6320f498712e9da7003c116610229382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179ccb886f3ba8ca840fde4beb54928383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d73a132ada89db3b7cec42f4c1e7de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c4b34f66791614885e33e0dbfd35c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aad67559aedce4127cfdbe1ff20b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ad2d4badcc2c16b420357a3a19b83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584afd3535a329f5adb3783a623281c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326c7c4b9305f1eec42df722b266efe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd603d77722942eb55bb474903c2f95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873504b6f3149b506b99d1ae7deac925391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981102ff51b4395c6a6aecf74624002392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218fcd9c34d973073012d4779615650393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1b84424a91d8ae84319e75216553d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5a9fe55ccff63e11e4fd28b6f1dd8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689adf636bb998eb59d984af4368cff6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127be1cd3171b479d6fee718f1bff9de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05b9a6e7a2fa93cc90488b1b018e85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd95fc2a7acc1ec5fd92d2199e308d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14bc4092f733dc0591499c67783273400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e89a385cc250d4a8693e5ec185c6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c96f8e3592cd8f70f80bb7dce5a7ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26585d482e8820627d8bd115b1ada842403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1cb88200843e1f125d501b9cbdf96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd96981c5d68bf768e97906acbe27e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a745c131dcfd229f1a45812bae3dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4a2c266582a103ae66513d14c0b5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cdcbbf3400f602eb10ecd90f8e0d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7de9e7919f88b1537a0129257064e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524983070a0d790aed3f6e898d737e12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f9be1a86b77050f51c384ab8b6f33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8339250a89b509c6f34956d4e98b79412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedc7352a6ee0033c1530556b0edb43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf583a5acbd65d7b64ad7ba2d0f5f7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c90e4bcd31c1bb46da4061935ded4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c3267e2a8e11ff771fe6c89c4461b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fae25884de5278b651a81c43ab17f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39de28701400078ea2d47e11fb2b07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72e5f607344385d04a0dbf2a1b78a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b60a681105b59c6447b5ab675e42d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42983328da40837ef172062a2a485a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361d05b9091420ad3753e118ba8951c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11709c5d8574fc6cb730d5eeccc81c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff18689b1b4c8187f5e11c1bf3c9b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea912370c7d5fe1e3b6b75740d31b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9f06d5c8c1a63742571ff8559acc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239aa44a161f482c78148b78cb41211427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071c9475bad2c383ef1aeccccdbd7d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c25ce748398fba04107ae516c84edb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6f3f47e8c4c0298115ee83432a674430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a7851436645c29bb4419eb58eb7c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b31deb74694cb11c8cdb1d4421f299432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38146d18dc0d1861f3bd5c62d247aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4567d419374f850ef300e39f90e7c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe2cde897051b5e0bb464fcbdff7bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6fed04a3cb32336d7b3d67d73a023436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d153fd3b0641cf8b48f853e5a5d6440437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e116b23cdefc591bfad868f2a11ab0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dab57be44917c3009b1548e35bb4b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae0d935a0cfca5fd0e800974339a66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740a2283e22bc9d56551590259cf788441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4595fdcd5ad1b6ab4e434706f2a97f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b085fe565d7fbe16ab01b5ab58c6d5d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce79aab78e97e510dd6347ecbb57649444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d318d752d6633c4657802c0a62ecd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c98425b9a1d02b1cf6424eff1faf2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbf0e720c204694806b4d7604e30e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfbe557584aabf81b283845c01abb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dbe7d2881fcd7347e38c10c94d359449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41886e8f83dae54ba5f7e66170c7845f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07af26c062034053203805208dea342451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdf1068be43d7dd3e2b6a08bd7cf8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a79ac460cbce75069fcdc710468b50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce6c50169497aad350bfc6a3370206454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467f1f9c5d8dadd1a884c8ecbe24552455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f609940714ce1f185b8230ad9e98a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667d4d5918c9526cbadf181a58ec717457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820ba474da7c634b5415505e071f63b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c93f39043b8d523fbfb3234d42188459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a620839150974040f0b1173fc3f10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ece030ee324efaa7bf528bb4acef27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd69b811c9bc4489dbaf2c9612e8aaa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4362a97af65d2469e49fdec0456c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf45f37033906178066b43ba77d915e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7226161e0bd8d2d285343ee8614425465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc85e381d82a72bb0261e92493361d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44d0084317bf70ba1d1bffdb53f9da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ba0bd5113591c6c7f92decafade41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b39ebec8693d78fdfb0c5fb0fafad8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc21b651ec499a74f1a24076f18b63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1763847f73afc0fc8812de7b7afa204471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed2a6ae7670ffe2c17338fb9841596472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4d8bdd6637c7d2a343431c05c26e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e42251b851f263e335874895fb4bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105325135637ab03ae92174b9e22f13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4ec062b00148430c30e0b6b1730c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cf001ed048de7030d9c4c452dbc08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e5b43841f6d46d8cbf15235cca570478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb8b5caf3bc51e97bb79e3e9ffbbd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5c74b939bc4e2894f19dcef393851480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52326ba90c3dca5032dafa4a26a1bde5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd5508d50cf927621bf6867a9aae80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380933a6628d8d62c2bc3da072e1a98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a0ca8c84fb9d20e56186724ed5b95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c67925640bb32cfafd9ed0b4d501b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a897a6c31505321964d5c272cd78d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3fc5e1951cfd86f326e37e3477382487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c3103cbf304251b9e75f363dad757488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbab38097c30783f698db0fcfaa7a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852420823ec1e3aa2d7a120a3ab56d95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd18f580c739abe5cfd28a29d82f11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5576fc90fa7e86795d960a4e36a74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a7d43805a1746e99bc41d22c0426f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b2f6b18f9e4238b9d48fb5f6fe3e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83420ddaacdb3a745ccc7e5939de60a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78422f90083c22ce00bcd51510d4a2b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09ad82fc8c4d323e30ffd40faef284497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2c1ebd2a45c85dda0ac8aad3e7b5d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f394d8c1624179da8d7176f5b5306499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37f52020f9eee555ac0d84b81cc220500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f521c61e2ef4537262a5b7d3de51eba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158612518e1051d709c6ac37c9f51591502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab180dd364d6c2eae05c35926ed947503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca0f2b61ba17894b1a6af1c5928f44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58023680972d84aa52b4f8f80c532db6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85dee617cf46e4169742c5e6fc2eae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329be34ac60fa41e1fa89fa3b0a1a680507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c03d49514d81761abad6614c29e10e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52f033881cfe8e8ac33d98b098a8a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdac9237db760424a7ca00e42f0432c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676ed77d7932b91eb0786c09d951f51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8729ed14e70d88430b1eabcbf6645512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dc4697baa8a9a1f317bddbf06d3d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f28e7a2cc0a9e9ea97df825a811452514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcc9942346254736037dc427996a79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b3cb3e08ae1e50da4483140273822516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c603efbc81f03d306cc3da45515d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf8a270c3d8e930d5e4c35de33b40a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d84cf79a52a537db006223f96df4a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6abf4dfae31b4b3e66ded4aec84df1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5d8453f65a9d567613e60c0835ecb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b58b94ae384ac0adc361faea4c9fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2b374a9bfe1a4efa5ecd62d6a9974523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c9adb5f56e26389ebe267b2cf2401524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376d6c211b4ee72c97a70160386865a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf3163bd179f5481639eeb69442ced526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e2b4cfee068234c2a8bc2aadcc52b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f367132d39e6368186c6648ab403c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90494acc91ba40f18543c771a41fb46d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe02bb91131e17fe419093b188fa802530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafeb8d8316a0acb7499b5e06bb14781531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91082c932c44f932dd577ca025388cc1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09576f828e1731ec487667fea048f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e645fe0d450d3a062befafb84041e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c20d15ba45561db82f8308adcbee0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439c90b6d59369e3a71b0b602993cd7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368ef694882c26d40bfddaf15657316537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545df475f98dc367af5e962cb3292dfe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a18064be889b3ceae8aa243807118539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb2b0fab2d1308529b9c871f60858f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff56d560eecdf3bc37fd35d538f1743541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e944f57f975d2b4e38523cc14a5c45b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b05d6dddc1acbf34ac439814d458fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7125ce1f009fe382eac229168cb8d9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b73ea435cf80c9a52274f08313f9f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc36ed9e798fab96c7d42babd9a4127546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9b378bb51802aa36de17e7dff6627547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cefa9d28ad0a553885e4450f57553548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d627865f875000ebbd42cb1e67598b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9ca56f421ad9b3ed88daedc442a16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e6cf4eb675b22064e1e216f1ee441551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae299c283f02513f14ddc27223fad0a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf36b7d88336cd82a56e71558e35ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24237d0bcfde4575090a52c25ef87f9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbc83443ff7fd1d1e70f698d44f87c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ba3825665ca024e030538982d6dd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a996f8a526b18c17cbd52067e59386557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc98e573e782710cda23a303b6473d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2effebd32a60251d31c9e5411254a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0094c09772d74547263feef8f9f42a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398d5a04673361f4cfe9b5209e9b275561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59cacaeaf25681ae05fccf52f2b46d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9aca47ff7a5b98a6593c11c1f3c149563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea9df08fb6d2c9d0ca819c95e5d267564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96f510f215db0d1ca6bbbea2a989e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e25a5d79108c032f91430a4e4d33a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0003a986ab29ca0dd20366ce6bd91d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c4a4cdcf7215f35c966eda29ccc90568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d8513f6ee0dd4212977c43ac2b5ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e50d1fac49541b617cb2ddea14589570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a78382300d34203e8b390a50e0a467571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731455fa3445882087101f04b551883572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60064ca067b514a269197a8737a833e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d557a9e5e623e60e2c44ad65d29b26574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186e5aafca61d4dd867bdb0dbd96ac3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428c62bbb9da681851f560ba5d09d8e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01516ae24e0ae9a4c067aaf472d15fe5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4a284e7ede025a4fefc631a9ad2bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2c4d711634b8f549bb37d1ae164e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c95981f0d566ec90ffb616937c3bf4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70850c15eac9810fda75e346703b8d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d592509acb7e49a2ac570b753324502582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f90367d954d532ee7bcf94cab8e07e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99445f79c085cf3a984de7c691eaf98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f401d6f4ca65d496a06b255cba4fa8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbe4927f442913593f5985b870e8d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbf6cd1da0b37c3d0ff43a8482aba1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30554b5fe994681555150943eed2037588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27f26588d28b0e7cc6e7f76c48af2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2574795e3af0f974368c2640893f41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6677b5a1a90af6b6e34837cd523566f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a99e6e403103e896f10436dec84c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cff77d2915df5d9e24a7ccd5f0581e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0699b4c7abb5249f18e831d5c32dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4393d6a9f21d56081f05f18924f0e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920e24d1a0efc86de1a4c30fdd54682596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8ad8478d9a04b4101e29f01aefa51597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a681620dfa02af368fb1ec42119547598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedee1b7d4641a2741df058f4969287599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6208f4de416506c073cbe2f33e41460600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9b2825277a72fc46580d8a0f20731601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c754867d10e01bca7013477e84643602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655d7d29a43cb11c2b46da4dbea980b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f6f3324cdd9060146bf0ab040052a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445a598042938534d95ffaee8a30ce5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4b71da671708834480bc8c86295cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7fa78b3cffb51222dcebe1c65a959607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebc9de3fac8635d915996675f52964608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f81f7998e01e8968206e2b29872d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7212d8645432858270f36fe8cb89f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e780cc96ee6c982727dfdf678d10d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff81da190d032c0de2d360d87c921c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a4d805847373bcf7d7512ad0a5f3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a0f771165cc4e498915b3673c0a29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744ce62f1c65339d765b64ca4440968615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103b4c729b8c8dcb9fa5a940450385b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7ab7e3f031d7b12287db5f240eddc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17236263ca0e243f74e84dd84470e1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4b234f560e66b82aae0cf5b4c4633619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8f920a58d2085394b3fd991210bee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212030aa0377d3a872538a6df5765f31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d50433a6d934115a318b7512e8a28622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96912d640c32c2835d79d90a7e492894623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9cbd992db3b1666085f955ba08a91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3ad50fb9178d00bf84bcccf17c541625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b64734724937cd0b9bf055e7ba66fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6358a7da20042f61bffa504c09c8aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03822460f487fd029be830a5ea208a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cc6a110eddfbd6038a9141aa2ad99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721830f7184141f40a5e4205720c629630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6394fb4094a5459c8cb19f73b4bbd69631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179df99477058ba22221f31f4ede5bf5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddc3d30ea004525e7064f9d2616c8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56f6131cc655cdef4e9f00702b237e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abcedfd802d61746bb79a4c1d220ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2eef0bdca088ea0cbe6c3ff57c8513636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf2cbedd4a30807d24ef7cef019aa2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cafd715ae6c363b2789cb0a3a2d4da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e93af5024d86a54a8164046917ad75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e9eac6da66d0bdfd9e879d944b3b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989c09c4f4832cb9033e7a05d0b83c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe89b91bac170d4c487cf7e8957a35642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb80c4bc26a185f40fc07d402f28d3e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f7f468786a02263be43730dcf628d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b404a5c5b4a5f34635d0b37d3d357f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547e0879323de8f2ed0cab540c2c9b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c7824391b103051f0c011f22a73dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7abbea9d92987f788ea5722fbe7e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c0840d6aaf5c9a18f21df2122509d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b34b94cd35b6929567f48bf4f2b6b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedd50afa34e29f05703b13b7318b40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d083d41a4f9bd5797929b2b9131e7e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef786e4a542665f5dc2a1f802d0569653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdb8d5838ec2097eb3e51d3717d991654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f55b61973c62f0bc6e32d9b18236a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c72ec878415ff2fc2147875d5f4694656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16076795e7d71dd0fc22310aae4eff67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aec3f48e66ea7b6bdcf84b4cf92aaf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468b76d40c3c63c31c465e42afad2a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14239a7d877cca8df120b207de66c7a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f82209776eb2b3a9b35e579461a57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86561309cbb203563fc0891f53a1dee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079355b50cc8d9b8d8ba6c7039ca2ae2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fc1020b95ae8f6846439e00f85fa1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c796859b7da75c6a225f96b0e6ea3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a54f478c15bc43982d51d806fd00a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823be2bdd2262679f7ac5eec5f2c9147667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c35f0fc2c7a3338f3f0e9cba629da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529eaaf49e0852f2f832359668e0ac44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d9c16d0da4042bd3f648a6d1edd3a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487ef91024bbcecdbd7621c982eb2d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a26326c08cef129ffc6d2b650eb67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ebec8353509ec20ab0ea4929a7d0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c15b2c090f4d9fdccf397f42690bcf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448d9b9aaf4d4d4d0324ed70bd410c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a662cf819e51d1ed838fa1a95083c27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64777ae5fe50c6991a3230d920bf7bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b712f3780c0438515b06d96fb4e301e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66960f1501e219bee43e7759b0db6343679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc5cc4f23c9d50b2d1250a9735af67680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d08aded2d4f9d6d60b3a4bfbf2162d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb51b7b054a95939523a3bd22275cd7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91f8e869daa109f68eeac2f7b60ca7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9c424b9d5ed62169c786170a1941c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb46b877bb3f2ea599e78308dc32fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa84deac02cbe9710255f65577cfe3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220f97dd5f74da346207a8a3bdfb7fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99364cd5b725bf669c23bbb3f42e5ba2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8204ce5509f378d03834eb8f20513689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346c06dcad0ee0cfc28114a25f33516690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c3da1e849624e823348fccce7e5c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1407a63876dad627b9b6f6f04739f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88c9c063ba6f652eede844d54acab0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f5dc4d43a834a366327ecd65f82d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808da776c9367333ae068b222db89f03695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe9ec90b87bb7bc9fba72537c4d272696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc60f5fe05e8eae865b8395b3fba90c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81a6d8d619479f27df10c1a3093c2b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87372829b8c2b455660790d524887587699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a53290e581f58f9a1e3cf1096c3e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2ef7f8416d6a2d5921d65cbc78310701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d42e301bbd72ea755d5186a4a4b3c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be32aae467012c3e8cf2fe5bdff83a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ecfbd4e055eb8bb5e2cb6f318e41b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5e6e21944e45406bf87c324649e72705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456e4b1d44229981f94ffa504261a90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda129ef841c2eef4ecedf703efe89f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18655d363980d2156168bf7379ae146d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153232e4e1c923a9dee2cd215ca96c04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34324845921a734a05ce5c7276b0b91e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd5dac12bc1341bfb1f9327e77f421711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba1ea79340a93829eb1c36d1844075712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6c332152f31ec110338e10f51eafb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d107d6321b29dd869da8cbd6e8830d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23490168106f5575e9c86ad5bf6e7bf5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880124f140c691a2e11be38e9c5b6776716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e2f21daaf6e500bef681f9a566aa8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ae9b493748a31cd793ea50623a39d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853535bc54c8ebc2438ec6d05562ecbd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08f991dcf1e7ed6db648e4575c2977720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61e49ed5287a5c25a57d303dc5a8d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ca8c741eb15702e81f29c8f4bb3d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd898f4f83640ef8197f9521600a06c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d39224f7e108bcfd816e0362da869724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f5be284b53a438cec19c8c8382897725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74eabb3b5ccbf2b2802d705f514235726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf15df71cec74e32ef959f82761d88727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1379f7b990e91d1f639625b0bf0f1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cbf5399e9785ee0291843c362432d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b745e4567cdfc0a359acf89b6c7b52730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981a8821bd8f9fb4d5a3cb3557ddebd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568429ae472374c89d4d736e80bbf66d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ac32d684afa3cc153975a5b7f1767733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04fe68138171ca58a42039098d7246734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2cca880ea69f75521405bacc3ee7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44333f92ca6d524d975b8d8eecc468ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435a14f9e9f9b1bbfa70f979b59334e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de336913271210f71b64a48971ab531738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd406a366170075a8d916661df958f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76f91b09fabab29a04f45bfb3b1016740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b42fffee3a004e8fc8a06482eb46d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eae790f726164a8b8bda66703e8e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f9c416a45f9f16e9898c318353cc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3861ab5d0530f2cd4c368db347ea18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb7abf60b80911b1793c6d19ba5d8b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b8ab24d91765a5cb3285215f14552746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0300c7737ae47b31d3dab415c5da0d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0348d13260bf20821f2ebf01e1a612748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72854358c79e3b9232aced238e1abe83749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7d673e40ae24fcfa130c3a4adb0cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f11e36ccb04acc8b699ac2fa0f026a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a89eddd751208d7ecc888b74d23ec4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17d9485ccff5d1f9d9459a034b7e91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71ac1ca972d79cf967de87b77433ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0add3782eba5224f4c8927b65169e49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40cda7346018cf0750ebe206647395756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec883a40fe568df0542a434d903d35f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9050a76dab3529bdd18996992da39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e754f5347453dc4300457b977305827759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1648fa31b7067e15c87c173c7ba8d781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb6fc126e628855a0cf65746dc07182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfc47b8a2e1bd6d50c79f9cfd173413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc7508d077a08f5241b1a8b4f5263d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4292f65e1334a0be2e50125c9a8aa3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229bf30ad15b9cf61cc77a094f378226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7dcfb42fbb8c49208b28b7ecbdb897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bdd74f8de8273e6316baf0d8b54b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6db1fb4aac860734cefdad96500539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c41cee152845ae823b877f54050f3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b60b83d1d5aa10f0bc52b9336fe0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745402734629cd0421c3c64c8050ce0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724a98c601ac7b5b41c12d865e9a2f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1c88c31b80364b7acc12093fecf4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1ae90f656ee219d7111a4c5ac3c4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481e1d3696974ef23f8f04a1a8ccffc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5d0758794fe2133e90d72da54af2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e90cc00de9f7b38a828ee94ce8b16918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407415d19a1d759c8145af95ed16a56e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e8e50b0a2a249df715672053b6c9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17138e7177709d6be8996c3da3737e7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80259bb8878cf60ff8720d1ec5a81b5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7798200169e54441bfd138d675d0723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae156f05c45ee927d9d717277772b5fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221c2604f418cee667d3ed89f8b1cb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63590d75a095ed0d25a06d7dfa7b1a9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146faea079a4c091a024f80c95c046ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470128305b89a41b00635d883f2109dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee3bda285263d497b1e67476b0e18c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58b79f89bae4632c179fd4cb8064b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcba052393f80201bb653f7571ae1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242246298dc6ea7521141e48f48ce3c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8c358f3bbd4dfa55e588bc0ea28c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251665c3f195e4fb152c525eb24d1aa534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c781e92aec5bea1d224f2e6accc0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b593c84d2eb923a92dd7a38c8b350036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d08b9f6b67c7d86ac636643779b41437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1619c99d459b9bb3b4f4a07921c9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ff13cbe65878420629fc464d137c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49de391b1b0b3ecc99ac81bc4c6497940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac84f504e8891faaf4e16f7e5f47b0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ed2ce48349162f94bfdaaf09771c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403f5a6c8209c83c951ba339cb2ccf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fdacccc413f4afc4ca4cfc3b20ede44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c3cc247bffc6e67e86bca9b00243545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77608eeacb87f76d3981037123d78946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88f7a5ab2f1e00048d6e132d3ec54447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64188d6261424053ad2e5082d654e31a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d806624bfba7e273753e40f1cb656549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d0cfedb00deebb0cc7c2403eafbea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143726e55afb3751aa64299d56a8457f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f20184e15a882c635dc9ecaadf2c1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008869c68b5258b7cdef8050e4d1312653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a7799910962bcb7a334fb010ade1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ad3c6af5be8278f0020cec77aa72555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d67b4737edab9af27ea4e2ff8699fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b06652586bdb0445c33d655935ed8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed67b9a66751bc291bb9812d224b37658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482470401662dadbe916581a9c7c737559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624b29cdb12f59f429c6c4ea209f9c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568d3266d73e3781114cb90ee386c7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c7adf4d798ecc67b93957497849dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fc35961d31f599a6c51e4a49dd0c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4617f51f4884536c78985878fad2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353bb7c4c9ab553f1dea0eb47f5897365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be739da9bc636970a06df4e525852466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b477704b8eccd05a23fe512cae7d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6edd7c927d43b6cc1c592a78884cf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3c35959037cd04dd740e1494f8fb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247e12998a2079872d58308765e09dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7d08e0b0aaf7336f8ed1637f69b2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19189db2fe07a9182c7ce286473172d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c88aded8779a82ea6ec8c00e41526173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7ab40e750f88635cd74649f4c3b0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450d9c81393a76c8288165934adcc2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791b6713388c7c0d03f2a63f475a14676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3913b9454319ca2018a56e81992f2e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910dbb10421ec8ccbb717c94e073e9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589681d772715534bb282f60ac5fe4a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef4a11dc9fde537b33be9f5c30f18d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efac0f07d4ec815102e6a5e265b7c6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b4e26cb15a2e7d15363e7a7e3dd3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7f6624a682ab9ebf4996f52932c0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9133da59344e415af904803d8c27784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a2dc5824d7102c30d919f72481ab985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a430e8ca0807cbd8f860e1c174a09f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfc9068c3302748badab172ab8c80187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef81050405b40750aa77b0f64cf704688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600de9dd5273b539ce68e412f00335e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79cfefa4f8074c5c29ee4354f22b5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8954c8ff955e0d5830d4af53b1bafda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad58ef9bbf06130ce9b1c1bb51610d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b2886affed3f55881848543fdf79a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f711d1099543c1768985e442c3db794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd85652f9d2fde8601b20fbc133b8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ae4b7d31ac65fcbf77ec90daf39e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058498f0272cb665e510f2169f106aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791357811f4d20f9ea7890bb1d5f43a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e6667d90858b3d31d4bf31df073ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777ff156fddfd2a7eadef7153e471e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a7500e24748cfdc38a11e7513c805101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec4717658a559bf3ff71e363d3c207102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38bf21935da345c1b34a5aadb323b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981d6083ba04cf0be0bb5eeb901c0a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8f0f9eee456162a72d25ec4be435b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea3b0c803b3ac71d848c339c4b4c8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8222aef201a5e094de3a135e29149107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7881a1c3a879c32cf9d61d5e91740108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbff05960ad206d3ece29c2761a79e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a96fac15f9fa79b6f506e457cee8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11441da18f2e9a66914ede8c7ff47f15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c45222a934adf2470873036bb083a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd37b4d47a4631aaea407af23e2e99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f97c705571cecf73cbc862a62b25f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa078b8885fdf2ccd2aae9f5df54c32e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba025b4aeba6c33e3902c53c4cd7f624116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aac52954d865b8cff4b7c60e9e04f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa8a344fd1fd815c996230f92388fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a734ff0656c4688ea878994a558fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94cd4238671d64edf1b720186abf11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86757b009e43368845194c559da8fad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b2b182fb1f367e103939adf8e62c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00604a479dd6d7b279f58a462721ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccdf044cc3248281520ff04d24283c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f63cc5baca6631f786e6870faa41f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44c4e0e6ed6c4733ddf78263a42ed8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2e7b0a52b227d6155c3e70714e98f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892df29413f9a341dcd24e57b4a06244128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea886e3ff2d552995c496fc0c2a0cd59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b51e328a5f9dbed7daf5298712efbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70f7f66d5c33ea80dc7dc7fdb39609131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9f95685d3a44d10679d9c5bef4aa7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef697e0512c14c544e4dee998f1c851c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9fab82a0dc50d1b5ff12cf6eb13cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f030cb08e08c8cf922f163408a21a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e04493b7293f5ae36af8a06e7c221a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9576ae1e284aff4cb8b03da2deafb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18928e7adecef66acda6290e1741ba2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e536bae9d6815160386728194f90747139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6b3b6eb6d17138e4507097e87a089140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b2c03e925bdb88bfbb9bf2dfd4e9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbea9145801b73aca337aada4e887e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2e4c3c17a93c1c8fd042962396bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de606187f496197029e199cb58d9049144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376a067146dc27487a74530fb414667145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fac14c16871a34fe98faf82f1fd2fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab438f2b0b1d6e751905332d881bcf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a687ffb7f60c16838d09d200926f41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834c8d32fefa486c5e5ca58cf8908c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea716c487233b7a46357940667fef0b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7eff756af7b1bc6186a2c90f1eb27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512d568bf24e6f88e5f2a60c394f3be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dce7adcdd6bbd1f626a1e52f8c21c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820e0471d951a2e160e9ff4506cd89c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92b4b97f818949fa8e156580a6f8ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ce9c7e0f79699299093b59574dd57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3193d9a53bc9ebb924423e0acef6be2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad32d2bbba80c168e6d2838f50b93a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194b3d6915ac0fc611cd61bba259b9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802eef805497442dd2aecf9332ff5a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9ecb5fe616b9ba4ff2505c1c9ac2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fc94b72919c03ee63f52cef093114162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878205d4c2377f915b5c49e963f189f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf306322af2dc9411522be2693cd12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b27acadb72e98c104519e5fe006b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a89c5f2f032ee9641035f4df70bc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290768325db1be6e143eae2eb36ca8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580fd8bb04f4a845cc45210b97d22e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67349453eb21433a097bf2e52274c4a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3b4cfe47ce9d2777f70a60823c208170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e8f243ba9bd1337956f0a0d8f0576171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d7f7fc32c5566682098586edfba3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cab4d5bccb6635564ad9f82dae8263173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ec4a30cca56ac2bcc5754fdcedf15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b25090df83dad6003b6e1279c9362175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eab37584dee87a52862138b7838f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588488f23fc8cff031403719d930d7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098e7d026af5f2af084aff217a74953178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241ee71f489af152942b01979e62b37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1c82c2a113fd8c084f30b109e8b1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794ab228a27bd19911e839c29392c9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72de6a2f166f6acd3f25f305ba6312e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb36595d6beeeda28da0834c288ca35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f7cbf8fcf865fb7bae3251d0b731e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903732df4c38de294bd771c65f98b35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697b48162717cca3c824ba216d1704d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b07c437e6e5cfca745fc7e5df4346c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092f37ab0d6a555635f58db04a4aa1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25b2c5acebd282c14fb213b1e50b5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b8326f47cdbe58e430ac369ff5d43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd8cbdb2690934294324f4a3253282191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad470721b1ca52a09047b552f3037e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90267a16cf41cd9c4d092266fdd3329a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace5097dcb2943a1404a2987cf2a3cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292126117179307ceea5c01764f3d15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e9dc391a6e9066263d754ec052391196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de00e0d9340c14d3558711dfb121694197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1776aa0b70dd1418799757e52b8a05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e81a6c1f13aa678e5a64041d0d034199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49c730231dd67578ac7911f58d827d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa0fff3f3b734af3d0e975a7371cdd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2d40087aa55ec06820a66f42793d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21614d9fae026e37679e77b30790df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005a533e27cb691557345b73ebb4b77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880460f9b370ca6aaf479aabd926020205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aea284a7dc2c3ca66095a7371b75cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9ca548cc1dd372b9c586d8b21b9d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b7a051caf1bfbcd04a291ae7643bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae56edf4730aa2434cac9af8993298209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc39d98052da5dca50aa8132f75500210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd5fbbab2496420a3b9ed804a8d16c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bea10488108666f5a3e18524e811f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1eb24fe04a0492b0235befae96026213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d141a3ce4d2360c0ffda7a6d3a4d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dc3af79b6cbf5b32d21e6464e0197215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a132d3ed0c48ccdbd9befeea485a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db859892e791ad5f4e0b80b9cc5910ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb794baad605626534d3630baee29b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1d3a5b4ac1f510001022d1871aa81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b584eeb6cde5d42390996693f7678220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301969146dd959944aba6dd7964c543221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6adc1262ec08eb8e06d90ae8803cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be6b6380f878acd2d988681ae42a1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf5e617b9dec8266aa9d0cd7fb7da5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0f7621322ba2ad77a07876194318a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5c189a66ab812906415856431d5ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2af09c6c9f723815201be92ba5c7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42e00fc235932c4ffec7034813b255228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c457b6ddcf3722abd567b1687f8c06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c94e1cfda97865d3970572a9545ebe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f62bd54be1e559d0aae7ec6fe07a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf1be172d0b2b9b7a96b88e2fd7f70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf999eb78e6e96392b5e5b1407f6dab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4b7db7460aacd00548a31efde385c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6023f38b3d62306451199370af74ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a58643bf27e3d7f5c2ba4b0ffefc47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaae9eb3be74c0f75f755cf6d5e21b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5cb00d0f7e67d05e48b59b3020732238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7d914c52732c710d6ba2246bfa379239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5572e847ce9063c0fc186a8c4ee582c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe22ca891deed53082a6afd5075aa6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ac21360f311d9118eabaf285875a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b9be82d517546508ae8e00ebc7bee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145c40fc7b183dfd77473f76a0a9843244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac28f8718da92184a3363054a2f13e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f5b4719be2645291ed74a2789e3fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6492bd1cf3e2f01503a3f4ec396a34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6174c78f5a5ce85a21a68ce48ed53c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f37125e14644030dee1d35ff916b07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e933fda3dcb21004ad578d17f26ce4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281fcdcf9c93acf2ccd6133b8bb868f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286c8605bc5dc2a61ff3600ff785aff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4421742a7e3ed8e35aa34cb3767c2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ce64d9855b6af9acc822d94fec1de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09063a3b6d77748806334bcf5c426f82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e042018327134f788d0757b276f3d62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d97e5552c4b7d4c9b6c62ced303428257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810f4ef0ed30853690ce1f08a7c975c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c488aa5c0e6e48eedf953ded845e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaac97599f37a56c9a44e802f63f95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a5fcf56f79597d3db63d0b0c48cd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d4e761e286f73088ee3bbceb6ec0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9677c9d55a6fd0fe0af6252a66a185263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb11bccebf2ad90fe677be9ea9d4e9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544d8529f7cd381b6cc33626b69002f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2e6d37db179fad274cfd8eb226511266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b2def7ea88b032e635cddffab0972267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaca9ff30b19c21c6a1bf02b1c139fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80724dbfb3df17deffc28b4da8652d04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546750f984264f1e1f549e0d936415a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ca5b57014a7c1d857678188e47080271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377301132ca6863f2802ac51e589411f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3667ca2a6890d8060547d135409fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fc4b99aba467ea1480dbe1f032604274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ab9b794b3ce50049b162840cddf4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5338cdd84912c1f90abce2f6c2069276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc62390f8ec5f9e9b163fef37e7f60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579f6df3bbd3f154c7459a3be546041278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca946e2e5e3446efb843849c2039723279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2d0028bbf2172d563056e0811d676280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f845eb53eff7ab11d6e0f7c9f0e87e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac436d7f623e707892eca4cc24a6ba8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dc87ff75519e90aaba1dd965f0174283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ea3f2042297d0b3ca90db4dd961ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e980377095c3145bdf13f28cd11573285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389885d337bf21c62d33b05758d0bc5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf876343709581a38a17f5c720e1ecb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef8ac428c95f4b9cd1e2934aef3929288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f463f9309f09c6e146ce5f93d5e57fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd18b9f9600ebfb3c63815880e111a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523457112446dfbff7deead11370d6ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2aeb9ee6ae7956c99ade5df7780da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fe7997724647ec26e1b868ddf407c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a30908b1b208e3a7a819655d2ab6bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840484ea7967cfe63b8d837e164ba76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55c6b745ce3f2ab8ab008467fa08c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582048b3647313bf026eedacd3b4f61c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470661e96ac1c97519444b5f245d9936298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffd7adb7a11b48806d55d37a7cdc89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d0efa9468dfe2823c19d05f46cca8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdadf8cf1d45d0b5fe449d1a42e374301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2472b33099156530527dd4bb0b26e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cb5bd3fbb4c23fadda5474390fa01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101a62598364bd837307ce10410a9c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4aaf9772334173a8e75b13e1120acb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce306b84c85e3a52904e0dd6a727223306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e7f7161e1d9b08e5c18425a353498307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a634b28c4a7c09f30efe89bd322f18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fad5658c656623eece610cd3a1e43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c8e9ff32df9e286d5252b9797a1b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfb9184ceef1811814ea95cd5b106f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa159a6c0f185e1ec759570e06c28a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81408c7ae5ec2133e235f6eec08b6ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9873074c38651df12d8cbbe4a6641314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740527cc2c3db3a753069ba301164eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ba2254d3c7ab1342b6118a4246543316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1125f75f9e2e452573ee0a4e9ab3fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd79b981f3fa797b35ada5d8e39235318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37427a6eacff45ee7f4d2f427bf2b619319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb214d8fa00fc695e5aefbf41158b573320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a69fbd597449b2939d9455974cb9aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd729f7c264ff1a19c2cdba27358328322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e552d295d4a1632b589dec6c2efcdb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2379b850f56e7782b7683bf17b4280d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a26088446d94128cada378cbe54a17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbbd73e7969955af9209c840dbd7ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440afebba2f55a1d0973af416678965e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91421366fc4af541352f91479fba4da9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fed3aae5244c0c27770d004344991329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c6024cfc14dc681fc936dba5c0ff5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85639ab523997a401998e73fb5f3eb5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77f1fc3af3819caa50b356ac033994332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21177ff813b384d19de4e3246442c1cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e581f8894e650c870aeacf8ead83cb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f3929b58d1a0bd28c56e37b622b09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3521fbcace175f6f98d8dbaf911ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e815f6b3d35c5bbd8dc6bd49629b0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd098c763d95146aa4f7e876044a1002338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f21af7fcd74ebf156435ea43955cca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cdbb4bc5d60df3e4eae60567cd1d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d782122a5ce5e7e254244c4eec1cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dc3dee921c2e82744deac53b1e221342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73287a950ea0219d0e0461a6fe9a000c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60bf15a24a9c2577b49052ffbec4f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a485a59617a14942c8541a4077a5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f138f87d43aa23db62efdd0a646474346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0d3db3a233d62d3a4a2bb7ff0dda6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86810a887128aa22d86efed95257152348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7431fa1c48c163f78d3cbd40ef1ee8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b66bc9ce7808ef06cb879669ba1751350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae73ac6e3e1c810cec85c7aaa2688a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffc05bb58903bf2997f0d1963c308d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34eef768b89d05348b387c9befcb793353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eddc7426732c4dc26cd3cdcd3ca59b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35276c93d01038b8d6d1fe9355135a8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089db1a8ffbb50fdd5ec5309109b7c1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfcd11712b8f2fbd2dc4045809ea5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19459c2a306b4db5e43915c92229c90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd5d13e389575aac2c6d0d6a46f1df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94a8f74efc7f62b5dd130f35af7004360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363558c78f695cee60b4af6d4e2bb925361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222a54877b61a1f55a8f079eeba0e1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf35d53b860d01c2ed932e32941ed61363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898423f739c383209d4edc7ceb0a5128364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e10bf05011907aeb34baa65286659d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96c327e9836aa4ddd9bcdcd2b60297366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c768b6c23176975ba8a15c2330091367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69eba0e4c1c4ba27256fe4fcb5d56b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b84cc354fc2b2a0aa8d5706151a0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a9999480203ca10335b177a41e058370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58737ef5141791ee9e8ea0f16bfa3eb9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3677a2605ad4a49cf0f497ad0a9a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d27a5b8f20bc830175f45fc3cddff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84f81238c4d5f7b6f6499bdb8933e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f806a1c9370e5a3dad9bccdc945dfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876be105cc20de548915924f27593b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e348a39d52a226503f627b1ca56fc4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b66c043d92c949a7393c0066655009378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f784c35f9403575b3b1d477fcadad2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59fe02b701385ccd8189f852022034380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af374f4c37de5903c01632a56c9dd43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e27d69d174ec196b92712048f352a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5d62e5e7d3e49aa0021343dfd144f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841498c68039f6b62445b4d1b9a0aa1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6ed45241a115df0e19a0e0c8cf3c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30647bf7b72938691105af2acadd90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb4efce6d20439c5f65e95d1941a94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65567f42f5715341c0ecb27db26012388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae363f9a0065d2d916f606897eb28f07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1d67c081368e3602043a09894568f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eec35143febcdec3abb9c98114f209391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b55e9ee9c836aa8f96abe2f595a226392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3d310afdc31ad97fa7c3ffba0aaac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1c8942c90dfb3b5d3d10de703ba0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55456d1a366f64f07a7080fbf0f78c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162d4ae36b8ff33c653d2bbe69f67f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439602b135aee5b0c394b97d4506028f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b58149f52ba71d1784bc6934def30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ca84f440594455298f23d31f2f92b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b33b111884d64e71e90b5e42bafa59400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1de0695e30f2506b8a902c28a246d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8cefe0ad9f8191d7b18551b9ed717402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289b90d6dccf562da9c83926ee17bf4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff6cf8785bb4bbb0b4ca9fb29bf48e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71fb65c89909996b394e35737920ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc5bd197490e4bee027554dc9db27c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b6b9638284001b0d579e687fe8e23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a86d91f03baecc0dccf96a89a9a9b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7308bd73d95dfb2aff0b0c6e4cf128409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b89994c77fc4efae702105ba952c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc525ce39fefca80967285a9de5696411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff756d8b5162609a51f4c4971f12f63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d9e9c79b7bea109c26113c06019da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411d331215302425067a194ee0101e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b44792e6a5eb9302df24b693870f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b95488874e8dc2b7048a65def0a7b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f4abe235a6fb1c29e335642a454aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9011569c6dc893219de15191905dc7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51953f5cf95c2f69449b4bbfb4b3b820419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6976c3fa1895859a081e33b361538420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111a26fa6793a6915d08f67d7b3f287421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a64cea40de573bb1085bef06868c1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642544d0248776eab4f5a246110e2c12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8e74a17c3505aaa4ca20742413f6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e4d8efbb26c986ddec94de53aaa0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448427d6a977e6affcec8ac040b70b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbbaaea244d18437247541b23a2866427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b174707ca1200c6f863c540edb19eef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437067ddd260ee6392cf9a3175069daa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90f6a19e9dddc6caeaf4c376b8fadd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21be698ed60817b7980a88abcb680bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0a0ccc12db83257495748ad63ea13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8a7ed53886b510a11a686c19c1a26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97d8c6ca5d0b9c84d191fdb5f6338d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0c5844a0925aae679cb4d6b7f9aec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836d49a74ca049834a5636616f6a2e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d8fe3cb366d5950eaf2786133dfc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cc09de06df2a66c0d80763912afec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707918c76d3eec77201bc891c292fa9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605ae7f13c90d408e31af6b55485b4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aa96a448105caf37cf39c7ef65937441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f2f36ed51cae851d224b214acc8bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1627c7ef9af85101824e72345725876443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22831895982d75bc3c6d6a659290bd9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a216f30f4cdd29a00575aa08cecbc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41874a7ac17aee92b0a075582098a277446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664333e1af517e301f6cbe7a44314edb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc343015a22aeea5e769c14c8f338f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf7a4b78e7a12ea36c88ffb19ed578449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364aa8b3d03576eb9ed87bf4f087698c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65246a6dc20175edfbbde83db262f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbaf04097619331906e8996e7efa9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41c61a97d49325ec3566f4a5e73938453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0a23f28a353435d3c3f25b8254a25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d489959bd5a97148fe87eab4eef8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6ddd430dd564f71e5d60666be7890456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79411e2c17cb879e3428cfc970662d50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e65b5b1518e04ea3f48a8934e4f76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f49c8a46aa444b2d1e411cad510df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261bf53a183d417af09952615d174af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d6adfe94f02e44ade941f2b5c3f46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8921cde6fcb5c32a17fda69ee5b0b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241552a64ad971f6bace0613692cf8ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14968337e49bd293b82ae7b29dafb54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63cbcc7fdb9cbc7e6b189cc5fe35a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4facdd0cabc336be53498fb48e3dd21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dc3c23f3851d4b96f4c167420b856467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94294bb55654eebb9abd9b6d7470e6ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47235a8f4f45d5032130377bbc15ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c139d7d160070a28136f31413945b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47677bb496ea9ced7f3ccedb9ea8031471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65551b9e6cec5cd1b1be4ff64d266e6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a73e3e598188a5786f985b4aa54aa8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c4bd28f3b9eeada28f2ba37d051d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a1a429b56cfe4aba619688e3a009d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139487624437591d827763e535bec5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbedfc9ecd08cee94c219516fbfaa7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ee069c9a59890fef3fe8e178e11a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0151a1be3782b71bef4f9465f5a26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e109cb8a11ccc99a93236231d5d04480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4c48eb2a52830c1368fb7e4451266481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993bc9630603477747bea6d5fecbb32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fe41d1674ccd7c371aa7337a6fd16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c95cf0bed7cc1641ffbc8dd4038c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a20c812c264b09e8bf914b3ba31184485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f5dba306e52f0d11c4f7898047231486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9f88c0ffd420916c69400b5511c6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ff713a0b95bb3194e6b9f2f1f66a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f863d538ab6efb533759ae0d991ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e4601cce13a2d7f4e5d5009124f75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c216a86752c02ae180ceef0dd787a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093e1578dafc8b22b21856971ed6e7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944220bfe79663e87a0d26ce4619c4a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b07a66fcd7f23eea7e2d3791ddd8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5088755cfc276df8d6d6dd82437d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a08b195079c17473faed50dc490799496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a1c131a3a35bb69f1b576b2470bb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aa5a98e9984e9095d50a2734e3cd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d1a95f68ecac474f3734c8e6f38c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e088b38efbbdf8a1991bdb7fc7a08ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd361f3a003192e93f37848f11560f80501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fd71a6d5963a3155c1c585d4f4d0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b3e09e573badbb7ab184668938e4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ee387fc1587f0812207efab216450504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033ec2a79cfdceceac8611120c218ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06b54d5398ab889a8deb2be572d597506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304645c9ac77d77f77a3e64390d538c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5e6cd2baa663f523d08fc7bf4c34d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089c5bddcc7ec899073fb36967b2a71509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1d53d61c97954b6c680f8aa35ae4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e0f90bc9f8595b55de5fa922adf80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ea55f99faf16d67a9569d66f271e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ae057c43a7a4c97e614fad7f9cd92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804ffedc611bfc9498498bc73c4f89c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd06ad0dd4e661e6f582bf314958e54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a1921fa4d12350bf420b26f4499f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b89a36a6282f1e8e07f775bd31809517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0b206b1a1fdd2b2006fba3826b01b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3382392bddde199b58fd5d96a3d06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445d75cf4840cf15acbb2995ccaf2d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b85d8efe3f42bc4c8225bb321874c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661d49843890496b2204e8606bbc7b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c787c913f0983ca8b9ae1b91550b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9989681ae867f69c71becea19a72773524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdee10dd3c8dc5972633dfd3a68e7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc992a84c4e8d06601a2b470f0fd0894526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603d6b72f1bee460c59b483e8c10ca6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8f49b0e70ebf6a5d086cd7a6eed64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e7a4f1c5429e3069f645ed7b9449d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21317638908cc6766c47082214bccb6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a69ef0285996c04132472f97eedb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3560504f3c1f41fa8f1e8c698ef48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfa5bc0c6f797f6254b5ff934e8e58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a622cd9449bff14d0f961b6df591f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec0a1b3b828e5ed4e3fcb7ce4dd1e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64346bc9f71e7f4aaa2a098484668db4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be95a0d72a4fabb7569bff8aee559a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887d5f373b9dbcf886dac9fd34275aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f32f87ab3856655a412eabd1a2a01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253da7873764e7f0645fed2fae1f836c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e882975ee763d74a4e19258bddf543a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1777e872db583e718c88aab837ccb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0613ca1fb58229c3fe7aa50c076b78f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418cd35909d3db92c9c004c7795593b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6daf295f6759b1a92fa67eb78fc51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af64e8857eb69409b0e099c4ca172a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f1c497966aedd59fe1920c3c56f4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6ab56903d941fb6adfa1d13c6e9e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea416e8c7883aa373e0e8cc2f942a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9892e1bb2960efee4b7671b5bca49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b5ee802bbae1a2328b2f11ebd1cad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea00f1262445b239c52a4972246f698552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f6abf5afe63fb43e2f989df3521ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d14d0343c9ae75d266d32a535d9e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896f5d0084629e72c3f837263b2bcdb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392c5fefed09a688fc43a7621b584c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc213c506203df07550ff29d684e94557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e629d76acfcf6312171af9137214f60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b08773ed2cbcb168f3d31c163dd0e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52c829e76e15f87f768d509c23c830560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604c855d82722f3dae37148658959fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cdf278638031da4871723074b7e61562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca9fae8e863c9bb436b2c7c09836b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3365011c1528e2c5363d072e0da35d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e648863b6027d3b86e0e910bb4610e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b937db389e4f6207059d02ea861ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ad24f6dc6da66c2baefc4e799e675567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e1feb288b1b02699ab6dbb9bfe860568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fd16ade1e6f19c1f2b47fdf24a77c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec872477bad3bb283e6ee978775f6d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e777b56fe7e0f3ea91b441c40e624e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28563971658c8adb2169cf6c32b8df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75492550b99ba026b186292786418c36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f57c4404119183736563ae9c1e51e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ca2494bb841dda9336df3cdeda322575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce5a91a9e90f8a954af4dc8479a4e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2b78d13922e644a6d17a3af47f236577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc972304b0e4fffd3eeaa181e813bfb0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45257e4503783e83fae3f077bd2ec1b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07d11412aa5607aa90fb33b721031c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba05c5f96b4a783a0ca85542c3957d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4b4db7bbd36e5000a3213b543720f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4545c4c4c8ae886ea68a88a03d9f4d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967ba30ffaa331563e809c7185d28b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b27a45781d4c3b029fb96f2290951c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19a9c2c6dc5a0ba1bae8116e3a12c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df0e40e08e9150a7848d3ec28ab9e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b097c25ded721622a5e34caa0619820588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d165c35c810042bb7d8abec837529f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cc63a009fbc088f573a95e5935429590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3307039d3ba7a9129807b27a1b1af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64a6b4b4cbc8b1db5654e03b159439592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a64ecc165f88043f356fa848b97538593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020683cea4b07764a4b39b0e29433d1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95453504b04b7523f1ee7d6e9a794b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7f1bf03fb71413e19b566d774f20b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686db3a84a665eaf7d89d29f41c6e8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33b05fffc4db44fee8581daf66364c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740343930e650619d554832c95e3904599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb5ba5a18530bad2e696a4db36f27f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2b6321dcbe1ab1d0cd6ef6448d533601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b7170544c163aaaadbe5e0b377af9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d37643124afc0bcb9436bdc1d16a53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ab0b6c2db870e637ae98d440d5a90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530a2cb52d0a074bcb9098fdbfe2602605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97c025aa4d57e9aa92fbf0522a4c1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9122ed81f4fa39aef1b8286d2cda586607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f0cdea0836717883c27ec5fc5dfb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d39e97ff52fa84029df97238b6e0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ebc5ed7f199fd9df7bb8bfeb68669610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c203d7aa4fe3d0a22b16982fc0828c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f32c26ec272df70c30ac1de28c77b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386fb4203b7b89e2a533008bd1638fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cc5e42696a99ad57b63a28a5e63da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f8366e5eab384fbb9c1bd0cccf02b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf1f2f7835f1043cb39a0733c27cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066b4da0ccf4914d75b762d1db8f57d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef014944a7e1cd6bb84852110c08689d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb786e30e60afa00cb53af04d4b7b097619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca202ef6f598edc5a1122449f06913fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3efc91486715182390f39b228fdd66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9aca8f4404eed0a6ed655b9e4bce2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b698b270494ddb53ac2dc17b35bdcf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c95dbdba39175478cbfb7b9379233a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017682c711a99b08bd6c14bb0537de07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162184265188bc6ca844a5dd7bdc320626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e166f01eab7dbfa571d6b646af136d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e6dac0064c462e3e66e942ae228f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef287c11b70aec7f2cb5b4427722a5c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e15d37a88ff989b2945f3e8bd6440c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc950fc63c0d89f945f7e315dd1de0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2c8454d055a86ec46e4fa61961a10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01456f03c5ae192fc7128be8c6310412633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bb5b640882585146e6df1492cc0a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e9b4338dbba61ca68b720dba3840a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09334f90f549820c47806cae6d790af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72527c3afb34ceea60a55d579309ad5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fca7ad78969662b00e170fe66a25d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf9cbc5a385c020a942a1854ae9e81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43de073b4c148e5982fe77a4241f51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3dbd317c4076c85ce1b4b2f0636a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de4907797cea1378ee6429c4e130e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf1dfff2eb051e455a2e42ce973ad8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0946d62407c201adbd050e35475b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fbd2438384517c190777d74e88316645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df87e41a93ec43e56e03813c248ab9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf03d389de9baeaf08e601031a24d88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399aff60482a7bf1fdef814d5b1e9a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613f10d8acdb19c77e132e3faacaed6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff008ed2c90d626981714f333dd9779650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736eb29b5399b108afe9c2c79d1762e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb00e691b18e22a6ee237d9d465bee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265a55eb447cb3ec32caaf11cd6c268653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff950b2630cd20b58c0c1640b6aea0f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e85ab727d20ce26c5cdceb10da659655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616a32b2495c937cb0bd58a441979f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd66d561bb4c0e0800e5c44fb63780657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6075ba0d72c0116f11e538631133287658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e69b404df7cadb1dd918f3d2649bcb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c096d7308fd2a3df8ec2544a43d6750660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0bd68b0e03ca598ba7671e9d45ae4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f0a09e6df65b289408683f786662f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc516c50d6a5cd042b1f40116cc184a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc9b69f891a0dd93f0bcfe31d300e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e7be84816dbd2bdc0495b409b797a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebeb122578bf2c0125936955940d2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d8ea043d30e05b85cb08fbebc95fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2c03ea8ad591a0f02ceeecd15f9ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e117e33e87b9b7d2f441e305a2bc94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c406604b0f7fe4e134239b5018014e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda14fcec27606defa20418060f0d68e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3263091f5ecd5cca931ef3a32429da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077b06a55a4d089dc2a208a62957d8f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669854ee77413dad9e9f422c1b023c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5a83466c0c42c3cadd10bde1d4f01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21dceb5fa3910972cd4325218dcf5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cfc43a0e7297a0484d3cad74d730b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430765e5cb5c533638d4701836342cec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7a0c17fbb0202cc0d276be92beb74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54407dee693ac30452eeb31c3a78162a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ebfbaa7588577e98aaaf3b40993db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6819daafa91093fc89255d86e0b37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbdf6bfc59e5e364a6f10ed85d5914683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e790b8d8767204ce058a6b05d4e1a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d2f20edcb7eb838471d84862e5c21685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb8f7e6b61f25018e124220bc9bb41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925ac2987c38091925863057f0569d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cdbd3eea28b2c4428c0f3e91722cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aec5db8ad07c65c5d9a727613b9bc6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a9fdd311b93a795c86a51a446957f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201ec5699cd9f5a07761808b6b5e018691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d787d922cc818ae12708eada7a556e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb0cf0881c5892d0ea9942df567174693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f558a5e8cd4a59eab7dc4e65c04802694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfde22b9b452abb0ca5a093a940d8e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323e835d367fe8e82f6261156ac6cd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0aebe901e906bc3d8756888d18db8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f78fa056e9fd3520bfc7499a8182a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716aca9fc4770c52e260099284d17fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a5efb105e01ad9519b5f57fd82e5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19827c3cea92042b3e03c3c24ab22dc1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05d0319cc638a5401846a3334e4421702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17ee782f0eec0b873ff14f6fac5363703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a319b4932d70b7bf2a805066d64f23704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915bd05e747419af1122638b3ee60dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd61c7edb79e2ac4a23faa4a1926fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2da0628925fbd87d77f9e09715392b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028b8f70a837618aa778ffb96f2b2f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d358477d0ec805f9aea00c03fe6b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b873c4adce31c047901c8f90c11cd3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6f6a84873eaa1f79aed5d3d699c2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fa33a8d5c8c161baa66307e94eaaa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c132d10dc41decd40b90b7ecb8f9de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428c814ce03fcfeb6b53ba1dc370e13714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3dc1bd217113f6e137fffe52ce174715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9764f8a5f1421c77ef73f1bda2e0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58dc68925856a2f02ff9a86878cfe6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8724dff70631785cffc46ae55dc06718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3f3bc3e2b291ffe215d3896f26ca3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805a1bb76caf5ca5e73306bf2503da8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0884b05b6996f732804ad6dca338f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902e5a627a9bfc96029fb3f68ab1bc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fb4edebaec356c1a8eeb3f6eb29a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14d7999374d05d8c7ee9d7ba02eff8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723bd91926f2cfedcf8b91058ea32a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1457ab5f2425962b7e4d7c1dcdd8f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d867239637dde2423dbeebc1e9defdc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ed28a987efc1e41c782011eea168d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88eadb24d8e5d5094249f927fdd3c57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a9ea5f36ebf2869926ab1969958c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77805f0e5b842d5522500bfdab082203731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f709a60a2be09e0a5497e20a3380fe5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b204535caa4065c346d58fca11c34df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaa21f9af1dfb107101d863c81dfb5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b8244a1690be3c0a6829cbd7c76eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710b6067b93c8951166a4bd756fca59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e14cb4507c05e52e577bc92a51a8e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211094272872e8527cc42dbf3e6b7bdc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da5549d0c7c6301722d7bdfb034ad7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cff33fed8538327a0dbfc702430e5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5627be0864d6e0661ddf07dfd39db1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0d31c0831861b7ff8bdbffad11105742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003b5981410cca0e0344d9c09b4646b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f674812f1d93c485a931651f6eab3e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ceb8bd7c68df37eabc38b46c61277745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f100669593d26d95962d8564e3eb21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7af2c8dddb4e48be4d30528cbd793747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c75c674d18fadcfb7a970f7786c94748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc6ee6d73f92887d59d5939d425f57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bff73315d97c60b65c83b7134a04a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e0fabb40ebcb406bc3ffa39b8e5db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416832dd49b02f524a93022519cff83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f743fd96255b141255c78d6979d3d7753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>