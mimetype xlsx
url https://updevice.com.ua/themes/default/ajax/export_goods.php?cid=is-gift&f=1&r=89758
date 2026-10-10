--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e63178be78c7d601185445eaf5dbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ea73b92aa7eeab709114f4471fb9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda910f1749af37231e448552b27ec73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f32566496bf13343202c39201d08904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be006620f4cc282296e3edcc3c28ff0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89568bc614a9fb11a59f63df92b3696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01daf4a45603dbfec843b1497cb6d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1253868668b21d2122a3e702ef3438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a51b07f28af468990c73f6156273b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e055d7642f8962f6d9c429d3b182c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe343d2b0c6a0bb480f5cf0597020111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae9d1a7246e5037cab53474b3fbd3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784f23029da97708fe470059efc9ff213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f2429f820604ee721a02d1f054a0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbc4fde1333eb3d9b8081d1385498215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98558bd7cdaa25f1495fd185487b7fc316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538e19aa65da88090bf9322f185dd6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99d719030bff0ca7670940887f02d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219e4e13f2af0e360e86ad63d56210719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683057804715a0c48116b2735375ce520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f01240dba510f0917c15244c54fbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cf1aa8594086c29ba51bf2ea6905922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab39a24c284644abb0def6584c89e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6764194ba0fab821dedd4441e0ff1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e2a127e5471de9ee84c37315834c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2b7c8d6a80716f8f5c0d5e8bb8ebc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b3d09b35e64a2fdc396c0f7457ca627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9d8f76a6113bd075f1195f420a93328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0916fe928add1a1588c8c4fbe1ce2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43144e308574155ca2066e2b4511272630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e4f75e77756ff3d8e1d37454602f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb7eb9614f83d436284759903f809832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139fec8263e3546101f2d1b65784f7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac788b8c465ebdf551aa2a7945e1e4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8630f897972411bf9a6ba726ccb11735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df912fb850750681159b87bc56f5b17136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9045bca15fe1c9c5d645b23bba896537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6f2206c95ec59460ae53c2e2b24bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a9a19c74626072e861eb33e2b8e2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235084c910f460d2f664d8b45ec7fe8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe4944be762421c974324d8b158d3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52285fea68dc53ee2c0fb4e4ee06ce1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11b2db4059476daac43b67b498b44843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5a1d6e34971f740de1cdb3b77bcf844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0ef88d2be61009bf8b3f0226db7ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ba0e1b54c5d290279995b985f670646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d3ac3b8cf1623b669a8337d5e1b2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f0f54df1b1048b785797e27fe66aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab61b1494fb873651830564368ccf849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e831b3d4c190068fe338d4d7609cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeead2d81db1598d01d0419618c401351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edf710291a846752b40f4d63b4619852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a578d6c398b1258a8e1f68e962762453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38403218fb4e795ddc703e4d37897954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f50e23ae473f3b0d4b3cd353eb96255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09700c895c810c89acd78367134bcaa456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5ff88dac93162dd8ebf669336e30157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d03ad2215f56601348a90494a9a1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38fcccbd4cf2632097acfc9827400f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b948e3f8e7c0fb278745bcf7e67da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88230658d9826625f87805684d0a41561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371de1b177a08595fe5697ab39e479e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f1cf3fe9d4ae43b29bd7c6feab0ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713da91cc41343e460e8623b38169db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117b88401aae57a70ddb341c22df16965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f498d89f68274338c8753869f6f72866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc3bf7797ca6c21e040179a390a50267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758c3f487dc8c05d4de4686b681977e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4168226cb04c115b39d63be36ca2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79bacf04299d7748e4cc20ede1bb1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c4fb77491f26d37f2d98486a8894a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dfbd18aee8ab1baeab5a448efe94f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ba0f5eb0fea70ab05d308b9813d0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b572b2f3ca9976e3b440d75031862c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530391e13aa4c6b0d55647fbb608d0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1fba5f7fd752ed24b70efa9a3297d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f28bdd689a860dc92b1bcbf62fe3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfecbcfb4dbef4673a99d28528650478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39a7360bc8040738d49796d828666e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67612bf32673df7c09ce974e137e1a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d86059b9f84e891920f3181da030d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47691d1a02df64247b159554e6e31f3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919464755aef2dc8b87bb2df5badf55b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f7d0ae15040a57a810963b190fb4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b0fe6db935de4bb168f83f170881085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89a7e45a601a9464dfffcabd6ee8e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af26167ff9ac68ca005a7f7be3b14287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d18f5d36821114481d069e7602d1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49125c96127b36fd79644fa9d663724489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619eda082ba78e7afb016d098176fc3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39703f619ce566d485f25f11e2ed4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30ed9b670f8e69dc4d8fa2de6b3c4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24767fda3ef260d9376998ee738c2e2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35124b155ce80ca9adefcdb0a7137b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdb3a521e142da61de9c4234ec114495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338f514e83ede319583fc5ed61d7b9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993fc2747bac60a3325645e92d2416597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a455073dd43b169830a0046db18c4c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38906a23506ba2bb760980d2b7bf3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebd2e843211789c0f5cc0fe5099fdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ead723b3527e0d5a3c3afc4626e992101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73104b20bc5f902182f2196f15fb7ab5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c557cc9813b22a6ab5fc04ad913353103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4a8116139db59324141f150bc92ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586691a7ce1cc9d5eafe6bd9d580f509105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c12eaaa53f61d4ba6f02a25471dbef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5e4545fa9f143e905784c1850d151107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd2485c9743844278d2d22f25680e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09c8531cd30add983580f6f3d8816b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341913977d53bc7cd173ca0de76e76ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58580e41e8f5385d5e01dd99bfe51b7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a661351862dd68847b01a759c43a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0697013d4b4e6be6d28e5a8afafdcc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43fa232af71c6f1d730ea185f4a48d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3058a6c3c92f67af94849fa8e2a9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5ac93bf8cefca575f23d5aa4f2410116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb327c8a460a91cfee41255c1d306802117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410a211c485c8680639c708f187c4af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781c3309586cb3a79aa0b59bfcee0fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f99eca3703443d0f4d148f8a66ca3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e49df9f01d5d772777fc0efeb959c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b721a54e0d6160ee9d5090208f2ba7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee0b2109dc8494cf1bdaeb25b18f51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c2357aaf2c4ce7e5c7eb0c8cea85d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e7bd10d438196ca62329612c082c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dc75b6cadfd2329ea645961743afb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab2d8ee10289f26d16b61af445af53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0685251c1bf57083f64c804b1cb7095128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fe6fb567776c61370ebb8bda79ab0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac120c74e6cc6863deab1b77a8f290c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665a02084fbd0beeea880543e2c517f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf9513c4f0a5539280bd751eec9dc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c59980f612e6d4a8726fdefd6550af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255dcaec6284aa291e5a7565dc901a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c4b38638a8d38e7300260ca8b5576135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4d9e366b5034193b0ee45797e6fc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3a6cef6caed5148287989916820fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97507fa854036350be8bef5b1d235c35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f6cbaa3c81c2c761c1f1dbc27ea4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdb872bd59a7171a76afdc38d672a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589a794b6db9899a06bd367f66a4c6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc35fca39fadf6828ec9c63ce13c57a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7021d30351740de3e5002ef2cbe172a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bb246d22943c11142acdcbb60d4f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae467338d4d01d04f2a70d1ab94b36b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a726110bba7bcc60d346daec35714146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec0dffaf7467136d19bb4deebe1676147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52a5d6af8e81cd3913ca2ccbe9c068148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d73681f80f29c38f8d7ff9eebf757149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38da1dc17ec9ea2b4c6a59e87f7de7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15de031a5e854c76fe1ac5bb2d1c2a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc7b8e25dd2ed5c544d4ff63589858152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edb57bb0e5c299624986fd980ae905153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804d5e327e35f034755204e1370986b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c768a2403fa0af71718245bddbc2088155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a0282eb12b8a4d8de9a9f57e074f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1aa2be89e9f5d2f62f57bbf4b696c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbe0c509e548262233a2f4835d7593158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18dd0896549eb0f55480e0b94190ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac570a18390069ee90c15974c319c91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd085f96b41c467d11ff506eb2b8a39a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498c914c7726fe618bcffabaf857cde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a079a28da43dc4a432bb784c28549f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d892147d64af4f05c67246f4b3d4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989c2e48ad7723aa55434acdb70b2af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30275d5e7f3c7cc2e75bb8c09f28d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eece2e1f9be5c274b715909275d571167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4fbd2acc677aeeea7614b8192e8ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1724cebe2905158d754648d32d8e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b305100c7ea7172e69dd72bf99947170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b7efdbe7103747e1aa81400084032171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084cf6f1faff44f6c65a7e56b84674a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b1371ee163e2806172acdc5d897c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505c76085a3b35e32026aad26531812174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf3c9abc6b4143bacec2ac82b51ce2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c583cf26e6a52bf2ea336ba855b6370176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c4b5c34ec058c0fa9fd39c2438a32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2fb24860d16b13a62aca0d14c66cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27155a5cf28cecdaaeab9205ebb882a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6491821f587332cb9b14ff4fea97e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604974f127c8428b33f121e3c64c45a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67d43451f83896b60b20a64e71273f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92214a5a0183b9d0f0b69ca587883aea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6c5143b2572b4990a217716cb4789184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ee8c7f69ce295b7a8ec5cc6003fc7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632f210aecd8bd9c49a9123619b2b3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee570c078a42f63f80af56a18b3c3bd9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9aef32b9c955df77592d9912f16b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d84053b2ae31015eb2f10e49757e7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451002e15a621bc0d5e4a2720abd31f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a98ac5567a6f84893578f34f0e1f5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880d131fe5b2dcc05634763379578f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22026654607b457f641c6b9cf32733d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cefb49b364f832c64f4ff8cc20791194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed1e80ed9e79d4d2006a3f64b7c0d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadbab0f96f7c1b3f4a215b7f889860196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62579b7975f94972c9eb7a8c7d1e4c93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05dd3a6e93da640a23191f2ca7b5d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68d8142c2fc8b82e9c09fa2aa19b5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ae63978f40accab11c6cae1dd6dd5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171236aae02942ab7c7fed9259bf4e4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f8763e8c212040862e0549b5bebc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e70e6e9f51b72990b90a801751b16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989faca593a713333dd07758a521e7d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf727755e41d135aa354c0155e36f42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13d7195bd1b3c3a6856ddf9d1a79a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d1cce3084af2d68052f089ffcc651207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812f96b26ddba94ccc79380d98740cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3403cf80ca8e9f3ef16c01e180150209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70258b952b986a5f0c9f88ff91ccefdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90348daaf188a2503218395daafa526d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c223f91f69e475c58b89d3320c89deb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c7142c0f73a485613db52ace921a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29195e501fb2d6055aec89a3834e6520214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727532a49a89bf1a08d34fa32a8c8b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735057053621ed11aa451405cc7b8fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb65022fb8f63f3b8d73d3a3cfe114217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e30ad44dad0185e89a12b88f0f465218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e57d992c7b980765c95c8edd68170219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230958f85d8ca9e2d72759320b3da4dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae3c7a47a22940ed68b7238ebbd215221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7c0d5dfa524146a6a6c6b9b5c2d95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb185ddd7f0b7a7a56f6a347b17cf64c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed74f4f487d3211e8384fcefb3dc444224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31d1dbf4fb60a6fe63172f69847604225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606899485a05206e189af31008bc0f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b66facc1cee072eb35d4c8308d262227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52080f924c898d8d8b7cc58769f01360228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b193ab30c91dae3c8ab7a8830d0a08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd98a1c0c71737024c801a0ad20d15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0add375b9c7ade2430b9005912c5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833b98ec5e0e5eb3ca71b4972c0eb6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7af2a1b9ad58b90ee8dee4c5b4e55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099e0c40572830a231b1ae55e52157c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980188c039504a333a93c2b003e7af3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec757a87a98fdb7cb97f6fea65bca4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0687e7032775032fbdff3c733105aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ae6a62b5cbaafed1f953c0f42ed33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339b902871f3526a59227512723b5c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f63dade65a9c289800ad13c8c872d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b70b01c18b1c4dbc31086b969c8b2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ab013e14f80a5bb24578c13c9907b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34c0db260228b1efe700a4c5c2bc33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48dae3f3f3ba6a27845478ade425de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06affe50978331701d92e54bd432f608245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8196029a53362a6f6d8bd2ee3bbe400246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704d3675ea043333d6e79ed9ade9dbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adae3b937392eceb6a8e444f16d5b2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288160b0e65eca777991220670fc53d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7047bef9f1e2afe611f136521115ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0556e562cb7cb305a8c8c95f29d4e15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7daa4309dec3c0b9562d66d49a1e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d45992e03c8103e189185d50e9ced253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c841630835dc60bbc34c748f739cf33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fd0a2e4b26fd39ac177f7cfc4837c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd36941d2de9cb79e510aabb9330e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588981ba408fa386af4263c39897a68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe321538e3293bf698f2881dd85407258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97deae23c7edbb4244d505b8c580b6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf19d1a2b774a98f191669a6ad2aefd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7b659fe709c33a366a25eefabe8bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e302d7be9cf1dae95749027b649a5f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c63db3d996db1f6df66cbcfcb96cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79ac159317550d143a5f9ee59c5888264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444218b7b9d3ab219d3a99a80ccd8366265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86fb246a86b9493c772e4952628fea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360bd3969a6268ff36a6d799a894ccf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb668c3da7d66aeb02555fd7a8dc0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23a1b7e1ba4a8a25986302dae802a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b68b963503e8a3afa3fb93d8f14b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fb2717a8e8fcceda58bf89ac01d3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491e3dd52b12381ceff87b7413b0788272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1066780594a7ec92aed6ae22f879a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016f225f4a4b0a20eb1596b0cb400b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528d267e564ff20f09dac6966bb001f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f1d157f497b3677e1d42b9d2aa4a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551b0aed310210ae0d8281c0ee63c31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef16422b3b76e8bb50d3050485d9d03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57b4498a85f25303c5d4df7980cd91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d573da0ded3cfb7fb8c358bba4a335280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f513b0c494f96dd54cbc49c5501e0b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba51b0cceda059311c8a75b43bab094282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154045f717016f6238611622e6b9937283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606cd4afd536de2bf4c55070584bd2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d16094d3cced5109bb6dc19da4c1e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8933e681f9c0d9ad7560833a019a77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803041a1f6473a8fd70d80a45c00de5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b99ee8c9f27e7d67c53d9194cf0f89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9535d17a6a20af76cdb511ca950554289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e714af9b40337f916f9a0c6688f12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f7a1982d4b2037505f11cb8f6894c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9982c61ae6cdb195dc7a3cd24dcfb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a700144bcb7213e877f9e51178aa2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203ae1fd2a52d613fb0bf045ebfba40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd84f3be50ac890f9532abd64ffc86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078162c87ccd326141eb8c538e330fc4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf0a096786db62aca8a43bb4b027e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce4240527cefbdf98b323a61156124298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed55a4b67b568287cb57ab5e296be0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4e8c5e150bc9ad3f471048dc818b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cd342a99484fd39880e7af6f08876301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0298eb8086ebb045ad8e257a3299470302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac0cc6d934dcdcfa73d5970a1db58c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48559130ef6829f828e686ee9d3a554c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab3e850524bd48bfffe031a4ad7132305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8832033133a10ff1d83051da901813306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e05bbf7de26cbce172d00b7349911307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611645eb084161fc27ae012bf7028780308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9db070df3121ea91fd4481fd818a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dabfa057c4f8c1dbb4773ef552089310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a345db0820d10c469a31f8ebe368a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de06eafa9ea918cce3fdd73f7ba774e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4df2cbdb0f9f1cde664e9fb2f65e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1132da62b39518fbe37c13d56c346db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf4bc5d0f4e92dbfa2c4e91437177f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac980a04cf80cb4746b96ac17e53b92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67675974146ca71cffc05df14123e8cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c3adfd71af1fb73909290d7777a68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad49e0103a06fc283f4024d86a15a32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fc5fedb69d82cde0aab588fa234b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567cac7866b2b75abc4ce1c41452832321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9e5474f4dcb121ed7be8959f39451322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143d4776f9afdb425227dceec927958323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f030f7c3e4b5c24930b52a318452c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd433d3c8770024534af8e1aa5180e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d4890660377e43a62af70679b5783326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6677cf3f2df312172ba823bbbc5eba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0244951b61365d7e4ef2dca61d44741328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19de4a664b044951d2da9ab4bf652ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388c2d5c615711145b9885e6c504214330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4191fdac06c901a64199d2464bc8ad3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddb1e50ce4e4e4e5dfa14c5d4d4c19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c34624849839573c622af03833da2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30474ae5804494155c58ddac0a2827334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddd67141ba6f3412b0c7475953d2ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc609277438a5a56e8e88d38ecc8c69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1c5c1a88965e1cd37730b864f122a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2266d2f0d3a401737b6592321c0ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf17f47cb37736ea81fddfc6fa2a49c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92242bbf92bca19a50a781a11a39f295340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694b052ff8724d9841d9e12e29c67c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b73b800bdcecc1fa7576ba07a3081342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a69dbdf1256d019c392dc05517702343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8f4ff4639f8896c80bcd28eeb2755344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15c2dff35c39c8d2dc71a5e486b34e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16468e80ef23cfdeb2ac10e491626bf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1d26c71bdde935484a49b57345c7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ad10c09b2c8523d4f8b426cf0fa38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc5a1b5e70b9bb8f7a9ee2e92c5c5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10d5b1bf831203e43849b3ee0d0419350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc761cd602adfe56041be919cb1e55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6d00c16cf1c58675b8993909204e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753282a87a1cc6fb9a32ddf26f1d8037353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b818e34855d8bf9d68c37740bfe1a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497b01bbcd6d6bb126efed84c788969355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac20c792b249808a97b4bff38e35319356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e46a509fb2aebc184e396a6850e93b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa7ba72018df9ccd7a656258a371b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337181ab7b99c4e614625517d1a36402359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa00be78e09ac1d47153141a5878f06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d41de353ca61389b98af9454cccc7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2add19e68e47fafa1d28ab9bc4365362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1cac9d004709ab0bbd9e85d7f300c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2d3da6297f98b90f7202542a77026364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b586387e75e4729ebda903bd1a9d82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be235bd5672006fec47a2af8a401c2b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073ae2ef06a12f208d732fd0cec4e0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c9fdfe2230f603a2fdff3747af825368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb0c0cfc87560a5732dc63ac5dd5ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64243d9df2942a6903ace7288065aba9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f082d5ff8a58c23f1a2c46e863974371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebaf03c04ff45304b3e93fa1d73936372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9fa599cccfc83bfc79ea18936dec7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5101f5b4e3be172e940fb17be66ea48374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12614d5d87c0e4618cf2a7f1f2fb536b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ce5d2e8ed30e2a9369b0a0a557883376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334de357be84bbc677a562d513ecfc73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a6bab62c7c8939c830d76126828bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa86a1c910654ea5b027bd29cbc151379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87de362eaf661ec7ea53918d3db7a2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d22e9687fc23e5033401195ac9c9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa4f0ba6b065f11fdf84eb3e1a52a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f772b4b58bc77a0d87d03d6269fb54a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f56a3ed08f515218adcebe3032d311384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eb3ea2c01f654a9814a0625149af7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc6e8a02151f5f18cc65469bc40338386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d5aa13054fb02db60410af5a1a93a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc69cdb9af3fd9db3302da0fc6b4c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec44edffeec734551db637a23bb11f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585d9f3944c95a80035a978cd0027b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f6e0509a86f630a9bd734d673a30a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db57ddec3a406caccf3b6b490387a9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dece5e8d053d6eb38c42f0275607e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1dab243a750efd910d82585885113394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dd96288f5590cc163bc12a562c659395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb75d5e81e59afab677919ec702fe46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54624c96e8682f3d3714b0daa340713d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e324e63c0d25ed55c3bde6cd9fd83f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854384264f72b7cd480c2dae7e7552fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5479e10d927b9d93d2666fbf06bd41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdd8dc8d1f60d48a3419ec4c1d01ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320a3217569045a404df0b737fa5426402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e1b15b75f3ca1b92845e05fab9105403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c4afafc271aa6435d68288dae0a09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dfd0d09d3f9496788f3fd74ee24eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2848c39ab4b188807d56c904aaf21b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a73b94f5cc49d4abf1d1f5d8aa74c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ec3f6ad14c8ed430dc9fa77475fcd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd53b484c3354f4239a456f7dcc8702409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853836511453b8dba86ee70447756983410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27f2f94bd0e4ff943e4ad137fa4519411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a34d757c49eaf20cd8fde0e62b6d69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cd1bb16d41716505ed063c7cb68f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760c640c9795794e250f3b8d26a6ef8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b235279fba01e8034757809b2fdbec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7e1142e111b94f7451387ced39982416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c68603aa8cbe6f80b292a2d0d83623417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0e4cb30ae4ce9398d06325e60bebe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda6fe4039a6d36a6f3bf8c6433351d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeb2eaa90b05f9e804261decad7080420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f53a2a8b9f3dc164bf35be19af66b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dacc3339c956543ce5f0c4bce5839422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5afe40c7490a298b600b9ca3fc1264423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c99d8577073f80f48b314ce12139d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe05e2a062ead1b015dfd501eb294b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b509f8c6fe45612a98c0e0acf0806af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6da11160e72ead408f719280c1c84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61e5ea20468ac2c9dd65e6bd875106428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b335843822dd97348ca8d1c85028924429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9609b2b2e2ba7368248d46163cd50aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67496f401372ceed20a1aa487e3e4ee2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73555126ed04d0777e7d24c52c343aa8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de336c6367a0a6c059c0b5a3557db158433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419411f6bc0c8759eb9c16ddd3a1acd7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e74bb1b5c219ebf40affeb4f35082435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03769fa383d78fea936b77202a89f2de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd30e60f71ea788d880339ca6f2889437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e17a43c2aa39946f06c4584e8a368438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b333fcb9e282a4f141e42734ad54fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867ca993e3920f4cd2c3e55ad8c26d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52450f984e73c5bea26b25240f0906c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da692365c3d9551a0840037b7c2f886b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b46815d8592a31bc4fee6447cf3d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5b881b9dbd783a2ba89e5da961ddd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f8d14ebc573c3e2b2b4a48cff7c83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8eeb278cc3d924ef1da3952f13937446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f9c6aafb93820795f336a6e218e89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49abb8db344aceabf249590ceb116be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7be4d4f778272f193dbfa9d8c2e697449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a6c47ebc0d69b43724ba3a0ace96c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca4016f80bc5dd5b72716ca69a1b40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934eade753543d3240ba32640070220452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8785ae3274b80a216859060dfa0e018453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e675812743b8bb993ff51387414281454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc36b77511c8a10c7553494374165f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114da16bb153e80af11b26230b1b44f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf57fe43352d2a7966968ad2853c8e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b877861fd9da6b7d20a0c67438b62d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc21b38735a2c51a3c25ea6d4ff00af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c73603a690be850da5e07fca980df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede36b26c4803b63f0bb1d7b1bad70b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b6af4dd48893ba4b7bef4a6dc1936462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aca9653dcc2698787e556f8c4a9ef0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15451fb32c6515210e200e0de990e70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d519887773e7390d0e00b71a0d536465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda7628d8a02c84b4454c71be9e6964466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf19f8b668f727306eea42a5410b9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c579d8c2de1d18454e21751e485ce4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0536a97ba6fb9aa60be04e653a33bbb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1912490a01802a6ddaa09e42d8edcba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf3a97e5f7488b9cf0b19845cd7c3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e80a86d6c833b532a80e519a2a5be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d9a2fab21f5d6a4dcb0137ea6c536473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9525e7b7050c6137732d60949545782474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4659dab1136e1f957f5739c746638475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef25b3c1a3850f31a51a9c153c591aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809f115d05c79ab24d2345f5bf93595477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a483204dec252832da4497c78037bac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850fe8330ac1b8ff6a199bd9a860215479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea883fbd118b7db8648ef0d5fc1ef7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77986efdd2623f0bc03a827ac2b19651481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460abc1013d28ab16f4cd348f0d380d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d68aa866f8607cbf246b7d2fc49aa3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398eccf2dc92b37b80ae18f6ac346a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f50780fc02d8e514fd6b562fbc1c2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fa77fc91342ffe188ff4095d61745486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a849719b6e16cf14e87908cafb67fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c193380957739ee853e6120b121964488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d22d81c284e93cf71afb940a234b2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba230b3b78a18aa3994591621c6398490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe27b9ddc14f04af41535d90f74a7da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020d793f30dbf160f2ebb0ffccc70cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8755e5af4783339b033a6b78d991d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50468fd35e31f246092e8a1daaaf8dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a63886625c89478d7bae6f18951b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa436d217271b50e3270056f7f0a6796496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b5c0c9cd4fb35006245e6845d796e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc32a63364d9aba0bb3698661d58d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89e4cf865dc2f799964827d48cef89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea145d767694c38f37db44e4d7f2bc7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe09bd625f28d0baefd5e7d5d9c116501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fbb5a6f2e416a2350a0d07263faff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06ccc0fc38df7b67afc27a19e0fc90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b74d2734fd5581f463d4829cb2b65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf4191d0a1f62bd4e2d5d3f7af1a03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3aa09eb90f12feb738aca1bf7b69f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4e9263589d895c8f6e7c5d4a68928507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6a90e6bdf81904fb08156eb8b474c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b4f945c66883ff26f81fbc0a1f499509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0931ac024c2f10495bbfa17ba93ab7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ed36c161e40074096a1484b6e04c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10156c41a56777c4b0e07590f5ba6f5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1f681875d27721b21ee9611d82679513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e21e43249c1f87cc18c0c63ef2581514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c25b6a5e63256c58e5dd4eee8e7c87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ab5db094324777ce495b497447003516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16261e53093a8d8b42ea706ce1c555517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed35022d02d3f6cf12ca1ed0f15892518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c1d11e222f7cc4f5ed8233be586ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa184708062653df1c667359265f7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289e403fd4978ff744230904dd4f8d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ee0bab0cdb803efafa2909a13032a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e923e035da0bf4eaa60c4ec4dfa8f33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3866eae6b8aefd6009a9c176beaa1f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2fc99bdf5a762550f34a48ce6f7bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ae709c04100c4852f9e1d344d7b33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a16a83ca98bec1891b1ed336e114a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56525e0576274a407a0260c5c4ff41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6958ee74761bd21537c9b54b649c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356930c04035504b34b1c2079ff5002530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cdc69828d80b703c60a8f1956a608531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc5f0615b574268914d67ed76affa7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e92b370d41b51d19e26abb02bd9506533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1328e6c4911548b28ac087b598ef5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8532b2d411a466afbe5be336ba6b6b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc162268446348627489189eb628ba83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2341e448889a48ac362e59d9038b17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108c14da9c85efb8d3ca871141c68f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a3497755e04cc069285d80211266d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788a791474b2b9c080f4501a0a76324540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcdb9495050dd6945f8d3b5eea71e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d63f6b6c96a7b26be19991284d763542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85248f41de4b82e8d21e1668314cc86c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a49671a8e2bf8da1e35b97a89a6c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e04ee808113c8dd86c029df830cde2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992a12e6a6225e0c752f3439acf8d0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdedc4e354ee2b5ffc19e08e54e403547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef762c9b22f8df5c180d657f6d22ba5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22599e8ff684fc2e01791e1e2bd37f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddcc82eec88a380a985f5a204eadb0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a6d136ffd1a4512aec47464b41401551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d55ffee96e2015cafb1bed271e12d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823f2a515cd539f59e7004c65303929553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d414343bb8e55e4716b7da4ec78835554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a14aa1a0ccba50034e467ca120105555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7273561928808448ad2e0f4adaa4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30175caecf2a0b58500998c13adadee9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b7e35200f3554181e0bdd87d9b02f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5437a385046e911bb511b01a38ee1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815179b5a158148cad2393a4559a0a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ee91e5cc5179e2b32e3c132386462561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd53a62654a45e30910739188ccc972562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb609e24f740674e2e78d9cfe9faf172563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a19ef0ae33ce1bf40f291ff66fda8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcdb33ab9d4b033ae106785a83e25b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5b620702b6780354cb0b2c1f1d1a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4f0d47a89f1ddc3daae1bbf5aa074567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77305973371969d4f0b127c5fa6eda0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0e9f99fe77228b0f2fa60fed94111569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829df0226e5594c87fb0c5558b6c7b07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324495beea730a12bb1912c765ab084c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9681404175e0acbffd4098cc41816d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d25cb41cdb85ce0a683dd39c6c7a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f61cb5757284ba47c8bc02b775960574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93441dcc13358636a3d45dc0b36918f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95425f67aeafd9024a8998ac5e2326f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6604ca1dac9c00da1a5547c476ca733577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729fcac769b240fdfeda26233e0bf3a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11d659edf070bad0682788c6546780579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2a07995e5f78ccfe7e039eb9733ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f2ac0d9ee126ab51262b915d4a5eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df83335d4ad485c52c03d882e62084582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc531e71d0ee8352212b35fae6e24a53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8afcc6ca5de977c78f596fdbe3502b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed945548ab86d966b5d0d021f8ea25f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8cd9785b718d156f49f84e2e39aad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ad3fefac49fe889ba18461bedb42e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cf5bce04863e7e61b7ea98de7cd2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ace4acbdc2f44bae6f1a7f5578b870589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59cba08027d2282760cec785a87b4f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7ae046001924336eb4c9206c18d31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc532635c705efeddff9311a2b0761592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542fbe3cb9843e7e47a9e83d31a44a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a010e4f3373f889fbcd3ed06b14c22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d57c9e667bf436a119f87a1bcdd72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22387a80e6e749aa47d5304a4bb8967a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643edf2b03be6345633f055db3cd3405597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be424591b93316d2a3b4bdfd6207999d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615016da3fe259ad4ef1237858c0ec4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fe6e97ea0b728b1416d27f52c1393600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53c33bdefbfe620f56fb1f7aa087e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfed2444b1ac20c8cc5e4705b9484bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e65ea7a8e405fdf012e31878f19e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a38cfa5845427607aace7ee6d8ca7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d9b92611cf9342b51f15546aac29c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e54995cb7ae0d0c9dd376ccb609d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1aa43d1b0a7c45e4a482f929bf4f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fa9c5bf53931784fb266f672c32a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d6f9d47468282f7f6922ad57c971a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a42fdfc329b943c1e1071baad1be45610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ac1c8adbda89e4db8e9d97b01d76b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec365840003608e3734c4cecbb4d7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231880abd4cef26879616dc22bc30cb2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c22c193f5fa0693370e0d6e15679a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf484d600a1cedecfaa3f981959dfe6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9bcf2754692f24836a8b9b85d8d6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2c87759f88bdd05e71a1ee876510a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5d07a916fb90cfcdd183da1e3b26c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc43fb88e92d5e195d5a6d73ff0af90619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379cc5b1a1401e2ddf362418e16297f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eb38c2ad7eb59fab42fe04f11b027621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a92417c21feef5f1d7064a0cf7737622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92a9680a7bae1dc5008b72e9972049623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920e3546ff833bba76e6cba17d8483a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec297c023049ca8638bf371fa14aa71625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ebe50734ca300ae0cd4b2e2c6677e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad0d5aa6fef613523fcae704109828627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57da1ff31c23817be119d6ce444fb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89c755c90bd7b040c0dc95f6ab8db5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8248912fe84d5bff654798efac69d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9a805d57d0e929b8115122a2ccb43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152aef703ecba3c8041e35d908f433a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e4c3e305b6a08dff4399b75e8cc2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773c0b53d73487f826b1a7a1802c00d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473e87226dcb43bc1652a9865e53b89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e739fc57cb7207810e16eed021c4194636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd58ebfd2b946e34946088e0071ae4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3781a3058c967f93b653b17b4f02cda638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc24ff58aec181317421005f380d612639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4be21d7836e323ac35f30f384e4879640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1858db3496c8f28768e95416979afe2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb821b6db11af800de87d79f5ebe322d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622973503bf4208eda08aa563bf9ee2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b374244c001079ecd15b72169562c22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a095c61b73ac30ae3c87cfb64ff4b35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f48146cfbe8e35ceb664ea3520b33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fec9c57d7a85e7c5a8a3d4b72a304647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d01e8c0fc38fbb7cbcecc2d208413648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e801b3e617d57adfaec43f67aa584649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4ba17631bcdc104473268aaf891f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630ef6c7815b5bb6ae5e31aab38d8c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ea56dca7dbaba905d99f26d4da7fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eccf2a7fd6aea91ff8d77aecc5680f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc04baa5385d38cee44e44545362c76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1189c601416a73c22b2832fc76da6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dc08eee7592f85f8dab381c5d244f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca26e8058c4488fa804489908e7c69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a448e2d78a8cfd1b55b0c4fe43ec093658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14c5ceb6c18a77cf60ed61c8d35dc4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51350c24ea71d220a078f5b03700a03d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f915192fd71b173d7bc68810f02d6c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b644005c4faf753c346bbc6be582d8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb69d9f30ec16d66c97f1c3096b20e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2cdbe9c720dbe173ae7d00de44220664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8931bf1cae6ac1ac80b994e0f0c38c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51270d15d84c8ec33fba92430528fb7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aef6de54df8142a26ff997b8ed1050667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db185bc25172b83a48e4a274e4556eb4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1a6aefce75fd8c3f195fb53e85fba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec2da00ad5a53ee47619735eded141670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ab799ce6060b7584bb74e727c82d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc0fa4825a070ea0c87c5a0944f454672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe19323362a35dfea19dece95d24f52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61009621f62344cdcaccf2368c6d5ca2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0668233759197dd1af105e7e13fe9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7c9ce6147af227300b59aef1a3148676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6569347dcb7a196c53d009dbd426ba7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13c7c6d3e72c19cb7599fbba0370be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59558d2e6bf06c66b33d3804dd5495679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320aeae78261bd04d0b4f7b12b2f537680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a207707e6a797e3c234c03e21c4e27681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901ccf4f6dda5b90455cb3a2f981830682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd76ede96349879007eceb9e3e51158683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32001517282f2ae8dd4db6f004779592684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f7d24d8504d1aa17f055f71f106a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c466f613bc97a72d80b255c9bcaa90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19d4a9836ae89a43b162f7e25b21a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5193bf82f5bec470a58e658eb3bef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb76d7f62132b42e4f3894765a68cd9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dfec6eeb4e9d43e90eb545ac3946e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9a23115af93089d45ae462d5e4425691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53602ed2f30d443aa03845762fc3774692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4d8ee749def1ed2a718ed7bd0c5ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e98d15f6fb1ac1a5360c587dcf75c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb90c0251d5a541f9c9a0869d0cca04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be19154248c77ee5a5e586111650ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9d6d6a2c3322ff609aeb286ed6aba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71322c8ef10711ef55bfcd6718932305698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba10ce5b9e0d5194cd754e845d06530699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeb23b3886afec6f5d743187e5ef2e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19187c6e588aba5eb7bdbde2283398b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83516dde009f6060230c98d98c3303702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac7671fe5ad83a813d2a16c1d4bf80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3fb6a4e3b67ebdbd94c1ed0fa7728704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dbc27e617aa17c4b876236af01706705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b770fa016240ae2debda8880a1250706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e26d3c9d3c0de75a878f8dac919e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510060e815c48772e6e8b7e677990af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc74ba567da4b013e51d1d2f73d5a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8cb61bc11d1b71c1cfe4fd926d88c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008843a015620fea181266f281f60ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf32cc821243315c176232dd4a171a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a88f83a58ed3fb3ccdce2239bfe19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2d1ac9fb8d90f113bbc5f382f5af9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172963c822b3e2b618231fb6fae5212b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7c23a5af54b113ac7471c4a630aca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe152c67a310b8f537f9a8ec22a73ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab1c8703d412d1df11d699cf88d99e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd776023ff333960130f7cad7cb503c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e35c2dd965e6705588344a5be47e7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392e3c85b9aa164200c00b474fc6c68721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e0ba4c4d3c7f037778a6660c3737e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441091de081ae7d7f6482c7ad2c57c9c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847d097ea96b5a01949d7970efd06a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f651814cd40f28388835dd1e7c2bec3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735784e294304c0e5da4c974b342815726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e29e081b61463f0ffa118725e2035727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008549e6f941bea298c8ea0096478ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50730aba6515464e7a1a6bc513e6c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cd2d5b0fd99cd9e13d60dab031bf8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d53812bb15840f6696b7918a9f498731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e049b9c488da168c4e5c46153778fc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5d91b14147a1633bdaae8963ffbfa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd2dacbcda83d69be8e8eb596be426734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4bea0e12fbffe0a8129bbc32a8ccf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb606917cb915dda332ff3c1ca6af8da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ce43aafd92378373331b32c51f146737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba06100b7458e684f56436af04d8949738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd147e80d5313a5081074a9dee741b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeca963ae4f08f82e21d34448aa82c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aa662e455bd750fda9bd8959d434f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa979419a431ac13ebe70d0c96478a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384be1ba6516c27e120d44349c298b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b557d89a790c2f6384d20024ee94a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836577e8a1631bd8b7bd661f7325bc4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb087ee2f89c75fbcaa0e8966bd26bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3f3eae2b2c87ad0a8902adadd0bd5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be48ab27125aea03d933aafbdfcc2c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2c6a8a875631c857cc945ae20e28b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd2ca5fca161757daf10d582c3e30e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be92b24fc11ea6e3820aae36a8bd64f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd831a5dbeeaea7fd86fafcfdd7b818752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945f59ec6895b151868ae64d5da1c27753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a892c26f04518fc37693e5575c7d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd79f82bbed1ff81a2172a5df474e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0133959501aa2252f87bc5165783c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de72ed7279cfdc29c6b15b31b46acf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113bb0b09073599a48349c6db59c880758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c88ad881a0f507e2203a2d73a0616f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6705a6e87bafbadbd764ad38430a4921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ba7faad1d12ff2cc7c61fea46826a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17321ddf1ca09608a235e7687b7c9f9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992075a26b5ff594ba7262e00187478f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc3aa4a8feb8b090029efd13757de15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63f2fc47f37b81eabb2409de5d342e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97be92b69b0f6fe9b709cc0e58bc027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb7742a9ac61af039ea142bc5f15968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba0f7a901a9e697160910b6ee8f61d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf33338c0bb94b7013cf3783a1d451410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d0e360a5114b3492640f91f8811cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eedc7cc7edfb60b57154df8251e1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcdaf9736201e81f3b5ababac641a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594944571ba7fd9d4635d525443aa2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb92c6883d0d4a6c42957cb7319b7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bffd37c6c4d0dffd539119f83aa35916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021d5c60dbebdc17ddcd250fb6ded7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756d84ef8043046f4b1e4be8a4a839718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a817664a45cc3d3edae0fa664ce200419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423d1ae34da361e16a39af255fbec2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771d984acae337d3433b4afdf9208a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5c573692c755313d1b63d5979477f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43ea91066d26ca2d632cc39d7e391223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236067e2087444dfdf62ef09ba469ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c4f1c854eab2d7ddd6c475ac9ac2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5568c6cb05b3bb4ca7ac7851e5a14b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41ad2c3aaece4f37804412903327d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f30d43053be33c975ec22bb4f1d2ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170aaf5e07318449463fc531496664e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0573f2c8078275b2e24587696fe08b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d8351d2585e6fc4098e993932396931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f575d6bebfc561f799064e726f2bb4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af0da6b1f20f8c1601aba4ebd28e4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87762aab8bee88ebc8a3a91b897be43934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857aaaced2079a1e3fe52084d63d399135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412742a8b77a3a653398e234acaa5d7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ff8e8fa967a463b07d9bf7abb6d5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94267d7f8e40f78d60d7d4208316f3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f521a981248880a28a8758edae050f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4aebf26ad5f662b96549426c3459440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27a7ed4a7ccc525a28d4392d49ac8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25744a4a4e4b4acb745dcd5277c6e8d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebd070f49cbdb767e9db8fae50a82e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4387ff234760448a2eaf11e767d1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3fd5e3428e3fe2a1f762bfe86324645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef117336247fcb5f0d12454801afee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156085feb00a828ee30b911463008d6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a3d69f8748a4dc0cfcc06a32d56ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae75050740043964f39258e01bbdf449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd597e740b9c7d4bf9aedcaf13bd1c3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adfb0c72ecab49d5735c4bb3a2f9ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bd4142039b14c38edf62443ac5f5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea922a62037fb6f570e5293b792f44c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebfd9cf4ebaa25b6fe5b8310ff68b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e574567c9c779c4f9980c29bb1ff155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75a6750334edd65dea3c9e48b1b8b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a54bf93f0d45acfba2d87566cb5bbe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe87d8ac76dd8b5f1c39c0d207f17a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d97ce96d9836a88312e81250acf3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b42cc265527ca2cb5aa7f9dc5f0f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daba823ee0f08523d49702cba4f09d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444bf42376902dae70e66c024bc676962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2aeb9ee2cab809aa6f33314bf4c3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bdb16000f89c6357276d4c9a9f4f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3950c2f58e16e01ba1b43f3f7d629365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4497b79ca79211f08c0275c7cbd7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbea2ad964109af63e10902803ce9cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2601fc87efa8082455ea7a8af2de7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b3e7af4eaf6e85bd22861c33c098d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f73a9191a4c7351c7e27cb364fa9a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f8e43bd675943318306f4ff0d774b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d407d410a007b86a20f43b16cc8fbfa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b25188efb435dd446abc74e9fa1d7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9c8ea2e77a2b61d023023b9c1779e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d1398e033a5f6074e952dd3dcd09375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddf2f61429b139a4477c3ec57921c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f47a331bdc1704138535f251ddb2f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08130e0b833cf2e872ffe912f1d2b0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307e3c5a5fd80dc1379ba4e8e87701979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac94d275645bf24871cabe25877cd5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757125f64f577ac7c28bb7963afdb2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c6ee16c7659698bf696918062e22e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a01e277aaf6a855ac01ee94979f4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d93a6ee08fd0ac89feefe6593cf1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d53c8af1eb7c3dcd49e5c02b8e7b7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843415523199cd617a463c9ed430ea0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74edf2ce0e1a87f765970ff3afb257b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c8f36e1cddbf1aaf966b4bd4b0d6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b2489774f7590de567670e217284889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4d5930c80e2faf832f6f1ca3706cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773506e1d6172345d88df69d95d752491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4030abc7d60d923d2478f5d6567442492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc90b9dd610d1315a15479a4cc82e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abdfd45c17aa77768ca18faa9832b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d491d752413494df1cd722cd3f9db195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401c68bce56206ceddb81979cc72a1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2212f4e6f6297b128f9853e13d91d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79399fa83360348ed1a8c2651dee2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8306077db3f618431a5c12c9fade48d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87613806dede9dbbfae277daf60f0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b332089ff6b0687b22f91f27f5d70dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df4245c71f4adc03d3878173bfc4d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f589326bca834a6c8c9a658c4ea4257103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82858d569e1d58e9d995da57f92dcc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8015e92b42dd0a2ec29860ce367327105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08efde8f06579207ff50bc5b637374106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a9a8c30bf923fb5d1212ee636d48c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade6b7433042cee3d90f5d28662baa2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595564db344bb49a3209cbba86689d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fb1b921565d53dca9976b24f8c233110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98351f9f3d30e0339e6c91382ee42f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c3f40cf80ccea33cbe4c71bd74a80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1f08aa309b9e5fa0c0cb5e9103800113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a00a5989506cb6086e195a8498cd1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738c2f03cd8334a6d2a6382a5f240bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9acbfbf516fa5b131a4222febbd239116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c51eedc5e12150f79c7ca97ee0cf3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064aa2ce71aaa9e066ba71363331d76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e705503c75c1fe98461a2c3209321119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affe367617c287701b63d7191e27877120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245daf4a8f639d0690507b18b1e3cc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16966437c9755c2874fb04d1ce197cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa472dbcb7e20c24d9d30be2aa7ee6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fe552c8bc00f838e4dc1f4b90ada8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979df33024aa203688b36a4c27453b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c9e6ce9505fd9f38069e361cb02f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2ef223254f9961c0b0f5c291b285e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a9a7351de05be1e14fb7c71e41d59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a737c53a96fc4824e779a6682d03b08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882dc2866882e9f80957b973f0498d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8220d9deab202786dd5691c85d8d9a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d42217a25fb4d510785f2bd453a226132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77501ee3956228a2aa22c14a031aaf7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ec2361cbd03452b90c7684c5216c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b99a46a49cb3e73caab5c4eda0572e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f0e107ebb24966c7739790b410696136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392c5719a82e8c44db3e9bcc54d4b3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ce7076f9d67861e0f421b8d1cfd90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb914adb9edaa74c79ae0c3f2516ca2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d503c7e895ce86d9c37fc99ef3243de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25ad47d1ad5458fd71c76d0510fb01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bcd80da1329657ade7c8d842cbe55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ddacf1766f87e6ae3c55fe535f7f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79941ec59f17a4ce756c45577daaf198144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9035d870678132d707cd46b9813054145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11841c998fbf284d268ff43f02268a71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29190a7703313632b6b5d57c88de05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a14029c1ca5ee421f9fdf716541e3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54940d63eee5052172c78c342ed22a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e33388121bcc4c331ea51d83844cbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40587734f4cd5b27ab9304d1ca4157cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e564314f4655d79f9c98597181655152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0368d0720bc77fa004c4192542a8499153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c101df9aa0ead17cac8c7fb7e2e059c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccceff9e40007feab3af59400586e3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f7900e1ab7e777f953a683be3ccf7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2c5b8a7e6c7407c9871dc540367db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7978a017cbdc58e3443621b77a97e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b82ac74e80ecd0922eeed7a140d25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b027654c3bae3ee93565ea5410682f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cfd8c331fd7b99a50a867c514cc55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bf22b9587a6fc0416bb7be292f922162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb835bf22b5bd2843a67b3942ef5666163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aba80d2b2184981dd8ce0f0eeacf4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492a0563f4788ff2c4a342a01dfbacf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7eb67b93f19d6f55efab09831c032166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeb1fdc1c5bf129be2d604d3aca467167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2b08bb71bc7c82b65848ff8c3bee1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b669e215fc4db4f6fb5fa6326207a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be37b92083c17d281258b6bcbebb268170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b999c1553d576f97fb4c8b08782de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18c669cf9f389b559e07e047adaeab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb157304707becd4c3223270f445eb74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95693a6365762e1ac6043630142610174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03a8ad954ee1b146b619b69635a6bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc7f1dda3fd2389cf756c252fc99a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49166fd2cababef5336c957df7ce2dbf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18135710adf3982655ac60ad53e712e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbd7b96fd73cef72bfba5f844bb3df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10303004a15c020903a6bcac834c0b7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c5bece87a024cbad098f9fb89e4d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bc1e5d9ea6afa0f3eadf00c89cc2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906133706d590bcb0697483f55ab90a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6b5de162a22db7f8a55761fc613f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e040bd3df004d26186a4f0c51e0f8cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88688cab402be98502944d191fe804af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e640e84a369af2e83afc024839f23c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89509075570850bbd245e3360d4386a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7395fd2900c65a0aa6ea2a9f8eea5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fbbc98cdf5ffae257df96a83d13f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b00f22611fb6d17a90f83864e2675191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623908af0667fcde42192142e8dc1d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0c34f4bd12935b0552d0ca554b4ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4df65e0d69136d5ae3ad854dc4ea7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71019a17cffbf80e16174cffde0072195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b24746ad9fbb2b595129fd705bb743196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0495ee72925d3db1e9a89a13926cae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c532c0ad09def7dacfb84515b94409198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7846a7b90e0f6e57e802971a4368b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109ef78b613215f066c4cdec0672d4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89ffdb4a24d10993b114ad0d4c3d48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf386c7f1c94b0622f7ab9b10a517cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac1aff03ef157d97fb00ca61fe490e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347895a2fb444b979f5887ab5505500e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbccd48c5b2b82497e6146918db028205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff77b7b7c53f53cb4f2fe44b1f5e839206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92cfce9a13a79b4d5dba6c5b5167d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ef5e62b840c8a8be5701baeadbd84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a806b540d008170aa841f7f8be3bc6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e32d2cb9971b3ffa1246340dde808e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d4b9ba9d7e0d0f3afacc4e36449cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86172e5456aced00cca1c5b8060226f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d0555b0b02c45eb379225e4fc970f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f63fc2c7e214e6a4fdc88c213f4b86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235284577e323c219c70b707caf484a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8946e18a347ae3a979bdb666d0fa8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811fb3b7b541542ff57505961953da5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28e75286225fc304510283f3f999b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a89053b1eaec567f973035b219d234219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12d12c20b2fe579abeb4bfc997cfaa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eef93d239084d89d65a9da5e01b3b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b9c706a2ac09597a4dca090175ebd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d1208c1e8b51a2bed897e54bf61d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69c5c85bb9341ee826a7474daecca0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87aacb4f546b400a1c79fa3444dcf9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708227aab48e086e1f68fef8f519232226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa150fbf57b97dfbd0a1852866ef2351227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a931a865f201e094db7c8a68d1da2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cdbb2359fe858b4c0f6495ddf50f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d70ccebbc4d2fcc3dd9cdae47ae720230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca182e8ecd6dd1377f430a400f7978231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3038b6f10dd60f99caa56ed8b00914232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3f0b97ce2e1c622286d4fbc436740233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b141bc416544858b3222ab7f51803b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0ff9f98acbf2d8768526f7211d255235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ede81e766afdb74064c845f6fb678236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192a1a79a82c2d72c050996d31770c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67965adc59e785d95576a6a749aaca53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f973169f39d8500f0576c21b254d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b8da819e7e884c02917e4482c82d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863690965bac989fd0e231c94008b24241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00accac1337703be24fab670b28456b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec08ee553fce9ad385f4816ca09b158243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99a578eb814866e8246025aca43c2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad06e4f077919a58ba4d624c973504e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677e0b88e8382c03190766da9fdb623246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1c16c892d2a633a9a0d9a0224fbbe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5427dca7737ee57c26b570e3295f5b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681b8d0199b228743e2e1e33d0dc8cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb0c78e57013cf81c1fabe66f2147f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673102d0b3acab6867e88b0725fad160251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff2ed9f33d0b42398cfc2eda9c6ec8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738df2cb188fd8f6406c6756020d24d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91649264e68884d4156f062d55425d24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0ef0526f38c1c63aeebefbd8d815a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0d87f0fcb476da0df1e6a4784fa59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af98921414ec66a3008655a213ab812257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5585aeb1280e2a993c7d3a8b35403a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8df348a11c669fbf42d6e31fe42c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff309f63edc874cbf1b14799d9ea4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4788a536f0c820c514350323a570d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38c3b973b5117ae193f4edfde3b1f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeed0888f6924062270f5a93505cad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabf323c55f556f33373aac6b090694264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16813322d6c90b5935e2d387edd2b329265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb86fb62e1220d3075f8c6b4f787547266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee940d793b9e8fb9918c90bd0ed613267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfebcb5b52746083786e86f3bb74a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02e9f9a8213cc55e2072816d37d5a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b13e3a8305b62a981d0014b0cd36f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e0f8f80175e90b477fda8c8d3e3c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5db714c369f402bdba32436a810cc5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e3c798dbca62d9bdd35818a4c5ef6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a724718c2d7e4e62af076212e2a58b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02141ea38d8ea4540463f843825b21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb4e7918c46839acbeb66cb4ef4c28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9d7bf1d6390c37395d9d575d92b81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ef049f0d7c2d4dc4f34bfc92da141278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1966fa0b3c96213230b853cfc60fa2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420e4896de28238088634d48011788e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d9ed22fe3bf9854b0467f71ffa1cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f88bb48009ba9794ed24891c9c547282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932086c1d4a17e9188565073d1a7411f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601bdf271501385ccb59c2e22222c15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4806b8479cc6706b4e7602a30c0bf14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a57cce1c7545fc20c019b0024742e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4c7ed30743c025afd0c81d7e59958287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87108545f0c82829caa9e59fb2391d62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e573a00830712d0ee28bc193cc5da3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbe172fb2ea8808c1d5f44ea824b89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afdff215f937916c84bc9facfe3c5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ef56c32eaa328b2ddcd7ae976c4a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dc115dda7bbc70b05b688b33ad737293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcb800675b40e4f4666c53aac474bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dfe478ae4bb8b72b72b619a7eea9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c011a3e03e6de67d54976c2da44e024296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde900685d0e8fb04b836de8b14fcf0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541a762b72aa7c6a2db5ee50275ad84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5876274f1438394558ce9ecbf64986299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98383bc90106009a7e7492db6c3b3050300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9bfea3e941a7ddde8b7c0f0f6ff7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c9f0011aa17683692d803391ff1f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a85d376125392d97e33917103ec2fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4781bd04a1bec0b759f26f4814b088304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd181ad5a2cf4273ca3ff017e817ac6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988db679ac21de5a287a48c8b0f6845b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ba8d0e82e9d30a2b038a62324ece9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d344a48cb5610244a89c84a528e1ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6418423958cd4faa2d9e298f45a2b4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191e50309cea7a95f90a350875eaa02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7483db886a00f78b24470a057f7260311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5127500a0058f4e7e0cda077aab8b14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10e768745fdc40a878ce4d5352e16d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8321c46ab5470f0021ecb0ec62794e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4b2730e799de987cf52a22893f5ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a2ae2a6fe2a427f93834be2702cc9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaba021e6d65117baa9394f26eb74d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d49469e8e05573020fceaea7779bdf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afcaa4012a4504fe265a1bf55be3a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6cac84b8bc21a9a9073dba178c06a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12521199f8aa9aad41d4cf2fd4cc96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45b5b7f13fa23d535e8ea295d4ccb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0133f173e8b76ac1cd8a6e93e2f487d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771cae337f7dc8e6c9f9a0447de5e5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dbb37b428352a31243b14e1ac75b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774e7ac73c26099e11af48fe4b86321326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abf49d6aec57cb71ef4bee53a041af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28e8c6d74b31e89114ad8f2c9841d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b98e5341a0341cdcc84353f2e20b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a2383470d3eca6f67899301d05a9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5939e77a320e9ab24482a9e5e0bad3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee09219313efa563b0ce8d45a75042332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db0f4b761488176c0537b6227376cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85ffae0c218ca66aff140650a886c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9ac18f421278c9c1d1c108f49129a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb23b6565e5d045e4755455a031dbdc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fac67383701cf789822c2d80c16e4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8acb43a3605e8c4db23d37b028acd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710f91f64da7bee4f397cf23e76adc7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f472fe5667bb4d132a58f5481b6f8df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbdad8930de7fd358f92878715225f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a9ae23c7ddfda2e11605431e06435342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ef222c9d79f81610d939d4f6576bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890935a4f962b5b9b35f660967556bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795245a446ff27089cd0bcc58c9d54c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c83e3c9d1026f73b343c33cd5fd2ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0638e6b066cd97877cfd833886c5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7961f720e71625f2cb2736590a3a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b6f635512aa21c6aff5ece9bb4dcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12aa7974cc3715fb4d832c7e1f5f0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a86b5d8468582ff9328ced73e834b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8bf2bab69313664db8f54177eed97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35056f4101941082f22c78a1e8edb3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e304e52ee0029c944a7358d9e5dd8df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71f3ec3a9657757b043c41b31d174f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c756c5b12fc5180dcf214b007a5ddd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a7b7fe74742190f17d82822c67d53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac796110d251c526f96aa617e03b32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039b9c4a1b54bfb73a91b270f5ae597359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a199670647c2321364c076135a1590360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0180cfeeaa5888e0c5c618bc4f37b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeed8bffc971c25728782c6365fed32362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a81e337d7caad46a03816eace783e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f747c6e84442e7bda8b73e040c55a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70f77cafe313128c78041f1a9f2105365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efb73887df0ef94973a9e1a4d84314366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d082aac6b1b254efd6b9ea084eb2967367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360186b055bc9f082fb8f52561fa349e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a73d0b3c39af101e9a77a1568726b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23346880de66702240020e30187b296370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f990776ed8039f69d751f1917319a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8824e2f50e6ea35327ed762d2ae5a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58596873b1c08d7bd42f4b21fd90c82b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52ece19c3204520a90077d2bc00754374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a7da518b760d44c6abc24362a9f46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b2c696e8bbf0149d5f4fbe01ffe21376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e19e7a2449e16624e69db2b41b0f71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb323d388552b8802e68b2357e740ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99960ee1f64387987627b59c72082e83379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57cd7c80b07ce3d59ae5cbcf8881ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77804ad9d50dcd1c75812970b8db1ca1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996f36024ac82c8daee0593ce39ceb3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb0b7c79c940d084bbc7cba4557c3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04310847fd51e451c6048ed43e687d97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac33e4c5eea3c408344a6531be6a15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a4d54a8d59b167bbead493da92328386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff033457b0199dbc7c959f82228514387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aa8577940a0183369a276b77aad47388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3144e0c4325d6c1faf2d3c538d89f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ffba588a5cf28c211d3569c4747e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623ccc83d0f59614a5960d620ff2851391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45d2c03c24d90b360219bfd44d10fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bdf5dfc21693b3b22610f30675cf1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd1dd3bdfcba41438d2f728b4e805b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c9473a30b30beb50d7b1b9aa55f50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b5f57af4bc00707d84ed858895160396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ad0a265128d5ce021ca4e5e15a97c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdb9ce8697a159891b1372ac08e0ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00c27e59d1fb2fc47cda95a6269200399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9421634bab6435033f6cf89598701400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170016ea91eccc314a70f51f6921ff0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0758333dd8b05d964750a2ec25921402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8816fc370d6d9f177049d288d5e64a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900208895b3ef135eb70556bad8042b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570f4c259462b0647b84f83ea545e8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda3c2fd95ac0a1a11f10cc9b738ad4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db9f53494a5e1d1bd8bdcb14219391407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ccc4c40c3a255e69307c9977f86f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aca624fec29429383ade992b41207409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acbb7edf3e402928299c13a4bb7a7e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc034065109642abe3ba4ab1b3fc68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bfd3aa0dc3661a51449fe11715b1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944c5d238c3a6dd3a13750a30377a20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638ea0f760511e99b5c26e3c70f78da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c564d36e82fbe99ed1382c94c04ecef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c0a1ed34547a1c7c2f14660092abc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3010d0ae7a213b21c22c59683c119417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99236b11f8e8f3dcf94b1ffaa1de6c0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527228ca9bbbe03e3f96884df984de3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659ca97996fe9d8f3e6343a56d5ab7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61087d8d4b7b7e021af91f15f25069b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b428f6e2c0890dea2cdeb1adfff7e67422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987b3a1799aa3ce20d7f0758596aaad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22156747faf357e94fdd74c8526f475424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059be55f1fafc630465cc60322d0c08d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca02d19833029dca8a8982de2ef447c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44110f22109ce09fd09a5e0ad54522c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cade3da1dd0c56a4704f9be44f0e6d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a34ffe22420f4ef4f5df85780ede72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce9b9c8a4f4219abc14eaaded821d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef697579043ef7c6fb8b34d4be04d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60da1317e0f4f074c22c9b76bab395432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669bd257660ed3455b148455c460da5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeec5c2a846145f3ce37934cd5fb34a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04203656c2d8ca16b3391f7afb79fa6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cc6945f96a5738258d7ab23c8d8b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01202aea8b85983e6d4ff020331df1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20971c1f64fb6a0be93f6d48de72fb6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e00f545942ac06aaad7cc32104defb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc209b289be5d525e003ebbaa347657c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbec5854918ef6e8bfa381898f73e54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b114d1064946b869eacdb5a5f5d08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dc89c24dc34ecafaa9be8a5bcba54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea25e0ce98cb7c428b00f253f03e7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e394e0b5cf226fc13bcaf58c53990445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6fe93650184ce2b1467bfa4e758b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a4fecb70df46d877a220a3d251811447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7af1c61f48a61566689c5abba0071448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272b276057a47e2b2db1b31659ccb62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e65295121ee71386d11eeed6e0f3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a8d10f5ff4c71955c90c0cb00faf6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c92a24f532e706b3cf3a8fd04a6f7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabee9b150139e2cc80c550a4503e1c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cda73ea20d9a03d124d6c5d335aae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ea63fdd725af2c77315701997d69e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c171bdb79deb41de9a5897d2d14ba1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93099e444f37b8e01e1a9d5a6b5ab1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48183dea9226fa50135042447fb6626458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8487401ee69c40fa5efd23e3a7df29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab5d319d0444b3c8ab3853d9f29986460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfb4027589dcf0b5b3cf2dc5677a29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbbea61e9a0f5060c01307bf4d8b36462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2fe529f0866fbd9eda66abd45e39a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365c45492e2804c912c9026339001bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90d0ebde04541dc61b15f34e15d6e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5294c6f9ac6d4988c1be2131686a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f57ef156d2d1b9bf5c3d1e4bc951d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53027d31dd0f3213b247be62309f3d9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b08050828cb3900e905ca5126c157469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0915b65153062226a2f206d1f2745470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dfd6de791b8f368cab7570b2f536e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a97b917ca5132a8f752d5f4759b2c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb164f9207c03384cdcc288d26b6440473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adc7cd81eae92d6a5cb26deb74b148474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b99bafc1706985235180f1d0e1f48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7cbf41f783fe530b3ac2caad3624e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65ebffcc32c122fdcde9ea8acd67c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c72d33b2aceaf4898d263163e58c50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ccd64542794654b7ddee1175c12ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00667493206e1d99393e5979d34a5ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bf228e39c40e25ddbd0a56e88933f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e4b9354f0c7df33d1994eba874b0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bcbe0b7cacf6d0cce7ae8049da0a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4ecf7ef2d3b062c7dd8566ad135b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3813335053cbee9c96ea0069c142321485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fafbe87f124c7b3ccc77f8d4d058b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fc0ba84d11b7503f15c10ca7a85f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90326793514b9eae8f670165d729c9a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557f59fa064a81762624ca62c4a9137489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e944f3656764fc0d78694c6e25676dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0392c6b7856cfb8deda2c9e92faeb6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5a7594965f11e269272c6b9ae78e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a42baca647894b36324ef2efa35dd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fcf14f05de7141ff5c64fa9df82ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b8cee81c94647daaeb6d7bd2e84c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a31a4ba5a46c83446d13c9043adde496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e78bc3172fdfae94f9f9727eb1c960497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb60b09e0a0717e4ebb880c27b53f3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbee22dbfe8a24191b3cef190a3ba38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb3e02fbc863df7f30d226702b5ec5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf124ccc63b4b9e7899692fc47f52467501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2afbf54b6689580a66e3de6c1aba56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1f042d81de9b4df0ea6aa76adf3bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a86bd79428f13aeba65c988d42e83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6c383fa6ef03bcda13a5e65890fdd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fa8f5d47482118ad6183e66c7d6c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6811f0c226b81d62d764cade62d77f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2d50814fac96c83daad2ab7240be3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7ccc59af0d2c0505dabd6513436a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7649af5bb76f3d86fccd45e66acda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aacf557c1b4846d26f2cfa4acf6d8d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f3e430ac5fe7df888b0659cb44b16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b88bb3448433a1ff6eac2c79f37c10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67ee71ac81d01ebad2d91a3ab59b26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab3380a4d2ef0266824f438c66dd8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc0d34a6ebf201470ab3702ce49d16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08d5eaef4393059ee4e5678f15ff45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f6ea59e4e8f470e4ea2bf9c976fa5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0de6fa4026e20c9511390a040c0a49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8de30ece9f91c500aa5a3dd220df5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72036175084f1c8dc7f51191446f309521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb3b10d0ab9e9960d7d5efd7522250522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79839a21a652c8daca26066f3ca5e4e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42920ba52f5d19b48be9285ff7d2c1bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7dd76dc0c20213d63390403888a68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c9b4f637ddb39475b991883a5edf8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40310d5aeb63eba0d489790986d73db9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff440d07f4a1198a00331aba1e321d1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae504bdda6452800c0f7011ae3c483529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96b01dd831c99f98736a66d0ceccdd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da384a81b473df538d0c777c12584fde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61608f29c54287ae888c3c818931f8db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcd60ebe60cb02f3066068aaea1c4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb005e6d0773aebdc836351f2561ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71d6c46c913425a31ef7c0a5d19b57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba9363b33bf611fc29ec5d787a488d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86110f88853d57c71917649b39ea5d22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40931c2bb7547c67e53cf6aaf0ab07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083c94d37ecb2040a1d572d78040d99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42420eae8bf0a9da25cbb2f6dd89e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298968e04adc6785770beaa692a4f8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c083eb4e295b2550d101c8c128934e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cdb913b31f71c2fd8b584844a885a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056e563d6ba7b371dd91871ca16fddb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa56ddb63db5de4cf241d3be83f8df1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85efe720e150f549caa9fcdaa68cba9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1ecea9713362df73e2d6c8df059fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d5cbab306c176f931c50e1a2931e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb28bf83bac71477e6f5e64206adc0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6cda4e860412883cf2516c77f518c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa57a8cb9889710b9ccdb7187c4171551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec152ce1f068b1c95dbb27101b41f69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97121c92797f739ed7a354fcbf57fc1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf402a046c9148e4dc82b5e0952d83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1f0291c65029c365e6605a0e1fb3a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16feeddc2ab19b1306a9ae7073c984556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0102ef38ab7784975bd04fed3b56cf2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a0d424b9bbcb8c48c5a3fd3d92877558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf8c2db4ef8d860d2ecb097b2a3d58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99257ecb31a06992447ab9ae27351836560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84ac157852ec91c51394e024b82c86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b96476cf1c99181ab9822d9936ef28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d6bfb8dec3e380008c27cc6e4df88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ec78cb37ed6641c482d995dd7c93a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10181b15bcb388ec5605eca66397ea2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a29c6c99d5f3f261180ea6c6bee49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737e4dbafe7892c8493b741eab42e5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c9f10997ccc8c9703a1ae52cd472c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58a1c6044a80e4d40fedad905078ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a54ae3a0d1ec458620e4fcf26f5b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e8d274a7d5ca2c0b4584a8595b5ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d7956e9fd5bda3a559ef66e71c9f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bad78e5062ea46b46be1445f54bb9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacecdc3543a90988415b9f528ec056d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889770d67a5b0e2e833a19d11f3d59fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68070d87f6b8528e80b40e60e8eefa8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1872a4f1cf9fa3b8548d7b6d203669577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298729433616e259deccb2cd5801249578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded82852920bc5916947465fb951887579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349d63bf37b52ea098b5b7fc73310bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbc13f5ad4411755e6a403876775d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455049b822c77af775b69f3a23e390f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394e173481aeef4f43b614605c20f84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ace746878398a001cff383f5460823584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffb08aa8126cabff829682c5a98a5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c2d888d58e797dfd42c4dc4720c3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fcd68e87a35c4d0e9d4ea77c84217587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f698d47e8c8e237927fcfc1e670be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f24459d389ff37d30d915a0302cd7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deed57bcf1150fbadef7c142e3224c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbac50eb3d61a31a02191fcdb19528591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace5efd0e535be035a6e2ee8059a6c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d753f5a96ac4c7ed0334045d7d11d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b35d972b5cdc4ae914b3009744b13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceae64110a4ea7d7bc29aff3bea09d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc4130bf965af30184ec0348157d44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664266b3e6b862e3538d4a9516a00e21597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda49b3af9dc950f13169f04f25adf6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bfdc6eb5c2ff99fb46b877f7751dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c3da037005d122fa89a34c8ce4a2d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a48bdaeb3b88da8796146e22c7232b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2bb8f621b8c30ade6717266fdb0a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd57ebdc5a22726b5e101f3f972e83b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ca3fedc6232ecd1ad02602eab5f25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20301ba6d331ce4d0d6268af60d1ecda605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780c21e2cca29d1fb21d7227186e94a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aee8059237aa35dc77db45b266164e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad650d285ae69c4f5d5911a52c3dfe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d99019636282acfdb00d4180957d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa1fa9b7557d76fd102ae13b2917e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247668fdad28c2ec92b7036f1a6815c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963e496055691e16654ede9ff67a85a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9e0d4adc92e7c12d4b6b1a2688498613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390aabd4a9b284394b2e602d8723728614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331d5f249b1fa3c99117c4b0f257af2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7e4ed821946b2db8b9512cd8c7304616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d03b850b7181777c19c60199b6d45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d409012958461ff7842d0fe6207c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7e80bfc5587875d5e2b2c51078cd4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6e910db061cc17496aea0a3dcbcb3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb09ee4cc35e6bb3bf3835e7c37870621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a9ff2bb6b6431b250bd78ea28717b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6cbeada2a00c75b942a4a8e72dea2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546202fd9b5ccae41f0155170d52f5c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cc8f70ff95e93169c45cf9c18b1af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8b8a48fb9a8a98f196886f884a570626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8a2e3356852394ce47c0747ad27ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade573ef45fee3743671c5b9499b020628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d25a97153fd25ee671630f481f99c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27563a78f1308074ee5edcc87e1a8bde630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dcb13ee2e948f8fdf6ae10fae1471631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adcc9d743cdb19c540850a7f64454b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e05476349c0ecd0aabf1bc2265ea4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9779b911866fb400dd6c6962d974c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1f399284cddd85bd2b617424964db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ff8e7ab0111d327dfdbed33036819636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7b2e82d9b22fd27faeb5ba182860e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6075237c657286d520c2efe031a05a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c846ca54a40aacc156d18cc2522d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8b6960e125892494dcd69708fe1af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73678fd5c3b362759df25d9eeef02eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b619fe39070e1a042d77f3f9a1b876642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fbb70c3979d4ba191498602c71b60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda69d64635b9e6f490b961e8ccd51de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180f9dccc19b40c318c100220cd608c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc943397ee1476c195bd3b97dcd82e12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7e53519e9b28fcb38367b41b7f556647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a132157fed82868a787e4ec0552609648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda02108deaa6b3eedb42c873808765649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87ee354cfabd019a4cad1c531f4402650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a28940f50126216518c0600871504651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d4d4bd7d3c37a92f2768fd9f8433c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac49105d4d4f4faa2e29ad13c4112c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09134b144e1da4052b3b3cedb9056c38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bd079d4ba1498934b87d25dd1ea9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a0462b86e2adc38de475fb6c4c928656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de330367d9ff9b4515aa6f130ace69a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4123ddcc3f4fa6337f28d35f09b1cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329b9937478ce9c411642074fe49e43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d2242e6eae927c41b433fce91d12c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf7ba930f54d8637a42031cabfaa84661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3763f60d9b89747f3c60ac0cdc011fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd8bf86eacdeb762aa3e39aeff80a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d039b321207f1c1803dec476aad615c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb59965e33e61173f7423e66a75f8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362bdda47fbd003b1f08efbae4cd4df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7b573d631cbf491db7bcdb1c0869a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9483bed70645bd6140ccee854bbfe2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f821bbdba413adef41e4ab89c3b0c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd35297fabd34dd1fa6fe5ac82f821c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7161b5fa7bfabeda0063b5a4fda2a9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7bc158694be536ab00ca80eff1b78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05e33cfac255cd227b009658a85d7c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b554fc7caf02d0e3da6b02d7eeae07674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ff7fd4c2a68017c31e2df3e80cd05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4407dddd881f5ff8e20a86f3b0e958676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134e155588209f4e7c23c0652152655677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57cf072310e43df9476e87862dbfbc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f727e64142a55483bf0594d764061679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf3c43618c3182553581ab6fa8b753680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9429da3d4b6f4a53650293d64c450d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352bfa0bd268e139f24012235d4e2f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253f3ee9bc4d21590a5e22b05b54928683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceeef3fe4c3a025121da4bc02d2914684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b68d6f4ec5374783e99a6cd4457a0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129526a6da1d3b59e861dc3436203589686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16770c29f9979a4ca0c153aa62f4e99687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a74eda0ebb4d883685ca3f3fd37e5b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30a6a27780a282947265b657248ca5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a5863e2aa44cfa9a7725435b49adc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b32b32e8342c1011b7aa7b847dd4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c60fd4177c30239dfb8cf97633fb40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45f7237fa916435a912a4586940767693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a790972d68bc5ec228012cc77008d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159236302e54ef5629413c6ed1ac223c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137e551b1309c7393852295465aadf1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a692d510b106004ab7b6ec60e793cbb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27560578e0fe5dace068392785cd66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca0852fa23a6148d92d3369cc7398c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ae5e91a37cf928d9097090e68a707700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d355841b7cbbccfcc0cd57bf5d86a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5903e7954f3661b9e7d8d27ebb36ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625d1929c68e51755133228071b1344703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed69ad76ee33f65c3b48127d449dec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4dcc640836506d8635a1087905d8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abb615c1e5080caba05cae919305af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb147fd194be183b3ad33b221e8b99a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa5d9271080695a992b5fc2c70574c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411f472662e4f9395e2383a3ab20d60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc266d38d67e6e7c583333bbb992c58c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c819f5527bec91dffac5d0df2475c4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795fb1c1db042266d642f9184f92133712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bf7f2a468d3565aefb74c59755bbe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb10816183a887c4968383a98de016714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202edcb70929a8c03b60bc521c761f32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976eed08c23ac330ecbad80a8ca23d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8aeea1707ac0e91249c1dc4480e8f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657b97fe82f54a6d7e1e5b30106cdc1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0ea4f41f266197c51c549eee77967719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76128e1c503527f7d366076961a25d45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bee9b2d9127c908c4424151956ba5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02f2b54e53cf27d98e8a9c9885d26f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4499a056abde3d6081ea5ba5a346e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a30746d2fc86cb4e9a242c4c461c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5d6ea282ca7517af2fd14441d3558725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da184c577353b2751ffa75058a9b898e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207ff1c8c6334238d060b8adc907efd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c835384fd2176354fe19d20404c170a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26a3399b7c421812816c6e9dd26333729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ac68883bf6c826ae397cb63d0bb97730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f094c32463778c5f4281ea3ea63046731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834fc6fb5875a9c2aa63e6aca36c7a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938beb2c18ccfa0c3d9288da11888947733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadca717fd03f6a9ba118d4f4ed6dc9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28664eb2b23c2fac202ca7bf44a587735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0d6ef4fba1596772d591d2a942106736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac642dd7d01971f3f794aa76724579737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bb28982e78684cae6c732af8b75f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba508b3e614970e8e02d62af742dfb3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfb0a86c834efb652ce48efe24ecfc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b95d61cae0d0d9a1e2b4482754ea5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f81c4f7f0c17e80f43958b93099827742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f03ac99f89449848ac7b78de1141fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f9833f06fd445c1f8cdfeaf441bae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fe5761b913de469635d667e5ab187745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dfbd7c3600d339318e62b810cc96e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2577527606e6b2142782caa7cab4c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de11428f2c12ab9c48d883f620ce427748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc99381cf535939588ddd68300ab0f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0f8ef9e96dd082d827c7fe80ec3ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c009378c87704670947ee4b2449e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e618d8ae25337d6b73103be3fe0ed6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50245bbe749f5f065a0e85aa50f08b87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc01acbb6b5570f84f61d763600f78754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c6ee77e80afdcc3da9ef4c349d1b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f624b9ebd32ebf705ec8b640684e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66977a6bea019bc72326cfa0bcc474757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cf0b68df1095500b5128fa77f133f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a009162e49404e9de6a92562b63e2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>