--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f3bb9da511284101bc82981a1fdfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3ceb6bc6091adca4b2257bdc076092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74720c2fcf52a4026850f33ed9249b813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ec6479135e2d9d42a16cde8176d984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f39bebb41eb94de79797b66e32aa05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ae80fc1415131ecc3f30414cf8aea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6661215dc63eb16c7a5f40f3c83bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48161e0641ef928af9b82c1d6a9b3528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de56dfa71e6f8dc7f352c6228e5da89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c5663642728e99c6e915769c4f32810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81305a708271453d027ea9105c993e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a2e00d568928a169cf3a456660e1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c30fff900e7dfe2d2426bd7ee051b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a194e26556119448eafde5e6bbbb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653e20e4d8ed33b3063de146e761a1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c3606d1144fc84f4a7ddea6ab7a7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc3a36216cea749c8f9aea612801ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78996e52c468f3efbf869be01e725a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf536a5f2017cf95be8b0775767a912319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657ec96b6cd443b319bf545805419e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e464764c54df01e844763c648540d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dd86fe064b7a8c4ebb74822a7829222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eba94b74996f5b55ff5641bab931223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891a637d79a4cb695d7cc467faa4d6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e1708de6c5b10b66ac2b67f6673e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce456ef2b3917871ccd95094de638c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e08842d94cda357b2f6502369a178627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce831c4c2e15395deb62ace18e2b44f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a55e00eeaca467dd1fc7f1de5d8f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc14958626922ffe216df9e228fd8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fce3438c6aa465ef0c28f3674ea6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a698aa9ccdb5233e5bfe026dad11632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f999e91004a86ec917fe906b4a57033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc7b6b407c2174c8a1588bb9ee00e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187255275501ed765bd4de3aa76d10835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344f376a34ce92d8648cd9c16e1a93a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b5bf7780dcfdded9c3373823368eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7a811a0cfc2971a69861006a6dcf538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150934ce998a7ef274345fcbfdd228839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe886bcbc977910367aab9d316db683a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e1532659872c92df2fdb50a1620d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73907d24c52c244f335c9b1b043428742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0128c5a7a0c8a944a459ab4f521de9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0ad16b38af7da1660b3ece746c17044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296dcc86aa70851a9681fb308d7b35845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2fd983cafdd76029a5a8b9e46ccc746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f45c15bdadf0f60d92b1e39db4b56047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883ec75cdec985416e2ff3fa7a1349948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a4b68216a583324b95a57dc5791bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6afe2f3485b68b514f7165d7714fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e70e0c55893ea3a17aa5b0be43199751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80093b69437b39846cb209cef2fadb8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671b66fb2d2cfa001678c5073aa431d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4374d84748cd432492d1cf866f4ca5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806a29e4481e75fce83e0ae4b20b5c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d5650e77896f4ae746597c808d4e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e6f3c72b9d98f3111810f816e019957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51664bf0dfa87783b66241ae47234c7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec2fd8707edd1e271f0c1abbdc551659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037014d1d2197b35aed713afe7e7d5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca808387226d314ae791eedf485a584561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b4c774d831e29916af6f62d61773262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641054fd20e5b984c60474649fee21563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e2709d62efae0d61676938d038f0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cc35b907c3a8883ddbb9f5faef8f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459e4806ddfc619f6609538610fdc0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386d8fa7e6005351d83147e53d654d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37458c6313630e2e840d9061b97a5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc052f0c35edb0a45971ed051ec0ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bbd94263eee103672a882d3c98c1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a6ac2dbfe4e89da43130ed5249b3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3c5d0c2406769b87830a8d39c222572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b604243edcbb2318ecf988cb04fc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206213e9748eb0c9be592f8da18ab9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24046026d3e4d082f5f3778e741bc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc6f21da75d4df388a46ec4e85136176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bdf0832094a7cea3332398030d44a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc6b2b90342e20f92ad590d990e6a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be547e7dffed1acf2c67f95caebddc7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d53499982274d5d056549d0edd44e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05f34a1fe1a96067c0b4d421205c0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a60d8ad591230049da2c870d62de482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dbc7c26d5f7ffcc7341cf067a94b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cef58cd1d48f0162871cca7c22e77e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29388effa31469d321cc3d20897f5ea485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c961ece68a320dc9fd104679d39e1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfa810936dc30b86b2ff8926e1b5b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571fe16c11f02410fed26bf8489183288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c64a213ebb175268b027d0cf8d3b8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec4c5c10c4dd4dec7eeec823484d4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347efd821ca486ebc22e4da1450372e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a084c62646cbde096ec9bff45e039292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bd33305545de30857254e2f3a790993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8cb00718fcd3163a306e0d25c54a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cff7e32a9e13f2d20d739a2f09365d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710542ed6d5a1318edf684c73a7721496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16301b06d22ffc85a7bf0fe6c8fe93897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a94b0345867bc5fece4943d4c78ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599fe0b756f6a214a6b506c9ca1e95999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9154950786febf8a098dc11e2a39f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b246ee5d95778df54182eb7a071f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950e983636e0f699dfac44dd866aedb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e06756afb199006765e44ca1a0c1f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743b3a7d88fd32386930380b4b513af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c4b830e9e4c0dca610f5e8a9188d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4846c21649c5cf180e6a03397e6a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197beb8971a6ff9c78c6dcfb41c047f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b36e7a24c43e1e4110519e9da0efa1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598420ac0ff2c2170a5536197096854109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd61a5778412d46d443e10f0c03c972110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5bbd0ea5e7065656884dbfa220c97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65616577e3bdebf495d7157cf695220b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23327ec14e507162e16e484b890d130a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adadc0ef8be4760db42a6a026dfe71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8faf9ae46fba3b0b305dfef774ed7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a41dada8331b1431fad7fd80c3b05e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee26a4a12f76d76843f6f1dd681656117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065fa1247a5b83ec741b6217dd51bda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17b4b3a5ac7c9608b5f1bccf52452a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214390718bdbbb6b943f59147f951ffd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5cef5b7a49af795143dc833d8df02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545886aa2dc9b09c5757c5a1618400ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10da1899ef529db5b14692ca16cdc63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7737937aceac62fb6601736eb0f3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454b90b03b840a9d008f5abc951116d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12907b17a1145de06a26758f86b3ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5e18f046390b9701e08992e93ab90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7227ae4a9b53192a62b67379a2b9bc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a7a3a7bfacf92d5448eb4ec0c2102129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f10e93e31f8eeb7e7f9c3345b0400e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9559c615ce1fd73412125a0fdd41480131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b4a64842f759b94679e2efa2cb492132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6c41f7a7d44c7fe10bbab830df838133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a1ef507e172f81f36d57e7d6f9d6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee04a9a3d9a31069419e8a3538154a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584fc54938d8d601e7962f95a4a6236136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525798d7d311e7e772cc21f2a376c7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9966bbcc75847535096d1207e1153ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cd5a877b262b13cd065136062ff84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b5fe8c59c0ca86a95650a0aa70519140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8dd4ead8a05001fa72fdaf3c85b1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa67992886954f4c68200ffc19172d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec187299d44883b3d5bc3f20aeaa3b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e49e5cd6f095c7ad24cad925fa8cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75b6e43792cdfac107479a1ab6769d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7484fda7c54875155742e637be695146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792591d48d84a60793a37099dd01548147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f09acc457e6f0948c0030f1923ec9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a3206436f5f8d101401ede4beba32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9dfc7b7c5e9ed5083c1ae0a166ddd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0657f3b6b957ed4a8c53732ddd0f6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40b5066ee9af23402d08423b13192c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5414d2311987a05cc03f107eca16878153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14455ee39fe4c82083b9093de0a188e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a746523a2690f3a6bdecb0c9be81d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd53bf74062bf93e493c1b41b7f1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03f0bdff8c1dbe3141d83834b5d0cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366da51abf189dc4b6cc768f1ece1a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561eb568239ab1ce9f5c2aca9f3a5164159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0f213156b1bf4abbbd8d8b6c87bbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90acff1c5f8809111719ba65787400161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae5d10f5794caec150843e806a27be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e42756c1c47f263f0f70aaff4e55a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05ea82a442a7e6d79bf86995be4a1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7c1a527cb2912140a149c3a422b5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee0def72c6e01e31c9ae3391b6db92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e096735065003104476301ea5112e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164847ac536ff3ef5c75bec5856f844b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c44337b82f1f93675f111a4263f75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b37aa04fb1bd3dd475be2e3f322b48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dc4dfe72ed37ebf436efd892e5704171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e954fad2d7666422b9ef18471ba3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf70820cebc28e7ab7c9b1249b81cca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3927022112eb034f7de99aea850e771174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b5cfe869485f18c84f5327c144041175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cf93df019324995930dcfaf004a2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83aed0ab3bb0edcb6447dbba8143346177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910ccd64890523bbe090433de3de866178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19803a2f508c155340fa3fa35a7f45e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22437f6617facf18dc6f9e665021457f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071b77e512f4d754e2b7194c3340b06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89284623008d1b59ca74c6639cf693c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adac24d0e2d9763b40ce506d2d3c3fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2b4be8624e994516081930d0911d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17e9022a74c3ee878dccc60ca5776b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588c02a71582b0d4a961bb21bdb0527186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4a52781384eab399d9ec4fa4254d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cb65bd4f87141383ea189ed410a5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d7574e30b5f2aade17acc12652d56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c24820ed69dc9e6f5551cb3598901190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19fa27d889b5200c08e0f4c97727f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20771aaded54572d1ae69d22cec0f2e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b532c999d5d5b5faa6404f87a8f4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b2c9e2115ea4e5d65550c57d2442b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29fe18a89197f743dad5135658cee7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdda7986191e4faa6f8d39fb700d45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35a8c446b584a12670b5606a637ffa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0c16974b70ca957cc268f2925b9ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946634fa66d67bd996866bf5ca59df36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0ec818084417446c3c4df70f81f2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2add12eea1c633c6f922fb5cd05c1fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ad3c0241826ff5d98ef6e179d44fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6d6eb68f5a9c4e9784018281cd115203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854cf5b9a9a65d074b414e5209ba218204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40b73a64dd8bfed335d706a2ccb83c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440bae03ad0d76cca9c27f100643e00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088a85d1f2771e31c5fc9b0c8c31d26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd8a54b5e07e36cfd0aa00d40f942e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07752f1a0593c94d98bfd199d57cdf24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375af51dbc8a0138fa7520d1233f1cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442af588c54d93b1c87ef1e6fc8b6993211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7143be39720972e18699ae08e02a32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331fa54b6dfa0d5c14540c8b15e7df5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafcc325181ecee1c0ed6b7f118a6ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb2987d973d7453326d917dd39e598215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fcb9409447b334d5e051c9b16b20a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba857ec4374865420a704ac0077d3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9682a5e2d193ad422830c95d2941ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52ba02c8d2cdf474c12222baa281a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39320e2b18b7fe45c9e76b051e3754220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886919d8473f1e2e6ed2c23cbf23b72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23222259daf9ba7e711fdaae435b8e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2825725a4238a9cb972c1148fe1e8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac4388adea982a6703aefc54a91ff5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0aab72fe6ab079bc1b41625bf6b24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2e76137f5759b023b568e732fc7c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3380f6a7fcbca947015acd8c1011d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90330ed6ab08e8b0fa403990e6be2afd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea13d18a43c1d867d28e9a339467b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a070e4010e34a9f5ba99035a04be7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f50d4cde5d9024ef4ddc4ff4d9f0f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02816a73272bae4729a313e772349180232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f429021c427a3ccfe8e4ac9a6e0838233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da440e5214e1663e3e098ed47de557234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864fe15490795f76a338badf80c204a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37327966820a7d2bff53af57d9f731236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcc552984b71734eb089a39e267129237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956f6b85af9eff411f811a4f4eb679d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a174fac9fca5918745876c176ef7ff8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf377c8af53fc41cb5aee62856121c0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f0f690d956e48626b74febdbbc0b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ce14c6ac7c05ee11cc0304cc10e10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65720a2d883385e825de9c7f5a8b2912243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0faf40915e9d441c8cd2141a96e0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29672e54800829385134698ed8556d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec619ad62aa4d00a0f6dab30e6a47ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa3612806434ed6f62d4dc980c4cc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97925b7473803c9efeed9d5f279a6a78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a529683572b4b5871acfcb5475e5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f058598f351e45e0478c41a75dd582e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48eb823a18dee331bbbd98442d86c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf39faf859cbd4e90f6f0f297d6210252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b95cb13ca9b642eef168ba847e1ed0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9661efe9f114da7f9d2cc7535efc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769c07b9c22b41d0e5d335ab57b68fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0f1378a40a3d76ed7c8c6b6776ec4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec31822b6abfaa348b37687217dcfdf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10646d30c6fc184c501e7a3b4a9d5c7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a1cb0518c0f35b5a3b441154c3f7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7b1af84bd41f19873323c5a483e25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb43a0ffdba8f6d86881c57c133edc9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d61d0aa4bd79e915ada488678c415d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b922f6ef983aa8d0b760d67424525263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be19e6c7e8227d7d741d1bd825e3881264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695cb4fb6864028a0b8c87e3752abce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bba10e24cb55b10aeccf0479add7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1bba27fffdfdb2a8f5ef22d3fa518267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d714a1bcbdcb437c1a452b8e93bb76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dadd13ba92b873e8476a8b0103ca39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e24bae891230252f5a063a629ba229270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5587d2b4732982f60ec93e88aee3f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fc913a37a72a8451d1c21e34c1441272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccc791d504771d6c6219251d3e8a11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec14fe3b2753a465e85f8a5ba6d6291274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8c05fc7b0fc954ecbcfff502c874c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873078bde4e4cd1213795bafada57e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3e5445bbfb89e2d68ee5b462b4df9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad005add51d4c9e00223b71ed82d9f34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f4318a5c2d66c532db81468f5d59e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13670b4473ae6e7053868bdfacbb8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7638e63987ff6d7e45b29a50765a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9dd72bbb8adecd30ffd625884d2fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412ff1b139badd362349ccb09a41d41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e01f0f3666b544a5fba5b51432e8c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699440b9531429464fb01cef138d4405285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d317666096825eec7b61a6edfd653c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28516674a71ae1b0c211358f2eca4658287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68289db0b20d7a59b1b0938df886630f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633edef3a238373d3ebc11d6bb862993289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593614ff1f3c3c20f10192c268c99c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af359fa10011236160c2518fcd3bd36a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05246382429d159483c7537873c28770292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cbe57bb687ffe272338d39acc484b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ecdb69bdaaabd96c370f2de6b97a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4906bf4e24b2eae3e47e7a7d04f44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18fd7fcfbf5a72d1130cb76834cfd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03f243ccba5f09569b58b85cc7d475297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830651eb1e6ce902381ae8435d9a2fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9166f78f1b15a0f162e31c710a86ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72967a647b8eb6f2a1584482cb024699300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6356ab871f22b782c7cedf3d8e891301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b40ba83124d0a5589e461cf7214ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49544c4d66a3b7358ea839c77b6e3e88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94640cfd650cc8b18fba029cf90fd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31483ff7a948a2168f461dd9984433d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1b2f0520583e991e37a10aedc7845306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d4c578184d8149aa5d76cfa4d1eab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be166f2b45976f7938c9a02b2da8f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcd5e1e7edafa0ac1428341a20e903309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83ec21697e9da5b41ecc9fde92742e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36270e81a6e634707f4c872428b31176311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea2533c5381a8c9f5f97aa17b80c29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef449034a1dcbda928aaecbb529ac90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c647d237a46535fe263fe743e34c6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f30783c1e6c60e333d6a8b442814e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d296aa177aab16361362da3265acd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15d8e358b9104bb509b1c03c8098d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1229f1288038299c1a2945c0a2daca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319588264fb5383b627ac2b889b9bbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623fcd4a05b87d06763441c2a8040f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b2878a06ded543ea1831a34ad7573321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755aea8b8ddef16a6a7577bd36a9986322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48ced6745d7f72bccceeb49aebdccd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542007546222e26ddf5dddbaf094480324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76060fc8ca6cfa1b9ebbd557abf3640325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e0007910beece7ddd48be1b2fe463326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97560b6c11e79d695dd9daff52a1c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b154bf982d1a5c34bf837132ce9fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caadc7996db5d4cbd6f8697863cdda8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c71d4b2111de2d5a5a865de1f3ed20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19996045bc6bb56eef9466995de2597d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73270a0e6ab4524596fa684a9c097fbd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66321da09dc057f5e8133dc60abf7a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ec664987a1578493b4ad081753595334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f7a0497b7163d140b2f23d96164db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f116a51ebe0ec9610077e705fde64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dd145f51dda2447b6eb9f68137faa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0459d2d23051ad2553ac7181b0ef596338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cee42561627e8cd1efe2f9f0b70d5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3a92c59c7aa117206d81542681e85340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e55b139b01ceb1e2249fa63da2828341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afd32147bd2c2270071db00f691f5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44226ff5876618d498c2811119c1c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7607d772c5fe5999d45cff26ea5e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a050f7c4ab32d46f1274c6e458eec3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2115f1c4f54acb02bc3ad2c4fe21611346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2421bb053aa2ea2fe4cfe8004fbea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92200ff0789ba94e1b6025fdaab5e7e7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb93f94a685878cfe8cf7c467ee97e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e8871430af2e93cd6058359e1a92a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536b9e9aa05d8b1c3f2c1b51dca6eb6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb0bfc2b3fda883b9f4f80c7da19c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d2f2c3609b2da0061cf3fcb9a4768353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00273ea01578f5c8b0128445d91478c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7df7ce73a59cb65b33a037bb2ca715355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf39df892c83702f5f66a24b43757f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6abf5f941e3f88ca4a124f8e121cd4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5b7df73e6a074090fa3eabdd2bcb2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0920edfedb97f0be06b59d3dacb6bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750c7a0316b56041f5c43578e94e738360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cd901e69770ab1f9126ac25733ac1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fd6153faba6cf5feca4159a30b049362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cf007914a85dcf1c79f674ab4fd6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44375b7d31075bd75593c838f2b6d467364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248f83b698cf9089f40f89e1f266047365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68f82fabab8e78a6492a35a1caad7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9690b28fcdae6e1baad03b77b0accf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fbc3bc90be4aa03aa7d9c49caeaeb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4e0f13d2be164bdfaa33cf395bd98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c42e45b66d3465a9428e81905518f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab425ee196158b5027a26de3291504eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be3df03df3acaa7ce5619e012283f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f65a31baa4ac4dcdbe97c16775fec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf121f6a0478cb2dc047d4b84953be4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86873487ab04ebdf4c38ac339ea1262d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68a7d91306f0469cf9f30ea54f966f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a54c8fae0ff50f5738375f7c17b7f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7466c7afcac5a64a6ec361478160b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b0b55d6ec52e0d894c95b45001a91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd0accbabc2625c15f04446aa4f982380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3634a769ef450e7fa1405918bfd49e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b956d7635f1ad0c3e20da88f835e85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d8792d9377e5ef8cad8b3e4364823383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50973ea7655c53a053a5c61dfea4721384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ce44c5991e499e21e418fdcfaf5fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5363b02a2ccaa93600e67b30ae4e1ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06a86730433509576ed02f8927740a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e08abf4d65b8dbd651406bfdc2d3a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be3d3538392801fb72c924e9f0e635389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4752b3147d1076ae7af32d1ab7ec82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf75423f9d76f3907b1b346e1b12574391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75db7d1cc97c47193f6cd0d026acf6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9ad5043de8201511f9e8f05ad23ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb007f7acdbe5afa947a61a2115f3c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ee4df5a96f43cc82e00fea100b5c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e433250c72d3fd0a81d18b3d43795b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218f34732bf0056d7e24b68bfe5005b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22eac5c27c482d436d09f4d5735c8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd367a172715a4674ca2bc9827c3554399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06753aea35ee869f21df2a687e278d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e4e246f055c680f895c0dbda592bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f379f1a0a6b348dad2cb9d258e75b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4faba50b157904292711d784d8c72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c3ef864be88daaa6b0b5a51e75699404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a39920939419e0c967d797360944fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2c806dcb408685b616e759a5f15ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a5118fe53c5a12af0745855989c72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c88c43b00e992460d6a67075a9bf09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c43d6c34ff6cb143674ef88ce681c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a8e82ddb387b8d9b6c2ef0fb5589c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d087a7a2d49ca18607cccc54bf5a796411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5842922bfef227106ca6d43c545c066412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691600f0231ea67dceee02234726c360413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4a15d2be2d28b755968ee0827ef51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0841c963d928699af5dc2847b8bc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623cfcf0f9f5e02f11ec33395c2fcef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2654f9b1715e9d9709b2ea136354e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5b147c25557f9ee6e00c0d73ba5e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d087702916aa5c6b499352148d91565419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08a338bb314656bde3bdbaae408044420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e4054b8665ba1c90c36d83a412117421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fe2d3c356acf5818e26e6a0e6facf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb8f029aef1789bc9ae813b2435c50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714391ea6c0ce59baab54f9d99212ed4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26223b90e772afcd98cc388c4cb9c81b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f609c98baee12abeb021102667333e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c2e8654a5bee4a357e40b020e5ec8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea191fb77665cafb10e29cdfee5fc883428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbbaf68e9fce95f4dc38995b5e98e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef432b7e4111177bf926417957538d3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc7f9c0cc6ce4efcf91e4b7a27ece3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e893db5180d5fcd61ffab1f54c8df2f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac2c14bfa9a353d8f483f050d54aa6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63552ff49580e6de47ff3574777371e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae975ae5bf28c14b2787407c34344d57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0ed58cb90663d1bb66fc449dd72b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de691654cbc4809707a41aec0dbf403d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0925a5ce3e41b0bba12a1ebf41a5344438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd384210f42cc787c31b68ae49e350e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50a82d51d5bfe077283982d0c5350f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed9cf31d21391e7ac7169e5d5d30b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1c45ef97fb8f5f6ae453ecdeec6d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51ef369d18c2804137fd73dbf2deda443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87b697c6398232a83be4641eb9ca74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ce6d8e0fdc977397fb57b0fbbca5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b196b1f8ac14d7b78305ddd62dc5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c583f4ef6ab83907152c83948a1aad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa71a09fdb4b73dcb82394ead6c4763448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d0b6590f90a0ccdabd89d6aada04b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24d0ffd192951fb8a7595021aef5d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267a16e4af24ba87e64accfac167d21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257ad6756125b16d9d44afb264f459f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd575e2a8305f9b580b7489f7cc0528453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788fbfca5c33668d6c72ccca99f9954454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e9aedfe25e44159b676ed17a56530455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58174b2bfcf277aa9813c16f650d4e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d401fa65fed954ce2c6107bf93aaa7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d6d47d61bd20e42077424a4e5fdb8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c4bfbda4be1863eaee6548ee95577459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec90c953f8f931dd06a41d68eec9ad8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084a2c526a0525e808b01763e9a05e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426aa3d61026691cd368f77f5f96a98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582132223f9f361def31b8b60ad85efd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bc42db4c970a7fb6eb490f8b4ef7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2cac0946fd29847a47afcfc992e9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9401a0c953a49d01a0123699474874466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7ef17981debc42409e37fb2364869467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde89d23dffaf6c22daccadf3719c452468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42ff15664a454385c95f51c7b6f07c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848515e02597254702312a61d08a234470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d7897c9ee70ea7de653a3c1f2f45e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6f5ac9abcde9b9ef2812c7cfeac3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269940c75881e79d05b00f1511a167dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9e534d0f6b463df60846a1f6c7dac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9405b1070fa30cb9e2acfcb1be0b75b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae315d278e1bddeca2e3bd64e6ba4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f508d9dd8fd48605ed08acbfb3c6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab1353baec18e3360db483766de874478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9820dcd8a5c7103495c94c0824a22bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc5f0f728b35b6587ec1ae001703bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1357f186a9bc96df99a8eaa927bb1b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cb215865f7a9e668b25c1c4490313482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee88af67e2b76458864a6c162a431c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69a67c37ec89a440e2981dd1648d6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b231a605ef2136e9762a79acc18fdc3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeb9a0388ee2a11f22df125e39f4c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d21cb7585fa9b82d84753f9c4a111487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421de3c58d0990121b5d3e0eaf253023488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7a2f10ff654bb985e4918d0acf169489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6e689eca9a94fe8ac71063e254772490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4220bdc163da45861764512a5c9d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a222d304c88ef10f64e967bba9d9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6deda87f523116633e68388c30136c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12db013497beea6938846c3f3fe7acd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a41489a01cb35026292be67c81f693495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef08d1b80890bafd39711eeafb53eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336f6516327acce9f4d4c929633b761497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6586e8812a6cf4ad171d39ab35a4d82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375b68df129ef0e072fff4bd2641d73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2580d648d62d2f302bb212772bb2c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281606d8626026fa4e062d093f0d31f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fb4c56353ed066ef4b35e41d93a63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085f8f225aa6b622947a9af98bd3627503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a81c911abab532bd72aa8fbe966284504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2dcd6761a7796bbe0c4f93b6e16b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0854d45503277502b102203f502988506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d4a85718efc09dd4f1028878d84fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccdf5fd7bc57da45cc53ef15490bec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87309fd86230f8019b0991440e572594509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0ba1b4c39a0c02d287eb7e9025bc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88193f2c19f80726c887f9eb12157d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9587f005615e4478baffc3efa1432a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fd503779a81485d19cc9a963885ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd71bf51ca81f6574f2061777dd09a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd78711dc58109b92a2e18770cde438515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcd8e3dc2e6bd9a8c8e77dc73a3a9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af091daf7349e9a8cd83c1abf768399517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3148f4eaa42869bb55a4830c089a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba84bbf9a355c99347e5723e6d4ac3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4466b366547786ad34680917cb495f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee158a0128869d754e7866179387638521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387325a52c9314f8ce7d405ff94c0855522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74489d02c4907a7ce31b3f255ec3b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4082f02171b93cfeda00f6ae6a73c05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2115dbe98f03c16af3ebdf990b279525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb16c7563a05e6595dbb503a608565e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb712de901d3c61373f3351d859e43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f982975f75fc4ecb2f27aea42538c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b5220da20c64a325611fd4c9d2db8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c155110568b09d096a5d28eb85e7bcf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99204e4978f616e074ca82728eeb8e14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286334b6ba0d21e992688eaf2840a5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e72647ee3c8efd65a3efb2faaa7f7b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827d20c69de1a5b0f0e269bf831246a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f7ed290a0a53a4cc52097bd7701d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67166a40a2f54087a0f525830b04d489536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6243f61b76f814340fbe87e2d453b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6013082a2e3984ca4177cf19bbd8c9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f0d147462b04b80eb7de564e0fc27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c49e8eb9b1a67c9526352195b42b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15474695ffede4933ff8a0292f9ade541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ec73a8a9b410a2bc8c3e9955bbb76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c575ca992fbec4a65a998e52ce5837543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf84f9cecb819e0ddcdd2abf6fd99bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735b85bdce03c17fcd1ea3d6d5e633f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646a1267009e37eebd4fb551a408c80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bfe15ff6ca7ec3ccb3fadca0d2d4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133086a9dea33d5cb5b2e180c480814e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b5a00c90ac5ebabf47237bb09a773549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850b7b3ebc25e88a22a5be735ee4e50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93314c767e1de1d64fbe30a09a7972f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe3245880f9c0955e000fabb215833552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66feae604d9450e5e2f9502a2fc408e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9ab19cf1bbfd6efa685d432e06dfc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df4ee5992cb64746a69f1bd9831bc2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cec7ea6aa3409b342234a5a9af31a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250881c4abb585be6794d21a4bea817557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc397b441e042242dd3567f1caf587558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d03a3d65076865b5e39aaf16177166559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb3084d2e3ca6fde15787b21590547560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3d2ea11bf95bd5127e8d355dccdef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29e5839efa7f90c2b856cf1d4bb0ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385d25bcb7d96ea7dac9aa266d14e2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdf5b409422aa9600a188e684c29d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6351fd00fc91048e22af00c0b6faa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6d44da5fe93ec45beb2fe3b4c9f65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b91fd95b54f97d01d690ac8aad1fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d490f64b48b7f1e9972a98bf950042568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e59e94b7e7d2afd9e8fc1d6cf17185569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d7834ae1030a1051abe671b599c10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb8bc07624f8da5d7de0b60bf97389571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d427d0d428e199803ef3ead01603a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45b79d3078f330a4e5fbc60d40758b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87fe219288b05c4b769f132f8d34b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9a0031c145ba397e0d035b465a7e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6f328ff0ccf98deb0655e6151e0fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b3661e113b852bf57bae803cc84d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c813efc0340d353f6d0e6dc2ca3ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70861ff9a8e217eea2b1f7c50626287579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe2b5df079595bb94c42c1a1c23346580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce9e583da9288f4fdd591edb1f31f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf32a0ddc53383aa92f035cd01c1fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d87a9de9cead8233c7bc1d12ef3ad9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fa5df42d7fca3c43726d322bad0b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36412620afb702bd91ece66f59adb1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa802f6012d5b04a9a2b7d76b4e9338c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c6e8f784aec7a8f5bd03423f9a6ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1e04727b87b0a5658f0e4036fcaef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b53822c63c16e761eb3a298a2d7177589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c794471f811f3c18f179b873dd5c31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ba4e075054c4f10d1be8e03fb768b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c13ea947e612743509719f4677fef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc8fc6acceebd4a4b0abdc0c41205e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781a2d23678a79005acde8008e52075594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9979ae558be100fd078e91f72335d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc94a61492b8591ae5d3d00411c91a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399899aba01ac431da61d6cb013bdb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc557fbdf028464178503fc2a3428b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fcd095247fba51ee13ed816259c34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a632c5fc0361196a909296b8778b985600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32308877241a5a325db1e16b087f4e10601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af47b4cb51f02d8e5509cdc47d992d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674c709f45b22983ceeb6cd2bd627f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d14a81b5d7e2b58217fe64f983916604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edf5761adc670df65f7e2cfce757a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c181a8a8a478136a115c2d4f054c9e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61e078290febd79ab0d0ae77516f5d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d2a0c5d2ae01e9ab6a86a9a393524608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68e229f050b184030907c587af389e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565d56ea44f2142ef1dc83bdde361e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa74e2d34f94d80aaac58a8a0a1d44a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827171dd3186e73e97fadeb38503488612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536a5265d1e03ddf4ea16667f81dd94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeae3acb574e89caccc78b039ffbcd7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e49231170392a93a67a1154af55507615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e3d1f6a5bd7d805f9b3d500b93895616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c573281398fad2abf710b2099c11d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf12834935c0b91025d20670a6c744618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749653c432f48e8ba68f22e891930b31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b8198953384b2f7538ba637d31c8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d0b03b27594ff35af09d21ca5aa0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464ea1ee768ef6dccaafeb22d4a8c8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2878c4c80244353692f70d116f2ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988990d7d689265e1a1e1fa392506ed7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebfd7016d627bc994209a0e1927500625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a1912ef20604a08b294c3cee127b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf9fb188b5447832e2418d1bff638c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b279a79c58ae1ff7602176bde6d77628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67559f5e18ce2c7380bfd528fc0134b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc462aa91f19421a37e5732d1ec56f3a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392202cb614f47ddedf133164edf91b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922aac3b7a936bcb65bf9fb3b8d7493632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9025e2d66a4047939b171bf50629ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe9604fc3a69d6b5ed9218ba49dcd7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515adb5f9a04318701fd220a6ad25419635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc52778f16c3f8d6b00c9f24d1da2bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becc31154ae7f966ec77b21229b3056637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6a9abbb00802e93b148ea1710ddd8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6db11d4d9f3555346e8860f3f511fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b206e60f86cd01233b1b588a0e772640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6da1fa6956b2ec07d557ede91e7129641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07a14af24ff4c5cf0a3cd6e71be860642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e22f0a8553f6ed8f2df9af828bdfed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7516f69cabbf6f3b827a265de2d67b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03419cd2a24c1905a89b317f6e60b5ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65009ea94c8914593597169171ef00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1543657c74bd8255c608c3e67eaf8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55234614782ad38d2af327308b6545648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7093ce473f02eeca8a80fdfac6739bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932bc9983ecc7dc78cb6287ce519c02650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84c1d3f786f6b1bb3d3e29a4e42f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63edbd8975d6cf7728e7be1c1989674652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fb9066173b3057d827e579a77a28a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac85f581762202eb9e86ab3384cd33654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c243731d3073a85c320338db4c2f3e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969948bcac0f964a5c6d307cb01e6d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bea08fe770627bd54200fb55a37dc5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3d6a2fba68a11cfc360566c402be0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d0c73c86115b6a32899ca0f6c18ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c41c53b2c0ee03459359297a8a6571660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceec159d0b364185febc7174dad8570661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc684db78aeecf8151631b062a7779e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e691437830c0578298b53c5a68875663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df0f5f8b8166e18f746836924d98cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc6477a00454b0a7cb4971aefdde13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0956c80360aa622e06f86dc058328c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2818167eb0cfa62b115762a829c129667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717cbf93c4459ed89a594c21fab8d4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2dab1510768f39233e742cfa457ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fc29d35e1043f3fff50599f3c23a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f255d44d8c110b65bc6030d5864a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb637fc413773c1f75530d0aeda3e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf67ea653908972660b7f504c18349673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ae0bf4d3d750935858ab1e22f5023674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c005fa213bc78f129902a56c2adffaa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96fe28f8985d43b1856b0cd3e740d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3198daaa6675163602ac268f2ec0901677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500f710259750a9605fe9d406a66818678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d9266c92f6b710394b0ca37829bd3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451310406bb749b6ce121b95018c0f12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34475cb6f761f1e3b42d1117551ea843681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3c068ce917389e7d0034346dcb727682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17a84290edd99dfdafbb118286d1d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e10b0815db212144e933f25087305b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3176078d73d73da74e1f4d4b3a90a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5eb0e1d19b7212a25d49b9ca50c45686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a4a7e358824deac9db799992a3c2a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735d423484b762411a9c8bd6891875c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d70b39a4ceacdc60202f22f11280b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8f95f91260d12040fea98515e54c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02da4cb1fa44747b8c8430da0b582b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a455f17f3face858f287cef298269b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fade90f0532841439884fb9b776dc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0599f459a4d4e3314b4f698d67d4f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935226a1755c9cc2045cfe127f550a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a02cfb76b55b6d1174ac9d10644591696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf569e01adaa0ff7772ac9cacee5015697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aef4d0b9ae64090ade953b0ceb7604698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a417d6d4feac02f2ed9f3852b9350ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b07589d776009f38d90880953de5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5cfb0b4bb76af64e492e6d8d35c4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfae317c0b3119e3628326464b7a7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569840b4efe2bfc398761ac90885a95b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896b3fbba10854ca21fc9906e3c2fd8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fe240581402f8fc880ed2920a114b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81726241ddc67eb1767fc606d0799a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba242476f9b8e7dd8454aa1636652af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c197d7c2e153408518108d2ff4627a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df481f87c9d0810437d9ffa8fc2653ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52a739f30db60ea20ee64cf8df28d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc733471ffdf16fc4f99e6c10dd4139711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cc141591c991b81629a2562e84e39712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566c0e50d8a88ccb7e1ada952d2dd7c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c462b3e37131ae802485344616770e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c43361769360c2e436d7cdec66c22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c53dee0e79959db088aef6f1df7bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3076727dd3ca20a698a664a2ba8998a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff286a75bddc485d8221d57306087a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbb7edc7e4430b13f813044ce40dab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d077bdb51c357432cebf8da34d3c13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea6c96be4af6788486101cf194f2f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e9fe98502d9ea646cb81dc89b89c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaaa9bf4c288c09ed0a5f1078ef324723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bcb63c74b178362ac41a173bb9bf3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4f8032cb16bc62ba7fa8a43b697d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f7808cde078606074d4e94957b535726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e78d9eaead407ef91747387b1e1143727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcb33691fcef0c86ea24b451a9b23a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeb874194f4594f506cb12c232cd9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75998fab99993c907dd928a7348eefc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c139f64308841468c6cd3df67baa5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8fae8a613a4b74fed8de1c101378b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba265e8c98cfb26f4d58751885ac6b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3501a8e29c313369bbf5f724b3bb063734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964f362f1b5e08a725cccddf949b0b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1396b52a2e7a514a3f5d1fbedd713df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b51b5ea77792adae812887f02b5de2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf471628c98f27398571e52458fd9f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf4ae7e8adba893404fcd9bf89da81739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9f76e3014402f8d7b88071766732a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89975f25d91f7c927f29f21b85b1ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6ba8bf45786654f5b0addff9c368d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e3ed9072a4e481a071fca2a540bc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5174646218a8213ea1c5bd2ca0c11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9766c131a71e10e9cda72a9efef22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba1e3344ad0149a9953daba05e6b61746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543774ac0aca81bc8b6ce1e003d6a87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fb5e68c7866a524c8581057d278ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379456d1691f723ab64cf5ffc61c6820749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d414a23177965de276d60e61fe8d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edb85df0186ac671b4c0163f669a32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366e2ed6ee0edc3340f6b2c8a33c716752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0fab31372edc47e181beacb470710753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503e09baf60326e76cfcf1cc16b59431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1f9be253f636be407f5b1adbcae5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519c35026f028bb8e7de04610be84f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f615e7eac22cf596db065fb9653674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da164093c07e80b4cb2da1d46001155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d021a5bc531713fdb20500d79b9376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d012ef88b0cd562dbfa57a4c2b4c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29603d93c85517bd7160246500ab70568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525c6c476153d33cdd94f24cce567219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf473009f5950599bcb5410506a0f1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d98e53edd228fbd3ec5c4e5cfb584011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8cf92d5f5e2a67fd7a4b269a4be3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb5e4e0e492983b06075bdc9e6ba2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af9f19cc7ac549fb42f71a5ebc60e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc9777d60bb3f25e03c66a3690b6e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1680dd9f66708dea7dd47cab1a82cae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e9528eb93e1ff9426c2a2a2ba74da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821fa3260b7278871330b0edd8df0a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31675066fbe4549795c55efcb68f003e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c559d98872ee0fd93a29523fb6e1ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a0f0e981d90ea61137d381afa2f0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca26cebf29a8582a4aec8494625554122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b64dd9588015177fff95f35c3af1da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93c38dd4a5adcc12b84f9ecd4fe39224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f10781b78791e5f3e06955e3cbd47625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036ae36910693c0b89449b3d30622ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59532d0b33dd40b044383c8dc5e53e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cc7c761b4a9ee4b85fc3c9d18707d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78867a1ffbed211ee6157334fc71c4b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103d2f1f54dc1997ce418f2789e39cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f635bd43f503863fa8aaea01d4394231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c918b78bac8557427519b6dba60b0f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b9383669f5450917e14fb9a1add8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5b8f48cfbe4a01c67cd0000063eaf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481ff00a035346874985c443829bb5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cc05d5ce766027f83a2c4a691e32536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0ee5f789c51c8dc081f6dfefeb3a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770c6312fe24621aca85f387cf64a6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c73cf774a3f5ce2fcf3247e1f247639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf158f358753a8c52382a1f511521e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91873623aba87b80d0e88767f8f7c9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed14a8ade00a4cc40dbb6d75449a4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2f4f078b06f72a88220ecaf89ffd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ece2c6a95a2557cf29dd972cad765344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547522a65f0b0a36b792ab6ac4961e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657388f3222f496032a8dbddca453a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e66e7caf6c8107d0e34c4a52b84a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061e8a675c8f4d14c2b14ada11eadaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb186c6edec1c2001adc807a6331c0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a739ad90ba20a00b8b236287b83aac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c2620e45743f9965bd010be0e809651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900af54ca94818f4f63a8efd1fa845952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6467b2b0b97eeeaab7023d642c370fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566ed427ceb67cf2f2d9e39d9037f8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b181d2bd0ac58fd1f0a97b0c7c058c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6de27283efded6c95c8acc55945f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cc9d7ab275d5b7c33bebdc679170457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8874b6a875a425f09cfbd7669f7f43058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c3afd47c69a450d6959050293800359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93025d71631547696575bfcbfff6762860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaf493a3ca3e41dcc9d46490ed806161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d094655bd54fb5de2f53c9ca0854d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5fdd3bf773e891a3bc28a8a2eb8a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83574ca6ce10d40c180d88af6309347264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfe5f75d668ae50ab9eadbd6c021b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350102e965a1cec5d6c433e0b981bf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bcb0f3fcffd52f252e534255ecfbc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bbdefbeb18c7fc759100b2f9f376368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb16a2ba09985bb317ac4cadeae03e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba6db5210db9beeb7d9897976705cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4d75b64eb33048bcb2a5fb9c802bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966d913ded955386f65a7231d73917b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c6576f5ad49dac8d0c25f9353664e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925f87fa3e850b247807d6b07c18f6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c956b12316da8c1d2aa74b7c5f65575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c1e7eacc7b029caa1b9bcade2643c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b9c72f26d0f7771125354e8c71da677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8038a80aeb75323c2bc6b49717c815778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a75d0b1dc8f9c89aea70e4007072a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e00cc82f7f05ec5ecaa7a3a2d9e56080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a0cd13c5f1ad1c072bc2e8ac26ed081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879fdd7b8a529150489402515c7328982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dc29eb9a996b9e8c43814bb395ded83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2587b3cd37e6fc29a409bfc5c812f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d51793ce2e97d65011cfdd2d4a27685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4147d5c20dbdd059426bf322f0f77f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b293f11ea3c8801a513c621b623f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f8966f0e1932f59188aa433ce1c1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f09aaeea19d66663c07888b8c009a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c540c54683a3304a44fd4b803657bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347742778797f40180a101b6e86bbcb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973190458aac2c072896c2c67d468a2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651642e9ab5348fb68314e4d6be70ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3e8e2e3dd5834d12991d21ceaad3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea5f85ea10ee377330c446d07803cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f96bcbd93020685d571d8f7df2811796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f031cb95bd48ed76a02108d4fc7f8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446eb532ce4003a42f83b865d19184b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2d0d71003dcb5fcfde2e80bb1bd2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585576a1e7259c4e13f5f28b8fa478de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0ea05a5b2ac722dc2f60ff627154d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00949db4331161820acb99cdcded8ab4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb59644b9a929d55d4398adabf1854d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664da9bbfd1c5107f5e70ef0d0264445104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10eb3aa142a73ec8828134fcd4bbca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9998ba17978dca8f864351191d5b793106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f6254a27b8aa2cb26bf244fbb3ecc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e3da7023c69becbadf64679ba5036108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1a40852980a116b826f9921442b03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d65d304e61dce2d82b207f6d762bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b794b18d482b6dca05f1b276031cff3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1050e4f82d8e648f43ba26609899db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1d291534dcc73e81e546fc64b4120113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482469e307b4ea6bf9b6029fbe2aab93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb8e8d7c3ec463e314d294bf5ded7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce4d1d0f575af26b6e432b3db830b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911642790b06424eb5307750abfed17e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75672d70571b9baea0bc14beac879ed0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fc03184bf416fbd9c78156d6a3a2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ee98c8ba5b6ff9b5efc748aa4fe33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c3a66ca95505e36f3d544b5e550de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e8c7be24cb497a3f2ce6e2737b900122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c7cbe07000968f303b067c0473eb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bac8aabf243ed6285c5f85351b88eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bda7d7a95e3b13bbecab1e6d1cddc5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca3b3ea30260fa96c08251be49bb01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785d3812ba5de698ef912d7654b6c25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a033488ac00b943a7b906b9974b166128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fe19d04d6f0f968fcf5e0dfc656ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2272ab1d3ee5c0bfc9a1e895691408130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd34854180fc2894930a750882b9eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808f9c67b2c5a70096bcfd130d1cc06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b448a4715a6941997e348e9aafd9aeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ee79122b30ee6617a81bfec91bddf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e671fbc8bd15e949d990c8da3ddbd23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eeb0a3a27b9613f5737a82a90d12a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c851c37aa4bc2d2f977114f553b2e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a396323d7b450828dc1db19ee0a821138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d16751834815615edf7a3023f9f747139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa174045678859914ba0d6390bcc7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466e9b60375c7b73a9cad70d2d238f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e844d668e28dc52c9736c3213bab7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e363dab49cd52b4ee36cf6de12b3344143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa498b5ff17a4370b3a63fc87a624d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a477a7d79908a7b434e3c6b110d3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9a46146b21377c2916bdb1936b24d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6eb65466f705a793ef1375d9d834a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c673fbbb60cb0535409e6bc66fd3a76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7451cb7ce55602709a23a6ffc1ab92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91635293aee297a11a24d5ba74ff6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98503c47f6a8fe5ae694723ef300b024151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc29b0243c48e20a09f59c5c7c645f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc5429ee5b35b2db4d807ee96f5f7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8998f461fd219fc685897a235e33a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34c35cfbcdcb8699217d6eb015155b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37057d064bb94c2d721abf2e4b71140156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f17993ed9635f4f4becdbb1bfb793157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113112068be0ad1756810f3798f321b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcd7d9fab259f846967f186ae25613159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076c6cede8ebe367490a39b15042a09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedeb941a3ae7f507d2c3a9824e8ae7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b6d7fb9e3577baf138f93319b60a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d000131eb84b7b59cb1d1df140fa1b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2016f6ec01742052ec7784909a1f29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e8be0fc51af105e2892e1aee7d1c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1da95a23b5a6b02fe6913b7cde720166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5a7d97ef4c56b9139343fd8f83f2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193e6e99e9f39b6c6a1036505fef8ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d97e45108b95b488c503b1f5663a44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e4e7661a9e24a839ab3c430e2d482170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1c0259cd1a7f8bddeaf9c8f855cca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb95a5ea8552fe578b5101fc908e1ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ded22ce2357fb7bae8bdab3e9cde40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98268337f7dd54bc5307bd80dc0359de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d7f8fdd30cea7c179b0eeee60acf3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24a3b702652508e789185880a34e86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e74b3888725f42cf521deff5338cce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391391b9f270fcfa80e18222eb78b746178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d45a01cd68df86717c015943a5a50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b29919136d469218fa39a2a916197180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464547f08a0454209b98e1702a56ac0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d08ea88d5768b2ae854e37d0cd137182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b07e264c7222bfaa1277ebbff82ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684f16216c3f44cc6bac5e5cbff6a12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c038852a4b5ce3309e73ef51e02dd52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977bd56ff8d5d8b4c5cbb5780ac0b7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922739033af1414939fe1ee992f9cead187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd10b05be638cb1b653924b76b1ab4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3708a11e5518676af8e244095fa8e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cf39276b3180d840e40a39e470563190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce2bd99327430397eb558aab340872191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c95929706ecf1a68f3d72871aef6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb99f081eaeefa3cc12fff1fdc9b6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef811d4b609d08421967e7d9f5ce188194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc61d9fae419c124368ce664f7f856195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b766489821092280a1ec3d675a99e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6f46ad8885b33e21af6d8aeab8aca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101e1d550ef245ff3075d76fb400036198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaf78bf193215f6d098e3d289e8ebb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f086be39133cd44867f9611513ad044200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fbd98ea9eeab200712ee3af1f79c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c4b546a0474bd698c93048fc1a9c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279374861e2d493d0a704a734225d586203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded9a3759ba5720e28b5d8633ec9916204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961ac4187098e05ec8a6f097d741448205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac61ffe0bedbe9f2d53a73fd145a00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d79364fe2b377e41ce6285b92cf20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9d9e4317bf43c41440a28129259be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2502226290c66f19a28ce2285da74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7eb630f5ffcdc192a5c3b4ce57daa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8fdabad0ddd3f13b1664917297a29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a372dbeb3d85781dab357a915532c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3c0a22b182b00ebdc46bace1b9cf2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6723048588ae107173391ef4c3783a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f215f2abc8fd806cad7469d5634d10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeace93ecc4f2d133f49b70b8321d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942128bf2aef6ba86fcbcd436b3c44c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532aafc7ee09c40e46f4f2f76cc5c429218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f76812cf92679caffb3dae6ba3035219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b70086582babcb2d89bdabca0d164a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8ab982ce4845608ec2a2195d8946b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44519f76d2efd6895d20830607a04a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdc16ad33b22dbf26e8625ea028276223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c42a36bf6db31592a4ddc48bf6f70f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4872e54f3f1f287b4fc6cba011e9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9d4bd5dc0e82f8e553234f569d5b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8c47785ee71f9c1607bea32988e36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6a1910784239b3fe34ae029aa58c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76aec1f6fb9a091a674b47551c3ae9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39d9ac706244b78a5623a97a6c10f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b8143423f2b80f6635328db482ebd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c382324a36c14ba17598c45ffa0ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435761352be0fc6572a7f64008b7a46d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1876ef4f5c76df25cb960c1f40389234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1d14150c1b23500c93ee348597310235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2353cb68b2a6ff03f23e2341306a877236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cdc6030a124e9b6b587d5106f1053237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96151ffbc7bf7beada1fdd1472abc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f232d024cbdaf7eda544a4305e385239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da627da41c15b8b37873efac913dea5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa292e967026a09e96b0e14126a333241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51c9ef7422dd61c84ce91f9b4fa6d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a9525ccfe78d05cbeab01e240a87a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75c4e29d02d7824c831ea5e84fb117244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8872bd29bef4f30670a5c9d5b78b25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665cba5309aca7c40a9470dae4d2146246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d718037f7c9b20f3dcd3b47151af84c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8eb8a81683282036bfe6b241c57dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ecb0ccde1fce9df8c33fff27cbe97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1e67be3cd8db0ecf7ceeff74d2ce2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d96d6d935db5ec397a9b5100f946d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd152b3ff2ad23809fb33321eb12ad34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853769b52f87d392e08dbdec2203c656253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835be3d28d9faee3572a06e7630d778254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a79533c67347111ed0d25b6a86b82e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3780ea52b69bc9badd447313d92641256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad35c530240616c269e59249f0ea86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54383bd9ea73b3738ba19d3881f7ca2f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679bde0ed63efff528ad755ed3a0c7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79507d39ef78121d77fa9c588a3fab98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c20fe73e5814a1ee884ce1996605b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abbdf2b1ca3b2b8afad0c32f3a0ee6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7a4a9d3b12988e5e57ef054cf5212263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409afe062bb042b5d6f0c76c1dba458a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976369166213c024135f101e9782a67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c7e161cf019cedbfaa6ff74a0cf42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0f884c292f1e7123b68b4b94dfe5f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b65c12b83c9b5ad0d657b098a30fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcad0dcd550e5674b1916a90a1e687f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8324b4836a03ba1d28d048868485c2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d106909c94502d3501b955dc596a7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcf19b9c4c8524e09689bd8dcbcf71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973d19684f1731a5ad14e194b8e162c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742be3f848226fa482aba75a746efe0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceef8ef256aea2e7dfb2c70569ffda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd0ae8463f7b8c8b9bf58208efc776276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c0a2887729734c3318b67ddaad8dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c7cb0c29e02256798984352bc0d7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525c39da409eeda93dc14374a9e0665279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2df0e3eb275eaf5940b8e1af987da6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a73a310c98cd4cfd58f46e83efb9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77b42625e4cf8c79a3fb32d966692e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da5f0b7b4a324d23dbfb5b36710b2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdf4430c15e75ebd04dabf1e9cd290284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d72abad6cbc0cb41a9f8d0b46ab58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7925eda6fd4f27584133a983fd231ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f54a5f48c43f8be366c6f5a16199ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556786acfb946f37f17af944902a797288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65434c8df04874cbc1399923bd56f5dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f5566ab3c86f7168a4209661dc47b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61257e6d7e34f5cabacfb10e0e6380291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47c258522baacfa0e4d4d174b99d38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec2bf0c4d1e148d57981f9c3960704293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418005b040cf5041924ad88c02d015a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dcd330220f0d2a437391600266fd3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ff2702df969d8c7102cff5a84946c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76d9a4e05a4d67d802a84ab57de3b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1e9460ae4d7e7abc2d1b144509ed6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608fd2f1cf01133af248b2225947109299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa8e33f6351125f4b8e0c8df231986300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe23fa794e6b7ded959f87b1a26789a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23d268fc94db5d2dd3f4827e10aa56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a6177ad3a1e8d9b89fac56d6624df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466885dc6243365f817c24c54e15560304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563f839f056f7fbe18415720f868a36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87985c72b43cd0968d6158951481bd53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea09e58c554dc67d3a3e2971d21b416307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265d3e8be617977221f038683a1d934308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a958c61627514b6534185d4499d40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803b9cacd1b542f605b47d9c6a114ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2ed618d5a8e6357c6b548adfcb6eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262817d1ccb6653316b59a15cdf59dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f8c42d1bb3aa7169173a0651d949a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12806543037435cea6ac3e7cbb3d2b27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68958d0a27d167597bffdf01e753e192315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c30d4ba19909632209229209b6acb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f22fad3eb2e6ff5d3c891d300ba926317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978954acc9fbf815bf929eb7b3b1bbe8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79da78a456757e6139e1ec7e245f03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef43bef6a3b539e6ef60717dab6f21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50424b686b0bef167cc227c911155fab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eb152d0e27f9e0a1a520c895466ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf2ed79d23c7d7659ae95ad83e92f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb314d3fd2aa352fc4f1a28c7031af5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c12b5946cecd13146cd4757de795d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcac87687d99a912ec3bb8f948b47ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98586dd65642ef84ae8192716c3280327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be7a7f6c00a05223ece4383958e960328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03424814ad1feeb1475e7d2f444f78d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc725b9a9c9be5f81505903696c135330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb04e6350e3b3398ec097e5891db63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb29f15b30f36578afc55d09efd4024332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc74b9fdfa84ac0f28ce03a7c10600333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40576cdfc8b8fe318424fcb12a38bdf1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4522bdf508854adcda14171f455bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427be156f50a6d53637b9ff0f36155b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065696046db79b1b1952543db9f49d2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf76b929d99525aebfbd7ad40e8440338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f754a8b56617e93dba96380ea3101339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501a9b4c9ff85b0de4b6bdf2f26c151340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ce887996dc4dffdf3b5d5b5bb373a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa2f69e9d25aedc9d608449219e11f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634bdccbfab026c770a50a1500d9e62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a80980762ff301180ec5eac49d9de1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a98e8c0046e9268c574b56a54fe172345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fc6ad9f5577727781365d86d3f7f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a460cbaa2f3e087a5ef19d18fbdf451347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487d5e1620b4dc4e54c2bfd23df399c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87885483346fc8e518b2440b496c43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccc20c8d32494621f66ffb6b78446f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8563fb8d1b40cd1b8a5669ff8aa737c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edbd8847229beec815eb9fec262f22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ff7dbb92388ea352702b07ea7accc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84ee07c9e4b191503bba11447831a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13a89cd4bec8f9b00c096833274c40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56112ff0b2d0f0f9c9ca78e8fda526356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a0d030a6126a6980beab7dea6b40a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e37b1401820df62336b0d535837a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dea830781279a1168eb3281154d7ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a949f32daa8d62c4a17646d33eba6c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25cdc87b65f13a646bab4ca6f1b580361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e569ca92a3fca8f8a9971e1e24a76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e453610a5ba18e68220cdb3da242d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c915acce339d155e15e59e2e0270b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa831c7b777f31953637b80c209bb6d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6a64c3c84183e56dc20bc8fadeda6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee00f7db7429545ac5292b7f9e6f69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02272e9cfe1ca5f23350d724be225864368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe631f43d64c1ccb5a849a569d1ab34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af937270c186382d20fdd76e32ff82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a947a0e89f250664c65b8ec3f8d556371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221413c18d194998796c68e7dc8e2517372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cf219bf97c92f8efe37bd1ecb5a72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e3c4d35bd6b55017f695fdf3ed3fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5cd3dcb06d2f2746018b22d8a1129375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52992c0325062189dba5e608c78677f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2058cd14a2f0faa77a60db233877b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89a7126234e6431bd4d55498848c1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57178747bb6602325a9bb52c920cf85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95676cf1a26e8bde0aac68e24dae9fae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152fc0fd4a0a1ded0125112ef0dc630381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fed0dfe1b66a18db69f6cb542012e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2214dc00303a865e8f928df0cc3f50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea12d5926794e4eb568bbf565af2554384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923242d987f2b7e1bbc8af7a2cf5f71c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6748f7402af973713ee560135b340386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55827d413581bc976d1d944a8f697b24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367be6a3a42c717ecf0f2e938d82136388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04becb20d61cd17d85c7837b1d2a35c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae65523fb132da544652961550979c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a091992b635985376612ab709a85f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf96e053bac1fd67d69b7b043177363392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ae6e2a7aa6d832a1c14a6037540a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410398e78ac7cf8285aa72674d4510b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159a9e799404ee6bb8c3853cbf9a6b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf2863b967634f7fade1b31dde796b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf7e5639d7aff0dffdc478a67a0b2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21f7d8b563323c51ac13d2e0316470398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dd4cf33145c675f419c1c3bda0725399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039254911195860edb59b33b1407b39e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe404d6e3504b0c72436d26bc3f9ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58725cd160a3415032ca74ce3ba8220402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d1e2b78ed71481f839a7b056d51ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1c333d44470d85f1837a6eee1a1a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024aff925fb126bf6a1e02914bf27ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bc1e62f0ff687d61e0e3722d064bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68d1eede1980a9daf2401afb90d558407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df52ecb0ec8b86440a3accfe980fa4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9984ee9b2640ba1fb2fd7cb5db1ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b5a023bc904b2a154b730dfdb45d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbefba9691f3cbec8164da85ac6435a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfccb160377692e8bad3212025633e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ab335869653d8039ff6921a46cd07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab85eb4eeb7a86db5ce73ff39d159e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe352ff294e3dda85e11b3e14f4ff9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6b49d742a77450c4737690df2814a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b8937a422fd5f466a48bb6830d677417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83974fff20e14f31d61d1380e011aa30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a7549fb183cb333d7bc3c9e5deb1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773f001f3b2ef29833fec124ec33424420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323fc858322fd0c6a5ddb2d71ec0ebc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce8c5c2c72986220eac4d6980c1c2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba369ecbf24d86a83a29329af6ff19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ef56c85d1426ef7d5638ebca89aa0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfe75d7c42a81af1c36680f4d23168425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847fe14ac1c9c3a845a6348f179e5ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36206590ed6022fdf16aacc19b4ea1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f1ff9eecd38408676629b9a942009428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6b82c521f54746adbd9592005d15b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aec964e0d4c4a9b9963bf26386f9b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20fed9b7b54a9f79dadb9baf1f4f16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aec439615875a5e060008f7762dab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e082f8cf73ba7d5a1fa3beb2da900433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4c61150b45af29ac71bc18bb111a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b72a49b2f24ffa190ee8ce19ec43f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe617f8fd2eef01d92c9097a51c74d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257321d9ae65e7bd44e0f4f06db3d8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05a8feb29165b7e0f06abbd97c169c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386b3bf02e76ef2ab0a93a0af240755439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9618744b618f09f313fa540091169440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa93731cb5c1a219d6c314794dea65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7612aee6fa78a0a94aca2b37e33d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d083e551d57fac2520c46e07b1ffb22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac465609580dc3c6f6be74787670cfcf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baf11d658a500fbf8b2108385576c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd18dce4e7519438dccafb85dff755446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deace89733f9b1bac0d3817573e8a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56a866216a919036e96fcf6a3c1925448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01ba0de914ac131dc4764e9d9f8907449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3099db2e26ce24964fbf4009e63fd7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f723464c24555e7403e71c1af4aa7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c574be2653b1b3a48a3e053223d5078452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b9d290d27839704bbb0633e1a942e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84614a0da77420958274967cb709e980454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae9f96ffdc56cb4b2d62e385240fa3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fb48f3782822f6dca149da46de75c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e989b10742f5686478699064d8e94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cc8836235394c2385d2442be178fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4733c8bd75a274333e342d04227975459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b141fee82bdc6108dcf716c988638460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d299eb3cf1c14d7ff754f99413664c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7aaf4585c5b823f136fcf86557142462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3f56170c3fdfb9fdb27b69af93eeb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4ddabb4592c14292f26423c72688c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d08bfe4fb483a57e29c12d687cdb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9a8ca2a31823cc5cf875787d84adf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb24aefda52986518ebfdabf5b1ec8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6beb76ac1b886f56b02517a78e3612468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3c56cdccdf1dc481fe2ea52624c4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f850dfd3cf0d15410c74477b166dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7711e1f2124bf60778ebb4021131e1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c37159569f0d9f1eba1846cc7e1d1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f775265c8aebe37cf1bc5e41932cb29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2cd81582698458c187c783842eacd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59a93ee7a30d8f9b29295355e08bff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0d8b253d63b6d4b2eb46b103e932f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f5ad70183d552fd6e3cbc74b8463a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d7199ab490c36a94c3db433b61b65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2e06f8832ef371e57edf6f15037ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608c7302846605fae09eb4d9291172e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05bfe78697f779dfde759c4c3e7f6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff2abbf98c2d6c4df32bb05410cfdf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fa1167eda8294afedc9cbb90046ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533ed733d5952f01fa79bba6cb4c997484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc7df2743ed4c70991acda88c4cc15485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98029c3415c3b1ea9f3f1b040e78c40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c458217d7a901171dbf1b1bf541ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72f5f894f7a3949a7a7c9d97373dcc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433917a3419f5b7d3cacb1d50208c601489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e1d59536163f68bea1984202cf6ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bc4376856ffcded1dd12bff937025491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f2264880ffd9a1a276ebcebfa2448492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cc5c281a16533d0ddd26fcc072a51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07756b263cbf6ed21b091a4cc1d191494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4554b59d4424b942179290f82b94d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11df9b80027c661f36de8560a3d6d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d5a6d9c91986fc9697e01630953c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462a3f91bafafa95496f8fec71f1f6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7e09c413afb2f334e19800b78f10e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421edbdae664b477be30e5b7666b0f6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f371a31090c65952124e96c00de8ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87748369b06b4b5e6ef2f7fd41a80209502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe915f4407765e18dfa26b8fe2cc200503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a53fa915c85aaadc7b7a6fd602a86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41369c4980b4a0ad2eaf0f423b3a659505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988b146b4e8d2ada0c5d3a4d8a9fcd1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930636b5502157a90ee026defce88e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15c6c80ca0ff9aa367da2dedc11a13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14619aad9a697490ea019744757535b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22eff6e1367136542363c27a6fad04510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffbce5826373a04eb7c60f08f23625511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabdbbe0d83cd8b860fbde9d8a018bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eefb143b0ad402975416cb07068d79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66315426b8fe1a38f371b6d77745b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd374ab403a6b0e2292c9e78b7e58bec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0854c88cee42451cc2f71ab0d69e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cc28038997f789aee7eaeacb41fa0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17477e6aad66410f2b57cfdf312bbd6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c94930bca0ba73ddb70e4ed0234b5b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcb36c946eebca8bcea969ac770d34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a36650487bdb22519ee726a5c6726521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182ec9b387ed0e158713295223868f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649d81d4610b5f773004559479252d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd756ca3ffd9059b2e44b52c8072dbff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84946edb1d1b7342fa3cbaa4babab9e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d63cf515159a960b1ae7cb557ddfaf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ea87de41f91a249ca0b2ecff40f6c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1311ca932eacd03648852590e96443e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46ee47a1d040e0f44cca21f17267d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76a18926ecea76fadcd004fdfe3a28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abd1ceff66bf50cbcb69ba043daf9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f078b9ce3be9965d80d041ab8b4b38c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afb058680446df04bc6a727175ad68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8d786a38d71cd5a5aa1c11e856a7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757d91e1b57ba4e98f1b5c55b3dbb45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f8289d816884ce097efbd74f1c17f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeac29b1485adf0b960f6e6af9e52a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7145fe402647bdefc4499e91ec8e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ee78dd0405590f27d53889374f6d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffed664bed9fd056ef185c9dcbc49a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e81483968efb3f388b13c522ef90a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74d3710b2726323f01bcebd6b2d7e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7d7dbf0696bb91486047dff45457d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74398da518c9528396b8503c735865e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6be3fedf18e0d62178aa1f5f04ad3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb289700207a2d416c394927fc0aa9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2520788593900fb28bb7306d03dd45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ab8946e18bf3548d0c454bcaaa934548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43070b1cc3585fdc55729881c3d42d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa577ae45a8e9a3c9dc27007a5a509550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132db43fea4404146d5077d68a858a28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190719bba2ac8c540ebb0cf9a696c2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670a2d45ecfb1ebbaf5b9e47a63d625553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda067eafdbcf8530c100867dd7f8e9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218130aa9c30ddbc73ce61c4c396190555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a9cc8d3ef84ca84c1adf4101a279e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc712ba1f9bb7d53f66a5e258f0c21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23617d6bddf5181c96bceafa92f9483558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0fefec08e5e02bdfd4ed06f2ae477559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce008bd1f0b043ee6a83f6744b48cf93560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3719e8264623bd9e9797dc2fcbd4fa7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b559779d55677effc15577725e72ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195c5f8c7bf56bd07f7940a867a4fcd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58251d2483686dcdc43b3dfd6d85405d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba2abb914da02ab55d008bb911e7fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9761f2e5d1f69f378b0a1157bbcdf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394432fbea8acddc09afc30ccf9bccae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc39c898a84ecce777817ffb47ab607568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527263f405862f2b4db4c5460b84119569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b820424eb5378ffe3f9005585eed99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c7240c3558a9e3cef891f3438b4c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b85ee9e8ee24626c562bbf14e4078572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab87eeea29e4538247e1d36693ece9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921176618b189b49c3de8e4eebf90f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa7136e522161751a0c9a1e55cc557575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeb552661755c14baac49e94cb80bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b72acbbca1941f9df8bd8f051b616577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9f7fb51dc33224572ab7414e0eb6b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b757267b3943d78156ede2a5742f3df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6340914365e0174b18610e5b78b312580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdff665298d406e4113bfb64e8b555d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf42b146b923b84116ef19dbf612835582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd679ba64d02d83de4b30c618e1b085c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8734a844e144bdccf43499d9ddef2a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295167e824946be8a8e2493f98144ee1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5ccd06817c8c5323643af162fdc2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd5c12b7e1bcfcf9d98c2d188526b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9955b878113baaf4b761aead21865588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933e510de9a8aa556eb7afdc9423466589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6b06a763cf8a31fbe31c94ce45f81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ef27432de73fd3eb30589370493f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee27bae042cddff6b977a4e758688fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718304d00a55da968578beb793e6585593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25dc684ecce5cef95558cbd87c322f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2086e6ac5d3b09627f8150d5968fc9b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77b9380da85797445190994308ee50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ad1dc51a6f962149f794cc503791a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16ac375557ed32ddae8a3207ea91a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d8e04b425c372043a9d93a8eeea5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ee5fa76d87a7286bbe9df1328d8bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37f9e1c0dc18654f418273b1554a1f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e3bb620eb595aff57420d5d149934602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a3afe6be285355e653e05a77ccb76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59001e0abfa58486641e4647942ec564604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa983d63b59907dd35f70498b2ffb4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfd0ec00bdeab84031587e7a4e02df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e15a9c71e10fad05e5ba7204b0b28c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cfb49418901750a34bf1c88669415608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e1cf35d0fad2c19642f85ae84dc32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2dcc08492509524a82dbae6b5d1d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61932dac0688aa623c78d279e83c5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaf24804456a37bfe5ec748ec6e05d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0e6d0e73f9625b219b896594da99d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ecf3ad777698ca4d7d309fef18efa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eb06b5c511e68558ea699a880bcdf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feebaca008c3d13d83428956b34291616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24176008db18513576a591d15ccd49c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ad9ef73c4487422e081e45c17eb07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6702ba411816ecf1a53b0d2cf686e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58066342c319fa37f19c149fd0d8da8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d525a2db5d76bb98ff50be546e090d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a8646d7dad575720d96e0aae6b205622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8370c466e444203ee0b1ef5b9cfd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d9e7d6a85ad3bcc4ac210ad28e1e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20947c2dccb2d6061e4863ed6c617500625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccee965ad31cc7890ca5af85b0e4e30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c6dc51284506f8ef0e0479edc0a8c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db242e29ae1df3d1941828bf6771b9d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9299924b46ca3b23727d84319a7d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc9e72cabafdbe86abb609cd0a2b48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05177e5b7bbeaf49af15bee147ff64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7df6d4cd0009c751713be9020186d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85cb7f12f4061e2effe45e919e7f11633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e470e566501c14667af6d375cf62dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbccea3fe4aa132128db34556ce13e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941c839eee858395d868da5ec754732636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b30707c8c7e3c7d2e045d35d26aab6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898cc19782c6b0fdf7934585640ebd6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f8c6e700d520ee56853edd053635a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da55cf11a138844da790074273c1e07640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce5dbf2e572ecb9f2a4da48b82986d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2617ea2cce0c3d03714905b3d4329e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621d9a04bff8f3e234c76f4b4960be2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51fa6814f5996194d91fc8768ce809644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f554c8d9a35f82da6568b21e0ede9bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0d24ec50b19c60b92850eabee0c45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001509037601aae20ea0bbbb1cd1b02647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef0b076342f5e66acad01da5b97ce6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f988346473a54d5a76edbce50c995649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da168f34a50b7a009c881e67149fa681650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae7e55dde1dd76201280f90ffe04e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817ef64dc8ce661efc69a4cfb6cdd2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa2894b0d0bbfc0c519e7fc1fb7b98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45a34121606734e0f8541c6764c19a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599c7c8a98e18e2dde923faef79c8fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702d6459b5abcdb40d593fc6bb92ba0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a349c2747ba59eeceeae73cf95251657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a72eec4ac733cca4b9f5a3c96de945658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfd85a0d1ba0e353eb67792a004fc6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103757ae01fc55ed70597fdb6c494e5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02c0091161289c20a2f1abb307f66f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd32f9dde9ad16d15c44cd85fd8bf4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9862ceab092a4ec52ec90cab92fe02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee0fcb099a88eea4eb136a88399ff9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f705d752a1175d45711562d82c282665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44b60de9e21852714a7076cc133b08666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32d849ec14dc633bcfa11057314f87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c8c4525aaa35b5140aa2ce0166f7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1538bc0f9b81abd4712ef66371b56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb651dc66d14f5fd807566a5c6b4df5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75e24da4e2c4be0d39efae8e59cc01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ae6ccee420a9f194723c63441a773672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2345641b28e72871006174cf12aa09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6ae1df5d536fd5d52e4cc7a664675674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9a1e6a9293502d76377787fed7a14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b8cac455186524df8dbd7341d773b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38bf0afc1485bc8fc8539cf11bf292677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6cbacd6b61002816afd793a4f5401678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1fc2e00ea62139e638992d0786524679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e658f823e535b1ffbd3b1a17427aebb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597890fa231bc972c60dcc2096480de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386566b2f70b31b3be97c223f191167682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d5ed00e2e5326d9e7e0c55749c4b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315a661197f8b966b0d1e718a3827ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1773d17e4af6b8dcd703a7ba02c9ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bc76d2f89ceecf2773049fdc2a93a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654470727455198d236effcd9ef138b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d122f10c1a8b28f11d7b0a59e91559b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5736cdde34d8dffeea8fb17b45d73e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cba3f7d46aca98d3198146da4bbd81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b873adc2042c0459ea5dd9ea48f82b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5186110e969238d44c7578177eedbf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e18d966f57dd3cc11b6b37545aa92693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374aa9e669d76b633c978a1a26b8c64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde0e34691cdcd23baf8cb05b83d50c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8c8d2040c850d7128d027ca996e48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2040462121614ff1cccd73ddd7b7a4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb0dd20e3a23437305a02961eefeda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4489ae8b3decd5595f45c4a736ff1f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d9fbc5dc9122ecd70c9b283ecfffd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02e80ac83a56f200aad1afb434ab92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6593c9a24c5058196cbcdfb2201f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f8a2a8366059c659c159eb48c8419703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5145af9c610d1f703fb31619a83110704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00927b9716f0e8974bfb3aac83c93f76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679181ae79d4fc685d614fc2067f59e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055b184c1e2e2834df6c29a4a2f4371707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d48af3a2677981ae1938cf4f59933708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163000beeb870182f657a6dcfb7a2a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bb17819836d0a3b4a5cd2789a1536710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172b0568fd76094a8ade5ebaaf6ebc8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05d7990a019d42ceb13b5e869c3fbc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b14725d028c61269e980bcfab96ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149266e8aafd3519c61cc0484049e2a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce98fa030f72a24d8648eff5d007cbf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d3180c298bf703d49cd12e6e9205f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eba19eb880a367c542e309a9af83b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd88fdff9cb0b7a8792eee4891a1b88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040b6321f2d00f64ccba02845a6e2ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d498308f435e657e7f46258afbe24b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6c7675c162e44810941b433a801f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ba36a8f117c76e4c28ca55773e9f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7392d3ec5bc2b39db88c4dfef8a70b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849545186a394593ba5717b3f9241478724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4391e365bc79c6f2cf2e9c5534a56b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09461de072bede81fc7921ba23c7314b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ee4883e0464f112226422a82163a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693dfa4cec5c3fbeee086ed3262ec4e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88308b609d9cb879d84cd1d2d4ebe545729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4a9112dae5f6b736e8dc9bf9f0318730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1ec83af7149f445b934169e489983731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd6755815dac0cdb8302d30d17300b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca644e7ab9bca52504ebd6b2dc055b82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5dbd3f58e64d0daade27e69a3c583734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671b08a4356d47d09705f344732ea23735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b56b7a2042cec6e39b27ab03f3853736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f8167390a88757773f3ddc0f6d7d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb68186542f5763623dfc40aec89f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daeaba08db4b8312e64fbfee88f5bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436223c03a7aeed8f7af2cf1168d4b1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec33732c67abfe36b7c80d972c7713c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e7e2142849f3d02d36f1991198d87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cce506a361a59fcc3c930de9ee9f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c4bb6cb8f2caea3454cdd239cbdaf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c06bf36448a6b1db05c7a3a9c2c9e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f9483e4ea4eaff5caf60e0d09cca8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b904853c09699873dcc10c61f8d8e5a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d918b37e6e7608c86ac3e4f1bbe823748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bda7d0973aa2907c7b6aa581d5231749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcc5590f81f43834f9dc1575616b94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07148235861e5fee1967d70c0250ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e24b60ce824dbd5a1fd52df19d388752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768366b3f7171c0758d11f021312817753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>