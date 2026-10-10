--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0e053f45db37b75200516a2b2db6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f65895ab8eb3e77b2857f03fbc1e562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b3acc326bc8e3b02b564eae205f5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d7f88f219ec885d6a6daccc119cb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75838d5a73fabfcfc7c2b8b49de370b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df209edf0cbebf8f39162a3e53516036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01ec34183c78e3475109d84da5ed157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995b39b846fd757ec12cdaaa29d91fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e244ee7e615ece0deb7e41c85de259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9390f365240342f39169d6e5eecd710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd7f182eeb612e0ceeffb45d121f5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50695bf5f47a746d64bd1c831ce937d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fbb68333ec8e6a9dad121eca7422113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5d8276e0d847e07ad6462dd02209c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ad45541ae692c3d7d941210bb6ebe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5452b7c9418d26f3796376977834cd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9de52f41460f38853b2c50c3457bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89411b96de3d28b083034046417a2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed558ce41e2571aa9bc855fdf746a6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ce604c57f9c9e634c687095f7ffe320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47eabc3e42c61975813d661181609a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2103fb143ee08d99f596bdd51e69f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c378f784109a6298d41905248f9c14b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47072d012cacb37b24b3a73f5e8d25024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664830c0e547552df6a09e40fbccde0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f252653a83a35b5ef3f3afe55d68926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96403c1473fce9834504efe991c951cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c2ee88e98761f30c66c7d8b5bb60228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ab6541fdcc6aa1553a1318e25b22229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832ef3bf93fa745a87b85393021b75830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e3964980cd339c610c72eaff8e0e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fca20d8957f476e54d63923c37fee232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff636c80955986205f74d67c2fcb0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7d854c4b3261fae4c13c4696ad62534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe0ade49efaf8786398fb2bc73749935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f69b67286dfdedcc431afdd372dd9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082485148c3e514ecf5986d54b6260437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5e929d0338a7285a77b1ecd02c17c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5939db05b5b9ad5fdca15bc4464bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5a5b3b54fc1f78a0fbc58097962c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43ec94994d0fd1cc5a122cc995063d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d353caa1fb1024fdab8e61b45c570ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae2f4eb7239238e0b44486a5be092443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06afa4c51e2df3676d17ce6572282844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864560e55498b84caa731e83280c1fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aca15eddebacdeca96d959c24af9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45b94ea71d688e5fe2527eed04d7b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed2c6997bda645bd96aff4e5b5d66a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419226699894e6bcf6131e5d7e03d13c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44ab46f70975876eb43333f3b6642450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b56c24dae2712c96b437c2a10857251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4448e8707ba4351a096c0a5cba69d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21d4e3087768269732c5185f1900d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba399a4489e638272b4023dc9ccb5a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aceafcf75ad738e99aac4f70a51a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc3f666e1cc723bc459dc971efed4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1104b4bc993a1595ac76bc69d2b5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910ba022f9395884a9b978fd9fce01258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02df7eef87942693edd1aa4060a54259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1342576354e685542a62c3999ed9e3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34460afd071f74929bdc3fa2780f71e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4978ec1c622777dce2204a0859503c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4df36dbc342185d10c6f517c2dd2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31e6d461d2cceab514d1a4d1f26ee064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7f0e26993504a84fd1a1badbfbcb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395ac9104c6dec8dba5939c0144312266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d653d3849f7e3969d532320457d5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb85a88c01b5197848520d0db92a9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9601acd85b71c2d7cb4fd7bdfd45e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bcd7e3ea024673fdab8913a05fba570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7090de36d53a096c9d727bd7a6bab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e099df02285ff33b8c1632653d9a9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af701a96392be932f7fd556e0ce7cd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e4c29fcd8a192bcecfbdf4d7a3b0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edd2de93fb022cc7ffeb1cb33a698b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efba291e3b4bdbe1e81c78cb771044676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315c1689cd0feb77d94dada9315618577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac876bc520f953f1a36483fe3a5bfd8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a1ed7b8e72cdd311caca6f562547179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bd62701f3fd0c651e527c7ca75f3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47c82c5be4b0f6a534219250c36a5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54988c6d2d3f68324ebb260b2276e0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cdcec620cd01bf4dc81dcfedc334083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf5cccee6060c8da1d1c0507dc1d3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f0c696c3db5a539072966a4aebb1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd19bcae0d76028a4c18685ca4446be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49d5c090e01afc156bc7394ff2142587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fced097d7d93342d1a9a8589d35610088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b66fea6c105da72ac045a9e324ab389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14137d1d2407e02e6407d773bd718d4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d05a6e0c7ab3f25dafdd80983197a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ca67b99dfd8e08aaeb92528b9a5a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569c62a8b5c853a323c222ff678ce0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d52b62c732a766a62d84624bc6e66394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013c7cfb43f4cb5ee126cd3f0e54c2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a584f72fb9c114bd90ae38226418e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf7b666a1421843e1ef107b2af928897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c118753a73a63a6d4206203eb1748b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4067afdf622f76562d1a811edf1c6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e89d9be8ed258abc7328fb82d669d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b68a02796ed091f3fb67c3d702353c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1ef941226dea3d91064d8f3b1a073102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a3413758d0ee6ab5569bc0293237a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca14d9a68cd665a79a55e1b016a8de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10731afec1f4530e39338b2efde0fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cedec29420e7a7c42149abc9fc8f9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b9254fb8ee8f73e679507ce13cd82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3548a7702877b160f62847cae83e83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd74c43a52c25fe0f49d2e7a22955d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a0ea66c4092ca8c0645dcb9c0c998110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac826f47ff0d05597933c214dc7a82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffadb13842717530486f65db881849112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42662eefe670d554478d4fd2a00594113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d168e35504c88d30aef404b2e9efc6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557840098688fdf2a37d5bf77094ac6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11309dfd0b244ca28eb5200e50d2cea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381db213be8c7e51e26f3d7574d5e64a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149b119944d544a2f765ec2d7bdb9fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d4b186c12f92ad807d2d243fcf7e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86346122e2419c3231f725759e7b4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fa67e4093310a7614e3060943139d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432d6fc87d9c98e89e3614223d32019122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18ab30133d9a85578370f5c661b018123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054b17fd21af8e94275f093db342b10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831e94c66e1e1caccd1ebb4235bc09b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e752e5a08508c05e6de24167d4ff96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6741f4961d7ebe733f9dd04a2fe26e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa6d8925aa95f67f4f5e0c717e7d7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44f28a4295567d4d3c7b3c22df2714129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fb34f150f86dbf46073c480859401130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245806669e340312e4aaee9ab09d2c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d84607718f7c3e0856e41e41137989132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3950f934b513c170f41ad161b6902133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd09003b5f58655d4dc280adcc4c644134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b6abb189a1c916450059c948894e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb026dbee58e7efab55d5094da333e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b36a73ac1478c32b3b53a12216401137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a58511cb0b9de673bd810304a935f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efd926fc19346918e619f3d12ab3d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5791d42bd4a7f58984c0cc41fa9bad3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23777edce54049ce7f69df6bd7d4f25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a850839ef24c4eab5a5146417328d68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42a851ef86fb4abae9151e6eeae052143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e46c73da5c039f064a5b80da6ae7ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67781e2a14437621447bed121d7b75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392fe326c4d6fc710e943db176c6700146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97be44c30620bd3eb4f996464b33cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c1e82270d12c5c8c1a2c848322853148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06e0025f896e094f5f7144883bbbd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0024bea12a008cfa0635a1df060282d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae982f6137b051a13552b020dd566ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0e31aa7d3366a3c825a9e1038fa79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbed59897510335bc55ed4ed7664ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aadb05cf83fda5512ed2f97895aaff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6105a53284fad9ab87f4ad5f489dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bd0ab8c1e17c1f7a1534a1fdd6e76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439c7fecdb8a2501ceed905713b5663157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792552c0e03e22041efa83d19b1967b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d5459055c973257bfc7e96548469b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cba9f704b83851fe1230c3c80a5164160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588de16bcbf07ead7bdf48420de57df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af165f71c92f05d3ce83934ff9cb700162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17102e956d45e30bdab3f6a51a5ef9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69231dcdd98637ccf6b276b0f963ab86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f66ea665bd59a97e2217f889caf3f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9f3682bb311944caf1edd27692eb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5230b6755ef0ab0bfc611c592810397167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6be3f095d4ed6d3432fd173e47a0b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6080ff7138c678574a72f1f7d2eae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7290f56a73cdf09481165ac78b4d96b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881d9bb5387db547feabde967d63c0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a29e33e4586330704b0c5d249b2e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781e06e674103787751caf9c90b06b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bbe6f0c746fbd3157e8afeda0237a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44cce17a15074cae32d126f76df57d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6069b26da46b7811d87d2403e87167176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106f9446d886082d96aac951617acb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e403d54e7ca0781cb17980c17243709178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4c7bb9e861b315d7a91dc16676558179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f80e549f27ff50f441faddb32abe3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f33732593c095526fd1d7fe2d511cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f242e35d063585ac089ac9a97d94f66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4c3098dd8458d15aff2bac2603588183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0b24f3389321d8b002a7f95cf2905184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffdb7543ebb0fdb1c37df44480492e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf16550f18058939fc15f1d9d99ede8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d097596e978da400452d86f430c57f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18fbc531eaac6162c3979981d855bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4d8e3b2dd789eae4c21adafdc428a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c20f0d18e1c919520db9efbfe83665190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834985357480176dfc9ebb0c1e47155191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a27b4c7001ee666eaba9ded92c5d4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03198635ff50097e08d2328b239e5e97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feee1c63ef670dac28a9886ebc7324f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f30879f65252c70846f697f52f95ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ee0b16e9855c9481172a1dbd2b260196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f40d30458fe96eb2fe9ecab68a4749197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc29687c1ca3958fe287d0f0bba3d79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c021a6cbe68d700433227135d007de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243101841fcca5ff86eff55d0976c9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6ac3654c7123281d5625fa8e66473201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcdb67e4f1705dada857cd4e8f40f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef525ec37e7b15f7805c22a350d91243203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07afb07de0eb21ec7c4a133bdc4544204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d76d9a9f3b1d4bc538af8d67d1ff3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e50b28eb4abcd88b8d9c1557fe8b71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8bfdf5823b5244b40ea9ab7300e05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e84625aec8837fc4cef23c42c4627c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67d5a62543bff0fbcf9742c5e28458209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d9b1506fa7217d3d6d554e8a3e2aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9a8219a76246e511099605303ed80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6af1a7096bdb98e63d88bc9a5f0b16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a84d163fb0c147ebe4676c3bd8dce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f0b7311ef2d9c9b6b3d24e2a90a35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89d5655c8d4f3fca92d3fbc81046ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1785b8230046b370e6a78d14440ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005f3d14772a48581abd34b3a0f0f5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dd436b8f4639846525813b285fb15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8974b69e1e1c39501902bfb45cc1453219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420198a6575bc8bca10b37b301a91f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7ed62b442afb443e645f04f26df72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985d240198d1e60cadf0a196bef2677222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943f87c76d6f520fc93213a97086300223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b38dda33181b814acdf40116ed23f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903744990f68626ceec41171370a48c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f17990c77425e64bd45b436bf4cd22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c834a6c35c20d8e57b165f0e28f6aeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64c01201992e7c738b48aa5f746c75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b39ef7a851d852eec13a20bbb8539229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fc511914a32b84d9fa9fe0170904e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf70ad51fb2f816e66d2e51ff90604231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b47e9ee449f807c03aa08b562b66a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e85663ac5aaa6ce8f655556bc42528233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290de6339e239d66c0283678a01dcd58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662b0489e5e2639d4ed5e416d45a7ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7150b3a894a5a641d601a39029c04ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f2cbf9d1a87688e7b91433eeabf7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d1554e987957d9ae5ac3cc6fc2a2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f3ef397d0564c2323fc2e15191fc6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f28b2fc4d71a370e3d3e948a9e9ddc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca89cf439d14d1f2a4e042a10b7904241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0444e62176dadec5752d519c5082216242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b480452e583a739e9da3f09873c11e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eef95b03dce4f3d56a90e6aed7b604244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c888b42988c937c27fbda9229f84f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec3b96407f3c8283e383a444bc7125246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5181fccf161d62127ae56a6bae3655247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97bf9c9515eeda3a2d4c0c05466f42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fe7a3c2c711e92bf18ccaee9c27f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf71f88e7959598d7b4e864c0ee89a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796a7c4ff8292cf259cff94a27ac66d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83944a9b70543da23584d0f211c4bcb0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0e754f0c34876953c62adf47b5211253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f20d41be1143f54b61f58529f14b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556220b7d3c2aa74bdcd1507a6bb8db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fd549dbf00713b0fefa712575d161256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5ace1560e8538ed805e0fb2d06e08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f34c8cd08942081f637c035019ecb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c9943136ee51cf928b6769c84b0c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0acdca520aab559f0b20a3b05e126260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fc004c3a5a678138b8c8911fed167261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b47d0eacdc1c8c908abeff1167413262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ade75eb5dc707b247d7d6f2865592263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1909e056594a3b2ee37754407e5068d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60424e7262d73258a19f9eea63dc61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8c959f8607c4aea54b727e1534667266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b6b735796d8c53db192a75ac49234267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8ca36553613bbeb6c30f7c3d77c5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60120c2b77cd68434c302322653b6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47beaac7e79ac78baba38d0be6bf991270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46c541dbfc359e27c7c7d809dd7cb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd27499ffc5f42569d35dcf9de24ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fab65f6df56d588ece8ead4830157273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829103f59ad65772192a7e0cd281c2e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42036c68e3f849ad4992f572328b0e60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a0180ca38cab8098de46bc934c171276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7d34fe21df3490f19595b4bcb66f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a625f0b0a28ee9eb3e62a31c3c8e06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073115b0dc6012d8a8dd07e88d1487d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e0d901ad350b2e84ac8b66c4585bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f787b9bd7c33b86f5c431ed0d162e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b091f0233b19d886829e8076025651282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643035f94f69b33d49ac978b09ecbd07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d753a2dd7157cbf676b77aec0e537c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50479bf526bfbed1b18794635e220904285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c87f0bc2d71620f825c05a8a447af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767c55fcf9656704ad1f8e81449a178287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53966136888d47ee4ffd70a078f906e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84881a1604eba30672cc587a3a10ca1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8207886c5773b17ec5fc592373c6ed3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba815a60c473529e40041c30d2159835291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6678394631b12c8c85838aacf72f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c83cf5eb5fbf9707c8d2490b3b40b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3076a1674413679da0f90d86ecc650294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b35c320b07132633be1737f0311632295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0d1b05806ac1329b7ce7a8a637e48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dc34d5cfbb5e7c1dd8b5eb9523b80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b29b4e1a1e7f58a02cf1e9ea95923298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c973a4c5473dfcc0daeb2340d120e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a422e36f6810f798364f47feb5ffefc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d010cac1d8264f5cc44c0d4d7ce3fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccab064be476d2b7c0842e235899100302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec1e737ae6079b1724bacfa6857be3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e93aa3a7021d6e4de09578fcab4a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e7d07ec533b5f46ee48417a0c5168305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153abef3f2ead56061446db1a10645a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad812521baaab3ab6d0dc850ba29e9b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33c201362116cc3e1547300102258f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc598e3fbeb06345738140005a503cf1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb247107e73d51eb422da2bad2ae426310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf57ac0ffa0e9781f37940c69f29a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac998eda31212a5e6b422163373a89c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c3e1071bf82f9135f7d399b7f836a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed53ded322e612a013d62b9fd556f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d05b17fa71749624e325ba9495673f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8aa82cbf1d0f7da80f73d8f57dc114316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df60d57f0b0b57311bf5835bcce24ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c0a8650b112f65d091cd07cc6ad06318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956895a578891a53a7d9a0c8d18c8abf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac1ff70e445dda11b9b11c0f56d1ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aeff8815f72ff4fc8dd432a42c4103321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccdf7f4d56893b5640a3aa0f2f3edd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261066c8e6f6771275b30eba1d579b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504279929842ee41906cc28d1baba01d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb636f5067d7039ff805d68356811849325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f2de559713691758d6069c6624379326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40d6eaab963f68f833817b9a5a230f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3850b120f39171f5ccbccf7fa46549328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8a10faee2fae40492f13b864a0ce1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1650a19363ae6a28680f66e19486e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79440bf1217356c19aa4793646052be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c07327e3f07802fd22049818c4735d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168970322152c84b8c2411c666234e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c88ef1b9fae991de1b1b7709322905334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdca1f838e3f6e7d6bc5bae1d8c782335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42de6ced1a49083585a59483b22d3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac745ba85402dd7a4a730b4faba0f41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f064d6c4075e1ca0cfef7b83ad737338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b09f4d675f8e7077cdebf0a3bca757339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85f1e15550f04d171078f4e0d36dd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28b27c7b51a116ca4e7f1cdb00176b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d066f525ade5567e18c389af5cf9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e829abed4f4b4de970d0665029a21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90de877a892280972521f78e10595f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d729957c186cef551014b15125e5a93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f952d39b9d6bec6133856ad62e21f50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cbb785e1548fa963b52e4b517a43f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c893559b49aea049d24c44c440a1e81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26686f752b508600bab2dc2c5268d3cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c60b6d34e60ba2b69437881d10520b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab333a9f357f755db42efbcdcc9311351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f4def2c7b965915b7ba0f6a063254352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee988e05d8985a59512b1fc9e3d173353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cabfddc97ffb3bdc62154a055f595354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668780e78797557be1a21eba058ce4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e9f1cedde65fdf70cfb95b700a265356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fa320887096562eeef51d6e779ce4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee6d5354fde97298a96fd140880fc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b9b7548757de05fecdb30c8cc76cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d1b835c4745f02407d7dc781212cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3757ce2187bef2e49706bca7b4033361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb339142b6bd335870a966c901bc54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9013364f9bc92ebbb629a012fb05515363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002fc5670fc357e74cc741e286d8788364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1fb229e1e9eb9a962fba599b79b56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7008c16ca38b4aa8b2b91e476d50e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebe6402236908be16b48fbcd1b73d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60823bde691368b517b432f1e174aa0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63829a7cc99736147cc053cec34b24369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173df3c9d424ec07238e70f520ebe25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc598addd1ea77af38fb9014b6adcb4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ffdc6767506540cc0fba0a762a895372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8e6398f36e3ebb22dbac46a80e6c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeb2dc5cb40809507aa3dac8b2554f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba93ab331f43e46da3028db4c51fc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0038dd84683cafabcb9e9d06a4b1de8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be16405089c8909c39f96edd0e702c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01b42d06e0df2def839c81e496dca4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85079c449a8384e94bafe7cb9c919ed3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2276fff4c4b5ccc9ae92b83f178db88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92c9760256d24043e38223b10d39da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bbe13e718bbf43632419787c8ccf7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322d7b869457048277014fbc521b83c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9586f48e173373d3df35763e284aa0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf018a591c24255308210c22f2ac4c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d42cff1c6bed6563a1ef6a751de5b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37caa7f4de7e3310b0c306fac403b83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c39da5ac372b8735e34916799f3f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea1639513ec53cee1617216edfad48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d108879d7be458f65f6ab190d4553390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaadc8e3d3c7723b82862124e959dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a993073a32fe699d496a248fccc0ce8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0084359f2c8787ed085c1bb01dd1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fca52bb10e57f41cff649d3787f22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52604cdd37a8a7a90534bf604829a7a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebba4d0adbff2f5d0b4890cb4835ea8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4649eb080d1427c65022298065bcba6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda0e7e6ff598c5d6e6542cb543bbd7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109ec2a7571c1a1e146eb927a1fed60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c307bd254a2ec37d2c9c58b2a2e93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d8b6f2f4ed77cd3a2b40158175aa2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4188e0836484bf30943794770ac8280402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616bbbd04aa28c444f92325c3fa1c3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d89f2b38a54f41d6fa6a4ae79a9639404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba34b777598e50de57668219c6ec559405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd26dcf8eea73987b0cfe8ef44e0ab7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a067c3b58ad7a09b47f05d97c425d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d45af341481922b97f5f9d089af51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf79833fb35c8aca65403710c398ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3020eb2be1e8112fbb7b403668ca2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c5dbdc6a7277e91f36d78ff6bfc01411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec2ae92763139eca105208bddec813412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ead8032f0bbdb8b3c1e093aabe178413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15eb01f5df87d9d39c61e210bd3f7c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c0ea722066ba53db3736c19590796415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57488f74a9b191ad430630b2d069b514416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed6ff10a676c7f019f617b40034ebc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ce3a70a84d0bbc34e131ff9a367ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d0fe096ffbd2da35651b5147d5ff8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058818684b1ac9cd1a33fbc79049b059420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9f019d29a35692656f13e94777b23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64055e6312e070eaa80dcbc0a9536dce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2af5ee8d9eb8d41372af322a504d33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef169e984ffacd1e026d63fd86e48e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03319d0e8ce152a79ba423a49726910425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4604e1434fcc516f8d2ec0c6d1a30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875199a996d20a8eecf092f1476bd366427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e66071ae2ef9c9ea4ddde3678ce1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52d0ea7e037fd7588896e6842a75ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df5192584aa927b83334cec25bd1ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2a7bfb6852a2f4bdb80535aa277d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae34c51fa994481896c7375178930e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11e87e329770f8881986dfc781b502433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dfd14564f981bf451d0ad09d9d9f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174055019a210c439651e75d3d714362435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7619f81731b155598b596a4fb4ddf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab8c95718f3dd4add12225a2b2a8f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfaf6e9c19cbddf8320c24513fc1ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e2a65f91a8506e2d20595e0663977439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae60af7a4e781f1d9afb0b6d5fd629440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d6e5d996eacb1f4ee9f13c1579d6e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c52aa75753198cd0f2a595115976ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396b472d87ace0ad8bc8e74a4a70508443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad6343901c3bd431a17b738b450ddd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6060d017d565908ac3b556ee59ab1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c5df1dea0583a63235ddf6557b887446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a424cefba17f0033ead31a252576b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77265d701cabb20c7cb31cb95c7ffa8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e2c1429e74ed895add9028183e741449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a579b09dd5d93ee8b8b1daa1c68c68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd145ba2c98850cdfa589c559de101b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a4ace597450a98ab945b6dde9e369452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b2de083242865e3850b2910cb1a79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f74a8e93baf8f8fc4fad631d5c641e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9a6629167c60ae97afe5fd0af2e4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bebe2783a0d04f935dd17496db3329456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b3647fc09f9cbd86197eb2c94d8a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16757bbdb9b6504715cc7677d17e859d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309540330402ba6a133983091873c018459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258507cc9aa179c3a32d33e44fab7ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1a5c1421e928dc62d392786694a07461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3ab167c6cb73a2066818c67ae2163462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ba9bece53be1edde5e351972c29ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9f5bac1dab7b17c0ff5e22429aeaf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47142c9db89c114ba14b3fe9e20f16d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68204277ceab9dcf47a8b5917073022a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001ffee940186be743b5b708c250c43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcb212ee0b0ea2f51a8f1d91f9e262468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4140c748bbb46de3a9891a961faf3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dced584a028638992c936ad1bb7071a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11157b8c002cb24fb9aa69af82122bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f848147b0f9b6848b0367fa1f1e0d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bc6869c902286c9360de98027cd87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdc6354b0403b031f70300ee9dc5a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516d01e9120fab2c29656e314c09aef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1640db8842b78adf22415e4858ad15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01ae5063a256afc642b67003b52565477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d31cca9a213f89a179bd13879e25d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9705961d02b999722299cb556bdc49479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9861f55e169a9186c5040be2da517d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb88d81394615186f432125d4fe2561481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844f21d02091528a5849324acbb6f0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e39d835b3da6b89bc3ddf692c7be6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f831486b1165f71ef3bd9e1dcd7af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf3f2bd191be9cf9fe5b0037e81d7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d9fa16e180b248a7de23cb966f5d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b5a511f978a80ff9cf54068b26d65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a193b0ecd82b22d400d84e38dafe3c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325be39045e0ed3146e80d72b4440b12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db1897bb6367a40d36f1b9fa781140490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42682b274d57b69637c946e857b51ac5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93296edc2b0be31920327228dbf8129f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7355da3c290a0d2aae63895ae13274493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2bb0ac8e54939164ed6c552686f0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cb80a68d2d4f6bc14bae1d941830a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fc24a6fffb5fd584050bc244fc6b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa46b553e8172f09a46792f62035400497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838ba0921ab2b02d11a815fb51cb334498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8843c0b754855ef19c7ba5626fd6559499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0fbb4910fab2676123682f22754d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d5f629ea40570f3fb1656f9c22e42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feb8f1c922ee29f3001ac82887568f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b721b9e3c583665edaa9b6fda2a564503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b01a4ded187f7a9bb3bcc477a9f0f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367ea75a884a9892f812c946a095ef2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd53bc30012f97b74562d548915443506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67a4b32911e3a80da51155efb45a04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86005f33efc3d17e0e9fa152cd5bb2db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d5af5e300666c571341b53bf088d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87ab1454c56e037ccfeea42a44e1fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e6d29d7d7c0477bb4c9d401928a79511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd43fdddfa9de0b8fb557c049b70b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8497f1892cef094013dbf22892cad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad001ff7b9beba8e0625ea1b482ce8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd1a94870a79f0c7b6a2859e04e408515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013c505dc5039219f6eb4dc1399403e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7b213a29dce123e1ec08ea0a6fe9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1ec584f7f9a6ff0cd0fcd5662867f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53648849d67ac6fb316aa0c4c8281b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d41e6e5ccf1b7463fa8cd4b6019c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805af0854276d86f0debefab97c1bc7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58db371ccbea848273129d3784abf6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10332e98485d5f7f389882c905dd3b49523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43811c411fc7d47ba4df2e002aa448a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97067b4da120dc621b45b34f59336be8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea7e668f1b5cd8401f6e98586cfdab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ac325b34d9ae9622435258e8199bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c1d47ba90030f1d0fb9f8735afda4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1271fbbaba027b93625d5e88d9a0b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fd08a5ddb881b887ff5701e38405d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7b6237f956c1f6c0f751390a70d44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208939f48430eaf00527e1fc08b7274532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22ecc5bfd5898a7483739b8fc94ddf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143535e9461beb96bf5736ee99314eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1cdda40b4b373c4aa8f88d92c4607535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0c23c3209675d320e21a97e1e50e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66880b6ab1bd81c7678ac0027a77c5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a09489f3642a513b94f55142aee53538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55cfc3bc521873cc7dc32b2aaa96f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d5b96110888341ce0d067c9088f23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e960920a25403f8a26ab9fc9129cebf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea9561690f8d1747bfdc381f32d375542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c32545b17dafe573632ee650c58a6f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6456327470bbd76684ec27844c438544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f966ba2699790d9bdf0680efdde75e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db94eacf9f12d192e51aaf63fb15be3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcd9aa2f56412f94daead9d8e02d08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f997eef2ba8a11a4f4e7ceb0e886fc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f8906e90e022e936ad87ca3b2a278549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d32ea5568eb29e3fdaba2cff479e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdea6c58127a1cf3aa7d6258a631412551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32804c3ade51530d2e0b09fc4a93789a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886c9ef9df96f77a894531ced0c1ee0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4e1d5b40fe79d7560af8f28182343554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a1374d4d6d775d1447e22c38d06c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126cad563856501211cfe860813a639556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626122cb398886009cb7fa8e60d1ac1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f752754afbfe18300e653769236f10558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf040020e9cf0209b48aa948f7e226559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeb445ba8a7d3f45f2550558de4c40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ee20badfe8f03deeb8a459af1f07f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbbd960dc59262167217c202cf2e88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cefc833f4087a077fce10a84f446f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b006858d8cef1cdab99b5a7e2047f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016b2804a7159df68eb82278e259b4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0bd2f64f24b86c436eef58460f12d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb23b7c2e52b566b2bde135d803201567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27554034554f42f06689b831bce4066e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042490a2566eb45b874eecb28b02bfc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa49b233333fe3adbb6178ae5712f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af3d2b2c727c10c14258de1e3b6cd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ef390e9390432e07d1e15df0cd736572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca982bef8970cc7f3e6a611f08c9fdee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3fb4a04323b36da34f9ab4a881a6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c567980f01a00ba8161c0780cb3a9b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0c471b099bac9d9b61311ce35f2ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de55206e7b0d87ab7679103caa29d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d058e30d5633eadc7ce91eab65842af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e5b5015229750229d44c1b9d0795d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd21e2109651597bda944d5374dad5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff0aa77886e4ae94da79d9ecf39fed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff75d46760bd23861751a8683fae17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb8048b8d57367761adc7fc72a978e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded29add942824610821af4b94d5c935584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4f4e058a128e21d6486c6cbe4a10c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5528b1e8ff07ef2e73961b1e2aa28e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72627f9828ac0dda5fa5454624aae737587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdaa545000d40c6d495a08bf7f0b51588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62ad6673eca02f00dfdc61e020367d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c16e2367647dec2e318b4e6be7d5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799807705aa955cb7a3c147e43105fd7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1b29587f458795deab8ceab54e153592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b137aa17cbb2074a00defbee2e3d8bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a6e4a78dd6ae00edc2541108fc800594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74c369a40b7c5841413c49dd7c5e43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96270f4afed2282977075f33dfe6cfb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6666bf960d3855559d8602f65f3d3c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e9e7ed169bf25256f8fbb124c577c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeab442b527ea145c8bf1869eafd51b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe53d54f4ee83c2946fe5a35b81908e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1352fb516004bf08ca7b267f080b888601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596c4b95a78ed89231ab804e9b9a010602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e253cc513879ac7cf5a02544e4357603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c504a9299db33e37e38f289c3cfc8ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a388848f4abfde086ac413ef5107f95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337da4836e6d369fa5e480f1e43aa3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057c9595b4035456a8bbb177d5aae11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac9120b62cd3f598fe0adb4bd63e3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385c08cb0c3926e155067bb2d5b9538609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059180e4395bccb9f4f6398aa5ed668610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f0202a237f71fa9061d83528ccf3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cfa4e802a8449f2e5ca4637797ff4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca31cd7ed51d5dc36fe086648bcdd4d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b335c53885c338a82a0b089e0fbd3a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bd9bbf9663dc68a42b8dbbd12a6cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceea155ebda2964e60c100379006d4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5c93c912c900333b7a35ec3921fbd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b4df744b86983d1e51fd9db544bbe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaafe2271e80e5715b517833d15c7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9525e1b7ea9d37676919fcdaa54ab8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72335342273d8ac1bd3938de23d65a24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f78d2f97a26ad42564accbf817327622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a2df2de6108c1e710c2d812e0e634623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ed2cd9161884c7bd3f7eeab7d6fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d59b23d55e24824bdeddc8d3502c22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ae431e2b53e7011ea4f2d449323f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8956f2e8a47d525c9ca8f6a04db54627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6427c3e1abb52eb63408fbb3c67a97b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73d1b79b0f6b43044bb241649d8ff6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0ae495baa42e9f2082001aa8ae1b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebff5a2d3cd64f7d8dec9d1249596e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079ccebe5b1406610b71bce43462dbf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7a53f9575b85efc9ba0421972daf9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807da4770746ca652ad7eb9158f5713a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040da6373830946ce5589fb3ebf234be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a2b0bbed19b5d876c032778984e6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e445042562ede88baabee48af0d724637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252a1ccb49a7c46f33b7e00518ce078638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff3413117164d010f8d0409224d61b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe25ca4490259b60aa11610837a0493640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d486c7208d433f8133568b99fdc54b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13116456d21310980fa2291fa953093a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ed007212c8431d1c0647235d76c7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80776a2d15780932164d7139ec255037644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcfd012326d2fa907cffffc6cabdcc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd4f36a2802c548dfa5a669d77016d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c46b0bcdddd40a83ab1825fc402ef5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46e2e23745ce97d9685b228711f636648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eddd237d7fa2707cf23b7e0b4a10c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98960a278ea2b2249b60d918be517e35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae83115aee30d5341343102f4e7234651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc364ddfe326525107ee69dd9fc0f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef5e43c7fc73726cd6261549eddcbc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be6f697fddcd5908c898815515f3f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e71a5b59f736afb7693ec323bf491655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852b3324f6e926a7fd1a240f89ab40b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c783f0c888ff1bbe00dad1288d8767657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdaf7932578de320f2918e8b80a2fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f7dca444bcd660c4979bd837fe4ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013efb6dffb8708477ff1ac97569fdfe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fba714b28bcdb1baadbeaec60f6f4e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06533ae6a6e50b052fbec5c07e57697d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e31a0193de1b595db4557c4f64a83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4bbf577fec148ce74334d5d27cf17664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83bb775e721375a1e24bd6aa7b804c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cad06b7e9693eef4e8aafa7091e96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13164f57894252725708693adb53c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3150e9c3484bb1ecb32e0fd8ce10e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566197f0c5a65d20e07aa5f0b3ac1fb7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ac61f6d8c3abbb2c4d1b3e692b306670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795379beeb6194ce56a374d9ec1438a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09450c8cd26a9d81a694a0996d0a6d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1b36ded983b75113224bccc785654673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67aac9b8aa378942fd5828a4bb89ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad55962002a76503edab7c3ba93a3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7b70495b9e1b0789179a02b1a35c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef47c43a01324049626fe44a15d71c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d50fd5d73084290587563eef65291678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58306b014563f8760132cb03da7e485e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03e19bbcad3eef87fc148743ee5026680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc85a7bae8265910053f53a36f3592681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e58d2892b867600d7c04624266a706682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b36609ebaff0b90ca00b33f63957d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84740f8cccb1b4d0d9973d57ddda9952684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be5c22e3c786d65b121cf1a3b90b42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19259b22f871b272b7e47758a2fc6e5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406f6d2ff1ec2a7273b9cdd42e6bd86687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0058ea01147bdbfffeb5211c4a739ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0305d65075bf728c1856754b2c6f99b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8f6a689fbe04f6d84e77aff8b274f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e527e841744aa1afc6bd3ee4ce03c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85275ac9a7d0a4e089f49e9603ca71692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d612ba205a9b159d83b6105f1630c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155304576ad25bddce473c01c6ac38b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800c065bb8da418fad0e8c5c35b263a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07668af90bcf558c68fab34ca83a5975696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543dfe541e307858cec17ba67cf14cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945a449c868d3e7d68d84ddfed3dba3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f685a2846ec1c819e01c9e8d2b18a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f2cb9d4a10dfd3fa614d7eb7d8952700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a24aec174ef242fa7e10dfa0a7480701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69ef51961e33ca87bd1b1d7b074955702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07125edb91e1d7ff35349f183e9dd803703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e4d3d4740ba58f59eca853eca59b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3638a6844ade855f86f58e2ff1e8bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f528c7f7fcf5c17383428fe34479d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38721405619bd994aaf22e20f2628eac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c7be1de78430eee703ace802ff0fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc9ced27318c913c3e5e7f8e5da603709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ef823ebca6980898aed4b8e646328710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779cfcd0c62bf96621581f2928fda64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15604279459edaf47b64c3d4f0720a72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fccdcdd36c12c9697bddc62d9223c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363516cb7b967cada624467f9afea56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2124175d69cb7e1a72f138e147c3910715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec22e0c115da732701d9dc05b8f0ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329d10847cb97b522de231e03e11dc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749703ca25fa4943582679c29bd1c40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d783515f7e695a231c1d78a61cb1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88dac1b18ab6c01d0b77a4912562e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0f565050ba6c85e25a1bb4cbf1d36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d80bd57f822332ffa01d8142e9a1da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da16fb2eacbe69027eae68ca04a9f88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92327c666643ebe7a02730ed85fb7ce7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403578342bcdbd5397e407174b04d588725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52cc3f98f037d736e047177b9a339c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb0af6b7f4a320f1f604633db540a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f5b6ae820e25354ad068b24444a64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2183002d0cac60663a72c9c20a9ddef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef8765a25ef45ad877cd77788527fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296068283dabeab124107991c326072731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736997b18c68a9607cb4410cb4846bdd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22621516af7618918a76dcab34f89272733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d5e47304638208376b1e8580eecdc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bb368616d1e1d12406f6a25c274c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470286b424252b90575b8181ff9225f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5191e44d7687b159c9e0b0a3d4ce87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda1c9ae0222926e8077b8169ff8641738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff5d28d2c89140cf1a22ec4e8f7975739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d614ac651a1724035751a7e2f3a019740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b06afcf98beacf1df6918dac01a0f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c2bd98a0d3d29909914fa4bfde814742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd5492f5e9e4cae0fe767e1fc71aae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432ee108a9d4a7c61d893c510001d99744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c8e6ea7ec1524f51f5aeb6005692b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f92035195dd3b007d6dadbdd10dcdc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f2cfd673d8fc158ca5256749d463e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c84db6285fa6bf58da9b0f26f6298d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddabab0913cb6de150e21e160de10a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685767940d6115e889c63203a9e66fc4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad961384d8a43edb2332537a60614a16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4a4dc5ff066da17ba71a80f89ccb6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094986042e17652caca654a46b92d4d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5664c2b472f6074b35207c5c3020852754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aece5ea473cc1f2143ffec65211c83c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15346f4a8e09b47394b997eb8f1b9446756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d6fb6cbc60b45b2b059c3911a7255757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1386b2740c708fa2fe5e34bb3c85e16758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c46d876e7a6a2131f3a460b238f793759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ad23df366309a8b592114dd3d51e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ae3195c777b72e1cc3af124f690812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2cbb8a79196836a6fb5fd3c7da9533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d6fe0a2dc6f918e2bc2ff38f8bb824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615f7441539434ba2adbf20cd950bce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f6c956f5455f05c67a15f49feb1ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cefd0bf237b935998e5ca6bc6d0c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154737ff40cb89fa5dcd8890ced6b0468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ac17eb8127e2aaa6d1b8d43b5f4c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f600ea243d769202e8956a55bca34b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f859c4d32bd93366281e9e1865fb21b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8578be0165fed6cd2924dbb90d9219112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5a11eef3fcf226439de303dafe67813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a2cc951efbe5c9cd39f5d14fb927714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2361399e0f06589be45b996cd2fca515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3726aeb405e0576592ad3e42a081916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c19033a5cb1529696b5d598226e9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970ba4f34611516fde3ab371f6f9a1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725f408df60612aa5b0759841ebed5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee5ff53704fbc66074224e87d4982120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9307d594b207785872c9705251815c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd3a918a4af7441eeab4bbeea6ab0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29dfebf08e0318cf1cfcfa727fa50123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9aae9c6e456cbba9247841542a99b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcbe99a9f5b14bab093fd9571ab07625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee34e2eb02acaae4e8fa3820324474026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13d3ba212267f6de542531b31cc80527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5f8f12a95c804c1600a9601dfb0f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d08705ba0e3dda808102026553d87d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42852cb661ff998f8309be343ea7815330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e85675dc29a31421ecbb8c176485ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3f1fee29bd63394c39826a72272e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab485bca8d556df3fb48a9e482d16733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663b710ad69d61455d5b2cc7cdfdfcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2cd4143d47ecc202d252a4caa151735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c767be8e01aa1aff5591e67dfb9cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35266bbd3dea037f3ef05c2382d75ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960cfaefe3a6068e8c86e0684ff22a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246bd74d73927fd27aeec6c35bd327439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e9a5b23777592d66778c1fb66585e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbefdfb3c9eb6d53f2aeb6cc5cedef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d4ae0b5321ac2d3ad67e6146bd35242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf440dc39033386335acedcc83da0f4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ea8b6f14a9e855b01568fc9aba8b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623daebba5dc3713cf2f9cad40a356045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb15f6f6d14c23a8b09e0c0041ca846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb061701db3f25c61de6b6dc7fde77d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc84ae1125d3ce661493e02600c75348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7673415772f8f4a34d3cee29f8acf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bb1f737b0323331849b0ba7882a7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4768ad3e7a3403867f1ff235577061f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecf71f9ac6f583b451587c9634e62f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276a3529d5775b4d382583bd927fcc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020d69903d5d55a0a0e06b07ec0ea7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad3c3354f5b1c145127c641e6b023355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c35a30830538613d2e28ec19dbe2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3b02d729b550ae2f09e265ddd562c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5919dab3c96d5be66ebbb5620b2b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9499eee7cd8b5324366fd6b63d48a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c516fb780f51b4f698ba157eb5177760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3d2ca0e1942ed29af01a24d0347fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770ae5ef7113de2614f37c5c190889962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49a75a045be7f185ad3caa21f0795163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902def7ea434d4400e448b35798543964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f0838fc627b7b9d72e2f71389082d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54836016aa0349e824f09e35a3b36ab966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13738035b4072b49a345163cb6cdd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea844aa131e7d8d8d2e4fa7bebafee368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094de2a98053ceeac3c7ca8e1d33e1cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9fd6ad79d1a5148aae4a1a606b7f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362091814fab6cd7e2563b0a8b61ffb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676e25a37f1eda969d0d8ffac866fdd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9575278f972a0468703a5713770d76e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad48f6efe1c010fe38c2d26e504dd574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d4b9e54ae9f2976d8f24f4d6ac7be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18affe1bef4dfed26cd3d8060eb0bb1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc471954f63c93f772ca00506717518c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487ad6d195e5959751165a9d6f581be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51e9338d57864362ffd2d241ad55d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10ff13ffa1ad6d96d0a8f835361edf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f590b26e676b0a171ed4c4023c5248b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdd15482cf114d8ecd7851eadb719982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b223e15f0a27c74156e0aa9773da483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f276daa24fd379fd3cba93add0a521984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6c9b1115c1fa0e4e776599002ddb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a91e94d7bad6e6f18fcefaa812a9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753ef447e81b277dadd07f249a4357287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b766680aec82edb9c0eb74e5b9927e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f404ef95ab5eae65e0e0c34addc7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cada90a6b05cb5393bee9af0c997390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e79fc1ddb4e80ba7619b60ca056af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbb7824c171b11cc8eea3c4977cb6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0c845d9492f1c24a4759aac944a2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65732f9eb1d821b99d746731de910a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823ff00ad84304a85bbf52e39d2b3e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4331e3811e685c9d05ac4cde2b8a6ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579431d4dad8a4e047d308a3a06d3c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0e619d94ad4e95b9408939ccd977198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eba9e749813e89bdb685d7384786a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a04b6e86d98d51c5621b28020dca6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d47cc77f496e2ace6858052e54a6ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063250024042642da60cec4ec711c6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13616f1079fe3571cf2d609f4979a0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c1f8a8cdb06ecb988b59242d568a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e485930803ff4372c232f69c87c64ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c24bb5f664c8d8d1e8238a2d35d4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245a952c4e73bb0c8f760b2d40e87c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9f8196fec78b8f1f87b4db923521d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7221596632d010a945ba1f10f2c78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb207ed5cf3e933f8316fe1d85fcd489110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c1d8d7c1e8d5975f1dcf42c0aef20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc061f6b7b9a9340fef2360c35a8f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7289d3940151ec2c98724ebaf329eed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ef1849fdf4d1b592004956f845993114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187209b576a87c913b2f34d5efbf118a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2f12da640292a72ba5856ce8763e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076bd0995ac5d4d22e678fba15b6b98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b6f04e093f7369c707acd46a2770c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3f778d72e8178f141292052e0c4b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf65cb4e902b397ad7f2f8f1464e1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d727197b2c31a634d2dc6bd7537d28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07852d87088aac3123658f9a54c093c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9bbe3ccd98b1b54f723411f78b0ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e26209c50f7e0712e67375dd8cb06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ec0c59115c9fcd7c6505860c26fd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc12105023af049ab1183abb9968ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434b5dc039369354a7cc39e64614847127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a9ec6d17affff6f47107427b72fd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8103fabcff6b54d974c600f7cf8f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993eb3787db12af267d52ee38b9d12dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945398ecef044c98e7049dc7a92310de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d35282d19effd0d945f9b10456ad4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccee8ccfa23c672db583fd9ad41bc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4de8485074a2d29d4ef478e9375d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50b232b0cdf0e16e1462cd01404d8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3269f55988c6598ac3349ddef48993136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2198ef7fb67b501c7f1b10d6fe63fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d94e756c7e2d7843406e937239878138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fa89589c4b37ded54a8d597daa1aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3acc6007029e2cd77c3cbf8bb3ea57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37297f6425b3c46e7a0d084cf558ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe335e3f788274c03827ff7f32c969f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57f9f342a2b5531e4015b9b89e4b21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776540c16c112bf5527ac7307fd3630144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf099ce1a536c38775df95ee3f7fce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2df1ecfc4f8c053a10ab291a7f922146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0e1112bbf0979bf9c82fbb37d35f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d202a828d7de389a0a3ce6ca5751e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad883ec8cda1bd7393ac1b3e76b948149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eab90db57b54cd6c10ebf916acbeb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8f832d439c00b0874ec9e7a78d0be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc805128f649eb16b4a15e617e4ff9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7190c02ee5a8968da9324888064da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef61449f752fcb8ef24bd7213b56d30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347d4743e5ee34ee69a1a3e97d15394155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdd4594ff386d17b643d1c4f457003156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb49e712b81c2f3150a6c77774043d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18178ad22337c40235eea90e0264a3da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d30f8a5740be1574e39cbf1c07fa4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd37065bff4d732cfb4fc84e68294b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada7563c172a2aea4507abcca2b4518161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1e5a9f2246a0bf2a80dc7020326df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eca54860f8c5c0d315fec66899dff9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdfd7afb314a9f747aa9379c58a0b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c3469740560d6b147b4ffa913f7a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49727dc583e4e2bac7cd4a5eebb4c378166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af811b52b729d679e97c6ef11fd01830167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06318010a91d78db8ceeaab14bee34c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba1e757bb6401e0cbfe4e8fb1fa3e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855e9a7eaaf25231ff7fbd42fb1c204170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199df1d0b7b29a7d6aa79ef80f635041171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b577861ea2f2cc9267f20d7a6c944172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224c1e5cd190435c2934f8c13f611ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18adb7041ec18a9dfe69c89205f6be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ec2b19f3a2b492a9584eef19e56b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed383bc51220609842fc97d4fdf6730176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917bc172de3b8dc42b2bd2c939c20f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79025908512b1bbb4519347e9e7cc336178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39989b9f8fc41cb54efcd4db5540e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8d581cdd3dafc9fc044c4e7e7de7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69abb23e6d325d504b9c2c8274333c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b561cb2072511cf81023fdf71caa7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95695cb46fbf4cee0a60fd2f030224c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210a9c09d28ff2ca57e7a968777b297184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dc99eeebdf2a64a0a830a93621007185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d3ab90238748a11249098be2287a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cadeff673f7c614f88afb257209ac0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267ad2d786ddd21d17c28ddc4879090188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9919a06e2a6535b975ff52eb1c06d43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796225ca7b80cac98fbfbf0595aa5b86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722db14d35c702741f4e7e08a2c20cb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aa3e6478a18f355f589741fd362fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d1b37599ff83144c258cc951c7259193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2a6e45c4e66cee4215458c33b3a0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104c440f25096c207160e86628c798f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392c717e72e586049fcea1748fd061b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faf9e6aa837765f1f738f46e698761197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f76f670cf125316abe395479537db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d14bd0ccb95853be825b54ec44d7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820947309a97278c9e4f4746c9302166200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7742b64d44f862fda47120a8e5612d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3289199f79e1b1cacdd4afd0e167042202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd83ec99ba4613a635c49f1c7d524cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf00e47c36b629db04faeba90709ea0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7c887e34c8c7a8c23484199130892205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76d248507e5c25415e93f9a3003beb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c180a5f82dda3d5047fd248235609207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702faf260d357f09160a72739dd59c90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f100485522658c767c703f13561f61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537df0a43b3d567d22337c863fe3a6f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1168688cc1fee176c0058670d3e22ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75147dc9a78768281e9664f626106bdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff1287bf9f8dd305eefba201d601f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a85bd4cfc1f8227e66751f7d20716214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7651e338b4f42989338352d129eae8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9095623cdb1d381a6e25a1bf60f0832216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01afafa8865e5d20410903f0c2a60db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760bba1decff88f72f0488c5085431f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080055da7617d132e1b90bb85513bc4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9825f90ab62d2419dc40659ad985ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8ef6b4ae672fda7e5e84b30105db4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36fdd4814e94f6cc329c385f8c74f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09febbb47c3ce2ba83e92026fcbcfb7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e877fc4496e960f621a712b4cdfbdf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ef5fd7393a9ce8b84aa82a555e7b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd21721e76033125908d4692d81fd13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa549b94370aefbb7bab000a658281227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc4f02c2b73d82e74bc65655b641a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a45d685904ae181958834428dd9b73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ac302898662db3d434eac1aa11b64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a630b84e783915589846d762dc6ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e3ad654a2080e8dc79837ab75bbe6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598130ce81ef1ac44be8eb115a612b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb082fe981bb6e94c54597f4bd98d85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51056926389c70a737f82afdd748853c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92706234ad92aaa55735261d3fed56c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa5bc706eae81e8460ca7b681cd294237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69be8b729a5d53ecbbbf2a4df86fe40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56352f0653495dd9a608cf23352b30d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623984ee03f470dd38a8d5a019002b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffca8d6a18d41a68391f24d8ac64f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017475320aff13bdd8e8b0b06723f0a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21df3426edfdb8fdfde98b52e8a675f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d09d5e0eed3059c0223d6c5339c59d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8e02d52dca04891eda9665e25de3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dcb1d52e9266f9b832ad3b288b500246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce52ae0707078118375bb0415d0fe9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d72108ad1a1666b842f1cec233f31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f2e240d019b59485484d94dc4e5dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b704c97b78184d23bdd04a07939def3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735008610b1643fa92133f18432cd473251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a81cb707a75ed23430c04dae589d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce45ca4eac1a5e31cbee861d271ff1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b562179e964c95f1ca7f0849f40f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df9d3a3df01b53833dbcb853dec51c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b88f06354a12fe4ca89e52708d81f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf80e53b44172ad78686284ce4bc773257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95370bdd531da28423c7242539e7ad2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0964af77621118451949bc51ee767d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bc1d0f6e02f169ad4d4b5127c85f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9a23dcd22cf414da8aa78e005aba3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b99d236bde9882d47af72a11168f0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7e8a9171cf1f38f215a55aa6c8483263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf58b0f49621bd89bffd3ab271b813e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337aaa80401f41d5ff30da6e307b34c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12778a796dca28668fb76a702c4e14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34ca9dc1159f3bb865a249efcf1b1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd342f217b6dff6dc25d63fa965175a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed249571d6c1a9fe9c3e149db683001269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5592c040fdbd54864f6258c0df41dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b23df6f7c98d855d14b3d379804a62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68bcc182b59db42e086a084e935075272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fec5748b9c10b1bc7d537b20cf74d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce6917054947cb10f66186f1e27b73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554e1e41ff638c2a06df1c62defbb60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1505d5d2c0772176c1bf8d80def1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f057eba469c19f6f5af6b11f969ae2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d358aefbd3140bb25955d749282b40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c6fef695aaf53cd4da387babfb91e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db846bc64f879d76f4dc71bc202d26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd3954bba2e839730e6eef702dd330281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86ee6bce0d44fbb06c6c4a993dd6db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb0dd3dedd0bcddcc53f0144171415283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df8a16fdeb3483ce524ba7973ea95a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2453f11e68182ca121e7e033e179212285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c04611ed5c215658c0a2aa8ccc5931286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4900b5afa5c9589f3bbc7c15140b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b1f407d0036739c734725f491d546288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d04f1bcdfc8817c4715ce8a6d1922c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0019f5fae3588aec36722d7641b0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd9cf2ef15728d804462efbb7b3e9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a90e61515300f27defb2394d46ef6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b6cd09f219a09bbdb000df2d863bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224fff64bc8744110507b4158c12af1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d95608facb8bab67c66e7f656861c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd1608c914fee7154fb23a4480141b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eb7e554c5435d5b866949e66d376f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee099ba641a831ba92c4711f9076b22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a9f4756e379b3edfb2ca424ea76b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84363302ec1ed58f324908b291b0c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cca772d88446c6962687c962eb881301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc426b612394c2aa304f26c9b0dd1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe39336134e8ac970e7410a19aadcda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd377074bf20d75590e9ae15c72c873304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56f2c03c7b397a74e5d6ec098243e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de783c61476eaea2ba9d6679401e50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5716f8a069ce86f98007e53ef32523d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab47a15381eda3c7302d7f60062c3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86051c522b4b2c16a2f5b2219cef68f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f89f6d8498e76d4f5b42eaf475cbe4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdc5f70e3ee45e21148a5bd945ee0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bfbb256f83f3108f2c79f4dc986e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44f9b9bb1936fd7aa16ed726cc1870313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96558842f923ae70b7f00c162afbb015314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd28ca8863f06b7b4542d7fd9020b35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328cbf1cfa35fc9ded08b1e187162c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364847026c0eb83bd053d5d104c80fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd720ead3848dddab37031ada815e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8901f9247c9e9ea54a6e8e0657a739319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562971ddd717b9b36a231832240946d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f03593a5451a942e9595d427e6f79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d85e6ac214e05d51776bf3739f8a0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47a8e999c621677ff7ff8f7ef9d8a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53422faa041600bdda3d2584db0672de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cc3d78e7b6d90a323e3e17a420345325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb614a7011d9e1bec80c4d3cd15e4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdfe6b7560c8f925fd85fe28bb8a9d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218338389029ac89d1414b46d2878cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8ea2ccc8111e70fedf5d46b34c08b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e19e1479d86b93007c3d5d8375142330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0af5d1ba8a44d1655a940799daa029331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b70dccf226517d912f1a9efee0282332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45921600ac7899b6732fc31d72f786f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4c87324dc5e2d591934d45abe4ce4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2ebff7f2a220a58d77c43d3a75549335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1b2fb1e5c514b418e5e320914ca6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b77b6a90a9ba240fd9588190cd1c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771b67c8f03755983b81b12764059ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9df6e198e95723332bcae6689e634339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d76579148819bfa6c47f5688c2190340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7ec476d181d22b50cf56fbddae554341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14000cabf78cc73ab1afd4bc30e5e7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff37670a9c4b0525c136af686c0dce3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfafc7d524e923a74471ca04b12fb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dba17f7a72914a150030d4169892a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165f68bc0b0be66e7ce19c7cd29cd58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2adad808dfeb65f057a07f9cacffa1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e550b7ee6fb3fddc3c2b9e1418e4308348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f160af04e2e759c245835f7436d37b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb59f20999eebf9cfd78eacb05ae59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08389d60bb283ef2d42cf5fbb24d22db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c98036ca06f4c929532d79337c64df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e7e4c64ed9efd6522500333fdfd96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a45e6f6f01520e5b7c0d60bdf1d12a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71525f2bcf24fc61409628f30e2fda4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca8cb97c47af2d66a74253c0c63d39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd88bb98be0f6aaecf877882f7a34d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048796e365d2e26c5690ef3f88bb6241358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b270e564019c0203e4bd12fd17047359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175091abcb29e8b7f4495571dd348ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9b5f582bfc90e6660196d2dbc3a8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff853c118dc031916464497e0368d17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b691cc7c106422f4f354385da2266a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94387f856e01bd1d3db8c7a1b1eeb40e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6895288735bc76b7d7bcb11d19d2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b880018606eab337659a9029054f7a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3a7bc9d7c31c0e6c1a028853d4259367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7e9136649480612d21a0bf2b9d800368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37e4f4e56ccce9db6743f1c1368461369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b01ffd52bfc5363423d7afac306aca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9a0183625a072a72a6f8f0c3f8e80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb38d854a4307590e2dcd0606a9b8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bdcb79dea5bea2609d6400c9b7f2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f87df569ddd9f198fcf88e7bb48743374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870baf48e8401f0057c900da39470f51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097bae70f39e025a69c2a364663886d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c583f03109bca524e2f37ced7bce4be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd4b6ef27a6d39b8f24e42b5e6e7fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36ede2ec796deeee0192224f24af41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f49a0b983b74942ed817fe7a9d667380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380ac0c39518bcf5a488abe6b5c8066381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e1156d6bd175530dc83789659da57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ce8def2a5e7561245128e8fe8f610383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b11b322b21cffbee7869666f4dcba3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c65dc613384d540a3da0e52f810ee2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f85b9b9726a29e8ec92a498bbfce65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c3e726f4391f3282f82ce281e18ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c74ed244de8557937964096e1693a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2dff514d9ef54de16ac72b1c4bbca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3360166440e89d6efb20c1663429e1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaab062cd606bdbc10370ae4f29c58391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3d0dd69c58f9abca1bdff4b40d94c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b186e7b1f10409f8dcee824d34d33d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd5e183619b972d6f5ba60174f4bca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fd6503c5033d47e8ad4041a2f7146395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7100585518adee7004e71ef2c0837e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf926e4b9bb41fa81eb37e944a474269397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952a9edaa2be29f1fc0456e16d82522398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7d369b143f6a4f92016fc30fc91d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654260fd4109485ceca53a063ec0d3ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a10be3e7e30921a82acf3f4c345f48401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cef8b3a04b95cf75ce1f710bb6250402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d4ba30e8cf66f2f2792a9c06cf610403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df121f547953ec03754c8eb218055d75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef1a2ab201e48b1c78febdd7b53d24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f7813d949c513b95ea882ad40685c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41412891d0722328a7be65085bc65c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96493249972ddbdae442e65c4111f83e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea9b204aadb7406df5af0a3cb944e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94d4445aa11b2531b21c35cfbfab39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990064002c682a8dde17d139b400e124411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f192fdb6b01414d531eca8d940a3f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c83fa153d06daf2cf6ddd596f56f2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c43a8951031c9534fff7d65e3d70e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a109a3e8b6d84b1300944f81623eff8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde07cb950f493591b58a489205630ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b210e1723559a3f497ac7eaf9aba0e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8cefde23c18bfed0d195b3e07893e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e18d6bf54ec95890d7b44f6933724419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21217ea0f54540a69895fa5dd6b54c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f6a4fbceb902ccc3dc1d7acea4f68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204debb3c5f18ea27d7dc0131f4ceb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa5c538adf9788a3aeaeb708828c5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88e0673c5fb57722a16ab7f523f698424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfc047bc40a2eaa51300c326561ff0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7b1a4a44979acc7fb833d49e4ef70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae247cf55fc433daef5dc268534180427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba2425e2fd700239943b2c5fa241d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865450112b6f3abcb218fc9e9d4c8a2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472d9e44eac92d28b9e997c7a53b6ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c54dc42e85c2e3dce199f100e1eec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cf8c00cefef0de6e6871ad7036cd2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b501dd36e89e354b77bf43e878b739b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983e9ec132332f95709bbf3557b656f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b59d25a6ef94dcdcbf959c0535171435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d45a86901245845fcfea67e42180a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491a1893ba4d3eea4cec9d56ead39ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83483feb622d9a5eddbdda95f0ddf247438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05069dc8c25749d4f4d0749de721e29b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cd5fafc6b8b1c758cd393abce5d89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448238053d28409a91bc1345b788da9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f314dc1a32de4896e30bba6b7897b2d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a2f0daf2f60382861c4709c3bf918443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed738ade7db6b58a52c1aa9dc7f131f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f5ffbfa4a238ee2512dd85defc77f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd374066582420350116cf503d20b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498546a47dae4ad528a92df212c91fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cbe70dd7234e36002def13a1f4e83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eee6ea81f9616df93260612287abf3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31d6b61e4c512ad7844e84fc919bc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adae7c51b60a41d90aba21ee651abc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092cbba6ea48bf062b9e7fcfffa813c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1f23ac1f756aaeb44c673d6bbccdd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1e43bfd7b9ff947c3f05a508300cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769823a50a658eb160023095306e0ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0055024b8f270edefdcf06435d8e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64ae376707c4b8196cef4ff7a3ed96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63114aaa2136d0df114e9ce91c261b8f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c55b44625f8eca9149147fbfb740a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cad88cef3a35f36d7598f7e321c1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75781cd2a943c164ec14958683cffb6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24e2d7a1a5a97e284ceae1e3be834e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f78afa0340ef19cc5ba5e9e8659c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b677289f2df5b168a671faf443b396464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad124c81b44b45fec77b3ff8eb4c4986465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c73cc03c627a21a4c0f0ea2d9156c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908e792e7c5066c086860b3d8332b95467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfdea026d5d363a41b7afae0c04a89468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45364e78cab8bf113a750a3920c3f2d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ec3d7416db95d62756afc67cdb6ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19705241ef00102f8791665482e73d53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6164d53e681e218db8989f729c671472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9d39047d1358baebe671b385a796d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff21a8562a524fb87ca5d1b834c614474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d15c3dbec93ccf469a839b590f504c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402689a00f7bda66f196759bc0bd92e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea50c67ef99f81ee989a5a858f3ce1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a12e63181b8465b1d2db2a14b657d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3171b26e676414ee5251cd6b1a386479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc6ac0f1333f2d216330d3e10d2f4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8920b01fef41d3f32f41a39d390cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99590f461c96cf58c781ada1148167482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adf4e0c3314f23f7fca25250c7cc7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b0ee2ee60fb1769f7ba5261695c67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629f97937e7702bac8c32d1aea9605f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfc28d2f1c0ba61fb7439903e554d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d582517246cc8960ba28b81ec9d700487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2076d3abdadc352f93a02524466a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93d5a2c0a7d472e29c2a6509948634489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f9b7cc8e5535204c9905b86ef0d55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28096cd8586115d732dcda1873043e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc0e1917718c9922c711ee98737d14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b8fa7c41620b6f9be41aa6a9839b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d032bb7d768f8ffae41af9a913bd61b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1352cba5fe7d3e184ab6355859293495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506a83dd9ffe829a695d61c1dad405a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794fc29eba2227f9f8b51a6d6ee977b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f8485f228e35e6fed7b737f58bdd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2073e6593009ab024728cd9642a6c0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb3a17a402b50aaeac66c3e951ad40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b10d633f8a4cc3030896bd56f6ead9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69008d37a5d8877715126f99017b378c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76005d9d9d2415ccc87ab25c194617503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0f2df4199c3685ee557067aa83035504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d806a0ae5b53366e0c31005d5d2c53505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7403b45ec54b53c58540d26931a0050506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab62623f52539b2e4b7841257cf331507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d9a2165e219f3b1b0ca5566c11c96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddbcc3482d6bf70967001323b9aafc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f472b67aac9bd688dc541e33a6bf7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947c16dd47553b4f3f17a3d6e716303511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7cc78db3d2cda6521e7eb8c2ed9d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b7023d54e738b767b7d43cdad16d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e6db75c9d74280217310e4af6f47c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf7ab7d4315ca05e3ffa8a51166083515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a4df0e3f528ce7407ab288c26fe33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c346b7c5d5e3c138dab166b90af60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e443025d1aeffc777a156c3c7b92c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7616bd3bfc2d6779cd31d3cfb8bf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb135e74810a61e3d324810fb187cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a568979d3e897d1ef7d8899f8aff5d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab2cd77553ea41bc8c6c037f21d5ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e664485eaedae63fcce4034a42c5de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e533a1dd381c852604013f756e2574524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e7a298214f6b6540352540b4f0c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb60fb10a473d54be81f7d4387a292526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73b6638b16ce538dd99c489e254dba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfcd94d5e9553286ee2b12a0253543528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44442cc6541c5fd515dd306376cb67f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a563fff53d76af4792d4cddbc8c67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a98bed72a4cb94879f60f453d65d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aefb281c63cee6ff8d231e66ba47a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc113d0178eb29d28743454609de056533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff919a7daae891e47ba62aa63afaa34f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a2400ae9501ef03121229a6c93229535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0015d5f7130bc5ef0ec1b7cf290c39b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0db798e72e60e4ce1759b222230edd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e7c25aeef1ef2f93a0887847af693538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532c9e10b944eb297759d0da365831b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c835eaa90868ee9c294b8276c185fc4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee1e5f42982124c6814d5ffcf1df0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2693bfe5486d88b6f13c37fe68aae4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f48e754289380415ee6281b60201f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a1ec356b9e9e97c840611e3034449544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eae23f703a63f9e9258ea12ceee10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000c5dd8f1947fe5bbfa44c7f31b2d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee994065ea1305762c43f3631ede547547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec1716833abb21030e6c4132e1bac3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6899600fe3a26c5af2739f993b5bed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dae4903967596dff377cdfec24931550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e954cc533d8d17b61abdd9cc7e6f1a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed029d0d45802f9c23428c2b0ab6b39c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0617ed4aa959b1626cb10af05a964de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff74818b3d44d4ab1d4640b648eebb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbfa079794e5ebd1d5237d52200da3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c38e1cb332df2252b77f51bb1c321556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7394dd96ab24e219c434adfd51ced5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804347c02d7c7312adcb30dd579319d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98927f8f80d35a7ce0c4314ba6cd64c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed9312e5b249be4ac9650eecc64c0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0370f2223414dfa2b0445fc868c18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcc80356ad10f099a527b78cdb2b2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02d6cdf9ef9b135933bc1106cc7778563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c22d9eba37f3d8ed1ff4045ac9f1c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aecc20eec15ff3774ea8e7514c6838565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b123cc25ea40864a5d42c9fa80c4c3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddc7c603c01f8f0db3771bf92e8156567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cd2acdb92f058a71b76ec2b50f2c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed91e7b5b1ee0857433e179af84d55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b301ca091eafc428fe461d06a7da3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf55c0ac0ac3874c04554ab4251be5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bf8ff5b842ffff7c97f4dec99c176572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1176e9198630a08c3a8b69be02d88f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae468bcb2e0421170944d5518e055c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116b902ee3eae55690a1341d1dc8482575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be89f18cbae805b51f2293c323c09e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510871e2a46522980a5a7cd0584b4e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00ebaa69d8852b6651ca15ce2bc5a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88427b01a7eb422fe7633a076fef50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5577f480c35258442c37efde5a5461580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e38081cab7f5330228ea7af35df27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea6674ad88b2659c0817d54d7ee421582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918033d38e7b0ec83f21eeff72609a0b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792401a1d1de66e765097a8f4c3f319a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eab8274252a377c0048545bfd4094585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb695b52081b642334e676b248f980586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eac74e685ae044d724a7747b9402c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29f6661a338d8ce3f7083605174b77588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8406c6772d1d5f54f68650d99860b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2951db5246077f6d9698c2acc6320b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358d063302c144734b8355fa79d09c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f656c0052a392871fab589b1b0afa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311b2c88cf9ee9975f2931e5ec38009593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d292fb3de6a3a9da7abf25eab7516d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30b2c01cb43fbd4605d356ac479219595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257978e73341d80771acf4a2148aab65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27262101c6e5bb6d4db40da25f4e51e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcc04c23ff3f14205d4111273788bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b81fe8251885b0e2b09d9d30d3afb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383c4a1f52463491ca870ffed919dab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8559e91c3e5136bba3f7ebe382205fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cf6af381987f9a74cecfb04599ed2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403824170befd5c8cf14d5c1fba9b19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70978eee2f40bd1f79178bad46618f35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ff6474ffabc4ced31afc4033fda51605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470f81781f6ca15131d3acae8b222c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c1f37db9677634fc14038e1ff4221607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2059b2f084518cad98f98c05fac2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af1f317771c531ee8232eb03e58100609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a6a6ce6c9edadf11314baa47e1770610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f95e355f3b22327297695bbc31f641611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb01f67bddb9f3e45864e1a77efb5dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b678a68b1d5dbfb33ce862ef36aa7f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ea2164bee8f5bddbcf50e0a2cc9ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6882ad7756ab6fd6567defad938a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9ea755eac396d3ca840b09a468ffa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b4293612d891cb65f7fde21145f7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a1038f22cd3a0e5dabfe145665662618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2372b372cf6041799c17b21a922f6e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa7321f394adc340582920721dc903620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b338ec222290e9c71f6f6e95444e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d2cafa30a729a434fda78e54db560622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec3faf3737b02e205578bdafd356e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f54a13ef45ab44762fcb41836e6c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405e31737829de1c184079970012b24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11c0fc341f3a77406f74d4afdd4e03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a19dd6368eee207fb7cd367e39a244627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d8faaabd23a1e36b61005333aefdf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75564c56f2b17194da670cf97a7350629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814ec478896cb144a8866bb9afc30d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5450f6888cbd3ea4f9ec5e0e225d80b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d86641b254dc0ff65234446d43ec56632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcf45fe20020916c9eaa58d2ee7aa8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf9037029907d976487b33bfa0625f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326d29dc292a3c696eeaadef2f2b01b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10a5db0afe96c7e61cac26675b1107636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467d24b335614b79c4695edac819eb5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39649a9282d99d55710e516d4aeed5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b94e2d2112065a1b957abf56e46199639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40494f4637995f882ba38ebea0d3bee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc2f995b4fd4bbd851d6104bdb23fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da73af032d70a853e7edb89d22fa856642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40d838f73cf2722e32ceee94af3073643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73c4902af52f9d46876bbb0de7e8a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80914d71641bd5094bd7f527e693c60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ff2ddb4770b33f84678aa31d05f55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34687809288e2d964ad1459b205ba517647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09693ffea30b10e7a34956b5fbc702bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27256d6aa1d563ba138fa91459cd1ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfab2c88b33331cefd8d06a4901954650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1e1e683feb90339e6be63a273c13b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd85d313b0cc7d95cccfbd2c067b15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140814b27751dc72dc471500a6dbcb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aed18d676a4deca4fa3612fdda2b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944f3694edea8e6e097cb1641a5d46b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b228f2bb71037108688321f99507656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb64ce9da3d672854753cd5ee13fb2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49514400f93f1c3dea0c4547237821f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b763952c102f34700f622d273c916659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c2b442ed17a29369af40a20907ce1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afc5747b6855c466f1b491c9639ac1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18841b2c996f4fe6dd81ce9f8a56a547662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be297c9a0560c3cbf149dfda3fbaee84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da659e037a65abe08723427ba00921e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a917845bdd174424ff759ed89d89a1e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cdf5a040a6c3b9ed3e437c66f34b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c0657e72a7f0822b7af6f10d8e283667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c19e32f9c45974bcda389c528266f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce55ab3d7d1d9fa5d89f7b91514a55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a870c8c4d3d0a5612bac9f12b61c58b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae45fcc6015c19e19cc3bb6013df50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda4880223b5004e1ba3e4d8c3f3ee7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e384997a532b746b9c6c08009e8a87d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add8062e7c1d2d3949fe5850510fce8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eef3ae78ebe7abab1f22cb623b63c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017cbdc13573aa43226461f12d86eea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18e42116936499a52b49d436c4f50e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b858cd6c01bb286e412abe82eddcc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24809740936c1e593032d3934be52603679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521561aba6ef7e8b7aac963005093ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3576bc874671b16163532bcb34ef3d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91e31cd39af598038aeec18ca582c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a694d9bad2ff8a32c152f5a5ec9a3b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e124879b8400165ec5a1007a56cf8a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1592be76ced7b16aa6bd9a9df441d68685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5446dd7d6ae2841d4ca4067876e36b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0591c5c087afb15d484ca6acca407c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a01164a298df5af8eef97545af680c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63806922bf453278ffbc6463cbb7b468689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9725f35c0debc7157ce0e76b0ae7c1d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635ef0e33b7f65a8651b33f478a065b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a504f225c068e90e9c3c82e5408f00c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682469c6f99bf71f63e1d611f1586363693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797866fe4f4cfeefc2c81ba31a85a79694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2d814bac10cce7534e5590b7ab6d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fbb08f00dffd99dbec3f551aa82e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d277b5040c61878440f912c471fc5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805a0c920e796060f5f0fb8d9a5098a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019341dc9ea62a30f96241a6eaa6dfeb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d6d61ec5feaf4bce6492e66a7980e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bcfabeb31cc6469b37d0c126ceef6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ff9a8eefe266216d22f6cbe21c2a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa012a00538da77b24d1ea4fff04ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78edf22d3e8f877fb08723d51dcf20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8f1b99540682d2cf6b4431e142a67705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e7e9b099281b3684a8ff70baedad8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7926dc9b230cc8b95304e08e12fce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60af94a863d0246b8c59b8454e6d9df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29bbea5eba50f51e13053116b59a66709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3b0df66b48d32081a3a655c7a1fca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e31987025f3db57d81e01e599bdf8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92ebadaed4ebc185e869f0ed5fa088712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538d6d8c712eeb405b2fbd78a16694f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee54b7e40be2b5cc70f3065ac70acde714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3729370117a37597f87d3eec2d6fa93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326efa2bf8d84ad9b8dae29e59853fc7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a4f16b4c8c6dabd889b0b18781be8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abc4293f154e7ce0df022082170f0e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4091b2a8daa0f08099fabbafa841e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc1a116f3bfd81a0ac7b966f78f6c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9ecc586dcfca85a460dd5bed951ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac1b40cbbb6fd1e42c3eefae6d45e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5c47616f275781014cf5439040f7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032cb0ff1bb50ee1cda5d5e3ecfb0d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7cd4cabe9ac9a62cb648c52e04572725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01810a7b59582af74f1c3395ea34eaea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82a1b0e7dc33842d0cd75b2697389e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2319148cd7cb676ff60ea2d76b2e7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cc77e5a5b4a590640cb65582ff225729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418986f7a096f1403e4eec203d794b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a22fab666d6d99dde754c1b1b37a01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb04c0173ff62790d04582c3f263d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacf7b8f542f6ae34df95928051ddd5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc089ee935022e07ba547cb3107e363c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ab4e3f3106c452a5db8e59ba26715735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ba6653beb0259f31b6a64c9d93ced736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de7bbf05fe9ac76584237df206d40a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4b3e97dd8a08fc0769f0a54489349738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7952f1e073e2e1a0e311354519680739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e8dadea71c91432f37c87482e5bd4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037952e98de84d351bbb023ab2fa683741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d225e5cb04f615a8e0e3676b86c9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383e52b1d8986e26ece9861f8749184743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60794d84bb1e7beb0741fac01bab098744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354ce269e9b544a374b1ac5004cf5ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19a5c681d39762843a39b131c4523b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5672534ecd3029b23a4ffd7e0b3a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312cac41e0561bdab85c374cc682c3f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0517844885a13cb8b2cfadb1f97f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77131ab11d5bfb14cd04584dca15c251750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cde12b917de214731973b4b1ccf8a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b79de2c3f196da98d361706edcc1d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc99dd2a6a3f36946292a11e33028ae753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>