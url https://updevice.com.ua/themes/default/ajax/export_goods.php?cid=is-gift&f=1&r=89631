--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41644e50f7c6a4c6dbc7e4ca5934a6b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cac334943ecd6ac23fbb9dd5488372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8504a2a27c04abb0c0d417bd3dbaca53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57c0e59a24779dac8adce86cbdd5e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c80b24b0a90eeabd1666e9f9968c745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0385b7f58d2fe3ab572d42dbd0c3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae345664a26188ac1fbb1800bdb600577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab497367a960539ee482917eef2c36548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6dfdff4514538e99781019b4d0eb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d5cee2c9ef11c276c23258760bc6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297dfed0ce42585de1d2b6d155370fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fd04fe59f9957de2ad8b37fbe534f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1abe7987a5688e4168475f28b346d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2786c489f9c043b029016a6106fbc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b0d8231a7c524daf72ab9caf6abe415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60161972867f106612c704519e2d72d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552cbcde2cdc7bc78fe3730f90fcf0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7142a384f1edd8b176142a775728a7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce618f445904f0e5bc0a18aae3b5a0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27526bd609d8fcacb2a0f9ba195e2ff420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff936437a0897bb73bd1467944ed3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a820b4717501ef319c7dcc4e88478222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb46e104c58f8fb47b9e831c2dae98923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b749bc46118683cbdb0b73c316a797324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f467020a4f09455b6e40d358787807e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be75d2ef034856c912fc44d1344bb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a214188207fcbb8b8ac66dd4ad8f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a2c9acc0fd6056e73b75ae19e46c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f4b5ab4bacd2f239439deacf0257329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a62be01531101030b55ec5d45b2c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c25024f13cc31265ae60382634bcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231067bffb4ceaba1435aec79b913c9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee602419173025d6e86502bf4c272f6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b514255a3d8ac14854b06b19eb65ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19179416d998d93e9999b23a7e00d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be01dfef95b90471ec5c27f83c9770c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0cc01f2e3f339421246da1c867a9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15fda53f2822c3efbd64325155ac9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3228c81608a580422441afd3e30520b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99010da5d5b040c10dc011437d673b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94956a772d589baa5485f89bd1cda1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99241d010edbdc93f067bf6803f80c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde8ed28e87d37d4d04c9409215e7c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac759fa7fa24405966033654a7e7a1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913112c659282cff41e2370218cef3aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf73e2c8f40d6fab51e1ed72b3a9a2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e09bc94b918e1cf1cce355570322dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280c0823b7deadd8ac3fc30b5a29ed848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f722296b9427f4d648598337d95144649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a6de0e67eda99528745547ebe99f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804aff26d7e6164f399de407bdb3d4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9958c35c7f66c6e5fc507ac5a8f0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c53ef585aa3b6a7f33ae896f76a96553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb7a352cb9c73feaabd05f1fb4952f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e14a15efcbf68868d2a4a09407547455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db790c9fd7407b39d01e9c711302102456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d40c1a43a76f6e738cd9b85179e2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260d685b175454f2110f1928fc5aee158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d13d84862cc2afe96c8c424016f6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b1f6abeb65d969b349b41a784a0d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4629ed9c42c4be8f1c81b2d6e163ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a3ddde1583d629ec4a983fa7c86b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c54b73dbfff9d772a64c2aa920339b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c199ffc5ed9469212f61b138ec01b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7b210237da03ba3e40ca1863dcd7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9513852deaa8cc01708774c942b1ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa730a92018447e9ea24011a9bb7e7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4ff1dccb059022fbdf4becbd3ebf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c736c7a396caf37d6b078258cef04669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447d8be05048eddc9dd5715a26c7e3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b29c60057553cde6529c500137a99071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b860fcd517b5490522d6684ac2a00e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c8783f6c0cf3ba03b0f7b93d6793d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a9846b17c89b22d7073229669e05874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624957c96a6aaa6730962cf2eec5d72a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eda9d33a06a6de3f3cd616ac60a6bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69793c41c55e85071cbed9e8d6f72c5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f1835e29df6fcefdfbe414cf55dce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686974c56f9faad020f10c97b421473a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d421ac571eb773f06178451ba740e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3c6ad9aa2fdb3e10f4baca87e10d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcad58b8d0c1ef72f59b93b2344b74982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62250fca929275e0861b949e1764880d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038a09796777ddefae215db08df053484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c98174304884314acdc4057783a6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6e882239b2d6e78664db85d8be0d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def8a036385b067fcc451206280d8ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799df1e2ba5d932fb961652e7ee91e9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2632ea3f6bbd5b2345152e74df70689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc8b1e917b891a129489d000772a4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c8de9245b06ad621b26c4f7560c5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f95ca2babc9bf5af60a1d02cd947d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc491ae00625fb2a3696e9a1c2fa22593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532144aa18f3ada77fc9150ad8b2696694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e92828078ca6eeec45cfa775c3b7d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440770db42b7ff82d5ee26b4c63fd43996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef596f04ef9d03a36443645bb9e178e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b9d449bf3c6b70ad35cbbafc336a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16359e93f71ac9ba62eba86bee8643099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaa4d4d669548e3375a12869e7d2f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04f1a51ffb21fb52fb4f454138c514101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1212e184a8b9ecdff0e505d12a811102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c9774cadb8f7a8910f4d48618f6b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff380ef5fbefaf191daf7c0c28f2c14a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95a6386837e0ae886fe1a41ed7496b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133e30e119fa5442d2dfe013b56dda4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79abb3bda2c1715928b9ba9b8c7bd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaea9f186c0b3f4baa79bc08eeefd5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446821e7bc37e867a1f9bc7f81fb02d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6da5efd8bcdac35eb370906cf895f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225709d37d6e6885284e6240161d819c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31975ea8a9002a578b8246f5a4f2a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e250ceed354ae116b594d08b07c629113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe81de4713e06faf69a54fd9d787de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d07ac3ae62155a5c2eac7f1d0cc0df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a536f5d4341478e0d9aa379781cfa36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfb7e088a92ed8579dc3dda0f9c917117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca55dcf59362a58fcac1e6e7527951118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91e627185aa68737b86a432c87a84b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf77e241baaa041fd3e748109e46a5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9a7bf1d95c6d1073959cf4cdde222121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715770ebb206aafe23d1adbfa7c087f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c45b5dbedf26ddf7078638f82d1b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008cce75e7905be73937a2d8aa11324124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a993c24c26e771d7694273c93f5764125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374379e3e5582b787329ee71d1b0862126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec4706cb3fa90e4216771516234c0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b19de0092dd600fb1f55ab1ec7b48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a2d213d8429b0e88cd547eb1d87f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2790bca498f92bb9bf3ce09f283e3bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365822bcefcf42d7a2c09366626f6ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb9782d8e0b9be058c39c5e28978e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a0dd469d09479f2bd5d10f00dc8cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7747719f2de5d62e108adc94944aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4c9c07dbf8580d8153bf03f69a685135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef00a72339f7b4455457ebeefe63087136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d828e35864489b27c54868d84b3fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d190c857f4516ae3ec10f16213eb2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277b29ea9b76c09f142b59a58d71cf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f0901681a3bac7dec35386522566d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5adc710549b75342a5dcc4853cc34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b94153c4efb51a53af4cc3b6946ebb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b5aa4f8e781007954c6d38384e4a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c6b088231e6a71d4da390d5b6dba4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa128fa200670a4fd1ed9c978ecfc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb670e4a08c19a06ca75da8dba05378146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b064a116e7e25e2df09d1cb676e2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06336298752e5f6cb23586f177d2bb73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8495d7ec3a85331fbe62c03a6332c53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74babb3a324205f1b94e7321a24c121c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72ca46c6b5a25b4bd7ad9803c747e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700d6ba8d72e19600b0a74b0126f0d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9e99492fb3546ab6f2b58d16bb822153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a228e76b9c5551a9225672a93fd8dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db6396be3db5133fe129fca39c7c2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53ac6117c7ea82a33ae00c64a81f0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a699dec4a51038f8264ac33aeb49d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f797191ddcc3a0a72bef7222d1874158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed246ce50a12342fd8e15078aa06cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6610d86302309d2e617fe65b5cb2b70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2434dbc945ec70a7d77f016286c6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f674c622503911aa73ae7493dfa0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1891a06726f5771473d28a92e6c438a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90314c8d7e728f799219b6ae2fcea2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b80c9c943133f36e815287ee6d04e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcab58fd105166a35835721d50ed19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8b596fda2d6f2f4a26103d1e06b3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fefe3abc9fd19f07be9f34aa6c83d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da84ec309f18e47bd2e457b291596e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddfb47598067829a745cb388ac34ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aba9ff4abb07a18b2fb0635520fba5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec0fd819ca17ae3972767917febb84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd5114ff55089e67a43cb82320ae75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dd31a3f83e3d54da09570165677d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a271074126c6acacafd6c163e0213175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348df1efeb448c39b0b35c235a51570d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794789b43569a3012e56435570cff471177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e605e8c5a44dac738dcfd18e8fd278178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da299f8b49ea9e13e407a026e487d8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca921f1ab0fb03c664267517299fee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ca9e0d6b590c94e6d556006345b11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafad346826631f1d78eb7b7d4d7b9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362deebe7926b8a0db4401758e70063183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef293bda91b4080c72c2aacad1833435184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0f8b2d34e749308a066de495e5a40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cda67bb9503d1494c455e72babbaf6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb973a6e1b4358d7cee1b1ecffc3886187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff9a2af5fbbec2ac2e2ea3dbca8f6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ddf6aa35cf3209bc116d3baafa497189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a159ffd309fc0d23db6f1241ca8f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29657691c1606215c702faab1e256e03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6089cc9366a36af29aa9e6d140b6f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1d6fc9557907fe2331dd74b6b895a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f902841a15cf5628e1bc0d2350772194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c68494b8ebf47fa866a0ff892ce31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8405f0e39e87f3a0757f01c42c74161196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b8ddbc423a2447f9705cf3dec130a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaef7d6a212595243229da1dae9b5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c6875c3b3961492c17f844aecc74e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64167ebdde64e5606e5c4095be221518200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd16386c145ec53120b64b59c452255201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e47b1835aa1dad26a17ba5e5ff44fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30e79346c55e819036be2ab271cd0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901a3c66d79a2681da7ff66c5b92105204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a694933a51ad6a70812570761958fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c24937cb5e3996045908ee1443b5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249034848ba59f52f75fc6c7d330bb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefd60487d520e14b3bf19447c85dc3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92bcd9a3f0f589e9d389335bfea982209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091a7f45df46651a02775d47664d3f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9eca7bdd3b7ebadcddc61615b6277211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b45350341afea0b5e9d5f76353c54d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741804349805ba07a26e4e319651c9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51942dc8a102aeb6b3f8702acacd437e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6089344ab4f455b16d70590c329d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485b5b9712462dc9d7b04840ddd8b18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37357fc9caff6cd84696b4feb3571ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bea049756a4da74c7377d104ca25c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba11e261919df7dc2a0829af0bf5e41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed585d63473fbeb79744aa268bf346d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af581651b1d8467058fd30ee8da678a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626d294dbc541fac8e41b8c87909f9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fcf70c101b85db53e05b403bf97fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ccea41c718977f1b81e5ccd180102224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d62477923b37918e6ab9dfc419928225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe232bbac18b4e5f49b89d08d31ae9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4aa565306111bb03179746c8c9929227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ca5786b7db201c8a08d499db5800d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272c96f9c4f442ee396aa0b005c9e16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707032593d5266adb66288abfde5a18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078a50d19cdbde9a4b4be21777df1e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b005683c70451d9836d5cb117a190232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1663dbf48f11f5f829d8c06fd42edd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae94cd7c3930b9a45bdac2beb5cc2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ddd2aa990acb722fd8f506bd7675b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab052c865f21785d74386775d332110236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d494e4ae988c15d68f5a60c5768b2d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6c3ae666583baa7296ec0891f6762238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d79b53fb35432200fd3cc45d77156239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2488e7e4ad4d71838324494ee6c99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5921a6c23842a1d133353b674726be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ac0f3b6b933abbb36dedea4e56436242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa814132ad3741b90c27faf91c3adb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e60b1167743b091dfb71decff3eaa3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79df81421b659056dbbffa9be3d4ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfde6e9cc832ccf071607b5c2fdc04a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e8fa376f572a1942ebf097148c65a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c49d8caa031025479020ccf00da495248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92b76229a5aa6dfab9c4f3bae03ddc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89abde42a79e4e6e778a87e119dbad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43ad456c9f20478de7a85091ccb553251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f738e4f75ab06803efd7bf5fb7b4cb5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df28d0754a584986d17fce9ea76d7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fd804405a4c3d555a0aba9602be73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4769d44819ffd4118e6ea3f323b9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1a28b0c9f96084508f4c98a8b838a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e950b2272fb76ab5da2b29f3614ce6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40513f394af537ebd743e5a200da763e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424d21761f5896f16dad104419d9901259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6b8b40d4a5fdb72f3690a37bf848d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f1ae73204b4ef58116097334bf5f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b9bd4ed59e3552d4eca468cd5ef39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77f9f6967486368f4af5f651ed034d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cfb375610a949cfee51dd4cc3fe62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b990e613d67f73519b204c290af43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe32707c18c62d5cead31bd1872426e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95de3248c8cc264e4894e55a9da8de3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689edc7e0aa7cb8f50f0e0c46cba853268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3d6d010cdbea181488bbf75b11422269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9789d12f7fef6f4fe0e6c19decde168270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04963e52c85a39599776d995692aab69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2672243d01f4899828f70460b9ed78d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f9f2595f28952e5f7f15704ddc077273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c05cda05b3a308a194812ca58d3478274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ad3715fb37f96552046790b182483275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc946343a0a89b845b666ccd1029fca4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3138ab9e13abe95b42a4aa153e706277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd51a32e8295faceeb4716c7b32c3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeea8b4b9f7b7a16bc242a7319c1c5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb398e365c66c9db239261453d10d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ff4aa3a71f3a09ded71bdb97f9c1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054293bb86bef5ad67321449eac608d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f1df10a713afc078ce042e2a99795283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8d665674ff1940930649b5085d4de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365c3ed5e8f618923af21df82e3d04c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64727af4da4da28ff3450c4513d02a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44edbb4652ccd0e3abdef2cd0de59b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f415b313d190fc8bbd4b7f84bda4da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f8d39e8ec9c4444f3bf5637079cc5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73c6ff497f616b6c8888911dad89d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020ad87766637110225eec6e380137d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09c9a8a4ff348396e5611bbe1f42b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d332146b8be95046f5e353a733f43a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98ff5c60cebbeb2f486dcf4b326b7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac4ac527b744dbe3e9d1b5114fdb42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cae970e63cd309bfb5df503268b319296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da24c990c966591d2abdc86804c7c99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0488d18a5de46bc24a1084edefe4f47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1c7390611a6a7751ea940e6d5cf36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a45db83c8f5ab4bcf535054f610a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fba6090f4c83d0d4ae5d566c98ac6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3e9a78fef35e35392702422a02600302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d6604e20bda10aef609f1a0495855303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b077ec3c27e9253eb03c70f5659ce8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f512769766a1bc1d55e40a40a6622ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451eb3852d8a427b029344666d402589306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93f6893c100f5f976cd3147a6f7ff7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3d85b35ea3a506405389ec055f1fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e898d672483d32309afafc034e075b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058db17d9bd88f9f431d852d5f26ca6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03486349cbd517ffc0113f4e98f56d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5df6ee5e40fe9113f2036a588230d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a22c098ea7182cf2bf412cad6c5e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c59d4862060890b0f38ed6a5a9273314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25f65e77e7f712b42b29eae1ec5ec1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94217a2361e390cb5e0229ceaf3d753c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038684a2dd531c7737c821f83cfbf58b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c123daf9bfe0a07756659e896b01c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62993e682ade43747471d31a1541a024319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e979939df885a0eab9c3b1b16ef8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023467d8e751f5a2877f2d91f76110e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2972e4d91f999f7b8014fd8f9204af4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe88772fbbf0740d906fd3cb8a153e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef64b5629fb676a918bddc7cd90198324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1da4f6104413c7a0ac450f4108db7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10697f29ce61a568ed94548275b7373a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55345a10427ba70dd22c1471bbb583327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de846ae3edaf6243be93e0e25b34e3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e2930d00b6a19f9d7000a0d293364329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54b60777a80648f8ec19805b96bb8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8619d2efc8045905e95f5d6d2601f18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f3f2377785d17c701f5f2e008f1b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e366ad23ded23c35b22178f76e7c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f3c9fc9b5c76abe37292e2d385786334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59b372f0876b9b4d193af9ab4fd485335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11557eb6bd1a1fd13ca42bb8e77049336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdef6342c6054e482b24ae0b51e22b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dbd81a4be58e18da957e3183bca90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d12d09d3e024316fe080c85b30d15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34851cfa8d92145c27c8b055ea90f42c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095e928e89625720e5215bbf261bd7d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cba1e75564e73e1c1851f69a33c4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749bdb28aa4ff6040e07ebb27e153eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f6664fe48db69784e0eec9622a1bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aefe5e4e408c176f9e4da7c36b0a94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac70c57ffafb3499a8c0455c5979b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c69d5c172bb2159d83cc970404cb3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7210167de83f91270c35c1a69e033c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01333757083050c44ed5cb8c8dc1e37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9553dfec7a4307ddfe6dc45812b97350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66fa29bf6c1f4ae6f0f09fb86cf025351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22d44bde5ec1ce3169ae93e64436c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1e7810b73e6a6de9e6cda8d980766353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c805b78295ab823c3de682c795bf59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822db75d3f33e284a555c3e7324b2b98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da519effd4e518a6ffe29843bb048cfe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812b5f8aa28b4ee9d1a80403835a5fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ca87021bcd9c10febe3ebcdbab6b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c158c7040d67914aa0cf8ad991526359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08323dc18ea5f6b5b7ef2970a6934988360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbda2fd0595b1a7dd9f7dbaf5291f64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a76ec627eeb82323ac3c438c335d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505131920874927223f91b9a3368e45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d94d88a6296689e3ea951c7507eb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b422779c3b09ece58cbdf8ee0786d1b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d170016bd81e5df9ef4c5f623394741366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712c53c84c373997536591274242600367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d7a1bfcdea010646d901d5142a5f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9588e294b43c13ce8f2d31b21d6c59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2ac716ed5efe1ecbe559d5d28eb36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd76568e9ee3bf03c1df699303974f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08708984905ab230a1e32b7176fc722f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485a8c72d64a748efbca36cfd8dec55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61366aa3689945fdb666eb174840bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e146372ab7387df1c80c46102b6e8a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43922fc9d6a5f783d19195b021c055ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e949cacaaf4c75baf2c37aad0f6c051377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a642913875d3b81b48f3835686e28378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23a19cf464cf26fb4b545d611bb226379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45feee8abd0a305c6cadb82622cfcfd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe678dea2dc73e658cdc510d38d68a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac1561999f4fbc617c57212ab2948e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049943b38b5510083910ac5ca6a1af2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1add4b7bca9bc5793e7ebc99366f75384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5cadffa1a262798ef091d1a0d967a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd5a7e5470860aa7580c82ff1d2a75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a174c3d75b5431a585d84853e93c6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50282e247b16f7086f336754cebe29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaeb0391d90056517d1c96bfab383a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8ed3b58ebfbf6aadd6c997ebf85fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a21eb844bed9c83e38a0d52703b5a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10108344286e77e983b53d2a75843ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d910bbe2c08c665c82faed98091ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33cd215207296606039ad9800e88f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b9a855f3add1aec1206eb6970b9e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065502a0242ce6c4df21abc63ef07c4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42275e95d5fa36f9b1ac59365f473b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ae151ca3b7092444bfd46cfb9bf65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b76df11ffc110937116ff66bd0fe7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ed42c19592910c1c4089d29b6ded7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48e7c7b59e3c9687a2eaf6c1f767bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e6ef403a465acc94730aa759e44a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cf37144df9bd0d16008375c10d4f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf79ed1befa15671c41153f7dfbf72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16146246417ec90123fea6eb367b953405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c485ae9b017613f51ceb39aa1afbaa1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c5676079019453feb3f67a5808143407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f1293fdc1d9284a18d34472fb3ac9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5c09729e740f413a14654f8cf6904409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604499210dc6e7c9330cf025db8d0d13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c68f49cd16fb59b3eda0101adc13e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48064f993cc08f43a0ea72130318b242412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fddd86d124fb6698599791d3b35b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa43749e64425aa6102e1ffb794ba98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480168c228abecd8869c60a3d2c3c415415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae872e492b8029739b3079fcdc18a60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addf7c3ebe79fd176f5efd95358fb21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af584a1c68e53c04e9f33f100e7bb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ca2f71153b086942366ab7822a8c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b8d93ec0ec4d20bca0562ae515cd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458ce60976d71d1b0eed859d9fd2f2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760428aca1524e9a10e9bb82acd9188b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdd3970b4e5cc1ee5c4033d2a2abd9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc818c6985db3ae317c7552275a7778424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee346de6258d66b0e037cd9acb7513425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954a75972f76db9b9a93ba04c4f5572426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d07e98bd72e1f1ba5d357d27ecd434427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139d423ad1ed29a1c38ecbbad4fec5e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7e48e46041d38aefe1df91c027c11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6fe2f18dd87a9cfd44b5cc4cc3b6b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77255bdebccaa10952c987dc4a19100d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdc1e96d94d391bd323ca8fb3def15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6679ba0b1a5de49ffea093001dcb06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37f4df408a737dbfc24190f29407b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf68a46e4fe763b52f5e78ab3d03e7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f68f19163859e9a40ce3517f5c397436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296f887bd3e5b75c0228fee1db3ba3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9456a900064836746bb0d387e490d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2c58ed6ccbe19a3092131751de3fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4946f7c0bf6cbc7421b5bc835d9f3b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dc486508a92c57122f50669e5f76b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4746d41c3660015c7b5829712d383d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f775c13112d2fdff27aedd8806451443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40768b282b0c5323df44bacc4f0de79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fa373a602f82bae5f6fa440fe16dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a9a2f7b8a566cbea5f411c429fedc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f67d269ef703763237d9c4cebbe61447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171ccf2455ec0be65fa472cc9862860448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac0d20c6b0d1b4b02fbedc71752276449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998d024383444637fb9cf02823bd108450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6d9e0740599ebf3a55e606cc6b750451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524804af99799955243f4c9c8c1f049452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19051edf3008b5fc97e659300c815f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abb476a91b59c80dab670b03a2534c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71c32f1df6f291aeae1aa4f30f930d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691c7c2047b37338a00eb41effbdb13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218fea859f4a17e0dc7db3ca6030104457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960502cea9f8ba95fb6dc92f618341a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a107c58a7f40b909b2ff8eea97773459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84168e84701e7fe071b3194628703832460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441fd54c0d97a8c9d17851c6715d3f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4590118b78cdc1dc5e760801eba33d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4634406d0bf3880dea96478ad56437463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a10e90dbae0bc4a68d560489fb964464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb65b933a984cb9d2d9f86e26505250465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81112005fb4da4c5cb301466c1c9503e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11ecea3a3740ec38ce0039e57ac2e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17415ff7d3173bccd9a573730b2df9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1732ed961ffc2b222d72a5bc5158265469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764b80af36821c606c65e50665bad4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0fdcb099c48a8e7d9f7f4a54f474a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbdb92411566b83f80ab0ed1157c00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81207caa21d7049e0000295578dbaac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48617cd7d684b0076d5c434d1857ba75474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438bd1e42567b1d4fe25f401df532cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5983551052ebe5abf68e42c6e5e128a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdcaf363c09afb0e451dc1ad513719477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f39292d03e205551e00a20225672f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704328c9fde511d2970f02975b0706cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e19965978075112e3c9fee5236676c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c40547d83f0623f4190b141b7b6b32481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992998d14942a5dfddbb70cc6ce76e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc8acd948dc2fe625258aa45c23f66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c008b95fba54a9dc6d920445db4bfa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdffe7fc26965f95907478fc7822be5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb47b82a74e11026fe8063c3ff9f497486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1194d830f8dad1e6c449f709f237d7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8589685ed729519ab6894413031cde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632397be0e70af28b1e41e8283b1667489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ca06b4f80469eaedf0acef0e1bc42490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098694393e458a1040ee57ff3c3bedd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79621f8e2a3b8151ab52093bbf45035492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234738543057ef80b9edefa76376331493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7720a3f5ec25eb97c78d263af14bb5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e480534c1bd93eab01665360640a76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a350e42f370543fcc7c3afe37cf9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b550ff8b6f8d1072e6ae11a53607b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e1eeb8b2b652b9e6851c2c75a2615498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9376c0d79c7c66d60d7e950d88dc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30f9d9ba1fc52db62c0fe05762c676500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d9057b39c2ed7c72fa1d5cfeb7082501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaddd852de4310cc86ace689fe53e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d0f600cebb1ae1eef145eb65f33c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a831a7f8b4b13478ee20cc471a2ba92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a99dc1ad2888d40fa42e0bf3f7d4b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b48c67558f20c6a9d9f077daacefe2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65be04f0df724eecce5bfd4ce9127fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a20165060fa8de398d9886928da1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6660a58740aa43151d274d37383fa81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfe690c969b3f195e809123dc4bec5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac03642d35c61ed99152686a987f88511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bbf2fe72ab90ca43ab90632e3a342512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012ca9f1443f075dc8a43f613fbfef2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c95a861c35fb126d9246dc1a4a47af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c25f7d196fc6f298a485569a320ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f850446427afc58aaab5197a576533516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9698b249294a35ed638d304291923e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6331724f683457fe973157a4cff107518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09a7d6e676799b47fb7734be4ae03a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5b2a9ca95b2522db5f4e8a24244e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76f1117dcf91248d4daa823cb6686f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d0fd5ac254e4fa52103a326cc4275522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff038005ebf4b88e8b0c25d0e75e33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11056ee37385d5320b436ead26682b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9b0d86cf1028104fe6ab0b0343513525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff00a1e04f4349bfe5434bc56dcbac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af5eb50f45c1b465b87988d90aea4d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6bdcfe47b2ff1b48aeef72f110e9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723984164dc8ded60c6390d1c6facddd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b57e170fd987ecb7d47ed31bf3fa6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15729dd9f9e9f4cc2d883a265be71ed7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7cd425b05e8f61ba032c0831992de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c8f7c0604bc80990990423f4055d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c56b8011d543767e64fab8c91d4ce1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d19a6bc7711e705fc90ce3c2c39ad1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b334f09fd44b8f58c6e2ce279257ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069860094fb193fec96a07aca4b1cb49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1e3f37517537f3236195916c9c82c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee48b7dd57fea072a305394ee00795539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdf198185c7babec8006286ff13fb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a36fae06e963be0edc1b3f8a41463c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add37ec313f7b4de8eb7a1f17a42f26a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfd0923664bab18fe0d48abd16912e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97f5000df7833a6f8f5c5732ea186a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa42f8c04622696d60e480ade85df0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e04f427277bae39b6067af1702782546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe7b421c347a821b1e6e207a38c081547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238be74efc31faefec1a9d4eec4ae217548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06951a45c5b51f6642087e5fa5ad47ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cbf6cd49d0f49fc64e77a346cee73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc38e2fd9a2ee50e8d8ef30730227bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471449d37494759b916064378803f3c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0d871c24b69745b096a7ed451a3a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ba6536a107aa5248d91e7f10d4cb8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302255514bdeaaab942b8d6896ea71ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936198f1e5fa586b2be0fc395be56fd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06969842013700ed8fb77292bc5bf81f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34575305b38684330f0fbca14ae998c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b853c1c29895c9c8600abfd638b5444559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000311865f4be649baff8f8815c72251560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f97804af15b1369945cd4941703041561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d3a94f99a867d57a41cd58d209d4a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997266f8598850b279457667beb0f679563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538ddabecf6e7121a8b196fddbf99a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592d4a6b3d864d8a7d44190d8c362e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b623f5387a15b87d91bb99fcbfbc39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e4255aea282e76831090ae6c9db6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152c40dc160e0bb117c02f10a6cdd6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6be1a399c923cfcf02afc3f12aa8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6b4e076c3536c86e6c89781900e89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933c90ef73db81ca5977bf78727b8cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17433ebaec789dda0867e0767c076f0b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f27cbc48fd37ae37a77e8089d15cc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595e6bb22e91c18660251e296895f5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729d56d6e1c2f8f9d5119a82d766ac3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3cecce82ba55e60cb0917ffb972ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf0e7b64cbb9aaeb7f6ee1131cd8e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ee8c2d19ab6e8ece1ecfb51469221578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ba704dd1cea54d5a14a300885d5ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694af78b3a865bf8fb78c0ce04e45580580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ac7a9bc5cd6d33c40f32126df4de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399e97621ebcb8f43348ed356e3103b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe05d9212e2abd28f05eb7804bfc2b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095a3bf349b49b005a4f731d4450ce4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311911e1efa7153329ad76861799119585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acb89acb6cffae805c33529e9d6b62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c562d718d43aa2cb5338c430e48525b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29634d520ea00570e571d0ed53e53d71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa4b78af516166d6788d6d51b72268589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5751af1213053127a91df56c4e3cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b4833aac35eef9c42a70a7a23de26591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0436e6867f1a74445f623c3ae61a913592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593282e62824aeacb73b7f6a76344a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea52c1516a5d0f77f72c03390fcdc5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a025ee384d541df39148c4505038158595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41e5d9b53da8bd131a271dca916343596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ebbc22b400b15430f061558f477a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7673b061c7bdb4c58d5282af28ae117598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2e71c9f89f88f11b5d81393fdd252599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89760f6d60d20f08bc9e826e7d9138600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c511f592ec4a078e0fa1f63fe878e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf339883fcc61b4a5a1d8b43f774ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a6be8be362d3d2899c43c6af0d75a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3f450da8dcf468d875054668954ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad31e7e27468133cb38be4f1019a6e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951f7d18f173c11cf7e95d4fe4890b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fead714348f5e6002189880b89565fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5c5af44b38138a363ad7d30fb7f39608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f532c627f1ade942b84860525ac916609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24295354a044c8b13186efc423faa677610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00446e6f6899562ef1622fe8a2b4a8f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88ca7cd568095a90887c790e184478612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e573380e07413170091f3b224b218f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede39d51bc194131174d8d6b82caf6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e03db17fdf24f0eae2b47bb561b752615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb0ea23b5068d18331ba59bc115d86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b97795aa4a790a33a81830fd788a39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e23de4de32163fa2c58a4153755481618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4602b62b7564c5cc1897012cb813ca8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8acc727f30ee760e05e42adb469ce3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbca7ba044d5bd231c0ac64f100550621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43770863bfe44962ef6ef257ea881d8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d7793d5b26e88e7afd91facf4de0d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4853aa4c3280cb186a22103edfeb5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db976b7356e0de51ace2bb0febdadf02625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aea5e77d8b3532313b0325129310db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae67ed33e14bb30181966e842b46ecb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba6ee3fef90c3262e576001fd890b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1820645fc0d4bace4c1e8b181f8d5a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59467b42a61a5f649b6021d192450f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c56d243c026710124c8b9a969d1be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6ec5829bebc2d5bfa0d0d4c1ccd82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea28ef125bdd5b0aab859f869c344c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad3e53b03168cf1f8b1647b8906c48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51160a12b8f83f91d8a0063f26741d8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f39238f237540f564c51f63ea2f734636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad84229825ec122f15e8b6fd20cc94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee54825272f85975c23a86c58bdbc43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92373d00be89b29437c01eed3c90eee0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc12ab5cdc981d6b62f03589a4fcd15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ff81e81057eff60e0732fadbff85e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd04bc5541127370320a7feca5b64e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806782e2c47301fe53d31d02e33e3e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0af538ff9d70a25dff49fdfcde654d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8e0e10fa54647c81dd674bb991914645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086717925bd1d29afb98f70c56206a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd4e39923945c24a4a5ccf0b8544bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278cecaf93e18d9e22df57d37af9710648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072501b71e0380e9fe208561641daac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8deef20c90a9dee5ac4083ac643d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89560fe84bdee36439a09573e7fc9500651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00696d64230ac233484c5e8912f513652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e237ae9ffac1ad4c7816a8c4a0b70a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe0b4fd5b3e851ca0a4d61852b570b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6c7d25c7310ea4727a08782fbb2e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ad6746a3c7a8e47cbf12487f9b328656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efad480d4974afc84e6b348b6e42fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc714d9299673f02fd48b9a5e4c189658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5923a9cd79618af6a8725382f7f3e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638201c7f412632747ac8291612c9dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393deeee36a65b407437b60ff4699be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ef31ac94e1d3f96e260f252ddd8eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fc8e55814a0340ae53e1baf6763d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb9a8d114a0a9a71419533d6acf058664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223423bed8d93bb680b17ef6367341e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcec4e3e6b8238f309d1a55db65f875666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c89bdd325d7f1cd2898594b37cda8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186fcf8717e244c7b658acbff53ba5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b3bf9b84c2bf3e4796a415444a0cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211282da2210229d91d85e715fd261e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334183d759a79c9767940e44bffad465671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de653fa97c337d9472ffdb466c4b40f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6cb07204aa2fc355f636eaa5e2637673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cee3be0735a75a88ffbaf4b411095674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb25e7fc3ab22e20ac1d8d9f34483cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc87c56fc3e565ac689c08c6ac85c50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5b2d803b96c896b0155265baa900c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199dfd2424ffe0b738c030e7e041dc2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba26aa4cbfdbfa245af38f2fdb58de7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ead8e1e88482adc838c6012a585aa5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaac39faa54768f1c4b10ebbc65182e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d831d27098fbaa39ed92752517625682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b40245c65bb39e461093125cd4858683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a47147e3693e463c5c9c67531fc1a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8afc99d5f75ac15f81a0a6f96684e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cf7a8977d6f6c0411518c38891236686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39424e9256883c0c84de84c8ac2bd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f999bd6f5e2cbd63d4e42f9ce120a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdbda061947566470d497708f047d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f752de95e65074123c3d4890ad3abc6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dfe49818a06a918c5a8a26ac04ce3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd98342d67ec4bdd89b205fa2f6fcf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526c81d04635eee41483a181c1c6906693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dd1eb9aeb92001cf7e048ad50d189694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2f79800f5e9f42511200f78cd3743695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b312bc112cbfbc4f7497f9ac207788696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae24d5dcdea02f963df6b3a75b9691e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cd0441e6086809fabcc7789d997d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea834bf2b143b48ef001c930fc224b43699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b3a955647ff7e088be7d65bf2e012700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a7b9fed3ed5748b8f192449bd83ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d20e2b069696812336e1e2cdb9067702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb41e55d53f43f40483f8f6ceb717b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6c6f92fce0640b7021fd80cc10954704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b716af514047db7a3431c3225a8af50705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b8c63fd2ade25af98b26ea1fee274706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc728cf243d7d36b7bf1080419b9eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e35bdb4d176cc3012a36899a84a97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2175d633c167087e3438bccaa2f0a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a0c1bc4a387466b4c16bbccc05d63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a809f16fb3a87635f66ea4bec69c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee44acad2a07ca7d65b6fad4fb3b189712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3deaca67b1116d86cdeb7e3c34f407713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff13a9c7b2a23f393c4eb4f792c31fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761757e41a2e138a3d3d5707d3316c5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee29a5a14dd94fda28ec4cd036a04c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461df7ac45c55b99cf8c250a68aaabb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562866e1b28bf81c3b53e5e3267fc72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a45943e8d45cc613ca5d8c9dc05f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0ca2a1b15ba8417424d5dcc81afb5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af713968d63571d9404f70d6c8a69afa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e7d0146671997d5005989ecacb5d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53092757d4671af40a7d175959824a93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60908a773f5b1697d1514c605a22e271724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200da4fa8731ee0bf01f99bf5c93e325725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d313bbe829f9be6e4549e91e0f09a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0bbb7d781988d5adaa733ec24671f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdd3b9ea0a0db66ffe77222502ab45728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295ad16823dccd2929b539802a3b427729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3736716eefefee43a5560cf987a7b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d45a995e2f08aea64d071eb6e60cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf853b1e61f35078530e23a4785a0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bf46e4b43dddef7ef13d857defe0a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda4d205a7a5de6592a239b774ff039734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ac6a9d744e899a666944939bf49c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458d90d2a6bf9ba43b48e58eebb5195736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764fa96bc4d508a160608e72cf5ef01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac6265c0105f1367833fb0b19ca73d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6954036e2123b912d90d14a7699e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f05a2799597ffe96a6e02c565bda0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0673ec5d54136a508a0841c3ae62b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b963ebd800108a6a8d51ecb350146e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4952438e3c46e18df26be54d0b5b9de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db509e8dcd71fddbeace3e975a2b07e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0e919b87404266f64123c41579756745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e18928e268390261f95ff1b67797a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894d761201d6c7244839c92670bb9fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be49c1130284f70c478175bca4e77fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8fd1bacce3ff279b7cc41a8aee74a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229e081a965e7bfe6feae9ea9cd66f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e4a6a7efdb41940167addc406bbd2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c382954ac00b267d1ba8115fd8cb5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cadd283aa45fc2cdb3c48eb89b5b0a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9687d501f9bd436d5199e1c1bbdf03754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7243507c8a70bdc86f6cbdf3a3c9bf2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80daaa315f900a963cde3dc49db8aac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c814b2a8fabeba729cfab1654d094be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d85c30174e857e3cc0e5182741793a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23d4c8174800bd963e2cc6299ba146759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c972e23458f5d3f82a11772890f64bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5cfd07898f37f6991fab3a299cfe32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086e37445cab012dc274280599341b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f6751a08637376745b28f403ec1304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084343a9e7a3cf04bba88d580a6c5b0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65519d0450777b6546e5a3d8a3f81af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8352975e54e12f358be630ba047dc317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5b06c5b221762502a82e7025b58478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795771fdb33b0960acd33199c429c989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3e5bb9669ded2aa9fbea3904349fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aad6d45262b6a9d7a8c2a5840273c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96d02b383bf210826f12b39008ca4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fd06b4c247faa5de536f02f422cbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c279626962bd091d33d46a9b8b4c23c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36302d264f72fd781525d8d5bf43d11d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b64804c905e1ecea9177da6c4e0a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdebcf84cc4bd6da02bd58a3ccb45f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1979d59f08982d397be6a7b088deec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1be26537f650fc99070613acfadaa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b4362293b00a57ec101851fabf41020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa219e9f30c6f0267332bc8bed0f18e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3da9a7c628548efc0d26f42176700722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04210e963e762766d21d5088ce48d18923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6ff86a0143fc178a316c772c4e28924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3d0084318fc3f47ea9ee2411c25e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ad88f4d69016cb3ee9f15fbe36f9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a0945206ab7843fcb488f78b781d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c78022bc2abd4040a36f8e37fe3f4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710e5c76c55501f805beede5edbb70529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03901ede78a492f5d13ecc073dff9def30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf14b5cb0c215107c087a0998d417d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb667dec67f356026da8f4a4685c5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff9ad90f49fdaef85dc3203c7f857d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854deaf03a70cfb241e09116f214dd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab08c42fd04c9ae1b3bd22c68386b3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357937afbd966c2cbb07cc48002f38736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903682edec8a9d76111a63545435ebd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c90153ca8ba04d17a569e39820bcc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aef6162fe04884f11f09c535ead7da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a1aa7fe9aa15b27455c0edd7d1ba140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6bd98bd1acc01627cdcbc8ef4b8f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3045d254690adc5b7544c824807808842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9319ebcc2eef2b8f6b7cd1865fc3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b1e3a3864b604c9860fe19f01084644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f3c8a043f6304edc39f8367b9e19e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586354568a369ab28d83d3af210c177046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec9987d3970ca621916bb5dc4cfa6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bce9146cbf41b90d9fcdfe2359c5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30287deada3156beaa6f0837b10cc2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8416aa878b9d7761f1ba6e5e9285250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d514b851c2615815336f2bd349d1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c37486e97b299a420e60b47b01e8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebd7b0c8dec5dce15fa418480b872053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2ad57807cd949948781dba572c12254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bec9808ef84cc9318caf0dbae6e01c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaefde08be771b4f788f23de39c6c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83afe578dedbcd2bbe3e88c5e4937e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50029fe8ef60ca0fbf358bc96aeaef5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2d71db7d3475865222b957f5d43cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795febb13558b94fde2192b246f38f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90808b4276876bc2d568ecdf5407e2b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566b7d1fe29405e5a7192f194f4c53f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc82a44e16ce9e6b6ae6fe70b110c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9176e7d2478bedc0b61e5e82d74819564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc5fbe019bd7acaf680377f89bad0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aecc27830fc9f361444035758642966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb022738eba6b6933762e7267ea7c5b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac16ad241ce2115159dc075d5cb22e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031aa1d8f5099eaf10989e6e97c8dc6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46696c4c9112efa450d6c93ac96005470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f816099ef355a49d9a8e69692ec8d5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1d4f868464a9d343f8efc3c6979c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307427c28ad9346e622179219d6bdfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077b3f0539c12a5c0f0331043fe22a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6fa46fc2a9155aa45238eb1f431b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b5a2f9c39bf414865cf74a43b998576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f848139a3cfc76fb0cf75f5700047bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cd579456cc1c80a5ca99fa8c579e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb818c6e07a4b2f47400ec9cc8e9a5df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e6f541d4640c55d3533ce6044f82980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e6f388e5c17dffdbcb8848768171781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2487e43b2c34637530780fe16bdf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b0b0a0cd3b48427fb4c8852e3473783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48925348a308947e289a893407290184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80d25016188e4b7052d870a1330e3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9621086697fb65c79147924fa7473c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8d1b8be5f33a3865d5d22cdbb8c8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf886c6e3a46c41453927330fac12c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacb7c0168358a4eceeaa5543db8fb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf043bc02c1d52675ae82b608c8dfe0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbe084193cdf6b205156abd5643c9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a65c2ddb85ca915cc93bc54d4230e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f01c2b7015f1b64e8487ac507c7c6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e461e900abf367c4f90d194692c7e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933b6ecefbe74a1cf957963fdecc67895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132fa18137fb8270413356a542c640296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e74f84e0cd87bf0480eb5cfb0b99c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122682402e3d316161247ee171acad998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313e707ea8ca3170b57dac6fa56e01799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884b6b5492f5bf1f11d6bbf59912d90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfafd565b9d78bcb460253c7f5a13e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4858d8671d5aaa05f1ea87713094be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769c2e0e9e5d680e095067b4a83124d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827f7c60ceb2fbb5b9f9bcb152420b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324b6624f866194c3ce0143e420afb7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657e29cf01c45eed62c32b0aa9f67e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a058e10d2dab0f483887b5f4fbfa50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc3506824bb192394dc1acb1ce7d22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954c2dc9f6ef12604504ae6261cf327109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3273017693f530f608e7b30e42ee8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e0cb3af15cfb0ff2d2e53f7f4d924111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b475552acf3e6e4191a7fcec75f129112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65d54b88c626da4e01f088a8b72792113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276a40ebea68ef7f93faddb024aaf36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8fe4e6772d7ef69a1a29839ae303c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e11a84601a0ef78c2da08a6d1be24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49c7a4d6951f4e8f05d8c6f7b6aecf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08870245a304853936aeb16d57810119118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdc7104b721424c63b9887de7890c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fa01cc3a6cedc2bd3acb793c6b66a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c37bea0e3d4325072a490aeb4ad91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b41da6424d2bbd688184d3a9bf97d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be7d5643932ccc12f76bb4aa57d706123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20204f3722815d02f5e0e8ca6e987eec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bf32e306008294b2ab139376298ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cd4065595e9848bd49ecdf2cbb004126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c835c94d51ab499db4943688c25c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca46d1fc8ee318d3e8c1bc4dda24c88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0572b96f7cd53c2a148ccff4dc454129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f7050d119eb4b5c896d637ea7d0b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d856c031088ff118052b7b4b66624ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dafd5a6c2c91d61f1a9983f3cdcd74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c46d0c491f9c2689fcac6a15544268133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40a6bd8e0aa39212a7eff5e48549df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaea050110eddae88291263fba5d6b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102e7a1e6651b457f8b442ec89869ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbffa22b75ff510e7f35aaa4a8f95d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36da810bc91144fe3eeac88c5011db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136364ba866981d1124adf9806e316d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680c25b0d670162fe10836a96672dd9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fef0c575ec2f9602cbe3a7e31b5b84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87533f1d2d19d16579a04263ae3626142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f95ba1a03b4957bd3ab7ad6bee1710143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b613297b6ed130ac00df190fb7830aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b41f7f46c34db9abe501b00f3ab0f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e453cbc36b4b58a9100a9bc47be8631146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c430df8b4fed71cee93aa5aff19e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8274504619157fc53e24a16d4a8e0dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9f8d9952a7857b4b03f893a19966a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ee54b5b0b3cdb09e1c773760e4e93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be1293a990084a9190919a15a533a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac74ee2ad9a8ecdc4b226b5dd92f48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bb4abb707e35b6002f0e8232f28a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7b2a943447f0439df7f1ed3d113a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd8808d60b8aeb69b45c32029b7018155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccc403f4f13f2dbbe547971438b089156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c97be76acddfd4e1236570324306a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290f807d21296fe78ca0cc3f6e4075c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0779a7db4351cc68b18c855cd5c1aa3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43880420a410f4426af8d0a79fad2b9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0ad5760cbd539e90b62d72d62ca2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adeb8c9d3b82c80ba906d65596ae0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d58c472122c7f4cb0e781a4d400fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a4cb0978071da98d9cffcd135d8c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1de1d37bf4e24a7727fd2c527ad7ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545728d61ac8d2400d333ea0c89a4b02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e9a27df267a44a09796578825e78b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4abb1b42d1c57e35b3740aa98f199a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb5be99ab064e800ff89830e67672f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b9dcc4ac40e8b303171d86099fe12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d09c56612d5cea70bc2d7da836b6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c43a200a68836ba605e68e6ea3ca3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b75588812456b6e3daa58cacb81b9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372e8e61894f13b491f5451708782f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527df393aca6519cebbee7368e83cfa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655695a6aaf900dc5388b29a9255754f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86835fcf5b17eacec5a8d71eb5d62d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dba07f35c495d18057a23e0eb442e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b25a41551c67ff09f814d2f166e3a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04e6524ca80f52c8055cb91183a15a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a57a9a10b8f46e9c86576f7b70191c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b72a00b8f07ea5ada069346a9d20b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1c54b769373457895924d2263e2ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137dfc77d1a2a73485df4612fa137f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c8b8a9bc5170bccd3458aa56693b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949fa9cc77054d7a23afce949f6c20e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fabe63275c84bcec260f00567ddba0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903cc150a6ea8f6e2b68ca0d6f1e1cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc959b411d208b86a7ee88a0feb3c534189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80108cf04271a403a555aa6d81057dac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea464cbb1feb19e415284ea01d4fcb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabdeafaeb3bda76797912218677649192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d7c79dda0ab39915d514bb6956417193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8fd569e4076df35fc5a7507c97587194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704935dc737d42a75cc472e88b2482d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f129b7cbf67f46d3c94c558f04787196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90730a21901bb5b731e37b408ac49b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebbb322138434f3ed7608ad3322e84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd03baec6c2f48431c2e8d272f48ac8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098576255ad4a3c4ccfd0a0499c4bc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2cbf7b4d238d60cd79ad7e77de340201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1e97f92fcd69a7c6c93c47371231b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da01f13644e7ea7f6cd9f78305c2e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af97326073b53966cfd254b2b2898d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99ea6254ff3cae2b57751ae0514938205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c046591208616d1d20826b55dc72ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b34163c23a65e557e94ede22c168e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393360c1f7ec5004aff7b82d5a1e75e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee407ce53c31e97110d9c2db9a1012209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1586fe047ef012edaea493ca34ef01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97318b1a55b4f2a36b9476ac2de86790211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dfade15f47fdda86fbc963aef8331212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a22c39926b445fc875f7013fbc53b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe4d3fa3ea829af83d91534a02ae2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c022d231a279c0dd452657f0d45c557215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e81a537628a7bc09ca157d1039dfbf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9910238a162313d5ac7b3d4d29b9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1bab8143fba45f75df85f09b58f9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec601c84255505800727b5fcbfde39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac200a4a12afe52d149f87e1faddd077220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc8b5268226dd0a77d6ce427fabbc6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e9466417df88e0f1b1ddde4ef9f6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc500d6da80d93d9f043d4822abde3d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f9985bc8083f6d25ec21c589e55f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16709a0d0928bb19c5ae2f2248887b73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de551648af80424f617fd3a2191164f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b445e92937873fc45c5c83792f3719227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbf0893c6413eded34040c693f999c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67530eff77247a9262c412eb1d28cef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c125ebaedd91670dd82e7b6878fb9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d450757fc8a2b8e6001aa790dc2d6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2e21b756ffa18e8cecd84e44aa116232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274a348c4ac6736ffdc9855e6ad3dcd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12642a3d038a5df7cefa22f1c7cbf0b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c2a34eac86b7658b476123ca92dca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ba5f62f3386d45928aa4d896e92e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b332ecda1bcd3991378122e7bc49e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be187a7ee68f9d6fc4ebb066bc74c45f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab7b41193f63952f8231326a270076239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ccef7ec0d78116883f64f9feeb731240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61a914983927dcfc20335b83a9f759241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53280c6ecbca88dedf21c0f5c0eb675f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829afbe8ff9f015a1b2d2b3f648b2c10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eadabeab49f525c10c7330b2bdb59b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbd58b2768ecef73a630b4f7bd7b05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed43683c89d337359821596c604ee8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f87cc4e3bf0a61cc492d8c794fe96b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c120dac1176c26bbe1c3787815f21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d37fe0ba6848c0e1a1ab7efb64d9c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f2f1b560b65daf463b7c7491df1b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323b638489537e08322855b9781b917251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f20be56938a7202daf30eaa0048df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70f631d59db7a5ba942abb8fe9afa6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a47aa37e4c6f6af95006ed3c8b42df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba90d49babf3b558969ae200541695255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f5efc215df7c3ddbe90cf131317a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5392775631d281d0a0a17d9dfb45ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa12facfdbf0761c6786bcee9cc7755258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30606c149bb9c7738835d486548d481259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fec694738e77628a32429af3ad486260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbf488ba1ac5976940cbc64e074fa6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770ed56f4b6d3466af78891e3afbfe4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da960bfb08aeecd8336e09441f7c1466263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa07413077c0b715bf544f83359ea30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bc7a2dc8d6f547e7c946f4c96128d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2aef507e79f091114db89e8530f4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdfc53dbc8c90f68a524cc1d2859c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d94da8c1a7a5752ea5f9aea338932268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0589250f3e8aca52fa5b4b04ed1409269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60f991f3ce9b502f913bb7d3fe2203270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fb54837e9d8ec50348e56005b433b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e459b3b192e97b6e7fa3a5fe5cd1e77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2915bb5b3b99ab565fb49c7abfe37f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801e3abb0bcdda1ec251edd31928d1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7e0e0a3c445498de069de280fcf35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa707dbe766aa34ff5d4342ce94ffc03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d939d774fd980d18cb4f761de05b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620a6a6f4936dfee0cb9defd1377147278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb04687b38bc69c64eb07203b0d0d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67899174f08c7eb435548a8f194e558280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c7425b19af2a3f7299cc0749532de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6022e84ca285e86b506b19cc35d7da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c074a4a45c9da184681bca5390f8fed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f5edd8775b08983246a1bce1a78b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17044403d6eededa0ea4a9b435cc1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7621d603ac48bbc8dd6a4fad840267286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd93fe8eb049bba16bb3fdf7b99bee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0789a54525583f83a8c8f4e6aec019288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dad20b8e2d16f95ddd82c39421f78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed2a0edb012da973c7321ea0ccfc56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1c4feef1bfa096443f8edfa43891e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420b09fbec954b27d4b72c32b39f575292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e066d63d7f295f3f0a7ed158d91ebb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd21cdaff542845b4752af9c3d69594294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9dc406ecac3739d5a88a2ce654f4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fafd630b7a5841ee5def1bde6e46ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164eda278e61b23e5ee2e148b1fd406297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abdd2b378b4a081f67aab51619d64f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cf07cea425d5f9b012a8921263e81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd62dfeb3b1d69315fa176567aac544300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59047c18ccac72b07cca3f1351ea2619301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dfffa395e67ac1e81b95e5a523284302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a1cb643556c64c64b9cad7e50b6c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a216815c3976f3762f2c8a5895f364304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd9ec42efbc19bdb67c4b0d0d420af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2809067f2600c199e303f95217d99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57214938969bb14ba499056b87816dd7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7167c5550fcc284f5df8e78bb9d6fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14533744b8b05e61703ceba7f8fb97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb90e16ba6035bb91e663c4184714f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07497aea4b3df4b7a1adc6e7dbe40339311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8359826a6b63989a83d6e60d38f3c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4f313546a6a5c41818e8029339698313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336ec1d41b683658e5c3da20e19b0fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe766059c96a73266bab508120ebf315315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb97acff49b67c933dc61614c5726c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a9dda450bc6a67874de0d50a13200317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba98c4872d2fcfc065a24038738a2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb51a80a966e225e2f7c4cffb1c7fc5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f024b1c8a38eb54be1d1cec65e364320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5e2087adbaf3df1ddd00d76c57625321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf65e03a6fe7d8759a2a8928d04c8ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1265310f980cadc87abd4bacbf1076c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca225fcda6aeea6c9a465cb9226852e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802eec7a22f9daac32829ed9f52ff89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4e81a13122ea3a38fdf6bd5b0b10b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba96d47cc314fcbae81203aaeb6812327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d91980752d154b51aa0c152a7833f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb89dbad0cf619b01aa3529a38ca774329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09633b7c6fdc1a6fd8529cb7540a7e53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5f84f9d3576429425a59e68655148331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b348c2e85f06a59851aac829dcfbd74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b15b19d6eb3a5e07cb4507ae98a7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018d121464012b421949f9ec06abf7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4bffd0f6571b98a9c37636093fb6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249de02c062f675506b4cd31a6408eca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c219b7c6076ef73b79ff727f31f15f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220f8864f411736095d915a0fabec51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001ab3ce0090d4bf76d8a3666683bf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021aab66f7db165065794c890fe59f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbe2012a91f69df954c4f57f98a923341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f10edfe1c5d7b305221e7a2ea023d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70554e980b490e870826f985b23b7db0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21141ee1232668fe42e2e5121d2eaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e385c3a820f66af614ee2faa8154a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7116eddc5fecda19e5842383a2ac993346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f583bbdaa8ce3eaf2b275c256e2d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a56c334f03d63cbee1390f3e3f1be1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4102db9cdf80624e2c316875bc53b5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43589bb2856adb3efacd5e152b6dc02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cba325d4b52571f9c95fa43891b836351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc7b83569d484ef7f8af2580df39b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f6a2c6ccf33df0b97ac8eb1c7a268353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40113a68cb86c8063d381fc8da02fe8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aa4ce3bf682a4415f1ed406912d7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b919b4478d3b7895ae72640d7d93fa8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb3b6a3317a763027e75d127846254357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208fdcdb05bfba13a33cd1b978a415b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c3ff2a891ae813a12c9bc2594643b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95ebb460545e4f00d31eb7168d7332360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb16be19e500f318cf4dc02fad6ba6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dd28e118d6d68e5e6cae2502f10d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e5bfd8d42258bb41584b46056f5d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c76622535d7710407935b810a4bc24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356a3393dd9009f532372e4d6455baa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f646877da34730a96f08dc22cfcf4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477ef5d285184c69904ec8d4a509c22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735d303c4e4043edc5aad6f42c4fdf5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3330b2a136c1338786d8ee256c371369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bd85aaf5e79816910da53e0a6aca0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581be1d3d43ba98487f1ca4c5b0321c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13124b870c5cbcdc91715913b04b2a1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e726de27de378e79728fc09c5bd7ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11990cb2106b0939c05f4f788b5910e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0f655445c6937f8bc5062ebec1eab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b74499ab9ec1c7eccb1b8fc418353d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15d88b4badf5550d6ab93ad912f1e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714763edbe54bed24f458dc58d01014e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce863ead3be34c20fe96e4e7db3e932379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49802bed65b4d5f028b9ac7ff77b2d1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace95a5a9e1b760a91e6ffb577999ef1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b34b158f3635ac7becc5ecf0435f17382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c379a15583268867b10df6ab547ada383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fb4ec6cfbba103b3aa3bf9537579c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8261a5255f2de51469b2c2e635d7a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2452977556d98a0cc687312707e9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b619d121b1fd7724211fee0e88c2b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea6c3c7a319bf6003f8fe475db915a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54c724abe9c1088a7e327accd529e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12253f4ac5a523c1048148ae3bf52f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aa98b6292e00ef17c0c230dddf551391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91bbc2873cf269453ba69e93eea9ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29a397726c609cb4d86442961e53b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300fb3df51eb8a4064b220203c2efc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981ebb745707a18fa8a61f9099c1e70395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9d32307accacb9caab833f9bc584f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a1430f28da09a5f16a07b900b58c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c342029fa84964f536512206702a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10839f5d3e21c05f88a2e25d2122a658399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdce1684e190b08880e9b347aedfe1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a3483897a703b2f7c8adca158f678401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73c4eefc8f75d6b2965ddcc9f41d86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef52a9fbf77f0a214844cec11d1a729403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf78b947a5e726bacc78962e7c3ab38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0845bf90335c2d3f15d92c90ecde0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4bd0f49e43f693175d1faba9a8294406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e32e8ff1f65947c0769401b62a0a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df0ca65b3c85534133a56bd69bf1e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cbe92dcdee97ba6b01b3ac237e4c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed7aaa84df83e7199d5800d9a35a8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e5bbb17c33fd4c6cb2058b25066d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45787b5ca62da5e66890429a99e92f5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264ad5f4ab38388ba05d2b3d5a6dff8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a65f2832e7ff82f9b502a2f4510fed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570b0aa42ee60f5496e12b27b4d4071415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ea06ea45a714e7896f607f5672935416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db356f89e70fd0a8ba9097130e9ed02c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfff81bbe425fc5ed63bfe3ba79bcb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54198b5ffaf97370046e61cf207276419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b877625c3f4e3171e591d9b9383a07a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc792b22d7d9b9cbf7bab3887bd6b8d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b46526e29c98e211a5a3ea3be8f62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362e6341d37f4e216e2b4108d8f86e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06e807288d4185afcab9285592b206424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36b6bedd9eddcab1af0fe1e4f00d4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc53e0e600d424e59ba3a9ee357586d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8803a8e16c589eebffbdf35f444f913427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fbd8f7d08187a4e8569da009d85d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0d6d669324246091e008816f7200b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e30cab0ed6c1c82ef706c1aeb07b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a894612458843acf4eec282cfd5c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1904d382e2fcbb75d68b717b1108cb3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ca6b41cf014ffa624784fa878ab57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deddfe7de98ec98e10881434cd7e1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343615baf495683a3e93838385bef60d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be48ff2cf0a2b8d43e5206d7f8603df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a674f4b7905db5c76fd6beed0b3c925437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34483b57263c12dafaaa5c539766d3ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4688fcfda735429d7a5686947e256439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3641ad50d49ae206e5c22545e0f9e6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d25517fa4eae702e5754caf4e64d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe90ee157314ca8e991996626ff437442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed2536005046b959076b70be3a9fe2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15897a23eb8f9774f278d891adcdbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b86d492ee4f0b3139863e3eea739b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4853a09e3a11c375bd1d3d41dac5cb5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ffa7fbad6e9f1729889e309f4cdfb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6570c2a224ddf05e41061e0b00960c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6ea45f74b64ed10d4de6846bde53f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bbdb85cf0de1bc7eb716e1b65cdde450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a99cef38585f356b77015be94b8b11451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51a4b08ef37c66ffe8ba80b6365f4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd957335d4b5508584b0672a14bb31ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cde622a7569359d34026e6d11774f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38fe248ddad0386acbf619a28a173e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e641d1fc6fce03489da41c6968d6d16456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93836b0ab9c96f461da770151efe8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d9da7b00affbd3a14aff744e5ac32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3c4c39cb3ff09b2d849c5600da518459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378474cf6aac31de12830dec50ca1e9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501740cf417a745571d728da6f9f6e02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff2d43bacd3993828b9bde77714792462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad59db63a2e8da18813f9a8f078c3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaa6b31daf8b98b41d5bb62e9e6053464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836faccf44cff95a8e4368691994807465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e1642eb08b151d3879f48eb4a9afe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c390a5a860fc85b0c6c35973fa0b4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516826f31ca282a5b7adf2df81762cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60670a5b46f9b6246fd27113487b8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185a9d4ea15cbd16cf1c5f589708177470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d9bcd42abad8c8ead72dfeab0a926471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ff605f15fa01a509dfcc79d9497d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ad5c6dc88ba1cc6b0ea7f12ef03ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72c4f1868c9cf5a5bfbd8d18518c0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c23eb753c76e4fce89bc359b557359475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028523230307686d88b6b2cf5f5a36ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3d13c8ec17c27eb1dcf363ce87f13477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaccd1363498a9bbd36c176096ff18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c9d5331ae32689158b7c8d70cf837479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b09580cd8c0567633395ee5429b82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00751eb96805111c07fdc36c664270ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e849cb7414bb5d4acfd2f5ba79fa9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648ebddfdf720ad6af72b8682a8dc95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a004485f9d1d584157ce969e1fb6112484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac03d1fd5bf0afad6e710b365969c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3de19088fe7d8fe89095990182d31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f2341ab9e2a6eb242901a01119c26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459ad189c1eab5970094b9154365845488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50f7503a017ef39c34fb87dd5ea6cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5e66cb23ce8b1d4a56d6834de6a3d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a96b376185f65bb0f148ca5196bf2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3684fb3b755a77917dd3a6e26ea13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbf71e85466ffbc92fec85c5d89be5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a62b965623af9f6ef76f4641881b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c00ea9ec1adb0e5e52e6e6329f52a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bbbbbc34e96def082f028ef1c411b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813040fcf309025e37f52f79067ecc65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb079ed17ab9d1d36fdd79f6c326b4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bea14edf5f5d013f01814561ebb99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1c738e3530321790cc66db9286bd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a293f764ef96bae1b621a287a62b14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c182f3e36531230cf5fb7d114088f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bee00372422f0a04a701666dccda20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678399a11c4462a8eb5809488b5554bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351aab99f53bc45de5222aa5d6dcbd6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d4020f4ab8f7b9b731eff274716ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a7ab12488cd016c2a7c6cce8d9031507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7477ce2fb25433c47d49e623bb6ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495d5706abeb89bc034bfdbaf497250509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c031070e450876fa39fd9483278a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c1ad43e6cfefe519b36c75aaec370511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76d523e9a3857bc25648b997551943512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26a798bccf0e05b9d3a04ae0736396513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cdb5c7df0600628faefd42960f44a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968e1c194505f8a3d1bf95518b04fc9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e32d315f569cbd64e2d7c6b9cd3b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191da8330bb6385108d543a21036761517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f7fcf1da4de9e87078ca3420381cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618e154ca644737a7f91b559bece129519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046fed4abe50d412a4c306869fb9d3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c79b2d4ba7af300f7324bddf3d2fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2372d89a3fbae8e0f9d98e421659e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9113d3cfd55c78a0ff11fc9f84aa0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc310babda76167d275a94d953f821524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aa6729ddcab11a4d520b6cfb2a495525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a43486ca021fe927b0e69c2258fe0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e840efc5b2eb40fa47630c638303ab1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac24b8eebe00cfb4345d2b095b5766528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaaca08df2198ade5196656eefa8e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92d2a1454ca0cd1d02d171aa3570b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45178dc32047a0a4871270d6003f6944531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de4290576ea6b3e837e0b254d05919532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b40cd35e9d655cd344339ae57f7745533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322d2b287c0c8ef38db6c0894412c03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81765a364e2d2779f9edbfd2df4cc0ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfcd9bba42c4aa22f14270e605e0c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aae9a2c5bde0845624be50b47fd269537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18f21a00fc556c6838b8aa1aa809b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f621754878d820303bc19c63741e011539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53388784fbcc9d48181b786705670fae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14b0e38677c190c314bcf26020ba20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4537a3ebbed1511ce427975413114d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd687f5ae83b6f7b6942274fee58d36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8c2dfecc825197d09c48b64c48542544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0385837baee0b2864d9aed1db6e46b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fc3f499dfca3fd4f088c337e23e15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8377b329354e0c4ddc4298345207fc6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3438ce5dc63d75ceda9c9ce396210a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64fa41e17984eb1d97bbce53154960549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383a5f78441b576ee1aac94f909425b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70df8d2cacb7c1ab3a77170773573a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b58ea650fb5cdf1139d5a71762579552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d7452b9b56ffc4aafb84ad6b3cf38553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25e1a9fec8d9bf4b802ee206bfe9db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef4635fc08a1e984f2cb2e1781355a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e6eb183a96590c411e98099a50825556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb345d3ab492f6ce8a627f13dfbbe17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc97d786eb4ffddef9e674e26e948d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3989d7fdccae7eef4d8203307f3fd35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310efa166b7510e8434a1e7a36038f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6b8cc0c8a3b74def13a05f4dfc1db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180edbb5e87fdd05f87974a4bd2ae2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9a9f00110298ab80f794b6e8857da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd169efb171ed4ba3639c54bd465c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d6f14bfaee4020753ed3319d9fdc1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d54dea59d31c89c427e00e44155db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabd22bbe18c451ba28113933219c0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d31504b03cc23d7097551ebafcffa2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011d9f96e9ec7ef81000e6bf5348b63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fb094ddf495772fac02ff6b109aee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a8ab6f69bac71c841856675e72b61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faf83a8c986b658ee496384cb4dfa2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bb4913d3e8cf7672dda624f8c3650573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1dcc152331806630949e3d4b1c7ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2334625f5e33bebfc9316279cbb984575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbd6e685e279f3e1c440cdcdff8d6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8762f08b64d43339f1a3b8831a311577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2864a35f622156de32e79d1a027c22c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d173b7f5c73fa0993c9111f2cd11a45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b5df2cf4fc01aea734f101140849a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c2079b90cf4726002cc6df06103a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367bd3d74dc9a01d530f826d9cbe553582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630199a73319f89e3283df6f7ac498b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc3f5564becf21b54c28f4f8b1dee1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67ab491bc46c58e527e51e862dde26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb317b521bdd6cf606148e99477a4d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebb6591591d14beb72b7328deb79c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc59f819592b369c3d906202b6e822588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cbaa31cbf9408228d6f0b3d2eb291589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d803427cd3e985472b99d0fd3f225590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb48749766c6e24b5a4bf3f0fc6ddc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4114f09851aee26a1738c90f8feb67f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7412c84a196ef0ac4140271d18bf0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c84ed780d16d314a961707e76e5b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fd94dcc685de79dc4e3cd1a954923595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f16bc5a55dcd71c27539ef4feadc3e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9770a023450f3b38c25d80801557c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cb8cace734f98c6e448241e714943598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd9bcddc8b7bef0500f263e37eb6f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bbec2eb97cdaabf95bee540443ca2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fa2800ad459d966b583d063cb0788601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce91bf088593c0160b310c162ad8191602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5daaaa1bf47c3557b0ae413771113603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac551aecedc30df74e117712bc8f9caf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6cd2a65418901bf6f1a5f396aa731605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246221adab09e79baec36c35b8cdc326606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e5e5767a8d2cd0dc5db065444982c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dcb37e4fb8574072bf8b58bc9aada608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce0e953425f5ef23dded79fc8eeef0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693f84daa70b379085a531cce55731e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de986ea7b612d837261a67066f5e7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54989a7a8d193e2409c58eb5e0562e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2ccd837a8f65e7dbd0a96da687cef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f30f1afef0e8d46e50c4d3e597e32614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61417c0ca4a13450e5cf21ec2d181c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2099f041468002e184c66e48b16d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8a2ebacf9e7acc5c9692588979a80617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bb828cf7b2a906a5f23c88c3b78bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde500ae508e80a49a00082ace39515619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc4fa03dfa2b9f138062bc696defc8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620c686b27b5ee63e8e20062664e4d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ceefcdb08bab075255a8dc941b4bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bfc5ae5aad066277f41063fa891f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b35765ced15ec30f2f22754ebfdd8a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dabb4091f2be159bc39bbf582b14c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29714099772d22f46d1773bc917fb8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e755406a1f9374d550754c9d8f431b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a62eabfa57a1def522866607061a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e61304dec60be0ae9b9ec237dd286629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5113ec8f8073f1711a78dda2f83900630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b156eb3b6e30881f37521bac1dba5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50926e94971e5481896ce71430c2fae9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fe7ba6459975a37c2c1bd1b9edfff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dc415a78851d3a5615e22141f7696634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208ade4777e1897159021df1903261b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d70e456713690b29d5af19e00fb59d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c222e787278c3d6a3618f82a426d97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb937c9a5ebfe49c378e147b8b29f3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c882faced529e0afb5a41e98f0cc8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdee19754813d1c4c2b114278245e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba1d0fa4ffdff9872a5ebe44ffb9a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc34704936efb9a0b4e51e3a37f7d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4779cbad6e9df1c6408ec53629e31d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311446e62fd1263a9eef705278ae206644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba53e2941a782d059867fa7e653fe8c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298c9cc746f54144fe2c7a6cd66c546646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b29627bc0c74f5814b44bff721470647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e199bbfd12703127a4e127d21e109648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790453007ed7b1cedbde9400dc85eb9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941511f894c1696a2b607491be02713650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337e8576714144951e5259fc81f68ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e4cba248d2931c37241f22d089126652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462321db74b758358f4b79a704dbef4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf16955358c06adf35ef419c8385bbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c0d22bc44fe286e571afff7f5cc38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016d5ac47815a8e5076251fa1dde03b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5152d5d650637ef438bd8db9f71b7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd33467eb6eb3a0166a29e94f75e8bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b6d76c2e8760200c98e2bf5e6152a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8ddd0b02478af01554289ea42b1d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27b3e56116b699e1f18e24b88f12b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87211cfe4d15075a9ecad56054b3c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dc95d4f2a08f1ff1737436a451ec1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1c93759b262c66fbf4970a5b18ebc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f937d0906edcad5436cfb5b219876b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec252ebff1f0890150f39987955684666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12f7e8d184924a10bd6dd4a1a92aa0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9918cf542b4767e797682f6484ba6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130c98dcc5b2b35ac6c032b3940c05b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f433ddb9a2c8ef69594c5c9cc72c90670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71088231942a94f9dcdab94ad6879425671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083e4516e35271ff670928ff0bba300672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcff7a28f27db32857233ca1b9fa74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204019f179e8b0efcf4228589dac25e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dce7ee75935252a288903a80e1e95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1c03840e42af08d048442b07a72fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29db9349c32df8165e241b3ff222920677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfca3a8c338834f9c1164c7ce84035678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978ac94ed32388e75610c1c8b60eb81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c18df1d9a4b417f1dccca6a9272df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abc932c492dda8abebea264e50bc3f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bfd5eeb01ae9d547fd785b88646b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacb982492adf0c3e9d5d80e2df5e8a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122cb64542845e0e3b6966862e5d2a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d9b176454fdd1a14105496205381e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7562d617adff54fb7e63e57b8cdf2db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e403fecf01472cc344aff83ac0b8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79368d07861dbf2bc83ff79ad6ad6d1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470d1a57b592c138c5969c85ddd372f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68969db25675604cdfac92de0bffb025690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf883d6a7e18d7937c70bf970cd8b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754754d5e4f9084f2f24bf62c22d5218692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14bd8d4242f982bffe26d0781f84fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d15da6b6bfe639d9dec511b55f6b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356845ca8aa4dab6900e2ddba97d5c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cf60fbddbbb1a9f7b91bcb3a58e95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a498ab765a9563d64facf17ea3b0594697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66eddb9f7bd400223c7a1167d9f475698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e14b99c58fdb13e9e0a80e5cf03b7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcafed4df0b0613d8620b293196d75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9fd6fb16ed784c40f84c8ec523297701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae83c70d1fee4185e2db5c6b9abab3b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae92a4ed0a83933f92f564df0df2f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fb2d40e4113b12a0da98980cd4929704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5262d9c69f83d9767133e4d48a00c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b302757f7660078c4e350c2b7f6b40b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa109b566d3addf5e0e08927223fa956707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8130c7a511168c974d9c3b1b5936b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6830a18ade0ce5d89170a7208f858709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eec312899ac6c3f2f2ca98903c3457710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e332245f8d71047eec91100e18cfd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79088e4897f9bdc4bd68f57f0d7dc5f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670797649d800a4879d719a5ba50734713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf200ca061c28bcd89049739091f51714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80025bf3030c52429082ab0b6b194dec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3d1c57fa2ba593438e574cc0a0183716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4272d61e6bd1f9c923e6e172184fbf5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eb2f83644fb17b4f4fa0f9c4921b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1bc0b956ee668806f9d178f5e937b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c7fc10364eb499f0b552199e90325720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c442998e4f1bdfd9f3d69e5853c77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e565ff285cab59b460d38654411d088722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245197fa39a801c2563d2871730dafe2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183654f38a9a9dd2d3b6dadbfde4ca5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590602c05a3f73a45873a218bc346eb9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501e2c9eec694e7e2ba332561482466726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412583a58e5a61803fd3e92be89257b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285892ac23cc0a301f66ee1ea4a30b05728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7b669188c19e8d22589bea356c778729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9e1d3a33dc652b85abb327863fae9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a857516ec224441d75656a241adb905731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ec54288289d7a23832cd75dbd62f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5862191468866fbc8adc1e02acb63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13a20e6f5288c707fff88968d56c0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8d8cb2458d10138e56a56b476bfc3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9ff8dcdadb028cdb48581301d46cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52f1b9bc937d00eef31578ee97c336737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddd75e7861f6a85e1a97edc586d1c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ea7c10c90c79e652afb5bcd70c972739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c453bf6f81c27513c720e774970303740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68da01b066611207f9564fd242c8b40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2b67c7473e8af6007dccdc5b529e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64c68229168cd4185ecc53aeef44d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da368676eb023ce1afc39dc57288b12c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a4bc1b32bb56a83a9dcb6e5617a2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920adfa4811bb23151a2e8a81de4899746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461512dd20d8dea904ef8935a366734747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385c2e6df1e208dfc675f6424bf4fac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6609e533cf9850182dd3cc04ad087749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d373edd961a41504f658c7ed5d9f53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3edf60619ca91e01fc2522b17cbc4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb417e9b75d120304f4362a28444c63752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fcf86773f2053092dc7cb9aef67e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f4832837fbd3bea04699076a2b495754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1598e21b0ff3cc1d11affb9a00748e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a17cc758797807638bb5d91ff0b53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1e2bc6bc59a2efb69fb032d6741b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809addbac8ac80b72ecefeccee3683f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6a934f220066708925c1e69750ecf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>