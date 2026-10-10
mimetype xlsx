--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ba4f6876fd40b6642fbc05f045ca21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63046bf641ff4e76171c145594d8f0c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5ed0cb64ec5e347fe01f0bdd6718d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeff720e5119947b0970d8a66bc2a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac873bf5fa0bc538f1351244ceba20395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b643571edb6bd0d5c795e2685b930846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1e4b5a12c46941bbb5f260875f0a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb687a0d9815363016bc25c01d0fbe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf0a341b140a5782788ff92a0b48909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cf5c63c3fda0963715c11a30410c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe9f6552427e1351a98e7cd252d7c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fac0a327010a517e19b4b87bd2b7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d826c1273fc527e9486a37b2fa16bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390b6d989e8073bae405b6d48b9344514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eb6d650d5dcdcb78477438ec0fd2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0223b6e2bd51f5937a3fdff1a312316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a038fc3059e3b0ca663001b410f14317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912c4a3a9214eac5780909883e86c4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05100d9ccbfea8aba0f76b31aae6807419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6296c70ba6db2e93d211c946e346a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dcfd97d84b2295a121a3d5273ae3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996038c05c2d4523dc4db0e5034aee5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4211bbd481512530ec42c241f9b308523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2d70b0f516c14ec8fd6ee145094ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58f7115df1c17b22e7260a511cde1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ee46d3ca37b9deafa9bcfa6d66f4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36f81a252a0dd0080afb0af572f23d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a26529e97afd12527c12a5a0ea23528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821258a6a503581e2ec9a1dbea60474929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf82258f1282c5f31a31da6e93713a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ff618a057ccab24e8e7f7fd71562b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07870b697da39454f9b2f5e93d719b4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c445ecc2b81a0db1f3801a38f03b8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ab4eea453402bc5287116f3453d8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d4e721895836ccc0761b6964de0cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415a010e8c15c4aaa5c8acc9b7b5c1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18080604904dc6863dab24b7002ccd9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfe97b816fe256b0a395e183d089d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcf70827031671a25b933a769e0dba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8c87e677adf9a995d7dd29c0c173140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f483745f64d4d4b3d88b24d79d574941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35465e91ff4489b893d2ca6139407142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495739e395d8287ce4060c2184e1d31143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a3f74be45aa51bc3ee92a80b81dec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b15ae5bdc626de0da541f943d04e2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed736ad8fe35f6739b77692b2cb901146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e5a9b6aa3105e7ad326bb4bd5517b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d3215a327a963e96084f3fa0bd54748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846bdccfe7b36b18164a0f9aaf8eff549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fc43e5c25db4cde6565bf75b93f2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ad74a330f00ec754adcbef8d5717051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ef29c567cdb1e073675f20166606e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060fa79b7257fe4b9ea77ef6810582853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5c697aaafb1f0bf5311eb6324088e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56f5140430ce27240690378f15372355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa520a3da960f8af314fb359e11eddfd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb10b52a141854fa73c17fe393db8ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87a8ef4fb9c6f167786844c658e0c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05992a3d04891cfc7923d4e6102dfd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f695881c4bb0eb3baf22dd8427f441a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9720f172a736f5e7ab61dd8ddfc136761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061803d8f9ef69244a426f99a53538d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe32163977338838dd1dbd9f09de3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f16156cc4d9e3338c3c9a7fa18e0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa85f2e7db1a4b69d5d8b265eef35465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0174639865cf3f165b29da24f9873466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9504ff8e6068818fe6159e1525c229367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63937120fced2d4f9c8fbd5da47fd0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25e236d2a5385bcdb4a03dd37e9bc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad9791e1458c81245b8733feb9ad9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d7fc51745b7f7f40af65442d238d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c268e75b58bb78b4dc9fcae862260e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62311c914b9f752f3b63de9a2d62c72573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ceada72115c03631a1b1a0b6573fdf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a8f93b8151146d6e36cc5f2959cd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce8c6e091f93d104f0335ce98eb39b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b33bfe5f9645368b686e8aaa83516677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251aef78de7a8d4d642f8be0f6fd1ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b32d8361007c37841ac176f77a7e5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da590a9ac72acf1dd0668a245dc373080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53414dbb605b10b030af28eeee4e8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32779e49099608c3f745157e7b3e2de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c923798306e79cc83515e25760d5d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9955e78d5bc9336957801af29c890e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02271fbdb413ea6ac4f7750e8306234885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d9403b6a1a61515f6ed6fdca0d4cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7e237b0bec4274455adddc960d78887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dac41825db654138ecf24e37e030c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fd855abd48a2d5b91e2aad7c5da0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1033be94adad56ae360fa20ea9b9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649247f28f3aa50d5c58ce2b1a4984fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d00ec09bf9b8175d74ceeda58bd46292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33513ba51139c453f47d3e0cb49b5d0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c03fedbd9ed81e84076cb74685c5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797e6f67030aaadeb953435cb8353c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f06bd4cf632a5bff17c71150a76e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28f0492880df1055f2f1f0f50a450997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b80e4d2b8650475bd0e8fc69a2517498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1adb24b7f75bf9d1460a07b10f18f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216239b742a03b43f679c96f3a0353b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999053ac98fecddbdbffa78bfd7b08a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab134d83eba5954c4164898a9913d08f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7eacccaea50f4fdd653740f7e69db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1a29215cb1badec727db646b037ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588aab9762bcb28389edaf631311ed4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8cfe323375bfb5727f8339e874211106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8843afeab4bd38d3203a2c42fdc9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724be591d1a372e294cae9ff23d72d4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136068692b5207e8f3f78022639056d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd256fa8a5abc75346a032a690e7cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d0154bff505558223bdd1dc61116e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8623d20b9b5a588d2af8474f85fa822112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc338fb192f9c208a92b5a5e97b52ab0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c662148ed4723f23624e67f9fa21bd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16cb7a96c5bdd506887d0cf2e67c49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f18899528d30b39ae0e328c0d6df3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7f33c8e38f7244b9e50364b886ffe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c79e8234c11bedea7e3b4703b17ee1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed980d941af3e203f8fd03b1e64b2ba5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e18b1d91d4d26861f5b04daf4ec056120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb370c05a039b66dc6be4a0ecc229c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a60bcd5166e42c2db86735144e122122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494b47ebaf8ae7e39e532809dafd6b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaef83fe65f12f63b5828392328da4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fa5a301798d40943561fbd5f0dbbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79ed33c8bf06436ae70d773345a60b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ac55356d40fe43cbf068626a2962f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9a70af836fdbd9799638a1c73af35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c905bbea0da3202f4653c82b5a00c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66488065b956c528312772423533c8bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9604d73657687e851371e28adf7b3d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549db26d9ec21d69adc23c6fb3553e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40917dd40865b31bc1ed7e1ae3d899ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247ed22e88a71a005017bf37b90bc56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949ea52d391fbc9822f48a271174933135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644b6723667e6a9106d2699c378a7bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17ba0138f069a542de222910d0e299137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600bcf01779c0de12eb64b6c100b401138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6021a712ea948055fc14a458dd1a605139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a530b82237cf39f14bc655f0e602e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7d8de0d59c1e0e77564ccf99b6b07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b626ce0b455317db0ae99f84f78f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64e99678e385d079b82cdc6e9e5ab5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f992a9ed0c4a090112ce6e6f3ad30ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba98bc50d307baec56504cf6fc4347145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ff488a5fae8f6c85976b3ab1514d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611aa0587f562bd64a6c10aa5d60de5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f980ff15c18f48063e2ee77e4e89e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fdb6f66f17a926d8ea1f649fac22d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cd18e2d3a270156ab612e57fd87dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fef371ba2bf711d97eb43081af7d4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f47116ad15e973abb73334acc8bfa2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afff85478197cbdb57c209e4076735153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ce33c026a14a732d1205af89d1482154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6132a44aef08461bcbd160748052db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b87ae986718584a4f6cc6822689329156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710ea770c12049eea3d1507efb6aaa6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36b130a48e1c44937f78bdf4fd0e66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2bd2a2110523a9808113e4c92d500159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603a531ffb4a02870f968bc572c993d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d94d0034aa496e2b0dddb3aeb0d61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da762b32c3c34814912835f1cbdfe3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891213d79c21528e964c634acec090b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e9c0e83b083a004ecccf6a3156947164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaa64b821aaad5e9f61717ed2a0cf8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0c5a6265cc8ec6179284d611c5d6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6c1a67e431d941f18cca45115f6ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256539a715b361763badf4eae6f0f0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce1634cac17b01c84e7ce8b6bd758a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57639ae348e8b0cfbd81cfeb32e418170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e741153b21df1c2c379f960d6bb232f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c6766b0a09799d4d862981ce1e03b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab33e5ffaa677b7fc5526ee7eac111173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a2cbc1d09144d70d5230b3ca968ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3ba19d9813ac3f1cc57dd53e1ff62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e846b024009ce7f51c98a4ea9a3f941176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d1ac51ab87b87f35caf96c0b8e9cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939537bb12e0af558afdc2cbf4b920d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba29d7151502fc2b47ed641eb1e7bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5d2f841c92dcb009eecefdedf561a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17f9adbc348772df6e7749e27002d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d6631d70db6f141fed617b47470ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb75ee0c3cc6936c60e78b15c2ad1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf2a02f3405a983ca40c69e90f4b3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc77ccf5d53f379844cb5065b2e9cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de27a7633dc0a051a7a9d7ffef6c55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06291bcbd1d563b9e7df8a8be55c20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f151f59b9892a763dbda01acd39ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42401a81eedcd9360fb04f32649529d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dc8e94ec30313241efb1a7338336b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b213073476392423066bdec83bab4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0dc592354ce95524cdbb5da276124192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98abbea257828282d9b970bf0ce4cf4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4f03ab8e2af8505d4de12507e835c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffdfc40c905f7dc54dd8322eb7b345195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148299e7bf2f79ac66446079c23c307196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90cdceb7e0303e9a447af83bdf27ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07157386ff17d63b710f5e45c3cebe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f4cad58310f5ec18294c0575cc538199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39066d4c3834e6eca3a61bcc728dbdde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04f571a6c8b581677aff731515cd9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229e6f8539101fded143434a183ede0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cc5d1a55eeaf2ec93b80f677f99dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c01a81a0391ab80e208d4db58a4cff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb235ef35c03356c1be5041da676befe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e0debffa142b4d96e28f26a5237bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177b5cec719e5844988f5761425bad5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef17d86543cdd933f3dba727e038219208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e57c96a1cf28276ff1567d374e8b1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57256d8a2d6a4074b05080b94c954d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f8e133888bc8e80b61beee34997db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec255d17e7985d9a53350e0b54a91b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a03cb84feba055d21c5ba8efd64ea0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b04bde60b0b10f822d5847f0e5ae95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7330d31c6451202c1bb874964629c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b9ad9db519bf8907e516e1569a75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affe9bbfd7b6ba3c2af4871419d93ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921f770795b2ef1e7ec28ec823b9287218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfe1ee202e85d9cc4aa19ddfba3f00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc13379895ed020f937d34e3639080220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405feb79f6e270367cc2a8f7d721f20f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613d558f42236796a05a99ca8447b7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5683b8c1f1962884ed697084349b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ec9710ed10dc7ccabd7dd52e0b147224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dd560561644f8223f731f122c6b4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b11dd953a3e4657487939c5eea51bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10762bd4e22c0e94e28c81d377d4c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747a4a8f064b77e3afebdca228909ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e3270f08396703fadfbd7cbe511e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe95d6f72e947642388bb3ccc6916d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb1d54f7a9ca6ae5534d1ad869d345231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7c7cb0b94da4c98f57107d302270a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e936e477ef4f9280c0f7dea84936904233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21614e72774278f180a7f48058c214d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcffe1f330ed055e9e60ce3f8d187ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17b716d169488f08774b5950624c33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c85305f8d4c4b0f5bdc0c2fdd28ec0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5496b495d8e3f10eb1c6b3815a20a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712078a1167e69618624a2a604632f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d233ee30fe8e24ef9e420e9180686240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f85688ef197df6ea869aef8449ed7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f23cb088d1198f5eb5862f724793b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239bc18d0207b61ec1ca7901d38dba7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1619edd2c5f0425a4d03230413973c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8b82fb7eca8af56c9857c39d6d067245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473c41d94d833ecbdfd4a4231e7b1f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad164da1a56b1dd84cf313e8928bf3be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258707b23559363bd019170628637da1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325be7937b5d7c635dd45be6f17b45d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3f8d96924553948f2672768495f0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909fbaf719b5333244ca67410bf5ffc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0741daaf9c1fcf8dba83d0de9eb8e2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2643faf789f8df7b17b1e661dbd47c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e546b13cdd8487201e3db5760d5328254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559520e64e40b144c981a05d6aef559255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a15624f4b06c9eac129fc40a47f243256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b084c2bcc7484d74bb8ee2c023ce434257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707181491840f4c91a1e6b1d03b486d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da7e37076500148af7057b479728a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a59ed9a05b45f9c41996dc3451e63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f959d160ff85d452e63a59d37694f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a0787ee55af4d7fa95bb3b735db5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d8176188feed249391f1f4585f4b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16256750e2ca2dcb4cc16659174a0781264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83b35cec7aa39bfaac98eec64392bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a2371f3d5b8599095fd42f8846c99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314964007e9a37c8e643e8eba0accfdb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a573be2f6169733797f986781d9b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7c0778670e838a2d88437d348a96b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798aa295f0bd9c7ab7726df8acc3518270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4be8551e582cce0c3ff353e71f15b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca82e11fc040b4680d500cc78a19d32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec9403a17ff4fd844a744710ae82d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049782d5d224539d0bc775a7ab0369f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc8b3139c7a12c754affaa4d8853c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd54cf9f3fdf149aeae38328c89aa6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00203c49609c32a4b715ce1394c1346f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535faf4489d30eb282c5014720da7125278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b30b4fa8d028380f3a5e6b4e3bc16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae7d91b3554375fcf62d6f91ae4bcf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7bbb8a960505057b624ae0740b130281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12269507c57b65abf23df9df41595ef1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542da9e8fca22e75359e2c097b207bf0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b771295b94e7a88392efea32960c93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69b1b13b6c5bfb8aef8ee55924a9e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff06a17772ca4d0d19a91afcc98643286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb00903d8021be56e90026b7090107287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2642495296d4d6707ab92d3228bd7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af683fe5d7730c4e85967f38f966566289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef8059ddd0fbebc3012f36384a27a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45eb6b0c731a1e7541883b9c8f4743291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d18a62a4c868aa6b68e8ff255509e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27a61e3b43302374301cef0f92bd61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0d7d29e0b748d37b7ab76e3bc91c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788653ba5493612bf9db32c93f0ca01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f07ba400855a4411a2ef286cad89a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e46ea9368d87a339b36c85d610aa9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188aa650746ca26b5de8efe0ace1435298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67de1e54e1608d62f2970fa10fa340299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80205d7eeea44d1d62b84780f46f335e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219f3b2f6a68438cd8d1ac4d2cb9429301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eab77dd84c9b0b58edb3282a570ed2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5a91c820aa3198865953a07cb1395303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010dd73adfdfd543e95340448038a90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe71347d09aff1fe002f9670538f6f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6bbc0e286e811af8666abf98cc3f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296166a59a21699c59191be1252aa7d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de90b6b3cf8fce23fc1bef2e68778d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0c7ae7c27891db90a7fab31edc84d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac455ca36c9aa18d1d6b045ab330690310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d99667b663eb02ccec27bed3c7bc6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc05702619dbb6f4caf26730a9109c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48450b18fb5f9bbb0da527ac6b95233313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f09dab78b259fe6039b38a08ef373314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e47ed3d8b0281bd0aca13c14b948a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8213920a83d269cc1f15f3e715f94a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa2c2500d7f111d0fb5fb34cd16be5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe14228cdbb06855035710bd9cc278c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77076c53c29e9f90d32f9e5d7e6d88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fb0b0f26bfedd4145e4682a3c7b93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8b5b4322bb25d933da6440dfdf4c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e951dbcb20f01a912d1e63e3152dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca19601edc6040cf6b7a1f7e8fab743323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4151c6eae0068242cf55fbff5ca21d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e697e8c699f8440489104b90635ff77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6ebe60db532f637767e1a492baa89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90944960919692398e683e8073dde2d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9698a3b4892ada8a8be9edd887e8e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637cee1208c8449adaa39d29553d764329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e9e904c02d6a4816bd6f752056472330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3bd3f2a470a426e9ffe7a231b0320331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5b28f44794a284274ef9fd232f622332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6ca18d5b07c01a104b280e7416906333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f604412ef7fdb4387107b8d8155f767334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af344a1d152c2fe6ebb9cae9e4ae58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb808c3a2b01266eacfd01874c614e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84580f42435291fb649b5f671613276337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641827b89ce16b0fefe4286dddcfca7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd94bacf85096e9b64a89d2278fcf5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42533a83be8cd193d6647efc94e24dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48944209af8d7ec05c0c60a730855e57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d75adc061755cb81bfc4973cf8132342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e366febf5a96f28c88256768d65c96d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d12c0d9899b290e0e65a856127112e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28806dfdb1d372456bf9161b600448c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0422a07dc0531bc2216edb13e965984346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b4f794fb40d5e5344378436a85358347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c361cb7fb907e2d671eb2d13b2c65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c8d453156349f24843b08e800b424349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6c4c0a8cc9ff8d9eb123870fe3d2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011712da94b1d673e6901d3414c0a414351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28b2aeabccdcdcc481a612846714a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25164597e341e42666df1a65f3dec1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745397c81c17fc1bc73f809e9e1d21c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b105098e7b81f330dd0c8f779e7560c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1077fc48266d47e1b6161a79e3d2426356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352fcc6cc55cb610c72216f3b3861e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741118d366a39b148155ee9f8f567499358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f28de4df4a3795e8b37ede79111ac2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dc875be59d7fcfd3f50c93399ebe2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de48d710afb55b02005d3a68d143364361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7dfe84763806421eceb1b596a58cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec4dd2acd6935d95315cdf766d2f09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0131c539c32ed711d46feaaed116aca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05240c5a7c96a360107a41ab69546100365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78708bfc6d87ba40863e447f81fcaa0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb5d154c9b79eb21c5928bfc593d3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56519d8d4f98bfe2788ebe7f039288368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472f49d6ec8e598a2eaa04d1e11b362369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191cda4f244106955f7d5090b7dc390370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5f48a3c5c028d55f2d90521872835371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12d53b64607042d3148372c51ee8f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f7b23e4457e26f281c5b6b6ae8918373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187c5ba228000eada4e76c116d17cc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f9799bad632599ff4907af11fb262375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9020c5962d925324ec7e52c15cb5fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636c7af777cdf2c8ff5e5651644ef5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03d6691ec6670d041ddc597d828968378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713160b98d55e066dc354905f7f4bf02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afb672479c281f026ec2c1d5696433380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281acfd00c8ec68d880b8204397dc99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172a62a509a000547cf07748238011d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fd1f83103ba510cbb65b270e7976d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be64fb9ae960accab95e880e303193384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817217308097ff7d6d34a798a122aa74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01eb82da1028fca43c4ec23b90598e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf412f0746bb95dbab48e571cf9e2c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91208a3f1466d7b7a1bdcfddbb764b04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d05757c9e3660346dea8f5d9d796fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db1bd48527f3b25065e7e208f1bf4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68884be87b9f9756cbc6f255fb4e470391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36a1f99621a1bb775d4d13123a544b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aee66fc52a5e76ae964d8d2b4e206393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab6999c87661544dcf087003c843ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcde9490343c3ec843e19b62400ecc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796cf37e18146acb32793b31fd713c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde113023e892c4318b63ea44e2c11cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665da024905cd2eb91dcec68116ab54a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eb277da9e1eb8fb8642bafe163feb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0a2265a3be73bb0513da304ac109d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb982cb9b16ea47c7b93e4bf66df75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bf4009514d4444d3ead18d6e6488e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61100cd4ee9e26bc6ad3060705fe5bfe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86b01a17d46be8d25d3d37ad564b7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a15a827c17d14c6f4ca464945dc23405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5499978c485b776d795f44eaf629ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494dc748e86e8c70511a06d0c22574e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ab5399f2bb60bfe6085ef128ed2b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3fb6f0f3a5cb8deac50b5620f4e8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3b45233a7fcfd2773b0a787da92a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5d841594e7d7ad59f1901b7061586411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb84cc72ecb63897c59c7e280f47b92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aa31f52745ba2fb63d7f41ecb2cd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea319d4f659578fafe8b6d572adc0734414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93138e83c911e38832fb36fef32205415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e260e050b818ea7d7883a5d5e250b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea7ca170dd3cb4dffabdebec920c65417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01323d34e5054b2ccd8cc9cafc705be3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457ebc252638d64994dde1d8fc15910419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490ab2f98f2d1f93b4e380d233b833c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b9c12c18940c717554b69bd03722e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003457e9cc4efe9ba14f3e261b21d9f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f6bde61b21972a9081d6571b9594a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf4946e24bd298b881337ff0ab2e6e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cba4da10ac01f8719357a471a4779425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe97de1506e35f5b41116e02d4ff7d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6a2a97f1fcc3a556c7b6c27782328427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a182af01d360c09866f2a31855e30428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ff2269a11ee7a80bb2cd78362cfdc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ca6e8915a13742cbb7bc5858b7f90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d776c8124df38676e53657674f3d0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90190ec8aed4b1686802ea1674b0fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a11a813332c6a69b298bca782d788433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16e6a74732e06443bdc1e040dc2e02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e357ca2c008efed36be45cb7fe6ec93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8df74e033ae10422aca0bd6bd1fb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1403ba53c45e6e39945ebf4c1ee2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6f565b96508e7dd65f6c659d61096438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21a180a295e22542494a5a9f479f52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617a3332e750d3658f7e1ba71d15841440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19e09c98145b5420c6b3740bf0aa41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66e60f38bdbcbba3915c993b959de8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e4de51bb5caf8a560d44591d14995443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d040043cc42cec20804bbbf5aeec07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366d958873e1ae4affc619b9f9c6d4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dce5363d9caa39919abf214ec0689446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31a2986a57bd24cca3412c5eeebff6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e06589c0b94fef0badf6e1357e04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f91e65628043e873b4cb2d0ebe92a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818deaa9d9cb3c746476269c6cf6beda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2ab3707f3a69213f0c7da7ebdc2bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321a92129398c54fcb2b6b86e0d8660452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3565ab99da02cbd0a5f7aa7141eeaa3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b8152dd7848869623efe6eefc0762454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69666ff7b5f22252ada4b6b5c1a1164455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f433ab22e215cbcb059d591da03c436456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b5d0fd6932140d5cc8dd0a2de8a9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f85fca4844bcc143b771633ed104c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963db58c22c5377e7cc052b416e25eee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9394e20e8d50c8706e7378b00f345460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6627b056c193aaa91e6dd69a3aa5e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3090621dd5ed6effe396484a7532e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3ab2de84ad7d3cc97be411ae1d3ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a939aa35b507b848c4237457c863c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa1a98e6ed66eac6fe3a0773e109ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95700ae36073c97ba667a7f0527a6298466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4bc7ffecc59d9b805112bc24f99c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c08a627a843ac68517988afe84c65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7325934a9d0f8c8cd552237f7fc04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcde91d24e103ca157e50c3a37b84a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b097bdbf3392b36abef5bc79b2a4627471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa5f05b0ba6d832a859b6b32930786472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3de412e242345b090e78c3548dec27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e087ae45b08ae6fcc05ff57ce68dfa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c64a1bae1415cc761995aea9539a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227f9171bf97675336db211f5876e12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbac0253039223cf322f510877e984d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87663a9a30e4e2d81740f944cf07a6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93842ebb748ff039c902fae23b3d1a3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca07558c54c328b2535d0ac906dab9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592456ba1ad802daa0b6cf012dc2f80f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afda702f293eeccd28240d4d780208e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b2d9c1bfe5ae00155a29de96cd4b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5208b2ce4659f51fd4f16c9db85ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03344d8ab406aa1a88faaccc63d1eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22022320818cab772bfbbfe31ab9d428486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6af8ac91b4a86fa9fbc47c7f0ec22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c534106a0f82b4a835fa21abb7cd1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17a964e08d993667bdb013efc55972489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e932cb44b2753a907a16a534419ab4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da569c9df09f9eb21de2dd7393786d07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce75b50c593d75406a5777390ed1f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7961a637718ad3eb43bdcf460945f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1d9555ec8befb76411da714d5cd7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31914af7e0d663ffca70bc00ec8bd37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637bfce4610cf85d5154a6f0eadeffa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f5742cfd198b82b53853bc2d3971a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aab756505dbb01c9c25529192ba50f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3e59477adc47c5e3be43422df0d84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a914778e5028f8384013364bd8798500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2fe8dcd46c957e21e70fc2831820c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cc02ae4587b9f65b7e0dc417fa608502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01e119b59dd57f4674cf7d23bde46a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b820fd0d13f93c1515901c617c09b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db326e8ee30ee20118160a7d3687c831505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae519d3d33513cc84c7758573129a79a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b00885b43fe916be06a6aaef300fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee9152e7defada5e7c5f914a236646508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fc3bc1024b5fa4230ed5240b386a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50667bf4850a744268438ea3adbd789510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8a6698530cfe280a6c8b2d286d733511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24f25fa29016bb8658f50f3bb5c15a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634b8d4bfd375aafe93a1a519aa94b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694faa8e1f17276746a501549a1ac1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e8bb2fd6399850d74a63b4349beca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa7060a120670a50a2627b8699752f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1ecb76beef8fb9b80facbb7c25888517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0cf54c4489a440e376d3c4ce34b9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54c791b2da202576ba0f1a01792120519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563788e995e1d16a716a7845f09be4e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb57d23d46fbaed6e78c6ae5491f02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f313aecfebdbbb52913089186cb82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961b29b0e90e669b0460de8c0ccd385523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eacc47d2ee34bef1a9d9c6add553d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a345c1efa8067b80a7246abc7165f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a356916a7fc80109e7268fd9ea1ae4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bffc0f926b98867c775e5a7246ffdd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf7e1a954b64d9b5c45337ebe4c103528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0092abb2c9a68c680c9cfd67b1239e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b118b75969c1e3131e7e9c3504172d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f2030a6544bc566f0281e3b871856531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91de92aceeae5c8716e30b83c5d9b0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f40adedaed64c7ccc9d97d30ff0e67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ab7a287944c99ff3ca2af983a1c14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45deef8109a4e4dc8cb3baa5112032e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97827ceb68a424c017429bb70a492214536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9321bc1413dbef691aeb0516e3c803537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bd5015f2fa6ae383ef9b89490d9b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad061f9310bae67754a5be319992c36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb6dc1ebe634ede55a5ad9bb92dcc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267e868b8a40fd1b24eca76a57efea2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb057714919b9161b9cb1cb1c4800d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee49346164dd4d16750b609a1904fc4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872817d10a0c4e099969fe5cc9986bfa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5b82f0f76b79a093d4cb6d175475a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b855374af75807db8990f2bd4436b90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638e9c43475dbbebb31646a7728b4f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ad9acbee44fb19b7ba23b0aadef0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8755b104d161f6523cee1fcba5d49549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87d74fc333a3f261f5c6fbdf9d6b39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8165760b319fe5d3cba39e08dbe99551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0db2ed6da219bc0f1c5336490ecb86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf302e4932bc4fe601909404b2058a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5eb91597f830ac81e02c6a7c53541554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03532d54e73f68fde971ef23f8d60256555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62608396acf6460eff0c79e738649b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc502f4d849e0e31b53fc9ddc707ef3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad0df80e488804e813dbfa6d1ea08f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066298adb79bcb07223122c7278c496559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423607536f7c3c8e048258d937f380b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8db43940426a65411425da800b3eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac72f3b31a9ebfcb14260a96b918ac0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9548fd990699794ca52a7945fc1e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd95a9866df629781c1205ec597da8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11df2c213ea72bc4d5df39a575b934d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac40b55e1eb34b3bf30a8fd648b042566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517db31750cae0c5f0611e172a65e86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b561651a963968f8c96224a86805f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b69e6b2d1986c06d2e24f49d907ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042c27f8a3d274ac21edac1d5994b28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886da93b8023e39ef2c41d3e41ca19b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe03d20155f5a92df70eae9d55cfed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddf345a340b72d8212e57eb3fdaa65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce0e321cefd998d1e1f492bc861f4d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955a3c1d2c36ba34d654565bac8ffbb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cadb073f0b037c561ae71f7c1e9e9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f642f1b3b50ac2218e6748698fd0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1b71fdc660264e5718a3279208a63578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dbd172e7e3f60e25da1e185b5a111579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018c82fa0a2da46b5cb574dd1f82210580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984014cb18f23b2a1afdd20abcd13963581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1bd12ead9c930a12966390c897294582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e7fb84c0c614e8c55dd5d3ccf860e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353133ab39247f0a4bf09067d66fe77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2102fb6df95f6511938938d0f0368c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a1d73a32176bb48fe5ddd205046c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0daf57c5386ec74dcd136c27f0b40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6731caabd6c1b0a460cf6a169dc13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078a446818c408645c906e7def96126589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f418384ce4666cc3d13287d6ac3b1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754cc1ef231ba5873c25bd072495246591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce83f7035d21e96b833796fc6aac00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9047e4248b4ed6bab21c806726cc67c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fd0adc2fb2b7c72e5213de1fe4503594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5129602c537331992e257989b0a24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534118af79d6b6a38d0a93378e42b27b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1989684c48cc6fb609959037c0b1ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1125c13d6eacf74db53c0377d7bbb7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaf532a22d33a9c484a4bfaf4b864d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a479b8fa23c1bdf3891c25ac17af30600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8541d1933e8deafc4a580cba43098a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece68f6f3c67b3e8e0891e368676b45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221097bc207a98c86cc7e61f68a23e76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1c4d265646648d32da8cccf76ebcc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bec4a3f89e36cdedd64fc550d3a174605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339d653a851fc2905d322c766137b11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3023b38201bbb9f91e41a1a446f87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776428a68c2f60f0451fef8461e9c25b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145371bceabfd3f6083ba4cc1003ea6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512564b8dcba3c2e4fc7751446d59586610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829c193bbda2fc36bb124c4892659a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6004b93903c852bff8e8ec08e0bc87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757ebb4ec736637a212b9d59b400fc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53bfb1c4f3cdf5d01ce7bda5c65a4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f45f0a2e8318757c06db762df89586615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c93ecc1e086fb8085da6f872fc06a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df2d40659350256e0ecd233b8422a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3363356a19e722a2053aad10afc0d6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9924fad36f5728667e5590fca9f1dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56a37279396312c382a48ef182428c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a28c3ded43a71735db9c50c6b7ffa3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112623dce63df6d62c87be9a2b0e6f8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35b0037464f51d318173fdfe4f222e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3499dcfbde1a3d8d6b5fc5aea02b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70d4499274099560848e61680f93cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0e29fa783aa3250657bea370f29d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5708251ce1ba458eb6ca7c72377c510627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0401cb7145c170c19b8c4872d11f4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c641cde48d2c6ee693a6b9a5ff3ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846842884c187e883c870bbd1a51e846630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebaeef4d84d43446888d2c36445415631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374f8c2f21332a2691791df7abe2d6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057dc6b068b9e0511946388cbde1d5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07449be8d66e32a08214c1228a73d8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e3799a81e9656d87225717125f169635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c68e1109d5fa47e956e988f057cf5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7114c464cd083be128656360999d80a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225b41419ea2551e40e751eca4d13b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae627b816e975f24f5a3abb43dca515f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebbb9e7730d51f90b7b843ddf91df4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5dea14e6f27d13b684a9caf17865f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ffed589735b1016f1f5f378196a35642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c88c9570fde9d148e1ebc974b1d068643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9de24ed40cdeaa551ea49b84305720644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb9e99cdbceb6fe58e15ba1cb0b917645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667ad42363f8ac9e70abed65b0e54b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834127367d073b8c999b001e539114fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9db032d610c613a7cd3d0bdf55b2c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a50ac1a7c3b83ed4dd67a023b990ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce30f82cdacdf7af609ede82d5faf7d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9107d7a90760ca5c219a2bd558b896651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554a60cf0e6b7fee2e3512b56fd3260652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b58e4cb9df799b60ddbb96469829d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca18e7b5162121d3cb0098853d8d3c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87770353e4bbfcbcf3fd438f6ad4fbde655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7d8a6db1d481909298b7365bb724e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423d8a8de8384ab61f46fb09fce005d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac741c06a9bb9d5a256d1e64db3fd77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0c9f3e8bbf9c359e2d407b8fb2783659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26532d8456fe540efb2445881b5c91660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef605913c3ed72b704211cfab35b120661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575f5859dc8451d2291edaf2f667607662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18775d7dc8701037ca7dd2bd1d87eca3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5426836482233011860057a84ddda664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7048e391ecf5fd91c00ea4a8c22f5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754110124824649207e38bdba9a96f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc53cc114a259a72fe017287bcd697667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7df91a97ee7fa41d4710cd4c1ff7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d988cae10cfbb060dcad98ccce5ee5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5f5ce6231c050571c10c47612f715670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7324b6acbb2edf722c3203d935e82d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5d480b386a36826ff696b2d7377b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08179429f82663239da0c260df2c771673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08894d45cd84ce1a932c5cf2e59b55c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14e254928e3eb6f598c4629322d01d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d08da443dee09072a35e486d748d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3ebda241dce124c7e10959306dacf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f647cdb31a1be8d90941f0f3df4b197678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c6cfdf115cf3a893ce5cd9b2fe9b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aa6061b2224b99bcdaf0ee5fcf4a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d6241f5fa451bd5883e4a0b7a32d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e71661a0784bb4f02e3c0aab965726682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d538b0ba15380e1f9f7e6e374452aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d60545a196dc885d26c2b34c44de0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84337694758b6ba52f7410a0a239ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a091c3f19064d83412478580037c95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1755ebbe893e22c3d2763b48ba250d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85523572bf1f630c4d4978db836894688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df7306003db4796b851f823c12c691689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c83985349ec2f7cf0dc8d02ce2495690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0f7aab23c5ec6c99a15c23e0de8b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f728059d35840fab8edf91b2b53cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d62075bb9165e20ab0bbdce934a15693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b61d12f12c225985fb4dd089927b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf67b25ae07204e5d677049233a6a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9559e2236ad5d28436ced172984104696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92787f2bc5b3a7c16d56aaf95dd538cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639474e8f05048fed4b1f0917293c8c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0888080147c45b9f906e4839b82175c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6163954b8620641ef48b5a9fb35598700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099782e6e67d221113b302a370576e15701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1d01699e08d5c7983ac6c2040206f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98c424a5cdaeb703c2cefd0773e4bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88ba6cee867ef72659ab70dc189418704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324086d1a55d0cd571dd116e8b62c7d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e18fae5fbff6e8eab0cc34fda2498706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd36a7629ca7452d6b39d9262380f74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e8bb10f192a7f8de4038f15b506ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a5ab03a290e48f04cfb3042ecade9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb061a7c2c2ad86742649dd88ccb9f5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac959f6e9cd3d74b748afb74637aa7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf67079b70f7c1f191fe2b5664f17f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a1e1624ca888e16999aa1dc453cef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615154f9d438c6f76362fa4d97804a44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f3529bfb0212014609eb280a07355715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d9edb92603454da10a29751ba2b05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d7978c59f42dadf0139f58b5e5b67717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23198147df67e830f20526b2546f6e05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd37924d18f756627043bfbec366a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c3b8957262ed0cc446efbcab0e734720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e8b60e352aee40cbd318a6e3d3a90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a817dfde44a07eb1ef4b58aa3e6adcb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd094661ad47da2457ec5cbf451995723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dce474fcd83d507f370ffb2e902dfe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46eb84f29c90afc720aff85e39f3a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f76cb7a5f7bfe46dd55a2e11c2cfd9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4503bd2e5980eb48d66a22c48d50429727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a8554e99181335118205266da31b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c6cb3caee5a35e7162e2c363cd7a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df3736d829dac370061b772108d26e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efb82c2566f4af8e4d734ec93706ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9358f3632a5c5f48305d00e683466732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091586e1fa34505a7a7e57125e66f2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6fc92edaea449ba57396798dfe2cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718e5798d1e36a430f3906e50c1be3d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccb9b1b7ce1e0309c13d2d1403ab31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb52293bf1e9d8199e1f039fcd53d63737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ab5cb996322e14e1cd0b5b07b0491738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec56d1f9029d3bfdfb5a35e5891d0a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480fda5a39fbf17e17ba9f7ea8d6e85740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec140f7c84e4c1f11dacdf59c555509d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc232e5018c1afa98e5737d4924753742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017e519bb87a12cbe9ce9aa96a3b01d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102bff8a46442932f2a5f7fe0e0d162744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d936e4ef18b3c4cb4271d49651a3eb0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f9c7537a15023c65a9c5e500234b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dca890052e104cf3f7ed47ad5da50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710de1618c903767faa4831a5c6232a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98148d0bbce172fbe8ddb8741ee2dd6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34ceb2ceba1daed1a9df2439ae069c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32516ad80f07e76ee2cc29d900e2a399751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c9ea4be37742f269ad2c8325addc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b06a41ac5148b64fece464a1ef0e49753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88d3388760c017d13c4287b5acf9fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f96bccc38bb33506d503b5d5b0aa66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83964936d645c87937d0624046405b8e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd40806c19c7a7a75540a0617ddb1b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4626a1346311c5d3cd981900950322758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed97fac71b60a20876fa77d81c0920759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92779e91ce826353632e8f8dcbe9d051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bff5b2d73e752651b131845522668a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc598d946eaa4ae526694daa339cfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d43aa65bead034ca649e0368e98574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451c94d6cad4b57518bec4ce25fb52f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823621d9430e50523a4df0a77ec50b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4e37769e5b3e343671a148d71f0f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cc7c0deca3bab54852b983d4d9c0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d956e73b18c3190c751d5b36cd0149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2f9265b5d51e5eb443236d6f57c5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5b47cec51e935cac9aa6deeb7e73811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113e7b6541ffeadbff0ce97be70474e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730b33f8d074dd809087d3f569aa0a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2777f8480b1c9146d2a436fd902de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120f4fc3598e08b574127f8d9e6806715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39da2336e585eba232bdaab4aef48116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51609a409e35b3036b735859da3165f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c093f5cec1f7d066db2e1ff5d060518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52ad8d68446eb23560c88819280bf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da03b501fdc098e4735d1888f8e006e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94784d526f8668e94224fd363af8f40a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cced32ddc786b69b3abe71eabbe7ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184ff3bddded1fe001bb8f9219037c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f580472f6380f2e3f800a8b12d9bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abb3c363c7a3fd6f076d482be39b2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdef27442520586f5270f7863bf58c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2ba7c592749d952eccc6fc5f64bc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2171d9b588b0b4dd62977edcbe603e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae51e7e4e7adcc8366437cde98b9aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b021ecf9092544d300c0a20364595f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcd094e990a4b1fce1e59edf164f1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1dacef76701016e1d76b8cbc70dcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b18de9bf400f70ee35d26f7e2cac4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08659c42e67d01805e586fcbc1b268d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4e6a47e5a74b7fd27fc39c430ed2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efec18a69e20de53083eb459fc6a53d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545633cbd9621791ccf71743b89743df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092d2a5a05a875a1184f84d23bfd48538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4437b2b927e5a9cbd77112404db22439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f4f264b5b7ad0d350ae84d5da094a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd49e06d0409a2f3a01e86f08493ffd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52540ac373b26e0ca462c41bdbbaeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d601c48f10f9208b0946bb9ba5baac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c32646ea5de76c02745f7bef918fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b451f00a020662f646fc35ac9008d0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39c597a94e3b2930427f20b4be074946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2aa9d0573a911cd8a763f70189976647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e6f353c6de8e8baf8db30df9fe5a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e214f0bc9f842ffd5f0fed1072d696f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986afe3a954c3450bf24d847d53bcd1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd08176cc570de82857073abe8512951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3d3483496ef2957e3d1dae6e3543752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee871ac46412fb7e0754e9c4ee8441d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9082d682e61f0f548ca89a824fe906254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff624e56c917db31e6f68b791e96b30255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa12ff1e6d78fa13106ed290a8796156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2af043f91021d951174627a597c2d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e6d934648c5465efaf183b86bfee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b9e63b033c2237f23ace7c78981e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dc900d9bc556e406fa4a50e86bd6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ded8b654c2f38c10630c6087d8c5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddfa473d024487b881bebdbab3e17c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f54ddf28d17e6f17b9b7f0acd7c02b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295a5edd8c95976e36d71ff39a92ddd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bdbc0645b84330101e1f8c918dea565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1471da2022ba2137ac4909a92763e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385780a9274b38027b66ffa0cbb45b3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed14efa54091220c19592f89e68cf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eea442f6662fbcd496f7e2a57d43f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b13e5b5464b7b2c31c637ca355a52470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c11a0d1b3e8f01a9c20f030e4f12b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073105da5ca10ee5958e020838b6fd2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa7d634fd60c0c6ec59614cb4a3b4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e446ea1676258212d92032f1e361874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bec7e872a7169f3087a849773976875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a2c65ada544db086926e30f0dee4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8828a54c1d3f66cdafcec4bd43063f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acfdf7b903a3c2d7fdbe12503a1d5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278914c55adad2f7582d890b4881f2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5cf43bd07e7d326083c0a829e2cd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b65323107cf2f35fa486ba4b6d18b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b9ded71e3323f18880a53f8ad6c6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80ced1e8bac4d0a1d922bfbb50fbbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d907bbbb29d00f9ebc2a15761d7e13f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8337b79b73e84c2d105c7ee8a8d75385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cf5ee7c80614735ff9e15b28554dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdf75ec0025c84a0475fd370a6a57b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7769e8ab88dcafdfaa5ce521d193188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e90239b675c81b7d193e33a15e1ad889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7751d814046025b628e5894ef7450190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a609deda5788cce20182e90ac829e5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93bf375583aee8d0dfc8c2fa9fe81492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739b3e047eb8136cc73a4827e900e4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e8164bb323542f8985d5092c703f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289a2adda4ef9664d82f3dd0dbbff3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d4327fb350d5c426ec75e39f6974a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3176b850dc6561b0d5fd79e6ec8f9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b3a7359b90b3a39ae73cca089597198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3eb874301200cf1334065705cd2cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577e0bf7a1914963805bee553bb2261100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890e3b13a852e5feaba5d0b227b5abb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7fbc3ae14f1fe21f501e9a715d38d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ac34640e3e4e6c7a535374611f8ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5156d5167501f8c08e45eb86a0893e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d350ae3fa90fdc39d5f464515e4885105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b0e81be1798059cfd6e607d8e82f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f138105cd068dba4b2a0ab0bedb27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343eca992b897573266f2fe05b36326108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa322b8c7ad97d35a445668b9768322109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fe24125f1fb44eda8dc6ab65a4de5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce258b87512528169fc0384e5b168016111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e190d49a041618b594553c43128f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2c2f0de81ad5385a8c9faff86899d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c875aa75af96e8aba756fb7612ebdf5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe4a687dc68704fd08b43b24fa919e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8f1505aa35704b3e2fb91f4c2044116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98cf596729d18fb65d9c4359519b85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dade89ccb15e00e0cc84e24491d24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf2e1a64aedaa64cc7d6e9b259f35d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a0991b394533ec2785232fcc2290e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe87815c64911ff3a6dd38ab460d0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d525ed3751395155b9ffa35cbdbd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcfd2db0054ffcb2f7f6e2738d2e14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e30be67fc02a95ad8f24fcbbe3f21b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51dfac647eebba5d04a2ad87dc073f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bacd6facb0a991214c4e0be91d2aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb46578b67807ae919aeced11fb5720127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20171615cf658542cace11ff641a5364128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b4c017a950b82bb322d2d7c40fca7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7778944277f36886986fb5947cf919c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401deade630377adc6993acc1fd149f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83de12d1eb5c9f04078efde474bb154132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cac6e830f3d25912fd624dbd3d9bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db9be5077c21ef300d172dd137f3c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e1d59e4fea879a25bcd8b430440bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f2aa02d0379ce76a36adda2344cc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5a1838f3f0ab9b255824a64c47da4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba78a454e6f38cc706f1405916aaac4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757ca699a628330fd20cda1c823673c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d860ab71f1c39f80bdeb2a1ed16a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826b7b924b415525c7fa8aa5de2fcc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff1740af556328b136f35344c657a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775d72995d46473cb97df8b0546541c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58050592d82fc155104ba5bbf06c3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dcb1fd7877db8e7eb1c357c843785145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bf2e5d1d0ce18afdc55a4898a0eec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6e92956923f7ccd85182faabc9c97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c38fa4bc5aa60c11dac5fc3cb384b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f22c95b29052cadc54111d706bb9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16d535e2c959657f92a5389d7aae23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc4ab62f6a53ab44203ffc282f3443151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8984612eb9cc14289e468c67bde52f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a6954c76a304be97053d65ee9322c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a361b2c1ead70ed7c09d14a2588e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b31150dbb8e00da6d30370b3743c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12a7becb012cd5e1238755e53283b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce844f9bd706bac3a58a86905086ad32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e46731775395e58653b96f917ef7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6fc851376330d76bf20116fd73019159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076b4faa664887c0f6284516fe50113160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4af5a17e6695305d53f66111969452161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa058c6965ca5d8e5fff3e585dd4e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda90a7f4ccb61d60c184e6d9bce6a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e916fce8fe0fd0587a6fa45c32fc58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcbe194d7fbad9dd336cb9109bc430165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62f89a7f64af0f3bc80835fa4cd445166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daf2ba8a76b703ae25be642aea79c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe16de644032849fb2c90152d3d41f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3f16ae1f2dd33f99bec8731330dc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc41c999c69c6a1b0c41e1b577da38d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87529568063390e1ea1e2555da9cbb8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995329da219d002be13fe46b1ba9c1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0863320f28506e77929b8122d2785173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a8e8bf3dd85a609e31167ea91a9f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048383f20d26cd359d1131a06a4dd2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036f89971bdb7604a66adb1969fce79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20befa5cbe2e7b1013ef21b9797a08ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eb916aa4ea79bae2e087e1502763e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb6e49040a78638d39d32373da00a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a97f2abf8e19c41793eb69f83c4e95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e657f30e2ded19858b127d1d9765a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7957180e483044135a61b935ddadc08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81791b2c8905cb5289241307185e91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7147b027a16119c26553970003762184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfec57139562e57c9b0451a6d4d156185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6882a58ba83b0cf23be728cf9e27e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edadccc163db32df5471831fe87c20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771f4cdd674f26c8c3395c13360af99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4235c19fadcb0f5df08065a519fda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17dd13749412da7a5da51a1823f337190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342e6582b3ba754075b79218975d068191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5432e451491df18764c9d8f6c5bcb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cd7d8c3f8762df8b91b8baf716d02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a0c08144b6c94ffc345362884436d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d197739a4a3bfa6f0464fd9184df5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a164c0b08d795a4346a6b3fe2a99ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cb5c687be985aa0358206fb1fd2d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca6d7146f71ebc65624342be961dc8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd6c890af0ceee7718ff87e29a15c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b5514087a16010a3b17ede6901068200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe84cc5181ba9684709693b38a3d1bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb2f0bc35a0b9badcd747857026f33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf494f092b60e40311e48e78615b95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebee478e380c7a7bab7c099dbc9cd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc7cb0106ddb422f4f7b3d369501c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e3dc0dcd2c98ef907590957509492206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6127645a2093505a37695c389f5da9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef9c76c957bb85acf4a713ecc24de4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20c8e031c32ab496e23c78dbae700c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca500ce9887a3aa8180199d9e032c5f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7af638962a1d057c47548ce8669a72211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea84ee0b6fd5c78537d85a08889aa52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1ade1df0fed5b05efadb3a70303a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0617fe1e01c4470baac6a81eab07eb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cfd549ad978a0705f4a8298a904f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b326f620efc29146390efe63e7bbd9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fee124ea2ccef0a20b040fcafb86e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a200aa7f9b0c38853e756ec1638a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a979782ed7583d2ba38e0c5545c61a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb6418eae0a600c0a1933c2f35e43f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980e2f7747284504712089bf45a00de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba6c916f22179d6a72882370318557222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ded9212f826c6163e4d17329550ef1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5dd5ba319b00bb89c355f8f5468e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa525e3c45e2d2e146c2db5db606425225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b63f83f776cf5be1518bbf901c223a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d579fca5849a88ac3ad523248c61f12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be470958642f883b0655d1e3a4775ee9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c3f4482491387e3eb80b1f18f2b9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087ab21e3f99af25f1f338ae9dedb77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe78115b6382a1e8604199c9efeead6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20cb83407af152eaf495487d9f52d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba0e1ea6cddb458ed942a7bdca6527233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3af4402565a69f9a0d6a049c77da5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b6ee185e2f5c77639788ffd1e9f15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d707d08e57edd1c92bb23613450d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6bdab89e41b47197d83e68f12c66f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d3400a16878d1a0d3af9bd81f1412238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f32a9ad802f1ca6ad506d5bcbb40a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855b40578948484cd38132c8cb6e0d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ad35d4caa2bc105b66eea34da8778241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed6e6439611313b72188fb66b0a39b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89fe656a45bbf5e6702d01a5c76bab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3f08ffe95322544f6629f3224dfd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7d99c8220bd7c59f30c29c5146abf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad3e0ed93ca84011c199639fe3c02e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c434511b850c9ffd6062ee9322b8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3494a1823b4dcd35dfd757530396b7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa143eff4453096885ddfc94440105249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66168d041832942bd58250ffa0447642250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61429fe43267038e3c99ecf3929e27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d5f893097022eefb2fb3dc5b0e8d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972deda82c4cdb86b8ec8ba1c366060253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75125a81f11c60857fd01c868eb5097254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e036491300003c0113c24801bb77b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56875143d801ff69b618f41f465b5b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03a19853740dc0cdd8e2f1d6b4bc1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d98b8fcc1904842318a2218c94252258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768974bee33881b379a3d1c11567b82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692af66b561f9ba164c9d755bd8d24d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f62e7f64879408e2ca66e1c2fc8032261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa3a15938e1bc6001e0cb7c969d2c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2bb1f29c366151a326aa77329d7ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6224a8225a76a92ab0c03387eea05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736ab8e975bdf5e2adcaa21fa4fe9cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488448a4ed4b18e6bb40726aa6f29409266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31017bf118430fe9267c8e05765c51c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d5e0f1506ae0bfbb01566b5b92cba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bea265231c04284088cc20bc4a5e93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6331eb3a29f775af8d40dff5c8c33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3b727f6da12290d4a4b099272f844271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34e302431d57d45e37941b36d095af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478ccbe0abd8377af0af7488cdb83f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d3cb85b5a18ca1bbfb66814fa14b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd6ab25ec96d9c05083beaeb38c200275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c35c290c7fc5b26e1a4cf6e592042b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac31d8a817e293568515304d4d293ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9d87da6e383a1d2ae175575eef0c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a5c8d9af5b47a03c649014aa73d1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e721d8ef9fcebb447cff8758a243dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92620bb8e4eb3d07b8cc03c162a3f5b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51005f12b6d6f4d03f717c3da430a256282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31860c0b7ec51df46662ebfb3df012283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ddb3ec5bcad3341420e7b1d852a07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce626a96b07fab47fc6fbc6608e7f2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b460068e005f04f8633dc85a6e01f09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1042a34ac195d3d9cf7a1f791ba06b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca28439635e04a3e9ed67bbd1ded7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d303876bfedddfd111e661ac59e33ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555768a07d20272b57e27443aadafcf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcb0fb71b1652b961e765b7d6f5746291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60be6b5fe3aa67a07a58010a54553f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab957683ebce558ddf4e9c29045a7dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed6e6d2f0ecaed97c64d10f6bd63b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d6315445e10c62565032f332950e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1461ad371db742398e94f9a4cc677c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cea959e9121ec07e65d428e8743a01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c316eb7562d5ae707e57f9ede55789298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef93e89d7dc7de15f64c2cd0977215299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40400d2458e85940af472ae331ddc6f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855427c035b2fe80199f3bbc47020f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc2f6213655f6bb299dfa6fe54c728302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46352106ab5b29d7b4e33cc007a7fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7268ff6a6031f005a9e952a5e651b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1087300166ac40c5594d68e39b8cd1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c842d8fbaf468d84e3a59e7475ac8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eba45735999999e5af6a2ec03f097307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3c5c9009d533e4a2ac6ce4ee639d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140101f5f70a7eb4802b87d178c04887309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9cb0a1d2f065a8ba835afe74c2dc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe26d6c3ca7823ec9dbc1de3f47794311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a211d68175a669228c5724d06e351d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677e958f1cfbb976ba81aa8d174c568313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bd272873221840f673338de419151314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7d7d676d9394954d9f543f21fd407315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786ebeba6f18a1e0fb24104e62262c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a552e5acaa55b26681dd6e3402943317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a8baf1c591a336faf3c0620e1f503318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b7e695073a17cb64997ebecddfb86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7660ce537f9dd47adf98b6d5763cfa7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecfe06c8e2142f28ae03952625dcdd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14488e9cbbd9d35e3506da54ad9732322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f71d42abf9cf45bf9c40ec26fd3a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d90f9521488c9fad7ca07647c691f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8e3f4f5ab3c1a9a55b551ca1e8266325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75019c993bd2d22eb769b72c8eddb3f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534a94ae70f38ce1c12822b1147509e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a860e4d22bc2e429f3138058126a602328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8d0accbacf2af74b32a73748994a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb7e486e4b7adb2db9fee8071d8ea3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9069f83ba8f9531de2c4da0310aaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1ec5a2af1c1d98f7627e78e7aab97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe469f95b6a5d1c1618e60e7f8c53f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3621b6340f9bbe6ecda63b80e7cb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2808fd19b4d2b769381bd4ac098f2d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be53ab65ce8fc92ef7ff30891088581336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504aa77ec6f8f6eefd5f9aa122fc108337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2986230842b84ec8ec699c51b7eec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5dbcea195be9cb40c465a5a7acc87339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3e67319ac666d9c0fcebd3783aeb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bd83a96efdca609dd1db3f106400c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae719e2d0af0badaaefcb57263617e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d57cd4e7a52991dbb1a513f3ee058343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6365f3a7ca74659ea847e1ea94a8d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d716a5e3060caef8d345403ad80a09b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeeeb849da5653756868271b853bfa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960edca01bb93328002b22e43a89e6a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f49d412863e9800adb95670b04c61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae083731957ac6eb9924d6266b0055fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166f590d495e447795fcf2ad80863c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa99b4e3300283cbbe4b27ed6369243351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b2c0b719cd44d4173aa68d6088691352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ca4b86009fd920e9c6cdbade6afec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b2d2abb1f45e7bb49dd83b6f69688354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee644d1ff7bb0a2cde76d21386e78d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01ede1943d9a903862957dde1b9960356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424b7be2795e4a6af51e6dfda0d5c5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b38cf466b2a81924b9260717efffc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7312ffd7fb8c90f94957f3b56a4c00e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3592f3dfa16565917a155a8e9f5fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61c372cd94279cffa16c7e38dd120a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2fce0247518d5c74d51e85445c8c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21080fe67b7235166c147b509b93b35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82fdce2d7817e4fe2474a8a20cf64a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0592ea42901f80859b7bf97a4a155f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17b3faf28f0abdab657610156f1b88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8cf86f161c9c4bfcd93f7719f2672367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782eb5cff819d8a339485c9ec68566b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b9a6f9c52e0bbbb48f4c533459421369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff473ce50d5399dfc05b71433e95309370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3224acffa85c7b97dfdce77a74a5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a55cadb48e02600462659e5b8fedb7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23666250ee981eaad95e1fdf34016e4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb010f67a730782331fd2bbbd500d29e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd2bcfad24c65ea7f2967812eeb849375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb30122c50371f6c399a68560b9d98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b782c39c59d90666aa7b41a5f1550b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc5cc1168615a136b9b5b2b9ecebc5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa27b55747f3c53428d446a28f2cd15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9d24068984243e3e60bcd37c0dc13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e5d34f3cb9bc62a5a111bc04c1665381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba30c7bd13896cabe663faed8fb34e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb9f4ad57f4fa705d8841a77330840383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedee36f2f253dda5d9f5c5fcc883ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea0e5079b24049c374d11b7d128e20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2556264edf27579c0200f848cc870bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b4b544f4043213b8944d4c35a121a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc26ca1db72de2b7548e858ebc5e81a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f276eda5f189a4bc3ef5b86d26fa62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39db808bd05dc003f58d4299284b67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f920da0d69a8fefe082b677492e09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924b3e5d82531d1485aec8223529d20392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61506adb74a173cdfdbb2a7fd6882956393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed197e11b9f8cbbaf047b5ffec15d29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70725b5da57d8e16c6f163e317e6bb64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711a11fb0f7ac478c9c8a186fa4a416396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3dc1bc62665597068b69cfd2b2ee0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addeecd60b67401d26c16dc1054a623398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed8ace243481c2a97fcb9d4326feeb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508ac64cfc837a4b4d0b648843bc415400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33322ba5503473230a61d0ef0d2151401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cdd7ce9b6046fdd54a8db3ef43ad7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7dfd9da5e4aaeaa173f7144494f29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bcac42afbf0105df80c720bdfb439404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5de499c01ddd3ae4658d3699af9f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d80c5d7b6ab41af1f0a473b9da3f1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f4a4dead5b5eca94b4a19595f0de6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4587ae46b4e05ba7cdc52eb189b090408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad344ece0528407cfeaa3e1cb7a8d6d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce945151db180934623b1abe777735410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d03c6e270f65e6d30edcb317a1ec0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fde0c0bf013f27670a7dc7a63c1a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2074ebfc51abce681366d423b6a1c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b33de6b06e58cb82b2e08979b93a49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfb019b9e8827a3b68306396770721415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f88c2b6054a48140e1136728fae1bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3a13f4fe6711572aa9c3c1a8d2d2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08035c0ce7b3a2ddbe12a1fe048e9d57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208156c70a7d49c9d39d78a09c7ee4be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa6db87a446481f58c02d7ce858de3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df5d9d780e7cb85ba368d6f9924911421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54acebb8e1e477fe84a71073ce9e93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719692c02445a30bef585208205e0ef7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06032b766c6381ba2be0f17b11e7e887424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c21a6267b188666630944b4ffe1e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130694fcfcef7dffd9eab1111d9185e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea32ccf43f84af930eb03365e731df6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334009becb187fc90bf3223dde93b7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea96e55fe8534362a00754e3af39003429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0da51513efb0bf1501747edec9710430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074553fbd9ce533a6b19d1571b74640431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce51b504dd504d50571a5ee970c6e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387558b612a30804a4befa0d4f3a7bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3f5a1da3450df40646b7284ad7980434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16a54ffb90168461d2b77f9358fa18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ec6e0606aeff432b7b5e2cd2eadaf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75ab2ea3431b37de93341ecf9621e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799393de22d1ea507d1a3fff8d32926d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b83ec849a8906b070787305e3cfe0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5ca8c097c12387191b57bf4f1042b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893101679f6dfc2b171a3ee129b3582441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262c407530e1e92c7256842740589c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af745409ab93a86f75c51e98ddc017c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b0ab627c514e337e6d962ce3829e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4533b80ba7f418a37f1ab4d670134eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e7abc8ba212ae47a98b4a3cc8553d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab4e76ba5db44726ab235ec2baa888447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58389c0b8f54ac90d82e137aef65f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25b39373a0efc6f54fbf51793ccbf3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156413c4e4b15c1a3eb2d038c2e6348450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fb38f05f4fb001f2399c521805d95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc9d051809702fdb3dbb8760cc296f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210596dc77b9ce48d94761bcfc0cc23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16081a42a55f5dec847afbdf27929e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4213079aa28320da8f8a966792ef98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fffbee41ffa4f414055b25346fe59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea2852b483b9ed61aa71a229355c27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5f97e9ad04ba0a8432262e2b6a60b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2edfd928f3529d24cf77c0ae847a88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea5ffb2fa509451c94c08f8e5e6a6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876c5b56897585df6d2e2fffc3c0346461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6078c3a02a88a5d4b3d9e3715bba1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10557e8b58319f7e5f23b24143262651463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192a23c18b046b49d2ab6f796fd8fea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf613e6ec7410da988574069f5c5d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6d2ca727e0266bc6d8b90028d346e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f797d49a577063b8d761980704753467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d6ef2328f2cf62a55bc931211cd88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3498bc0d096d042c076cdf654f5522469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df895c560434d78fa511493362d12acf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430d07f7f2fa345d50a4a5f08e8a040471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72873b21983b7a3d1244d92fe486f0a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01b1e7d4df4c6634431ef012531957473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6182b0bd14483c41da10c4cdb26ff2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aeb48c0e1153c03774e8b364d93f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fecbe796918c07ec90ef1e0b1000a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57393f69e302f379ca1eaf98429ba5ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6a1402eb114e01dac95645669b763478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3b775fbcec062a01488e51ce351ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da95819c9bcda168585c4237bc24b7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93245c49dbbcbd6d430de891f070b73f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bd189b495b0d6b4baa66999bef1ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3be6953ee1ae4deac213ebd1ab15a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f69db4c0e3bb7baf32b5a6eefcbafb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260695bb1ef5c75d2838a36c99d84ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab96c035dde97d6abf1ef799ef5c59b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64474a6fa8d8267e5fbfc6d3c78e0655487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85b2ce9ce59fc4e313105835d1c423488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c1cf36c39b975fdd340165f74c966489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e73e819611349b2ef9e7e15295c63490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c9b52f4ebb81cc55cc37118a17ffd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e28ed2e83705fb3fdedfc437775c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9078c5ccdcf42add3b4a846637ba6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c16dbe0236dfd04376d1fec250f468494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8ad7656169524f5044f72a030c1f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5f0e4f5aa6efe20bf1b66e7b490ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b479bc944329991af3e449a957de7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fa79f3976de404729d798f825c145498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01eb371f8cc6524c0609a11b63857a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e191e3c32e58c6183717982dff777f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4985107f00ed9da02ca68ca616541d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595f6687a2ee9dddfdf22841f9e3518502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b58c43fc93ad61fa73ba95a79141b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cae07b7fa53b70a22970eadc95ece504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e06ac39148438c54cc5022f61ab1c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2bc6a820963210c988f7e48274e79506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bf72913883a21aa9f0006736d1554507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea51a075a073e5d8e3d97f7204f0c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c115faf120f0151ca512e62d8ea7aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c695aee9bbc6f79371521fd55e840a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1784f03ca21e87cb59aa9c58a3879511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c2893d54e92438952053b46f23226512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9f3a817cbd3b1879c036b12f53322513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1c31b3632b86072d277d021450060514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494081b849c437cc1a025bd0fc15ddb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026a05e5e1aeebe1cf07d35e1421f6f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8b73f3646f09ba9d9c47a5c3b697c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a369b9d0fdea2ca8839aa82deb9f27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d3dcdcc45d77e2bc82f74b23cda7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbfb84a62153f7dd1e94e147a31788520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751213882032924fb2aef8af1ffd00b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc73fb794bb325fc06da2e7c8b8f9a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ea943b7fc9daebd8c079ba7d929f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37914d8df3b0923f74ea296e4eea77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fe87fb24197ca47a600ea923ba90f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b5dd5af750be411106f9d2a0a131e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacda6d25352cbfc9171d53d7ed5162527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c29d68bd9ae482da894efa684db8e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99555872ec16c89a630ecdfb01b33a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe57f2408ac662308db429b0ed868b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d2b0986fe1123ab3311120e272ff6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdd4989e0d2401b44080e4252992ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c9e8be805123f707971624d4b0bb9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fadb9243916a0d59fff81f1c954b62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e6da209e9767a6a27256068827b39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f961be773bfcd83fd0783c36bffabca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47f7ed595bb2c371e1efe0c28be603537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d60c059bc3de667d8c8ff4e9fa762c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1fec31e86e16b1f52f87d0ef6b6d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c1611f731959b77c9f2bad4c9a72a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c18f515f611bec8aa8e355e093e426541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff925c82c4bec26f6a0270de77514f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20af350fdb57e26799df9e2643001d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2a0dbb901660676cac238a548caa9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf116737c76eeff720a707dc7adfa47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f6cfe53e141243953b78313d8dd40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a09c6ad1324f39c9bfc59bc5fdd42547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d328cb673d10fbdefcdf7675ab007548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbbd91f8862f569fdaaaf72a8009ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aefdecaba89937e0b59767e5965fb4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f64ca5b05efb6ed25bf71a6293b1b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa02a4d148bcf61c83ec7af6b2d729552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58230fd735a8487e1c07bda4eacb61c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd62482b7a020bffdabe837e1382199554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021ca56d10040a52de5422e165b96ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e373b3e3f7e3ee2c5febd147f04cdbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fb84bf4ee54dd6e0daa36a019e518557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202cf16cec6ae129211e05124cd8779558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328a0964c52b69c9be9c0895db7f66b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dd7b0f58d5d6473681364f014b93b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932ad847c74590806e2b8fea10661e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd185dcd316d3ab958694c0580be63562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec740922cbf09529506f0250c4cc7e41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae96cb8df16cfd5fbc7f49e2b3b761564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57aaafee42675cf38de9cf5c071bd68565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e8a3e558efc0eef3d6651aec17cc8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6102b69c1942d89abc5a834e9077a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdea0888a9d0aae3a4f89cb96f7730e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e71ce3758dc419bf2cc0700d88e2b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea3ddd0eda11721e34cd5fff5e9a2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e65d28b9a0e5bf2046a7454d1d2f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a2b91557fbae2fc1ab75dc63ae75e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367686f3c2f25d130d47bf4f332a36f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f995d8091bf3d69f5ee3a20051c518574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ead67a411ceab1b27a15d4be5812e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733f8725b14a44e15631a032e12e3af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178cd276bb8610afe5f26f7d70f153c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d39a4bf8d3ad1bd3e044a50685b41e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369113c6ed68955bd214253768e3d770579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12825a1f147ed0de717bf7591e354b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f070e1de0d242373a80a6c3973db9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688414c5e111e303287a208b7b9bbbe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fd8a336fa8e738880bfc7f0d01c65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12bf46e09bbf9f8d250f05d293f1c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afecd8bf0d5cfa7cbc042d61d40ebee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bcb93b716aa8d1c2f34215bb56e9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4b4ecb8fb8327e0a74b7926a84caf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53db6c95ab767fd5c05aae60ced5375588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cc5a00a57609a973f5b20fdff701d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac5e5b55440f7221b88c9aabfb2cde590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092af9ee8ba2dc7dc14716cdb919abde591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995d744b5843f33965f14c4252cf005592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2c11caaaebffd217a8c8e8b30742d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc90a5da1ac4eae07e6e5ba81dc1c31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568f13ad7f72e623a5cdf6a521aa257595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a2e555f902a1a23757b408b4503a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd221b659ce433b02685f7643e75fda597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f0be1df888cf977b15e9dad5a3341598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329609d7cebdc0b23df7e6992ff4ec7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5132d0c551fa9d457a6491c69a65c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb35103f26d21cec7a8ab48d30c4c91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029c13bec0512a493763023b771ca9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40700d32b2ca858ece18b9d93fd66aba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4f9cebbc43a12bfc9e4d6cf442ddb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c878fb462ad2e285b7a65d68c6c18605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823993835d2365d25a2cd7991785fd4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bce171baabb608301b03ec9460ae7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f2462d205b0a058c397935976295c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce21f1c9c4903466543a84cf4f534a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b72d94c725c872763e11e1bd772b23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab1d2253666841f9a08e2e95599a6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9f5c6fde27cdf4151794686ed61ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dca7df47174cd98b3e4e6fb1b3979c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd232a2a86888a29c17ae1b9ad8aa0e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8aefc32f9c6b65b2e9d09829a910f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91580913e1e6ed2dedb49a50139d353f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad39d01d4523fcd01d5bb490efd6ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde945620f108950650be39f02ffb41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9eb33f9830e104fe31554581ea5c7d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77d267092809a72b463a1771e86b38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57677bef33e73435075e61aea04159d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feb3335a2ec1d5e910a2d4aaaaa4a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7023951df2cfa5c823be2720e5c6752623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dafe43dcc6b4333f6e604d49866f26624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d232c9cb5c6f9504af615c7feb27a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf88520bd111552e0230bd0c02102c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582361fe8af1cc7bfadbdd559eef86e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047bd15343d6aaac1c09aa094c66ec7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c5e32a10ec99d341ff14158711c5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28487cdda39297748a1905bf309adaf3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37feba39da9a2e494210457d5aab9e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f27a365b930a08dd3bb5b2ecc0821632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359d41b69c6b6738a8a061867ccd4f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4850ab526b368200b5357cee89db7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c5f386a3060a9e974b6ba97bf200a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b604198efee840d536f58254d134aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feda4745f932ab53d8ccb71f8061fcd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91add905900e7486d93720e650f6a6e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4db0d954f0672079bfd99e891dd62639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb88ae8671db2905b52dc4e7b49e9a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a699572b6a70ccfac18b4f317030aa0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a4a5cd44c3b0a20a3600caeebbdde642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1dcf9afe4ef34063c795fa223d0b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbd4458c301aee520ee09da95e107b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b065218a4134fed95c18c4bd5404c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bd1ecc8467be8083c5d575d8180c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdc7744ac883826e5ed10e1103f511647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78c502c37bb7eeadc08e60ff282567648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004d5c9e76251490911a26963263cdf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4e03b5a8d51f81352f23bd2a1862c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cae231313c70876a351a005c2711a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261853e3cee013c7e736d4f443b03d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a578a037cffd6e069fcca1906c13d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71370d54cf397945a07f102bf77740fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb39c8845af059be67d1eca9f7b3ee1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d217b98a37392dd9e2920ae20196a9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61266747377b26e546bfdc234e2510a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86e33091ed2f7dd3e79d76612e19e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71666ed0ba016f72b27dea047d33c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58e4d14b3eff40e55742410c442094660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07600de016df374fe4c15b190160fa5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02d29341fbaf255eaa59c25587dfe1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d44040d1522f425d3e4e7ab2387cc3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70426d4987b0c409ca36fefa7d2ba935664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7829bdb46faaa1e29d3495aa1aaca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af673bd47d54c26acbc68cca1a2a53e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdcc9490a51fa18d7e5a823be4c796667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab06525835794fb6f1f18d0442841c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066ebae1d88288df26d5f5fbc38f0f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766cbc0f8253ee7129ef8f5172cc31a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5e11359b1a7abd76f0adf6ffb42a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbe0246c9d9e31b6ab2577fe0edd68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee309acaa37d903524ce320d723d0a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee670504dbe143356a79f944ddb7b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3107850295e7f0010eb3ce5af19aca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71610489fa254e1537fff0f6011bbb14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcd6e242a649e9ede483829649d991677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73ef9f04f86a1cb91bd65b4fc65ac7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469eff666d81e4c104ad17990c4bd18679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15ee26d66c248166a785e89c1a5425680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480d0f6b6767549becefb132ca7a8c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01729489e1a7c52b1721e098f15e251e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94729d51d321677dd27c9619c2f0ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090912b96178fb48604b3c80660c6ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb566dc6fdac4f0ad9e3b3987a2c121685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3378d5b5b063bc6274b5cff4c56b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a988dcb1dea792a3b75b5d46fb9cb95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2001614f5eefaef239bdeded9d4a672688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d579c9ad2406f6f50336bb0257dfe55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd62de0e9caa08591743c51e6cea529690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a4da15c8c6e723379e84090ae1122691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4a627979723f3f2f8ebbc7eb3513f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cdfd333a803bc42107912597947df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6df9d8ef6809fecfb8c61b31475ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48f1875b1afc632edb27be161bd21e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613b0f434b16a775b47b732c4790c4f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e621ff73d2d3b84fe8a58470ec1e5d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8e9c600e157341f02ab396dbad04a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd173b0da5dc851a4d5189b043de1592699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576187917e9885c5b47279110cd2900b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88933bb592ca50fbee6a9a18be8d3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d28a9a5c20f02fb382dbe0df7a86d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1dde30e46274d4f684a9ea55ed475703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153361be96c203f25ae8d8068ea63e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efbddaff68812a537b749cb873d58d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777194b5eac1ed55caceb5e8a68b075706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea414334995e47aff168c71d1d4507fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c04675bb5ba2da77bcdc76ffdba794708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bbd0fde597768d350e02a296dda9e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9671363cca66dc98787b4928f4415710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3085a3a28b78f0dd6b9a4b0b712eec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360be5295f0340c38ba83b9d26d547db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775a0f9e118e87fe2fad352874a943c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed49547e319227d344d17c64f1d4a5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440ea9146439db42f43e7356ade9f76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73278a1693f5725d1525be49d42fd242716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835351ee4f368de371925068274e8b46717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d69db4a4064a8bd299707c88023b9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f119ba747a29b51e0de38ee1e19af8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a239a00ac547dc20b3aef701c3180720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c103037fb412f86c8ae231d07ddb0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc1bfd56fc6dd0f3f0a911a390ee36722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680517b86388a5064ce47ca249de3b60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d96676a31918b6870cfed8cb225ec9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee075fee24005fbe9ef1998f0080dac1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd345b0fa24a5f37aa13bf070c00f8cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02be97af1e87c839fc3b058828bd49727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bbb8dcddb90b473453e90d6b52d2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545f51acc0a43661075d87af72fb76d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf63adbd7e2e50e272ea150209c1ffb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c741539bc63b099a5fcaad45401e2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd80431bbf3b6788302858e5b3f9e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748357aac227c75771cda5d8dc83b677733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf7d960751a19418b1adb567afe89d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188c2b817707241f67e1aa7b0022404735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee13a841ae0e1fafe03b0459b65d57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f087931041311c2cc7a1a8327fde41737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148530df2c8a06a123681268343ff00738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fee58dc2ce5348655d490c2a14e75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4de167c8c30676e09a4e9636d66861740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569325fe2f50fc533f2cb5b4c4c4250741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9d503cea3e8a49512d57c861e29f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d63f6ee041e1f3417a9ae54e93335743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6692d78fad22578fd9984396bf7f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62842e3bdd8b16ca2f6538604853e73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7719a83b5e1054e5d340ac5c8604e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d9e40374a0b81f02e4b49c253385d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc0115b0bd2bf02366caf1ecdf816b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c62ce1c1cdfe39684ac7ed344adcd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10af2e14f7bc9a98ebd98e560b5e791750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d23f09f7ba6d8ed20b63e7824c241751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7b761cd56dbc32cffa574fe346b8d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140c38244f21186f2e16c2f85f02a5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10108b790a5a6d49ee825870dcfb30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7f9229fb946e00ce64b40e9c92525755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37767dbfb269cafda44c40e191026935756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b495427082d61da8a538420ddaba0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75769e4a670e1307fd6ccc066d5ef616758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322251aba013b486c7542237b9edc3de759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>