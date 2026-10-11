--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d255443b252b4522079d6bf9af8cd5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c216acb63a5f5259ad47f78aba71832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e0d8e9f2e3756541aba6ce112618a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783c5b710afbdc4c1379a81851d73f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8862846635b53b1e1085e37338168c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9347ec276a9cceb485a685557fd1a386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f775fa8cf27c846f30927580321c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c593182c357f7009af53e4a93eb1508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08446a1c75096cd2101d002c8b1f7d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d581c6744291283a93b0b427f59ff8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d6852bf6cc03ec866cfc61048dc4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e6aa4a9a9462d300ce708839fee4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6b683fe8861929784278c95de267713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d875e8bf7b5ab7684017793d4e421e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc4de82c0291c0388b3fa8ed3944a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78383a10ca1bae1491a5241296f62f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba54bbb9ff4369748fa20ee8ca5bc2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e08366b57f2d73dc29e00a8d62092018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720c4f2810b79809876b3563cccf8b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07d2ad2d126ef9f20d878d23ae576920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a0493cdafcbc0e1a558172f5950aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4124fd5c620af82bf33791edd054d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434ef0ca466bfe568b79858cb167c2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170a6ebb8636be345e518d8d3d354ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb823948256dbf17ae2fd36f1f429c4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a10590b128f869b058439e3e8ecd9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d26579e884661b4528c1002b46abca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc917106e8409cf7255cc287ccdd556028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5a380b1c9a0d8a7716b5b6e4af13129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6563a439c05ee9aa9733315fe8a8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1957e07f41d5720fcf87ef2c64f85f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14ec29a8f94fc5387ce443142e66e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fad5df44a4ad2b4e6077ca038afaf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc8ac44c5ba8c4b748d647d1faf52d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02cfdb7af6e9b58d1acda2cf1d825f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb4fe96b50e0e63de479760e44deda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178449839a0409969348c26fe63f43537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ba7faeb9c0561a4a5e51b49cba4f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7be9321158747fb488e845931092939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d673e9e494fbf5f16cee60809e35940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168739fe5f4cab198d1247e0bd356fda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3e6e984a39c6d43fef420905d49ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4cae3aa781eba4c454df0eae74e5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac46657c7d993a88388eb19567c596444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccb3e5ec7e32d905c225f9ab11d0d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e995db5f6963ff0c480853d62fc74b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2c3689ea98a90ca00ab1630a7173c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab41a65649f144ffcf84289fa2dbfd148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a54eed8df7ead171b7fba279f1329e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844207ccd2f358f10abb6a01166258ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa2b71ea38cfd6a693a541b2036ce851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c8818caa3100a8627515502f6c47252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e92fc5fd8cc2846fe6c22754638c5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ab309517891ed9102c045571ecef554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3523bb7510b5dbf0d24132f8b2ac255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c89396f3baf67b0c966164a950f6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f0a3befa108ecff09f8443a77758757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4a741ebaa656931e3cf01c824592058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0e83d2014b331dde186495119aab059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a216d0f4a7699fad930d310ebd77460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782162d2282a398edac95ad53dbf59161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261b45fcd2054cf4493ffc0c391c65862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895c815b2a9b31b12ecd1b1d6de6dee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc6f1e513eb363431dd9d134b77e1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891568c9de094886249cc27a829fe1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65a496709fdaf14080d9282062dcc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29b623b118b246d853a78e7c2c66e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcd88d231fcd54880589b89acbe08468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34905f1a4910249037029ed384687869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f28e647a79bf3f1189b0196739b37170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0382202d0cc628bc6d8b4713c4220e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431285bce9e270a6992e38c9c45f39d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25e3e97e3b5273e1ceedd6806e14ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdb126210f8831ac9f4b8da3ce3dca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e926f659f75dd152df10dc1234af075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208c7f790fb4d2847312c22622950ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edd40429036c19981e3e955d5f12a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b107706da98b71fdfa4aa0f715ffe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256517f1e0b93da6515a8e5a6c555d8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abdbbcfd25c7aeda0604c4b705417680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d60605168aedb939c6c261df9f99a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b586c88eec6f65233719cc78540feff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87aef5c26ba6ec6da7751db1b4a59183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285ed29011f92107268deb4b8fbd6e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a953151792215b68d99e2f7472c528b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d2262da0930ba82066cd70540bfab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef378d1cafdebb7eaa9526da21dcd4e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35c56a5136c76b2c75adc25d89d58288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deb7907a3377e0b841bee77f370f4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bead197bdf9938e022db0581bec4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09bf4e65d0c27b46833c7f49ac021a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400665e69f0db9bafe2ecafea732fa1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a7b6419cc58ea0dc3a1745bc6dee093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766fa2f09bf9855f5403bfdba195cfa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa2f1c567da2702289f41535c8243295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5224c3787a55b7256fc9feefb498096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3426b38964771468031b5592f88e16d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734458bdffbb9a5314ecd9639bc1377c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511595145574c92b7bacc47f5e5eeeab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940cea9b0c6b8341dbf0223a164136d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b287ac9d8d85950685003d6c9d7e38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc3d573d7990e925685c9a90d945f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78608a0b5eb24056a3ed719f9161abcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dd70eaddbbf1a47e95950d07646a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58f138479b55a6d78964f95fa9331b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670c6e64b0d7788df6f1f8dcce373c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ec6640f836b6ba7a0eac8cb007f11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085b1855d6735eefb957ccfc5bdff84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877bf2223a77bbd96de04bf8e65187d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838f1eb7daea9d1425de71955e672ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48134d57169f2e1f5bd9d3b5feea86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea217fe83a3127de4578b7a674ff462a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f9f77789f6dbd5470ca8aaa82d4f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd684cf547ce6b46b932811ff1da664114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd802d89252f2bdd1861177c4dbe491115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae04030249bbedda9bb6a117edd664116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21d6b873904cc88297300bc6961982117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563dbf943c56957ba15d04c11d93568118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864c0b283ad7f87f532d731149cb81e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f386261feee527d05fad87fc3ddbd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771e3a2b331f579e523e7a8a39dce31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35eb554b71a824cdead394b15c8b66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4e07dde3c6b43eb24a1ca462ccf8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f37f0141911d08d5f9e7a2027f02b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e20f26df450f6899052d4a59e4c93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d02b05785071d76dfc4686371625f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa137278a4ee88b1067b7a211684fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52568206c513d965201a64bb04d25213128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936046f6e13c18136fd85fae999b191d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199526b5e73af20ed07253eaab09cfb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4714ee334673767a0e3a2f6d5be1b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc618f82d46fa2793d21c4dda4e51e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b619f2c4f8453b2835dbedc678fc382133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8a5363ccebe274d09be9fc8b49bbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ae3acebdc158894bce72f3a222f73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03171232e80daa3576c352b0a62e5197136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18faa794a3482da33f3a09383e93d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd7640f4005508027499e720334755138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f074e7a2adf03d949900da41f04ea7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8dfacda534e0d530036ce8bb3a589140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85949fe46f45e95ff14c3697233f70dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f31dcb259f1b85de049589031c2f8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa177889aa13f7af64feba650d4a3cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed70352032db09f3cd986743ddadbc7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d2c47c1bfe7a28bd4da92e8c70419145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103bff3fe964f8411cdef401c288c3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1811d03de0e6b6c46a23c42306efc1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88818d2b17bb372526fc605205ba88d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7b55492e43851a7fbc7ce3145ea83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8933d55e1e8ff894cb0eb821963367150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23e02131be38d724c55f00d745bf2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986a0fb06ae78e610b4845b130443fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712b33efd5ad5d244943ca889787d73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397e6b34db0ec233a73942b40dabe3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016184b637028b6dd2dc76de9e2a4ad3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7913b031da6d8f766e14c9c8d7b102156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32011c955dabd8693b9839a71a7f6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df4a309bfd172238c7b673abe0d9b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd1116fc73e18eaa0c802cd135923c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732056c63656082950c0099baf6da98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe53c5bfad1056885e9521bb9bcea1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed0091618bd4387d8576f67b22e788162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9dff8538acf2f33d75bc8b05faa19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6c80cdccac5b9b53913cca720f968164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2cfda00c6f839b3b09c94d75c32d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00466295836c5490d475345396bf0b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5175238ce9c93aebf0ad32fcd800c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a04bd505ca742298c13aa81a70fb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb006e1da56e76c897a434eb1e26a15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49566fc5fe5c490306ea564b4d055951170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b786a23df1eb4d35336b7fc48591646171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339530b1be9f60245c256d6b3d771c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec1d9c82d525f44bc8d4aa0403d7ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d382fa4ac2e4005a48faa23d9fb9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0fcfca37c8bd2152ba8d641638b87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e3d9ef63fffc7bb4ad6dec51bb955176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3f09775d7eb84c0a1fb0eb53d8bb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac02974cfe6510569edfcb8c75d488e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791d5a941c2c4df6427eb396975246d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9c48b01588df36ff3cf07abd6ec8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c283afc4bce4b83ced53ae05cdaae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0c067208fe62d2c640fc133523f9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e7e1ff09f52dd2d8fc2e048d05349183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3f7054e6466783b2cd51c4c23af09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4137b276796f08e7c67ac8f0d62e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91b9e622fdd5cc95e2dfa57fef7ee9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098584bef5cec4fa9d010b76d838ec6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f9a95b3725279a0aeda3f9cc79467188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46415b1016e77e01e7d280f92cb82a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeda26d89371ca601926bcd377715a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db58f17958c48143c8bef8300f9c416191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1e6161725a299de4b958e13e955e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4bfa82434bfd4225ba4a5b449edba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340b9b35993549a5de39631bbe7c28e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776699b6800bfe54aee2ddd1a3202a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad854cfd1757225b8f010f349bca151196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494ba4f20d6515f2bb0f4e4b935dbf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d1ecec930941bb87b8fbd726e8a2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d7bf007f83fbe09485c94ce828962199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cb641375a4e8aa1a3fe42b6e2b19f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a5a583a482a349763a342dd904a47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87a70c4c63543f92f6f41e76204250202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff92f1b3aecb09f9a0bb222bc9d1141203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07be623d85f996b6e200635b1505ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff87d2026aedcec5e8bd937f9e21a14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccab5b2e45794b7aba6c5c54948e68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b7b683ae3ce10622cd386c1dc4e48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6616b464f844d18d6fe18d81c457893208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da56ad2f78841d107403ff90c3476d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45286d6bed3dac87a7556f87f4ab0f24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237b1dc40006d029bcac815e0e88d58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedac475cf56877685c1d4cd68ab9c41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1774a2f97f575f804d82e0ad1003a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614d991ba08b140d771cb912dcedc67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f239e1e8690354e90fad76894e774215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c75bbd0f58597db83262f3218a9de6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b139d5b199df226e55fcd8013b38499217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaf0e3ef9c9267cfda29957fdf00e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4ecf2e83bad74edba44b7396db222219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41d94c58bffd5ca14fee30e2efe631220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a68fba4e5dd8bea1de414c8f5a7a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d640e77b364307d585554b833d436d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57729d4a2eadb8587cd8ff117ca4c90b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123230adf59124c1b2bc0814453da8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2a11e50515c16fe8de59fbd52c9f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25235db258442ddb4313c936f727ed3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac163de0f2c16c49d1d849658e8ea68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c950d4a9b2f4523f6c3db9559c96f78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2554cd2efc5ed6afcf27d09271509229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803c965e444db7fdec6042df8a90ed7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fe59272726f7863038bec9f63d535231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77219fc9a3df3d680e121a9e82d5bc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2867ab5637aa21b7bdd3fd400e7766233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a8918dfb57060188b0ed5b8db83fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee53d979663b650b1f788c178a0cdaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa4cc4c63c09cd253ee264025024ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77852ceb97faaa99f4e92912c36002a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b117c75444f3a29944aa03947a73185238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce35b9f1fe36e895c899db29a408a2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c804c6d6e4e457757d11ab1f935613240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6f934d042681371dd7ee569111133241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb9a391d5b745093b3ba29ea9a9e95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd41182b0e434463615fd9118acb37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8625e2c4bfe21798c84341014ee23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9a2f0b39d7644f13f92ac54df3cc0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600cb7fac5197b5ae8a98829f942c3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb7ac00f1b035e027ec8c17705ba2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb2698311888e8edb4d21b962d46b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9927e13197bf32cb20437b2f591478a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a305e81bee31a808879573cd59155f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f757a58c172ac4b82b5dccfde18f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96fc724645cfeac8882fedc36b527b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19172815034112cec77c266fbfef73e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03d32091d3966bda7acdfedac9deb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16c49d866247b1255181cd2d1dd0ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f838ee53dc577531fab860b9d618133256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c87cfe963bef534dc63015c05810b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed523925e9f84a0eea2f812a0c5a1d7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88074219bd34ed40631670ddab3522c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6604ff86bd0a5ec8fe75d6e4d806a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc1ebc7f8c4f7a51dcea6b510caf39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c63f140a427c308eb199f1a0e9771d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb882e69f3b021168d85b58d1463b9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be2c7c17da93e4e0ef02c9448c5ea4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe3d9cbf4aebb0d15faed01a854ea8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33045aa2962aa7070ce025b8981f6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9c7d4cf7f79453d6f8abda62b623c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc91ab4e745f3c54a0b432d2c250004268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a49fa2b1acbaacb89028c6d98a83db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faf13b9e5e5c6f72deb50449588959270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eb800a3290bc465068f17d20c01d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8333d1ad6af379da32eb34cb2e82eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1d70af71e0347d9c04fb3a752396d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da7a480fb6d9fe4f981cf573987856274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1be1c61cb0b3b231b7b5f167f8906275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f38f1086c4b82bdd75fbbd59d3a6d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e7ec78cab346ce6301ad5168c334d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2241bfcfd0b241d75d9504b37078545278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b0bef3a6aa5f67a6614acf7406b2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09fbbd76ef5bba3a7d519e50b2c269280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e77fea86718365b5c06901c42ba60f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b15de8a9109ad1231291c86b4fcb17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63533952ce60f636bc64dac83b9384c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa789a43bcdbe2e972332f4bba5676b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a97853c8c10f5ec4e64b142a4bb714285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3717aafda63db0bb2524699d71e90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf4516d8ea76fb8a09480228c80c60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d3ff18d3baa252204ddbd1a733891288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51482118399cfa890397cb42219bfa9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0df354567f1fdd3bb9c856c2740ef4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d2618f4b2a180b3fef3975f7d6619291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca10d8b0c8a83e909ceaf6efcc4946292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca609431491f72e173b3591c4052d7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521619fde6701a61b09f20a0eb166d5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0e2bacc3eef9fcf347e97ee93633b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832056dbb4e55c4500a58212ac4df80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79782c659cb5f0c96a7c43932c65b955297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c270c909bceeafab9dbc65a1c21e419298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74da3008cad1228ccb0ab7e352aa45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099791f3160df343d369b81fb45350f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1d30608850b04fabedcb021c126f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d68a843a929782fe01bcd7e878c99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234149711c7c7e9ad18aada682190bf0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98155cfae3aaf611eb3ea79f262a49b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eda318ff2775d2b36588ae56ca5d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c860e71f72c74af90c45969701eae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b049604a635e3b4841b1dc1e9826a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea3eb113c4e0182f50349a424c57ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7277c7b1cc6f6a01ed0d91b5fb83868309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07cd9753b7fd24c4f55ddc7a38c3e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a404231488d0a93259a6310ce1c4dff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bae23bcccc647fa96a1f2e19ce5b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7854dd432040892386fbc9057422a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced9e610dca0ad9e12d072a9c534aab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c52b81c373ac7f3f20ada189ddb07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e87307a008817b3d1ea4c38f93f490316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678da75981838c6a9bdd0d833016357317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd74346468b3274be6b79f3867a4988318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3bedaad0bd5d6fc5d54d66897aa3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24eea9331cdfbb22cc961366c71087320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ab6b5a00f9862ef2023c5ab47ddf8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e3f53446f91f366ccf0aafcaa88b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d501d49a30e2cee6de2ba7ec6b892323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f144f976ea92db0774d0b84455a2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64d4881c119ff485d3629727c275f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4f78db624913d1f30249d73e612fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe02490e9a8b2bf061c4425abc5455a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011429c391f559383b9380140ac7c67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6456b8b03b04a8456ca3de113413b0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaa4184b528dd4c4a53c9e56a1b5ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31245db5c894812eb0a14830e023d4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18143d88beddccf13ba7c6c247108ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096da6b967dfc2ab249629373c489d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce10931552c296282f71d7e84851e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c9450718dd534a92a51e4dd89c559335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682de7f470c9dc062c5eee8c38f39e34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658a71a3f924d7a271600c64aa894a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc41f70567a9cc9efbf737dbadb1e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7799a2a76c338837f09df05b697f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777eb0b2e0b3d3f1abedf5e010d8f3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29aeb6eebab419bda2f26f7a7824c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec62824e7150cd59c1e2557d451166342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b59c7ca8281bb9dbf79aa702a23ce1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b541e6d35b5684857922585c5502208344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14abfc844f6cad9b118dbd059cd6a6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023af836969dc4e70d341e006e63b8fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf984f2b30b151e9dd4a118fd227de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2df73534dacbd847365eb5ce15d71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794167faa76cfd2073d332ff08cb1f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3979d0183b2490ce30dc01febe66e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50623980f446c916f7e2b46e354af2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52d8ccf1f644431992a106bc266e22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccd140e6607ff1ddf84b788b82887e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3880977a46c8049cc1447b0983dbe6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91319d6e2485a7552405f3f622169b0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86f6bec79cc354337ae983f985ac56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb816b6da4d51f7e440e418ca49030357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca9c5d4b1041b4d41d6d780c8aad65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b256bfaf40a5680330b1a5a21cc07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d71fb14c81f96a0cd7aab02d0f3bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e594647bf2cd575be548196011582be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b594d3491112520d84bbe249c115a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f989d2660410e61f8ef77c5fd2dd3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4286e0a7cca466d5f3f0b56cf1c9d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b55d999a856f37a64e85984e4c579365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcf0f1e808b8ed552ca5e4b8c02c46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e48fe853ffc40416e7744ced65268f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d2bb57d373ef04680a2d9af56b2b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e144a831ccde5b4ccbf1f663ebf0a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088e82ecb69e6f963f14af431fde441370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4654a5972c8299b3a7c182ef0448501371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2176ec74dc5f4e0031ee5dc1799161372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b5d0c42cbbd57a7f18bd7cc347bba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f88799cb7bc569f08bf40a9c96b648374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ebc078cb7c323fd46afde68a8bcee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b8dff468bb8d633e3b270ab78dc3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bcc0f2326be8131f003603762cdc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3c528650be84c9051aae809cd5ce3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae836cd383031eb3a1cc8847f8e585e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e084a320f9ef9faeb5d1245f9aad2de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc259df7ef1d09e720d30608bc9cbdbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce75ea5afe3dc2d6430c84111fc91e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f5c5fb798e6efb1442e0d8acd009d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a032974897eb29327729c88619dce1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f817315425f719f3022f89c3ab1290385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda81b3957c2f8fc91201454f8af4a77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8e91afb664b07b026401e5b8dd505387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95223b9b3066afe192e996225ecfb4e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ff14f6c6ffcc341ce25c548ea9ac9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152f07b4e4f0af70c6d8ea81dde9328390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8ffd84522e2250f730a61ddc55903391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e660333fc8f0eb0ac23318117dae383392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcc14ba73e6aaa9454b09e0f43997e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c3a31ecda8e38debf11c5edded775394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47914068d12f2745fa12d4de1996d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f8af0c1e3c21dbd445134d0ec17f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a161eddb6846cfadc5588a55c00df4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698e1b25ff23525ade36a68d3cffed1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f28ae0f56cd61f72fe12a0b3ed0b65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ab60a5ef18f68278e35b4c9ccb35f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3d5d38b33099ebb103ed4e2954a7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59d170115d0b05cde50368322eada9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05347f9710cb6250a3a70a32b725ac4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a611ea4172ab25fbd37e1a8f288a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc714e010ad6524da1167521352312405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093468a6df1f76ac54cef984a5244e62406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771beb0d2900d0734e811dc90fe465d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa25dbd19f9001f5c92f4228ecedfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95140d2d32ea7994b2ed244a0719782c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628522710d73dd586722d770ee875f6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071d981e88fa40f3b155aaca532018c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36351b3d5fdae0748015f2f056c08edb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597101fd2b318613890a5bab8f9381de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf46e63141de719dc9e085bcfe6aaac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a42c0c84bf9b174a2f7fdedc8639b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b2b5639bbd1ae1e8fee4a650c193e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bb76d10aca1db63076c6e537edaa3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b883a14cd3658cf09c5b08d529b7c47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d934770cd2b6fdeabbd09b1d1e5dbc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed60c45fa144e267193110933abfc46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5195d1ec5b7583f6d516d7d6d78f75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb2e6a644fe1719b1b996db568b511422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8d2eb500d72448cbbb838a13c82ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d430af39649541753223f5b1b71d190424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d582f08b753df49e0ab0f14bcaa5f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c4c3eca92f190e394c7f1e55d4aa5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574656c1062286581b1f3b8a85ef829427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178a45336015b5c77e1e2d9b86b2086428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbba58ae06d030c541ea3d0f29fb29a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5b204dd3c219d5f3ea0b0f9e09b68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4f720f540c60a225265f577634ff0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7892fba854e3e788e48adf0224501432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db381aa380dd8c0c585bfe62e150d82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289552521b954e679baabee7d1326638434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdb01261cdfa7a4928f1660f3e7c94435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b827191ec0795bd152c8b14989b3d8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495347f03ea8efe02faef24311587e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4606729af15313f887d737494fa5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0d41760f4cdae4fe003fadb703ce3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48795b29ee8ef377c3524034e9e853440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cd272157b1f818b757028f78f3159441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffc152f790be65b01be3dee855b80b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df272231ad75d8d4f8574cb0771b8c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25c4ab0ac2a5f14d72c6e99902c194444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b08440b2eb9ea47f6148c33ce9ecce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e4443ab84f8431bd6a4ef8cca3695446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fa044b2158929f5ad8ffbee8fe55e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcc9bfff1e394707f28b8fa976fe29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fd76cb54a0a01a1f428563f7916ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1c069130aec3b67c9bde2e596ad93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f52fe8522a173798b9d2624505b878451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56613e563c6cf252a07eb73bbba4157c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1dfdcf77769949b8c5fdd40e661be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543180dd3b5bc242c290464343adfa6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b039ddb5cf9195f3eb038b5ffac0d34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f21f527faa5638c444d639aa3938bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0d3262e78ba92b817914dfba5f0f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540ba822deff59edcfce08c8430996c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98ea737d1422cd132ac0b3a892f159459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad359216eb66ed537c7bc8badf422ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da592ea92e8fb30cfcd7f9be34a5dc44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eeb33ce91f031867c94f535cbb972462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fc72d77e9230138a5d1dee3bdd1d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b8a5c272270de7e6c3ba843583bf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af58b52e51b12260e440267d7222c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0059e9689388c11309b4f8d08e5f93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd311afbaf7e43a4d1e664ca2acfcc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9059bf7fb73b2d0b913dd8882d4ad81468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea906b3c672efac4fb23100bc596bc6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831d10fd7031c7132e0196650929d02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dac5a121835b0a9afaa7c780a32cb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee38ca304cedfc66322adcba44762e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3709b610de8857919ec0ef4c6bb16f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17438cb320537144c0720833598bbc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f790de86db7e9d665712f338ddddb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55bd95b6f7935c3589246c03efa2b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bea4fcbdd32f735f42cc41377df4ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cc9b6bbf43466b25652dc82259f88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017fde90213287a3695be90cd6a02c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f94db8074baaf4667644945b6a06eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd4ad05dd7a34e788ff70b48f20cd1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270df73fc00bff5e3e6ac97e25054855482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea4782f00f1e70593e99d54004f1cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30e00ad3143ffa2cfb7f3410adb73d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93c4e034d4014bda2b4dd108cedfae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f021d9fa0624fdcb497ddf882a673486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda852dedd5272ac88b1ffd535b83e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a202358a3ffe233104f17a17624da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d327459ec1b4e45ea09d1735bed63489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acf51b6d337345a5c7dfb7474e2581490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a14073b063f5530dbb6708a6282fca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb32e2ce62419fe94ee6d0ad234da1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c952482fbbbc7cb37faa2c9dc61113493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5470a6ab7f96815589028ab8caf67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaae77c142cf35afd82b5522d31cf79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35af0070da77b94e3f370bb6c1f3226496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cc152ac31bc02385e137ae94b8fa1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d034d6a33c414f81a77ebadfd5da50498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af572176567535e864fb9902cf33d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7d08d67ffc05288739e208ec4867a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7575d6c393769f52d2d94d9325b7983501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceda00102f26053c73dc833b680669502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e8492fad2fc0d9f6573aa2f5bb0e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339ce3d56cbc97029cf4e64601ec8b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6405908b7b071ca59c273bde2c72e0e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e492439088169e68900bfcf9f70d2f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b397e5fb770705aa7d676c6956f86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e997d1fd22be719b60ff4ae5405a090508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7ce1ab1d9995b4f978ed03ce70ac3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d0d6ca8a6aded7eef266a2a4aff9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d97c51d014cc6c1f062f721edc24a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aa0e742d2a0fe1eec2792196afb71512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22ed01a8ebc3ba9784ea34dd9a917c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbb00c3fc9e45dd992c145eb24b38d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dff7c64914a00c5f72e7c95642967e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db79940611364f72dcac03a08f1fce9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91886753827d1d88ce0ed325541827517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fdec2c0481ff8e3f1b5503878715b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ae65f38829bcb7bd076e776a2e02d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c879ea52432c0b2156d4f6b59c32750520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a16202e48676e3f4a615e9f31f4233521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42850294c9b3b5796fb2dba4990a7b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d79c9c869453b37255674e44edab51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85897356fb12681ce3d251f578de956a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c55c1a8c9042c9ac7408f6d12af25e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf35552f917575f9423779e400eba4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e8be959d892e4ca30820e430290bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d0b80ebdc3b4fc1e5635af46b2123528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f8deb16ef41c3514fa4b965ededa9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346f132d444045d8241ccf5eea5cfd9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e874db92f8fb038efe02f4b9f10f9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d17d93c827a0b6334913fd3781725532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e708d43ef6117bfe887db2e2ba86d0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427efa39d28480e2f6f2d28076e290d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eede46329f0f6ebd0e8f12d7869e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dbe2487b21262f35a611a7def059b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c682c4f2547d42063247cbf47ab055537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfc514b550fdbd3fd78c86d34622fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3196090ea36412890e375c4a8b762539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0ef9dd2a90f0c7671f7aaf689bd06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c264af792d849960871cebcbbbc44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36f40a732bd0425f1db9f6cd8a2bcc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7865586b149f5de8b95a4a0e56c83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae40e1f18ed17a9420074047bd0259544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25736e89dd6c0d76c1b3e809099946a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a729cf4d7029e0e6c051b4d55b8d5d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d336b29507a2a7a7ef5869ec4c9b54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d807e1021d5ba9e018349055d156d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c04cad325b170850b48ebbc3006ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9164b078650c346587a1762329df309550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49920baf85a69c4aad84ee6c76db68d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d8170bd08b92ad6cbc2a26890ef4f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3f4d0685e3f971f06cdaf7e8393ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68938034ca2dd20370bf7c9f0333fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11ab13d6e2afdcf194b68fbb59a6fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe9a7e04760dad0da0ad7f8fadc947556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3167963c5589831d2568235d86eb3e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a56371eddd6357a943f3690d11d66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920d83a15f36062f528e7db4a5d94ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c2cfb924a34b51d6e2e6cf625b085560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e06c27a9c06869f626ecb19109b91561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6d4a4ec2b166381012e761f7d973f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee102da59af7605e28959f656dcf98f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e3f00183552da03a66555570b1b45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904aaf92d31ea447d7fd5f7c5c2073d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f450572dce94939adfd6a75913ef72e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efad5c620591762d45e6cdd74ca362567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6bbdf54eeb3fa1df18e450d152076568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfcd30da0c01a11413535abae8bfce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e47ddac26469e3037dfde97c72770570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c63832eee914c51fafb5092b7954e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217b834d4b610a70c0866cb1310e912572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f332ef7bbc41b81fe40ecee6cddc79b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b22693d7245632d11241e96e16674a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e0eaf39cbb3960d7e6ad3e1d3f423575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc2e4130f13c132c27d58ca4e167a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1786471cfd298684505b3a7d8a3bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eee528878c282acba0b51bc0c66c96578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbadc746fa58689095aac495b3c381f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18ad921e565509eb9571889e4d8976580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d382674aa2e616c8222d9c1b32b35c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828bfa8e873f0e9366231eb51aef94c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56bba8f70faa18e2c6dd3e42657cd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c901479b697875b9f5c9cb474afae8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9304708edfc29e6512ba4bbb288e25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d24b7f59bb3cf5142b5e115cb44f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a6bd24a3fc8994d1db0dbd362862b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956337dcff59e189d18c33a90540f3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab25784717eed2ea4e8dfa223f823ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b076712acf406c5c8adbd4718d0ceef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5673b7c9de961b527b0b6d2ae1e3ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0b0dda0f261aab589ff94fd94b915592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354d180952ef9d55457a41d5868fc92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f529a1a65002cac1a3e87e18fe26aa1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803d78defa1e3cbd8908fcb1da0c879595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac520840b939c5658afa1b0c1783249c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8024988aed7e8b2a822b4eac19f97bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f86db0f5cb5d98c7cbf8a153b8f96a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52043fbc9af8d40bd61befeb0fbc89aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf06eec36801dcf29efe1f4ec8cbb03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15613c175af2fa26f42deefffd4f9b78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cc2c7cc48356aa37ea02fd08b7569602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33b06fb192997ea5664ee36640ed06603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ee578ce08f7d6d999a49fee9a93e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6ad80380a7ce346b2cd8418d3b407605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba4ea70854ccd10f4d5d31dad43470606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f805c9df61a42440a1ea9e1ae8db166607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ef63e042df0729c74ec935bd28bd1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48191622da44020f8d2568c0f46730609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fc61680af498730ab8153e85dd854610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283f2860596f86a13ec991559d9d23e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9b89666493aacee09caf840ba1e14612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30425ef7eea0cf791d2254f4163b6274613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b5b2cc98a3deb66035a9676e4726c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f768419b60bcdb8328115398e418d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fada3f6db1facf0c637e5ed9cad53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c0bf775ada0afb37dc2d19d4d77f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7eb44249ee5f4f3442704fae27f1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205b8f6052005c8369c3c47b190c488619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728380c18aba4ee570cb4fd6dc2cdce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6c34ad42a3d4911016f4b3c7969bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af57a27544d332c45436782c1f3844c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929d3ce0d1aa56a716a538426fb2424623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80644bb769cdd7e95f6967ad59aa85f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be92b616bee1e1cd11320756a88ad0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa5de3dde09bfd5b82fec848eae0f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91929fda83b3ec2f35f78d2d350f80a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940c4b501031cdfba9249f288828104628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bb9bbe03b8617a6c0204f26f9561f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a90329f27284af5066e7a8160d80d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa8fbad2f062671eed20e8786c99f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f366860d38a0b74889829649db823632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0ef8d8a993f4e739f28d775d2d503633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d2b0df14cd7117d548fc1be3b4ceb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229877b57a9db1e85f58e855427ce18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8040cfe40cabb7a1cce406e2f346db4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127bd6f9cc81cbeb76ecbf0aaf15189637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221aaa1a30b0b6e05049cdef60b59a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf201b8d80f6da1f0a3b1f227590da8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aa43e23a6f1819d981f4b2326dd9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02317323305c6c787b17ca402be3b903641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b84c40f47c39b51bd1738e6b557cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea05844550b87510b2d79fea320ef41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92f4fcac3dd40710df6a81721cfa08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9e9aea6870a56ea182211abc9ef51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e07071e8775aed1cb70f08e50e7c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053a3fd860cde8a70bd5ac1b56c6678647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427c8c240d094c4d283cb887152ca9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b115018a14e2b3b9e1778c8d8fc6a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45923e24b85be10679a317ff9d2d053650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168ad6669e76ab1c16b25d91d860442651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc3c11f8d18a15afdb6f5d493a8f9d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d55fa71c64bc487ef4597ae5d2b01d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea959175a51f57d6d77110e02b76e6b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600bfe880cf53d669754d4cd2a53727655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa6ecc8c6e35f26e56437e4566b197656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c2c4652e52795d6f9a9399a401ac4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f02954c24980fc82fc8e7b89cea70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf772fb8b067ec99875ce6e99001404659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275df027d85325dd81f732f1f16ce90f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d01a78909f46d8dcfd161a5f5a5fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16b36f63cee317bdc26b4641ae5d0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e5f0d15836b9cac658a96b8d3408a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34525a203730d0555ee3ceba9dc82662664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa433f830526a7c8ffae82be4da05f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044da001f7c3253ab75e9280ea61375666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3098135e4aa12157c3b6e8e9c5b3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49eb314adc43a4822b27b4bceba72b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596d073001f537d5a618f11d02f2480669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab2b0140cb77f074e4e9daa5cc70f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5126537f1655e7f77f5ee9d7f134b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224ba5f9d67f54190677023408653d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c3e9125029314d57e747d2ae91879673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051ce4a59782574fb3beda156e0fcfd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebf63fab5d00eafde9ae33930230cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365cabfd4aec0661e866e14ca91d513676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71926ddcc483f8746e6b7eb10894f0bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bfe75e7a5fc1c8246c9888325fa4b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11977230f5fc7cfc65b5d96f66047da5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466df806ae687047101c92bf81264be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c9431086a2d21890542c87eadd111681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dc1f3c4ea97e23383e5eacf45ea95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735295837afa72075c79f53fa9db5d98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73bb21afd75c9b393c02eeb831e412684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1cef0f70c6e0059d026c45052b1ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e011681a38c2c6c95665d4584f90f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1126c0bbb708ce06f5db073c33e001e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3daeb9b07f7495d986b56b41e145af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9345683f22ed47d37aee841c485691e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626d42d94b11724c5281a448f894c86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809685038ed1e8b2cd1429f20d37651691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3662ffc6de701d65064c6847bd7bea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da402f03f9034ecb83f047547eb46e84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caad157f10ec46807a25308feae1fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a84183be0f8a6e8eb2a462b117168695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813bbfdcee54efd36d3e0bb78fedfc0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca8143595c7797449bae5956215cdf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38998b119a026eb67b8dad1f57fad240698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f58e910039132432fd4e62b8303cbd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc8a794907d0f6e652d72430745807700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525df98ded3a9d8f3c901b4e1e04378701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3cd80f2a27396bcf5e8943a85fab9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04daee3572b2a5179f31acd4951afc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33aa69a9a453a9ac853780f8a420c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a698d776b6457cd25cc6c687ab8323705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2d869437961b2b4027c41f60006b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2aa586724ef123de868f9dca1cb68707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49523ea0a92ead8de0cd204fab57a72f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955d094e5fd9861d68c43c9474f9982709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8142db37a8aef996ce000e6a562c2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7322883fa8ae698e7bf1761f346075711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcc1458e64b5e888396eb3ad5708a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47173cef27b79e50da8a32d5858fe77713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98fda94439f75b43cb08b13d6c2351714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e100477dd73fea941ee3f8a09d0b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007b841c6df2340346ab987c7312c70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dd6879d282efaf857abfc78bca5c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abb2bfbd62e2f4e3a98f607c895eb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52034b51162620cc266092ac319b8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a46f5d6bf3b89557f56efe9ec89b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f6c6e77e4b506d1fffd02628c8c23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38f48222f054ed2d670b08adf31dda722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80617bded6a9a3aed7b2cd9284d7b1ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59927b6b4eca96a788d8cd0e2bd04239724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5701537f8ba5c418249ebbf0aff130725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7851a56c96e7dda71034693e440267a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0946d9e8341edd7f7af2802aeed70ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d98035c6c39d0188ce77afae927bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796df37040414b2ecddc802792eed2ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bba20ab0686c693813cfedcbd057e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5b72a919e129c7a60fb7b74822c58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b90d067366371ff8fd0d5f442bf39732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e014a69b3f8750b33ed0681e07a094733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ad9365e9a502eb6a0c0a842e037f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d63506346defaddaec21cac7f6c4e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be823fd349813a9cb9e2a27bfaea25b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32319ad23abd2960b2435b216ea341b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819cac1b5680b96b1849972990b4dc7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0de022d434d58e5f4e5e90dbc6bcb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1226ecda31741f93ca1d6238d2329740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963795b55317e8eef5370c6c8d37686741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613b426f46844b34ef835ac1160b465742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918bbeb167092df9b1726a49ee5eed1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015b428e2f09003bbafe06fbb91a268744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8ec7e148d66b862402c7d79447290745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78bc1f7073ebabc2fcd58b1f99f5a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399c5cb44948f2591a28c01e23c678b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c218b089d40e34419ee9e359008b350748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d103c2bc7697f3553cdc682b15d111f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f615e57a736395ecf731f5fa94341750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a869776b6c729308610212de0b0d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49f2810f9f10ae6446fada9c078107752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c64fada149085fcbe585721c0aea1c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7feec642a83d083b3d65be9997dd3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd948bcec0cf8892a1ad384efdd9ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a760133f0818e01837847be5042e1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd24fad47b2cdc00e305534df74bfe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fc4b7e8debe0fc80e92c1eede2241758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74b8735b110b7d839944a16738fb6e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa9368bc8553277d5238b7a552f5491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8231a10ec161084bb49532101f4a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254a2f41bf502f028948fb305b0e3d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec65939578b8768200e1b96949298d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c13cea89e96d0ffeb750d88a69a64a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c1f895fdf34442e7079c76a68a7de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33b0be031382c5fe8829a5d93bd4a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9011adca125d2899196758569b6c04b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea52253d7c468ce7673b76bae4d25ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5c21244b7ff302beeb5d677e8418810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45b5e98b2fc2310a1e6f821878fe0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3fda6f02091e5bb039361c5f45f6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ed636f5fd5e1927475f333a1b693713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfac97277c8ebf3dd75b185560da0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd1d52048b7fb6b27f14a8a9c48db915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00930a395824256304e7a1ae2917903a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae365bf19472c4c0d1e0c93259c5f2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2246c90060ea11e471d1f0c2dca51c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985a632f4362e0a8b63c1f811d2fbd219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1c5e64cae2fd63120c86629690f4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2383a453aea9eb990c3ec56abce1e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6577cca39c199c33f8e977d25c812122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09ea270562f9c404999d16a3a49bb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8663f5ba634e4d4108f8bce140f18624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e6a17f6036028a777897c5ab3701325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf521326f083769446ad37a02fcdfd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d556a9aaef23b120e67019370d3d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82044dc8be500bc59ddce1cb32b60fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696b387a38b9fee41e99a79790e1ad329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7618e5e0f91536564a8b6dfb1a225ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec0f814dbff95690b78a602cded0f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5a4391c10ff0b6776ca9797239e1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab04ff6c5eb4e01e829363a7b5de1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1408577cb5a5458ee7caea568c46d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742c7a894ef6ee52f8abb938a9c82ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5358a400211b85a814edd53eee4522736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e57c66b86db30b99a498878cb759237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b89ba4ca5cf4138140c75fca56d60c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea95fd36f2f51de6743dde69baf4b6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ee7897da6d4f6adfa7d5dfac1fc1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e1fead0fd38c3258add30cf3f9b6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94f88f589bc09e64eaee5c37f3c41642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac58a8914cfc6fb30f9dc0af0d9f1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b94dcbd803333c46e81cbceab56a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26602235d2dd742c057c8725783afa0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb63ac9e9a6d3baa048a0146b3614046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc1ddef3a2d7ae1167c73259bb3f0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194d37c1488f84d917a172c8054893048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a41ce22fa7e45e31250f67eeed798549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a5133d0e2b9fe49877c7e3e6d1f3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a954973e40fb52d0a864e01b1747c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b4c1c0efa93e0d5e8b45f128bb84852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec35c9af8fe9d8210e2c0b597c7980e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617de6c5c5df685cebfc4af11d8bad854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733023b7f53f2e2ee592b5e5362b9e5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b8b5cc14aebc758cff2492ff3a38f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471bb19e1aed254ec0090ccc6ca66ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376198e24913a91ba7c54aa5198b0da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a456876d4a42509d2f7891ad0e5b7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b331864bbbb5322d37050b2e04d41c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a232b58e16f237d4410dd2392844c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd1b58f1b13f2b3194f07192b1fe9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb86e496354d2b5eed6dc2e45b71dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b0a1e0f6fab917e8bae49aa67e71d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897b7520df6a2458fad19ce97778b4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453729182e16d5ae10a2ce4b5dbd95e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4388ea7e71a88403f061907bb149667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c0ce536b4a64b7098d7992279b4b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6d5daf86e822b7639e1197a7fb53a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18967defd0146de82c3359c5e8451bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c166a05d656e41cabfe5f4692555ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7532bcce6698b1ede33994a861427d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e778f731faec81074e8ddeec985a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6e5281742d26382edb4e9aa68655074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f560a0950edfd9400760f7648bf0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a10a400c149bb2baca53c6c6a14f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035386d2245b4b8e496eb37e151f6e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869372a70f5a9d6ecca0ebc92af69ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8080d7a710bcd0b637bb7a8040891979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d58b2aa78b5f5ff47e6b2d5b47467080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974c4b9dc242eac4e08725e4841353381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb456d6a6480cfcb2c188bd0f79d8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bfbd893237888cec37e0d566475aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29690c946c2f6bcac32a1bad8eea1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eeec40bef3c6d04684e70b6f3dad785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb7927f414ef3ce5dd2e97049d4b7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699330debfffcef1beabd9de82886a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb283168984d51d222a1b5bb05a7177888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a3f7b3995d528e325cd7fec15bbb089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494c237c3ee497d34112ff9784560a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7365daf71bd5c45fed32913e38d1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f39361f0da078c92a0b66865ae20392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913ae3d0023e422e7e8ecab89d705ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ed4214fa5716621b81e0a7777558a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2a108eab5c6e132be8a45f0804a9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f656075dff9857b754e1377507b19aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34501522d9142822baf3457e9a7a03ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de79d4098419107e338fecc9b472c7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfa5690a63a8187970c8f92d56233999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592bd68fb76cf6f2370e931b9d6ff5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551918e11c6b80de2c34e62623097173101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14f0ddf8ca4de35e5ed6a2b9ccec72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631998455991e5baddb50f1cd4dbaf4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9f6d6658d2ff87333082d32e2d0f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95a1b7928dac89bf5224f334837ead105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5d328fc7e28e3e5c9761c3b2482ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e976a778708f786569eca476e8ca4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d1f98d3cd3db245469490650a52a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887105bbc40a8dcff27154bb62294abd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68ea3e2f0811644f329085179a0c5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943298dd19ad004aa353b68d12a30726111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef51adbe95a823ea4c676a542cc5f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13cc17b4baafc98cf05d3363388f36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e115db10d7902725cdedd06a0bf83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375f32364862a5c6bf664ff4302e9a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afca6709cf1370817f7711e14272e00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5207773bab40b5c9738413649c092117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc060fbec6d596ecfe33ddc8120f5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c184b21343d302991fc938f52b772b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88be1ffb2178bc365d2008a6abcad3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7997cdb8c2b378c255d4abb6278c38121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6327a1b16aedf59f8870f8ffbe2a60a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b68a5aac994eef89f944cf86fdb424123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b51a9e84e50b3a40901072e07d79cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aac4f986d8dab2d99d89cde21f80f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb85a3b19724df54683932f2fcd26a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409b4fbcdf8c2051c8d7ef17652783f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a08ebdc00a9faa1eeb829438e34b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cced0ece6e12e7b554c03b4e453bc0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cd5816f969d1f488f474612d3d045130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a3b563e11228de7d912218d9288bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64beff8805c0e02fe82eea00284b1d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5263b86958f4fc347422d16bd114e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f147c6506bcd072c4b4d00b805e81b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c19faff8f3f29b03310085107dd853135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d4d4554d9e3de9ec731859f7faba7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f4cbe63e68fb59c5cf8c486461f64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899f7db660db11bace4f9cd1a882523138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c183602db50238122228fbd5e5c31c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010cf6dbd927afb66a7a92e483c3e0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354ff44f472ff07fa2a87406f5ef140141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21967c556c54e9c51ddacd9e93bf18f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f7e3634e7a09d04c378b4c430bf34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c9e728c9ea456981d1a416696f3ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa227b8c4eaf6ea25fbb3f34444da6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf9f9bdb7ec31a9cf89f6010e75f19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccbb13f7a8b1a39f787c3499feae63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e309ebe31e6ad87641ee57d31684c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44868b9719aeeb516600af493f72d78d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a24afe3d8e650ce867fd1d7e828e5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eb2026262d00b3d7a22e882776073151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc33808bb07b7267d711c6d1539092f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c4fd7c13a1eaf66540872db92b755153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1e9c0c841e2047daf938d9216bb0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d1631e2cb5fc397167a07da0ae008155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbac1a7a86a100e0b026e8f478d954156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91363057cf58195a21baf3ec77a2909c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a170b747cdc57216c2324db068a28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17809d9b63cee60c44a66611d173f66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1683068e9caeabf80467bb3efef03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9e84af7ef3ba7ef5baee5a350f804161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a1dae03eccf2d24ff61d866f46ea7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6777e5beb0921bc85a3bbe2b6476f64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb476a7186367064c2b6b83325606e92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10b5cf118b92cd165c76ba2299da45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1e37e711e40958adf72c9d7c1c8e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9883cfe5cbd908b831f18ab0597894167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed2b26402574a169c02ef0f0391a11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ed0372ea6c3004d1ba3875176d046169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b3af75684fc1a9c54be4253c4b432170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6018c824000f4a13d40c57c14b6bb27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd6dd01e78036c6a9cb2908a8f97cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6768ea057ed42a82eed851ec1df28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f7303f9e785a3024d5a1f5ea1793e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00805127ca40300efabd875d85b511175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adbc37538c64d85ade6212ba28032e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361ee048d46497a857531046f8fd9a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d1e1c4c19f190813a7201319ccaaa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ed93fad15d8916ea6d220e4e49a99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59974096aa2d5746a329809aedfd53e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775fa6216316f8d32de10ca33488abc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ee7d5644be908cdb71069f5ecce7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aeae06fdc64bcea57c752bd159f15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62392c08892a74b0bc1e482e1eab27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e053624bb566eebdc383dfad84047185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea780ef2fb99fcf761d34d3d7098e1cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705620dfc3a84f7131ead6ee3b20279187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc49720f355cf4e60aa58163d83e60e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3618e969f97d9a3c2ddc15d1c9088189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e553d566a4abbc962e271588087b848190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c447f1d162214e880ceac5604cbc8ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7d66a5b569c672623d125a893d237192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79a89a963ee8429f57a49652ee485c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad43e658cb24f2065ffd96bc971a40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997c91c54aa3ad679956652011fe888195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3b9151e62ae7aece7d62c5354c13f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ae17d7547bb21abd2dd9ea3b160d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bd4d3360a9c50e3a63395d663646e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa2da0c1d2bdc90242077eb77a8ea4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca34298347999bcc864f836042a8168200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1a8ee4a6149246184b57fd7ca98b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd8bbef70b2c3580cf266293ff33b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c2db0b1790f7da7006f77d8f01587203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c725a81125c42b23ccd92cb7a40a142204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022993706d9acc6e535b27d8def88ade205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb696e253c46854de12f807ae41cfe1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d50e0209002d1f1f6a0bfd6a436cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd8282ca34d44ba3b86f28ee08385c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19603dba1aed9a691a615d9f25f18702209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c31699233304f2851aebbb81583953210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7d91e9e418fb1bb2ad52f9c56fcff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fc690f13389d36f85ab86cec61d98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa66c60706100b30ba2b3827d10de25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefd478b5b6993ba65bb9dc07c816a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf6798aaee2ec85e15df0f03bb3c5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fbe79e073765443c5073938f386db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db0ab7aadf7641be8f9aaa511555a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bdf11c57cbe16ada62849bc4cacb9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcef40904d1f833ac7c6a36cca1b0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940008f314df00bf681aed294bd79a71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62275c78740dcacfeb106482c344b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d7b325a83c08fafa3d0a32417a5d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df864fb32afb65135c8bc5fb697755223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da42f9071668c6ad5ac38026058cc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8e9f805e25509ef496ebe9187cdb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de356aac32ede8e2660d903617d3b9f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519402bd3e638439dface5a426adb911227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb053d22c8a941313c6479fd364c15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436b3a262385a92450b8872efe8668b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f0f2216c32e3e0862045cb1f56ea7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0da4eff1ab136408294ef139e39f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6da83c4ab84dd69cab2ad8d62dce6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501ec93e61c38702b8fb583aa3b719d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260724ca70e59a2a85f6188e04cab1d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0810f99ecc6fcf68df68f8824d1fa4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14ccdd10912480a6430efe2d9752bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f7a3b613e345dbf15a9c41ca45b84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f6c8b3b7c4f16dfa0589e8319b644238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5d27d7f2b2a08f68b1403a507c785239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba9c8448f492b329de33f4458c8be9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45916ef5e92e36e0b581b9cca723ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc94ffa537dad17b8bc2b11d9ce40ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f930a618bc9d9bc17c3548eaa42c320243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a9178ba485db7656a5fce41fa9dd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2a5c54a6d990008acc33296db0e1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875c1d642eef326f49f7c3da10e4e37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3d46d6a2ebed584b77a468b868a48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcc2562efd31fa1ade47ba92831071248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8c2d09cd59950d04412590eb3c52b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a73b260ef28b447b41d14911b50e4a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ac96c1ad2da246ad234ed55338bce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457e4767d11e2fe4e3f68a5c8b9d0d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3b48bd3b0a715fe064097e08668fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501de01bcfb6de057980662abf2cb651254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d19c67e51d7dd857bad9b4a2f79a6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee54d0e9c231bef9934475a678e833256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f971a2b62b4ff08387ca6f49dc5edf3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6dabf3402c012d3de185f1aae57a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3c691d8355b89ad197476f8b12498259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063a74560a2964907b422a6d0ec04c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393ee1b0318f0bb6d74eb8adc85ed51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458e1f2dc62da87a9b6624ce66ce0e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d8bf4b661bb4b34aa27ea3a49b9b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26420faee02bda68d3c0755c5058525264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b55e1f12cd7c48e17249b76511353265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb85c141d46e52b527580da1c238c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f5b55b733ab0294e50c985da2bf51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fd1bda4eb90f5373275380a151339268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036729d961acb42e96785fb293f42fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229a419fa9504c727309d06ea51b3d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eaac038eff9df775c3a4b63fc3ba3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f669f235222e4ee9b431f46c593c8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c896c68925d44f63421d9eda2d9f18b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea01b6d070fae9871c4c5376cb12f7a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561858bc2ba68455fe1318cac849172275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c780dc02e962cccf41e24be19c0b0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b61a0efd93f708e88fe2e0594de06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa62b5fc376500c909f0747d2c629a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014da9b1ed3ae4b7749724f96d014daf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5211f44e759c2e20e4ae74dfa251d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2a50214698c930ea58d453cf46a3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2667b7ad40c85fc334eafe77e8273b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095ba6a23d3469dd7724054b7eb8230283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c353d622b254c4d793c9f25c700d55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25bfb1189ec1eaad91ef0a151ce58d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc24d9b519a718a7952aff01a2e37d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ef416f18a4b624aeacb8581cd0c44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88f805b45b9fb0035557a72e08fca7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd642e7d9580dfb92e5a49734d9daeb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fae8e1f19f624ecd12afb9bf4696ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef352288a1ff8f6868b2c0187d11d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d830e8f99fa888e761e31ed11124f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf84bc6b03224aa0e3a98264c616ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8790769d1b8238d233ba57f6a3c600a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953af1fe938b60050c44aec7adcf3cdc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e06263483ad885db3afe2a0c49bb21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63e73598967759f336b2ff3fc28a6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a789acfb18f924456171dbb3ee6d5f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e630439a73764f6c031b06ea647afc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5b638f916a2f134887ba0af324171300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea7a097a4398593aec9209ada16ed0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27737ec2ed1e604ece6e78a541726ae6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4b2db56a0aaf2dd16cfeaad6b44c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312413374048c97acebc0530f55d5003304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40323c4de16d10253d036631f8c26461305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fce02592aecfe3258bec73dc515dac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32764e77cb4e2ababc84a357ef6eb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829b7c648a0b7cf0fc156d0c9595255308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbff35cfc1375148101ba9e46dd66fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b63a346c55724439ca77d0daefc30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68dc0122471aa2e22e0af130a2f187311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f0c5ad3b4ccf616baf8d0a251d5fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3053edf94486885ce8f986527dd2419313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe60cc217766bc32b81e4d29a907a07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a3a3691e85d7ca0bd2df7c5ea9a6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41815834fe84879fdc5f58b159c711316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf58b28740fc39559ce101fba32d50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af838b37ee5d5daa6e051052775a2a8c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930b0edb0bea84011638e689986a3b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597596efa128481023ba4b9ccf6d2875320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a1bd46c93e627a37ee93540ff13b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bf72e11aed249714a142089230699322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d040df867172853b0fa4ab107d72d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6e96965e19d915f288342898e1672324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c821e5d595c0e69386b8c7b25d6039a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b6a5857d64bc9cf79fc957ff10a6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578baaba07f584c22dda32257a9993bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d327456d7fb4ed4ec5353dafdc970328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd92bc79d352197c4e84ceef318c03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cdecae2ed67a47e2bb3cd76fe8c15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448578c2c60f39e20ac820910f98f42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745c88acc3bb5df74d9582018cd5f96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cdb9087b9bae7f70e09ea3868d3e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19547c0dea3daf0cfc629a1f40b145cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22432490d3a09c926c246a4c44fdc06f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffc04f45e70a1e557c0e4b7d47e179336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a026a5c9d0cafd77fb1d637d04fc4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7830d28a69c8de0fff1cd1716122ad0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342dff0a342ab72e01d1240f64c4f2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bdd0be777b72a1b530a5c03d92f6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62232f6ea4ece1a2b4af3306d16caf9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdba2d72a123891775e585fdc2a4501342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7fc6a6c4f50f3b84e66637b5c26f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcd6391df2bd2e04f3e8e791765b14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e75bdb6d2c9a4011f7d479279eee7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2870babf3a212eeccaa988c40f19f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90770cfc60e2f0902a176e693f56e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406e189c8191d6f2ebb979b525e14aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ab6a15ed78839dac9d3031ed00988349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5265007a698bb0da3b6a7356176525f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b726fa4f35041eb2498b38fb945252351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0661a65450d9a6a2c64685ce7f5cb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d8df566330586ac0a2a74a5bd25b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de801508f16066d95284f5c36baf6c90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8c8c74719c2f9b19aecad322cb46a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8c88ad7917cd4f6a6183dcf8f8ca1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ae10765db49950a3c3be300205bde357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69222822c16c0cc5e635c3aac347964358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451ae03e7f9dde674e267ee314b8e9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d380df664c0cec45a9fa12f5a2c54b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c58a6f8e86c9c101ee7d634dee1685361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46d9afc9241924368f44319888768f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e272ab00522ce466ec8fc039c3049363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0fd4fc2bcd6c280111cf254ba25ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db76dcdc7797bea6f41d08d1cc7a51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4168edbc9582b46818efd29bf07eac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cfb39d97ca7363b9a882ace06a9ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ba2831b9316e2fd0e40e1a123c3f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a08f5908beea7f03cfea647164916369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21bc9c3569cfeb60d8a701cef883b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a41a08de32e8152f9dbaf1a77aa25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52273f803061fa8c283e6ef46725fce5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c6a71378aa133477ebdabadfb150e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276d30911abd7262b7353d859a1e6d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc28debf381309c65c74c502f3697a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb14cc82dd5041d1ab032356bacd25f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2aa03ecdb9e2d4f6d509a3bebfc1f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47873f52accb60c55648b95a2211f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfd8c671a14e81a85240a710f8ad99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36f8a929910ec6ddf012bb613e1c34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f498b16f166ebcfd1756e4773a3158381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520d53a71920995963dd6755d9c0d20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b754363f999979f5b1e8cefc6093c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75f36e69e9ea4ac11f34e4d9b4d479384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5627a27230e288e61b16dfd6fbb4d3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de062d079d70b04102646374b936a809386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1d2f846fffdd376dc73eea304d4c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89382dde14ef9225f571aec81b3da600388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cd0f6172155115e7c1e66dce6e55c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020645cbf4f650afea7ee8880dd341e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929103de88b6894338337cc6437d437391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c04967bbf2aa102ed4bef7160ada9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c88c6b8881fd2c862e3d3ae400ed5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff3f21ad12f4f7139146b205497523394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a972c871ef264fc6855f13d7cf91605395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3559f1c9a0f487058322e0ee8230e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766aa64fcdf370e85e410039af3db090397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e318585efb724dfc1638e7e222b6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c85efeb32e41323693aa615ffb2701399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2df2c84dfb90550e90103598ce1f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b83b3c2587e540ec9bc6a47cfd32f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d508b0a8af18f33e719fc21620ba6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aafae5280e26f549666b6fedf691d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00024f289d1a04bede51ae8692f26ca7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44162d5908725b3743bbeb77c83fcfa0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba217176de9250bbefd57f7ad471063406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eadfad88bcca94de9c22e8b800de72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9bde96a0f5689752d84f3de031fef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046685d7f4e3ca9f047d330f59cbc91b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa7dbbfa03eda9b25bad717d08a080410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db45e1b339644f858d275791c94c34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccced11323eab20d0a05dc2b2a1bf71412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333bb3be4c5141b8134a4e19d516f71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b139e104b77a170ff17966ce42d00b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693c0a455e617fb2e385fe720979d3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6aca4e118b556c2a138a08d60b99d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5e26f4863813947819c919808f66a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c13375f9a26eb39ada4572293911bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35420319d6ed000ddc9ec98aea3eaac8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33db23a3cb0ecf31ad6bc90645a8aeb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee33e80ec7ce8fb9a47486a4d2e4f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3a5bd1c4f6219a78309d4530e1c2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b661be7a72b376c4d00748ca50f7375423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8d7c4d71256b87cd0581a84adcc43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acfbde501bdc77f4c56cde482b14a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da155e134e8184b9b583b76e70c41035426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134a54bd30bbd9a781af85645d17b30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6e6c4acb32a1e421a17632c6638af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5b7cd36d0658d7ebcdd022ea4ca3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624adcba0b657a1d6349d8bcbe7b444430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12925bdbe8cb555175c8bf9c181e62e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26536d0a460105ccd332057afab830f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a6ef86c5165512be19621eade0f3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627968ebe5f2fda5e674a67c24affb28434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287bb71cc1a1be894b5fa12fa724205435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042b851b84ade375a24b1cc023f0b10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077258adaafcbbf9a8ad673edce65b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acdf2f64fd28004bb0f283cc69ed9e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcc1e02dc330bfcd17558406274aa7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b126f1ed5948418953b458e3a1094440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb001c01cbd8da963d11e1451eab13441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81451dd7313381a9862d88f0cbe46f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e3d359113be27a2acfb7f319937b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8b3ded7980c9af993b5b9b453eb88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097049eb5b3f751c2dbcf54a001f877445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a840e93428eaeae66b51bf170f9fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9bf9aa188795b98522811b26a3e1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84067f6f7a085f0fc7173b5b07c0a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04141a1fb0544437c2c25355bde039449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c00f9fdf2a0cd7c72dc5d21b19d364450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3d4451e6a3f40ea61f704c248e528451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2c87b24c86b799612797f0977edd6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d96b3496681b69d7ac5aafd038140f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b4737683d9684a622d1f253803e50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9216f2a20931e1666ce12f0480136e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381070da669e4c40c2eb848ee1382a1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7f855021f4bf9f86b5fa29b9d3557457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff500eed141a65bf848be1c93b62a4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541a1aeb9abbb38e8389ee4eb72bdac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b061688fd692ec2b8db1731952b651e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221b54d9f5aa7d5a8037e10c7326234461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262a7266804bc704175f3fac9d4abdf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614859f40fcdba9fe6571ca5c3b18909463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef81ba1b2915631e594822393b7015464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae3107863e145760529772bf8e470d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caa9844eac0f485d89a21ad6443588466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743dd0695eb01437e7e0052cd4cd133467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d797aafe74bf2ced3c0d4cb75d0e008468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b387d2ddbbaf707b2a1ed637d771fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc3510ff68f002a7b2676845bd7cfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16501ecd96dfbd231ff1962a1327dafd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39c5fd1dd1206add6ec12b91fad04d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197e6c1e7c600ae370b2348d91834a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c2041996388db58d32599aed64c44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f43886f6bc9388f1bd55311bb99eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a360c9604f8007c5f2e4f8b451f00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbe4b810c9d40efa189b17cb56f85b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd74bd9542417ae682c39461f2000c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723e7af07eae97b3ae71f0547d6e39b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488600c046a1d169f7eb4535c6a9592480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637432a8de74221dd87ddb11664da1d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ee7d9112842f45ca7114417500677482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83208ab6024a3a6ea0a1db5d24fcc242483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cfc08e2eeb4f106298d7c6dfb78dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e454018b469b822c392270d7ac16e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13375ee8d0c2687f7b0ae50747fe36cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fe83a303251bccc4d31a24f8e7300487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b55bb709ecd39587545facf62922b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6283d90ee09d3b7a759bce48e63819489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddce1566092857af7b07508a046a8f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4d34f81508bd57451d8886eccb62a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683239004f370806cbd9af1d49a18fd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c754746fc221ab71c2465ad4527e3d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe1546fd91b9fdb15440c48dc3abd4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a2cd016eb40d010b499d1c4b4831f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac784093fafd4bff1e8e7b72b961eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c7e59361c2d0c4a9599cf3af88e77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147480a9149b863ca42262983ae64588498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3aa23d10e011b9db643718b0c4b89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbe708ba7970ce7e9ebb9f556818ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef79232ec52924e1e4e0095e2a9a56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8c6bf665c802c93ecece1041db0a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b46cb3ba950f76ade3f48c306ac5f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd818510de8a3477cc8c338c4347981504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9d33b78309a83dfcb786df35d6b44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabe8929ae64fc8b596d6fd9c797c72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bc919ad2b208ea210906b45cd291b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90166390d2b656a590453128f9b1b61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cdfc69cdbc30300d77a2b1bab7156509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce291ee9ec9a058e7c83697c24e59b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00f612d0701a00aa8b56faef50c8c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cad0f9a8137612abecf33a6801895512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81dea4a8c593a047039454dc85d271513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52908aa66fee1aae05e3b9175c6740514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f06e00127b4c50e02a824c5c57e343515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01e991f4fe2d5fb7e94d2260e68322516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58509150b3110a62416d65e755d10a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1266d9fc97f08673550e7e364ebf2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e08f4febaa90d1734cf26e7af45a33519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a221f70b9de13a9b93d1dffce003720520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e59ceb4ce641bb102fc92e8d71b44521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeb0ce1c3feb75d3f51f15467e6c9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9e39dcf8a102bf7aaecde485bdd23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46e6a799c2bcd01e64ca82094efbc3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8721757ed414e2aa635ff0c90978a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02d149d84acdcc6a089a109ba455af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc43106c4bf97c7dd0f998c661b0ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61ec3b187c905c8a0ebf9fca674f66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca6969a8827f30dbe5aba5c55eb1f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670eb00571ee65c02ab94782f3a91b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548dbcdba6cc434cb3538d151f1d8f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fa0f4a99f60886e2dd77a8b185af1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08242c4d3d8b3a1fecccd263e512722533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe365f7543ef293c0449cdba66293c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788661235eedbcafaa3e457938b70e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ffa991aa385f05aadebf9f0af8b17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94691eaaaa04d86b0f590b2a07b97252537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9573d72ea23b394a1e1a96809704d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7440b0822e4a4c81bc6d394db3851539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7649cad195b37944a1ce9e70dce76a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8918d07b57a03237e4bd82246cbf6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ed4f2d53cea483cf977b75c2fa8cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91652c5004735a9c7d38f6ff788c5b03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd404bda9a9119d3e785f7b31074a96f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff58c37fb8ade089d122d9c9c431030545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60fc79334ec307ad5a0fb9148733a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39640e285beb8e30822d653db7cf41547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5be01aaaa3d3261a27775314cac01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c73727a210ee1bcb7902f45567261549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f587727a68b2a06084e55d519640a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b217e6b24cd3115ad20faa89e05374f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c467e1f757728c5fb2d877afb113b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6e717992657e5f96488b288a4a3c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbec3e26c5dd16ee586261b84042e00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6a3709e310465c20a698a35a2eb26555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232d616fdaa0e7576df23d094c200fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef6cc83b3099da3d94d2b52735d935557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb012bd33ca5207e25d3b4ad6dad0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e266f00d721e67eb4fd9d87f387d328559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e794d181f06ea4bc5b1f3565de21d1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cd60be1aa01585df6ff3959250aff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0b6c0c2bd9c138a444be508951dd2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a99b549962ae0dbd563a7314cb4916563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b57492d963d035f7d8e219faa9b1a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17dd07318dfa1d30a959895c89928b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f5dee703300961cce51cffd940d1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03e4d88a3d1fe1ab0fa19e3821a7a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871e9c98bb668eef053bbc20a7afa16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd3b610fd469970fe11bce28a0baf2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8628690b74112ecdee732c2fef089570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd5f710a2e8094f94184d41681458b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da83d75b0dea004fd66f261e7e8adf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ecb1b3396f6831995de63e72de683573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f51c11495ea9baabbf0bc4e8122963574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b082ff4ef2aba61c6ab79c067d4b99575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcac9da3ba9c703a7ad834517cbf59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e90c8256b07a04b410ca26d0d0847577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d241e04a701c06689e4b3d39fdc8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368194767914568b4489c947750c74b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2e7b821e2fe95e4776fbf982c426a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979410d11436dc17a51137d6d4a94cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ee6c1d68198630f69e6ddf5697829582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ca0b30d3d44415b58632113adc402583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de38084da4480b7d3b7712ac0a5acbd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ca384665d283695ed3bfc17640a51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264c3d1eabd562f45168d88552ffab3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da6764a20862aa48a84305f04bd4eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6158265ff79121d37ca60f4197a2b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7e2d53d19d4b0ff3ce960bb558104589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869788c7a21f319c39ec062abd10bcf7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6550e302ab752750dab82eee6c59268591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69997a868825647e7421d3be91fda9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc28bcf1df959ce73d615686d87fe63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd8207c504b4ab5208310f25f05f80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ccf57108b125bb2cc41b30af5659d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619342594c085e339f70ffa4d74ed581596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70740806bea5bf8097d6a860fa77548597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269b3480e90bfb7192b6d614a237124598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144864b74c4f21977e734b931d8a7fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fbc0af3741c747a7b5ee33330ac31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658327063fa0bce64f7aade568231aed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db8ffa62fc5a9a027c184db302c55f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123a2db7e9f33f634cd401c2cf86392603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920b796a1b86cab7e94fb96cbb95a02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3844c35e591b5a982965d84d361a66605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aeb83f0f6b2990d8ff84a2ccb8382606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15a97670ee99f798c205c4bdff3199607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8656b6728a4786719318087dc712106608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b76b0156edb115c2bf126053972dfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73772ff67eb7e7b6318146cd491ab669610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9f5c9f2348eb8e4d30daf45ff85e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc18d4e681c8c76891f60d7b82e982612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17120ce12b0980531c2c3b9c6be8d425613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc3802b8b04573c05ba8e0c9ac0e55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6711ab721e68f760d0ab556d51d0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdd832de6acca5ac0188906b417069616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd1d32a528883b4870b5fbd7108275617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e952384f7e9b9889da6039cebc42cfc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2545a9d896fd09c9c9169c42f722c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767fd612a5ec56e935a76f50e5cf841620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dff36e906ff8da7959ab8c67a58ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88ddc868445b3e6915e2a349d25efa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6d092491f96600ce3273b7f8b0419623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89785e1fa1f3a2cab2e73baa26c6bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f435a4b212359b8645e2dd791baca8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adb69b1241dad5f5833cbfdef69544626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c8a715805e74af207f95504655eb8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d192d241f02821b6869965ff78505628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba602adfb6aa6402b87d74c01c09be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc4a8707699e1534cdb2d8abf7196b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266762b249dc7e27589aff1a8e2f0fbb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be4368e8e95b9d7e9fef0a2ffa8cc2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77a0a1d6ed48729df8826438b9d361633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8886e691405606f98ef6114e258f5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2488aa23e7d9f1066bab2c9b8e588635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf447bc81bb5b81658a515d9e57ca9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60378b5a6f21c80dcbc4a152e10780637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb38108ec96a0d3204e66731080320638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd79ee774c8be7e98a716f1ea6d60b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561849cc7e3b08ebd502960b6b1e288640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7f2242e6883ab0b53da53b78ff073641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bb717668b78f0fe8c34bdbdaf442f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d82e88734d26555f8f532882d5b26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d8361365811d8a1f0ac4ab8d24bdb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc91d394c298ea37f2f446a5f638bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f051e0456844b8d6e12068fb8a947f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee546757984e2b7c126bce22f92adbd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b38ce12fad55f65f785e6f89144fee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f6fe178300fade66baad21ab72d5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcc51ae37fc424407fcafd77a413e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0d89a435154f5cede8c5b3a98e6f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f48e4d07e79cec053474499c6c19c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6b092b38b40f90b4ccc3c5597349b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f048d614ddf3e0f14a22c513955c0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ead455e6c7dfcb4b894e15e98f204655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29a7668593735b3f247cef574868b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b1a02de3e9521bbf43f3d086eb0af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea044c98daa44f0cad32b20c81e84ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e93c3f460a9e29114237648789918659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b3871195315a00a2b550df22d1458660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ee92dc2a47804c40b9c48b40849fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefbad02807aa4d5fbacf64eeab5f3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73020436cb277c5773f2fc4c199e83c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c096dfc0ca675365868c9d97fc43fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20417a4f4af3371ceb6ac4bd6e67157d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e580c129eb657a595c4c9fedc94307f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b7fa23efce15d12c16b0ad597034d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc1b722b6a71c8a7f8428af7fcd89f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5d5a370c73fe74b67e24272b8bc1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7189d62af0e6ed0f591391189072e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a666054b6595dd0ece27949169dd9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a7e3bef62c96e85bc389b6e2dd1ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621aafb34de695bc9881a6edce650097673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e0727df2b58a5b4d76fc5b4650f0d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6238b736bf86edd21e0eb145edee0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a4ddd780cb427134175e79c295601676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ac10e62e6151c3f6a0ae43d783473677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a992b1aac9fabc423daf6021864b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fd08bc121e63dd960d97e209732f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afc0c3152b7a6292d00f2fdcf99d66680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2c7d47b2157855b21afc13d8656f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78011cf260082b0773445ba29242cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde81cac852826b4a5cce4c80e300b3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e7e980d5d11c83409b29ec62a3c47684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fa02069b5cf44196bd1243fd5fd61685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3870c1417f385c22e7bb11b92f4647686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1f4072b7f8b9969156d2dacaada27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942be21ae1083a20dc25abe9d21322e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a0467aed3f0f25ebc8b211eb6d2cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c1efbbb0a5a04bf6fa4ec5116ffff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06eee88e6c9f0de9ac9cec89ceec83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9c6b858f94e5d31bd8da1bb3662f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9812acbd08823033e82b1ed7945bd0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6f1bad3eb274ef83e57cffdfb167c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497d9073c0defbe3879bab6a12aea6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4df7256296497d59dd6a4fc283f2e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f89ae47825e1cd08448d1133ef07e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1aec7eb7d6049eb46ec9e7d7640a56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c869fa982c23a98ec45f936b2a02f8f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd931976e51560f55c43d760a57b74700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedc1e5b1da5311e0a7976c6cfed79d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed914b0bb256fd8c4a06cb33d4818765702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251997cb2e3d3503417248e87c27bc26703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e81e230404a5680168b16578effb9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75452c7e21fd4a66c655ac6fc98839705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb77603d3e545191b1d39a32080f41706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0654ee1cd0a85d20d16ddfb7a16c6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da42ff8975ae20341e5e2dc044c2162708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cec12ab311236485b9ee5adacae9d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3896bb92012b4276894f066dfe91b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201cdf5ff51ff7474451daaf83649fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd1b56caeae8a6fc0de0cf409d23d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9ae5c882ed5f836c76d2a4a7e0d01713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56230a16ed1c9fe5ae4ad13c5b47ccca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75564b137580d1eaee2d46e9b4c70c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf6668a7e702632ac035168409f777716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ee30cd2d260c3793c99668830ac1c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92bd3f65c07d5def128129de899437718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a2210fd4354a6ce12de5c8921c888719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc1be254ea61ba2488fbac0c2f41cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e178a433734940e4082723f1d72b5c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb284179603847477a96e3d88b3b0e30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bfa53f1b37b5455061544213fb081723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e36ab7689a45fb834b1a2e8d2af1e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2637be8bcd2601c29547325d625033b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d66b8d87e6d9723634c70f99d78d23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434710aeb2aa7c8ad8be21debce3431727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342d9a54f1b81f09ef5aa4d5b34dcc4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3c9487fb1904b4e67e1157fb1eb88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9456de8fce0ec41007617d99dfb064730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d80b64408dec3afa1bafd0a2f699c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5153f7e3fe1527525c2d76d2b39199732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb4cb8766444e282536626f1e7c7db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056f3bceaace213b5f733e332537dfb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928b3f81898c1057b5069df2a0b8c9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b5bd9914627bd558fa0753e44c06e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5e2811a70b689e0f05bd56de403fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117f36a37e3402f6e91865aaa233e15738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca44c4d78566e44292319b328c427bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04808304a473c8100a5c79c67e5bc1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2405fa742bbe46d8f7918497392b513741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47709e3af74b13e7f395d470c7c2b289742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ab3f49c91a94ef078a158a7ec7d68743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db58fd43bf57172fb796679296a378b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2f6738590dd27586ef514b9de3d81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a32ec0002b032c3273107538027217746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d1367aa470e630bddbceb08c11c10747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cfaface6e20087c3e878e15242776748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d04700d2d7e7c54a317d22fe264240749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b049140c6c9e1b9acf0e267052fe8e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50510dca7dd5f7b29f2301790c124d69751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72282fa61caa5a910b44fa367177af8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546a02ae9b5ecc68752293f57d2d6dc753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>