--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e530efc8a2f736df003c32ccbe56591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7368142a659504aa3730b1a771781df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd2f8be1b721df92b3d4a5a7c5605c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c1818189bf1434a56694587b0897e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d3432ce0e2410cd038d0b926fc6ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd9187e719766ac7df27f4be3f1c4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd8ef7323856a563bface66b43e8ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745cf277ca20e74ca3b1ac8d49fa2b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681d1c0ad4ac0327c5dbc15c5125d659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc17086ce65a5841ecb0da6a24b849310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53a3d14b25316ca0a26260d2806cf411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454fa302b9ef77ba1a7656c1859ad6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8c40fcac394f7fd693ed6261ff35713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cba93cd0cbc2ce9e5c45aac6f46f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf20d65aac00a3d38d4662b073b9b4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35132b17e308b2342752fbd71ae862ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c079b107b4c424dfb5554281b65818d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3aa54e77fc26d50db356c934e3c4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b035bc6d4b7361f8e706a4eabf92d3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb2a1551b2b6035e9ef08ae456ff4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65725cb92413b3f31b4700a5a06f4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754e0b4a2cdf0538a33e2084de1545c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac91eee2a5f48cf062f460160a7a0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127f3bbb3e04b6d792b16737361e4ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dec253bced6a2610704a7f17c0c47f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e5c91a0dce2672ff6543623a0fa3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb146980eafd94024823921de185b2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277733de23a366a3e90493066520afbc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5beadd6228e70e1613a08504e38148429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e556cc9caac9c685d70649ebb61b4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134ea7f4f8ca32e202b8600f69d96fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a24a6b66aab2bcfd52f1d9a08032932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d60300f92b03b120fea4be1e8c95ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b142438804fe7276ee54bbc65787e0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e135f3905f20320783e6f83e2a3d6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987cbb0447cdd0a94314639df39f09f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789496cb68857e5d898ab4fc51d1dbc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806e8f01d9f4daf4ef3c1719b6600ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4874ac9b65c5bdf7d358346cb63e9ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833698553a50db3c637fd2baba83c1ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96fe8855f8f6af350d65be0faac11a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e20863b451870347dff27d9ef9ee442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb51355fb1a65bed781bfb2e23ea32643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26681d4bce0ac80c47bab766828c5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9a5c1c28244c929737a1f15221e9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b891621baa42f46d4c0a529389b69346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b2fc6c03da5c69efe60c2de327ba147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985138be24f3e6652bce7df210d589af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cb9107516ef33a23e0b5ef0b03da849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26592ba3fa5fa38fc1169034885811ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d91294fc8b95f8979f9b4bc18191051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab2181a2865f156307f87fe7c1823b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a5f4ce44f8e7d15bc17d1af41ed6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8574bbe8bbf3fe61d5e935f902bfad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f152071de15cc8b6e5d09e19ddf03955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28b3b5884de4370fda802adfb260f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34da2e82b66ce5b890a10b90749ec957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15a6a4831a54d29a06cfe8fd4c14f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d2c4d1257eea6b0a1d1d56dd9d88759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e54d2f8245f0cf8f4d65dd0b038cae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b760c9dddf013a108ba907d6001a56761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817eb07f49217b2581298b4cbf3b34e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336b9321c8fdaa28c478d9a9323940d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe98d8914fb3cf406e1f6dae0e2c6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e702c24fd918c7058a9c47eb27ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b47eb0deb64fcafdb83905bd6f960266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195f7c991a2d8d35f9e1d956af9a66967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbe3526713084e4c29104b21f0951e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbae90ef3474e24acd91a21a4a33c1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cae846bd166897bc3a3251c4896ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4fb4ff0583a8175e2cba9612d7bc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a24334a8c929437658dd2454df45b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c21894844bc2bf61b63828839b00e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628b5baa53e3a780cf4c6ee61799ddc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05eed1e4374ec0aba4b8b9cf7b179c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea2fe1975fb7859d99553c30e62a5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dafe1c9ed950e4bbec7bea13cb89ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585da18c6d170aecd0507323a605ddf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d3e90f754376fffc328b42890c6a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd555728b2e2624c80695dfcba271f9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e2a82ffef47a2b76aaf8f8874f0df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcaba2a07ebf2695f7a187e0f1a12bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c2308966629a40d7a2a60382f4c3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bed148ea43c6ce88367238f36de65584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f28a8ad615b80eb7b189eb36e9794b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6788f43e1c7b81ee4c348b408e19686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484369a78b06807744af619c8f2e9b9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7688177518fa72b8be637363a94ca1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7cab63bff661237ef03a78df4c9ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55558d83b15ba8dc0a39a1731b9b6b3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8aeeb5ed1c36063ac8ea5fb4869c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e48c5eb9dc52e4eb45fe6038c632e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931929c304b6d8f57efc359115c5ed993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e071994b6f6d32660afc58482418bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb5e555d5d5707f6e9f2e7683d0f9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caad89afd51a64ef4a9a648eb212fc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24db5774654670f21f2bb148c7b20dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e52dec860525b103efe2df254ed9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab598609b9e2984d0e04ba544dff8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24935360efefd31924a7b8ac38be631a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed287225f285c736243bab809cec71f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0094b9df5cb387b0954a0d68c17c5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3d287943947d82e5b260e8ec5bf2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11da2dc9a9a839c0ec5d1149eb9220104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af0e7e1560c0ef8921b71c50b8bb08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40d62ba5d21140c92c3e9f28a7455c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f2336d25b4a5aefd870067e94feae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e39c1edc24c31d6e74822d2305fc08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f6f17009f3cae878ecd34504f7c3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f730a219e7f89cdac96c126234e699110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a0dc4e979a4ea8f192615a50822e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e11445f0aaab9666007a5e2a1db44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1158caf73e9551e9e4bb6870f980d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e694e034d6c5398b1bbc109bd9464114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b2c67fc4a7fc09b41765296f1421f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf20ed65cd1f1246303fd81ef9dbc00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad4b9a7fd7cda4104d22876bc51a95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa5dbe554874dfd28a50abd3c25e54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de48ca3cc473b23af25f84f3fa19ccf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a25a550abc83c7e0102c54d8f526c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a28589a224a6a465e9c809da9e6db7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d669cfc413202341847ed1a7e234a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725c0d1e0de71dab4407e89e55af9d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b678fc154782d4d7c5d2c3ec073a728124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7f42f47695edee15585d7cfd61dfb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4527f4a0f250b24d1267c93dcb94c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9040e2255f2cc6b4b0cf2828f532d46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b37201ee5b7303b1cd3ecc7c7129f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357b144a0e7ed50f5da6d991cbcb4f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5a5509cb73892c0987149dcb59199130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2579c757540355965fa05805bd2fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141784fd39458ef0ca5a1483157cf9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b92e78290ade6e775aa46be89f7d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463805dd8a4f6591007a941e74aa4699134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c2c07628eb1c93a2598d9dcac861d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79ae5fcb224244a00fc32adc138a49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c8239af1db3b318113dabee772300137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b56f932dc884d5e23f9f9bd0c7ba29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a047aaf54df0c99b857eaa877d29a30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac9a6d34b3c73f0fb3e85129345d67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e4636a18a3eecec1136bf20151e14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653a424c83bb6db7bc72237d9058993142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f71df283a22df1a45ba59f63e58f82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51241f8734b1fb32b3893f60633b4139144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f7dd35204640d132dcd4dc3b7cdab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfee1505ae2cf8b85edc0b3d388a8b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28a42888e5778a4e5b4beda2b98d75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f8e988ebd158136d9cd6f1b363a53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e65ca79b6775bf528a74e6f85491e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa811987be6afd83361f815c39ef2fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b82183fdf1160f9c62c75faa99613e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3828c0f1af9a1e5c8faf2f7a94d5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc41896df37fd3eb069b31b4ebf280153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481d2820a7cec2aa173f23347cd95cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06886239af6bda2816d91b5b181e87fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e442440eacc41515537670e5119108156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05191ada4687a8e8e4b41e0eca3302157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd594121d0cf3bb4a97a4f2407c308a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066933883ca6a50b6cd9863727c32b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d473cd315be589890764f901956d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a3a589befb4a907f86f1e3e04e149161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dc5d3b6d1ac3bf1e963eca34722e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed66b3a37e4dfa79ef49d274120620d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba88d3f71956a58b607ff3ec820042d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9358402a305937b17a891ca4d5848165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0cd1a2c82590f92dc74b84faf1d74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be559909a9f4d621a16d83c50610fb73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e1ec52e650154542eea074561d2bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e749f6ee87b199c1b47fd4448df05b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0bd42e0e2dfb76bb90390159367dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3732a34f95245b1a9fb76a27250e3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fa1fcb04b11f4484ba0511c35c97d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c7bc7a739011b30dfa1694351f212173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a76dc1d0e2952aa14a72a51b1b364174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13276ef5570f4b189f27e94d6494de8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7906dfce9eba69c56f136ced5b1e0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a8270556d2787a3c82dc76929668f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d42a571dd384a305b5dab65e100af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9d742abc25d875d582090615ed642179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f96dcffecf4aaf77cf3a5a93d4e143180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725e2cb5ba6e73eacc94f452f2de49a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eba77362b823447d1352531ed8ad6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3ab95a1d5492b2e205628807c5d00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff739e403792208e41f05706964c7226184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e586c71c3d14590b2b47a83670c7686185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df0e9814de717e929b65a0b7544520186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910112855c7bbec190d4a862ef5b162187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec3dbd0e8b742b5416ca41fd8d68bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a14af29c4fc3858be265c62df4ca37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17ee451711356f8f2f5574122b1827190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a882b5083018da460d011e2514f73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3fc70102bf9554b10858f0c741aad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fedf9fa8480fd542e5a29d7e50713193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6285888c0d72c7bb29b6b29d215b4a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c959355ba4276b9f9bc46320b69cfec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2a0fa740bc26244e6eaffa868552d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a3d7a876c9f4c83aec1f645f60572197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b26876e243cbfb153ffbd0b9f48253198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad6cc8252ce08f42748abff2f445a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6326bc1213033b781e2d5c7b4ffb020200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1128e2e1c5a3e4b146d83cbe0d002201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f43fa7ca19e2628d9f12c1983f91f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fd00b90db3f8cc4b5358d0a24f4a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cde2a3e18b28f79d2564d10df57c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f834a352c1e8d7029584388bb2944b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20f222811ee476050f1b5c577c35d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7de8deab7895259a3278d609d0602b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e699fefb8b3a123d8ad4b79aec3f78f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bb8be1faac82c6f43bc1053ef8f36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220e684ad63b8f025faac4bf5fa6e71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d822c1ebd0837759bb2bcad48790bf0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da3a6eda92e6786280f8fe86a386e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb1dc768f69eb20752290fdd5b0ae2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ec5fc6b1a4349cc3af8a6fca98510214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fe3550d0c010839b2ed8a5b4701d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0412f121459cfbf3a9c49eb1d105e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6f99d863d84411ae2573200111c8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37cb431efbb693824ee9ffd0c53688218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1084ac82a018152db6c7e94d228962219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38723602bfa9d75613c86a11b5481b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fd968cc234d76231f77644c5e3e0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97793421167d8efd7eef46f8d899d3f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3a45362c6ad383725f05babb54b62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b2a4ef47c33a9d621f757848b9957224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cf32fae43c8dd807fe4bbf78c2857225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f153e8a898292658ff201c4e78b3183226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00204097df2c2809a67b0ffcaeb49bec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fef071067234a11e70f9a2adf8c38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ff67f59be3efb5a05d13ac723680e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664679758c4d23dc8fbcbe579437bca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afe1bf4866cbcd31aee4662245f683231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24107b9d8d3453912ed4efeea52013fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bd9250ec50694a88faeab900460d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850198564028cc0ae3c3e38601922db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dc6d979f0dd9bd1316e7ce44b0dba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e73048a2a45cd0046685a76f4ad04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ae975489ab85e1db7c1c35a77c2d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79926d3052253766c3b7bb0abf73d6d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc0a0cf7a22cb9658ac36d4c05ef7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad7c699b5acd2a8e082aa3780ebd9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b834defbd91bede87f0176b36bd9ad7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb4292c12a2ab387697f065148f702242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b4b5d4364f9b84e9246f3bc04ed11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0ddc409f1bad29efdd51a16188887244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066725d53d8db4240a8bfe387ca9972245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00523e8236606edefaa40c6c1e87474c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc183becd3afd18d3a9f100a07df645f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fe290b81ab4569b7d28051f03cfbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dca2cb306c04e930cebe8c4cc4ab5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75efd2a493e30ac90c791ae3fb0dce4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114375e706c2770c545807c79b1f024251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b501c3e0390b9bc3bcd92ef075a384252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3fd0c07ba36343aaa41e86d91b245253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893495c2e28685a72461a18a265da9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4b1d88008140f16664746c7d70acd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9e6671116305fbe800caaa53ee712256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0d8a07f735693f9586c2d280eff81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa003a33d939487dc11131981fe68ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fa0d92829c7369c08839dda646106259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e770368d4e29e76f3dbb396745db0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd2de17eeea11e39591352a3baaaf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c0ad626b015ec3dba8c9484de44a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e8c1d46e8c0abf3cffb5459801a58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aced6fad7fff045852e7c76a260e151264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6b08329c9de1d0cc36ec405137a08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00896ac7a3e5dc50f9b2be25eb7f058f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c664477185aa2190e2066e55668abc6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac9ca1d5aee0e567699cc5cdeba291268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7272b461940172a8ef36ea3509df6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f47328290df1613fa1fb9b601b0a42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62808ffd7cfa5f879d395ebf9fa565ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a042841caf70b56cc0a4b5676bbbb33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d6720242d4f247930b2ebe79c5495273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80043956be4f5063df31d796ccb3821c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7338547176d014f8f87f71fa6aae65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929ae96975453c07b2e37d866cc54c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082fd57c73f3c9b8d9fa775493094d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25e1de10181e669338aaf54312d242278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5448a83bf8af35c66bf7db460021153279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bd66933777e087e53ff7e22e34c56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8d18d00d501c96ac8d671991c27a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8f0faec744bb511faab4ecd8d40ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ae9796dd1696c7e99d4197d9aa5b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9910bec7ba97a74646c55a11aff10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25e8e76d2bd9257d39b72b198cae7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012ec2e21f2f31ea0e9ad3b4235c523286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40f3c453fd7aa5a0ea6148eef25004287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13e6bf03ccd430c4f971d128171154288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd087ce60f3ce19128f2a3a981b4021289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16348861acd95af9643c8a5edc1248290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94b09d857eaf6f84f515f090e7acf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf600a2b3aeb9e4341acb29517a4407292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fac9510efd97b427d8957f9f66c8a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ccf52c6b5cbf1b6fd73bff0fd52db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053df91a2b49ae6f0eece3ad23cbd5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad99d90fecd168dbc81f7fabdd0bdfb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac7758e5d0147f67bc9a2bbdd61cb5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cebd2eb8c9376d128de0c7bab206d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d71284a3732705d93d0c6f28a2042299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd61b1700c2904068971bb241553c47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c69d3c6e27da3086b3b895a33b345301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84299e47960a8c37a9a193b075ec9012302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508574810c6fe2f36b5509e9ac8ab75d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df409d1afa7b7be977cd0c5630713f08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccc26a1b54b29df4a0dd49c12db796305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03805b37b41f8611969a4835eace5a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dacfa35acc815b4f0f304493604b69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d017b00e9ccaf8149eecc30a705ac2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b7cb6c236d732083a90e2eabe1224309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e414d9f1e99ef21c9f66475458dcb4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ed1c8fcb8a3865ec15d32f2d604e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cdb919bb0a1b90a3172f18e950566312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6ad306d0432e394f49463a867767b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08158fd212bd4f1b509e3c6d0ba13c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221432612d95e5b72b65d38058fbfdea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce230bd04af85410b68196436cc75916316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713188f9f23b1bf0878f606feff8d18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efe0d4c74c6b49e615d47e2b7443ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404282e6160e753a0ed5feb395c68a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729461a9c34663e9a09808fe74cddba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b64b331e010a12510c20f929ac41f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ad6496e33f699e0e314607e13f856322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb8f0c72e29355aba607d5b71a0572323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657e9204e8b160b1cbc7104bca310d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dd99822a2bb381a10ee3a3bda8e57325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382ca2754ece5da9d03fcc9379bc58c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740edf37e468492b5f947230c06cfd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d8bcd920e1b6074e63b40c0322838328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc5ce1e2b63afcb13b6e410224a412329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd49ffdbf0a3f7f99eac8e206f7379330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d5f0b08f4d37985c43c6a3ddb04fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffa1e20b8bf0b2858cbacc38268521332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2d1042a719395e4e53a415a08c649333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696f8a2dc53852ea9ea4bdb07e9cfee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07bfc362b3c81957bd28aee08f8d18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22a64ecbb9520b6421ce95eeca7961336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41592e748c6fbb2e4f3f15e4ae6501e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939a35469852ba888a8dd9252127c9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbcbb41da71147584567063916fef3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb729ae8db80c45eff47e893a4e0bb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ad87e93acbb42d0a8622b16877b95341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b725c04238c8cb425ae85a638f4a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09ebef10752b063f1da18860ab4b91343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d237d4c9809c302e7542fd7e4f21e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1234d85e524eaca74d0d60c6fffae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edd8c3c44e7e55c4401dedaf6ae9bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa02c8aa799ba80c22845938e660ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b249725c21fbc25f4fef2252ccd473f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca8009f1370e39584a65bd278a1170349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b0b3441535408d413a1e8e6321d9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad218e15b2dd6d5b233aa653a1fc5ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedd51cdead12d434e77f1572fc12ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bba94161d2c497403d5e7cc2b458b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4f1a0175a21e68972514ad05a8514354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b281ab31764b2e6fb7594616616cb1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9b7e9a24d8ffcc77bff5dbbe3d53e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0637b684552022a174de75e04c21a38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54cae7b51d0466aa9d3858eafb123d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30590f9b756bcd469a0c2683a55ea03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2159e6edf03bf379930b7b3e466461360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1e6bd5261944a770f683ed651382a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70e412410cedd6955d8d76a9ada6f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810f93229d93a56fc8a8ee8ee47162c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581690999fd458bd3eebabad29ac0b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b1af9d67717e301296d888e766e89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc81ac79558095fa4591017fc69a866366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d86e89270391b42cc16f0a7528edf8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aee3c8e6117f2a09ea0ddfe301e2e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6179152dad94902e6e83b1d34ae8ca2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0da8081d82c6da58ebc6980d7ea7dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448139a70ba76aeaf2e150f9956bf20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce973cf2ab9c0f801ce5f8a3991ac384372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22772e7a890578459c1341ace10ea486373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c96e4e15ce816cc1c77c602651357b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3183167225da8500b9cf880612696f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf21abaecf040d49c8426716f46aabd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe1fe7c99447d9ffb5bbbe0cdc4716377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217f8e812e25b1ac7cde9f144694ea8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417713893156f4dd50bc93085b1330e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa195a8c19e3df33da942bb3a8aa43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07c8b0383716342e97b4697e52957b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e14c56d7b0af889b2e6b0580215590382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487551216f70daaf33eda587036f5e52383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7392d605b473a0a02e83d3f1a79864b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541443dffa51761ba531184f40220467385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dec9ef3c12ff49a6326a38590cb19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ed8eac8833e458bc2303f89f9acee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378841f02b6f2094e19862f9f81afebd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4207df4507332b92d4db52d578df76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3e4ecbeb055823a3140a9554b99de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486133aa6ed5c045bfd6bfe8168cb458391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625afb4a51f2abbebc0c5af2999bcd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa46653175b6d57c91acc715add160d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797a09402a53aa13197d166e04d9e99394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c161aff6d1a7443fc85cfa356ce27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121ceb0aaf1c294c93f3dd90f821090396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdc6d2681d8fa0af7f91b805f7f186397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf40f521ee93ae05c61ce78143418a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74aedc5ff271dbb25aeeaaaa2ee0c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d330a3c50651c15287323b5c571f6f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995c2920a1ba12353882f9a4b9186fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784272b182c160935fffc85f5e3b06a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665d976fb6bcff50c987a6bae13d1fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc489b1795f0ab67353a603609359022404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0aea575c507fd98cfac09810a092d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6a1422af7874d4576f783b4858f77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b23659274e654d1a6034c292fb8ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262547cfa1780949989390e014c55cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2880ecc3312f42b79bd341d828741409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4725be90f1774361f2d417ab85779d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4215642c2938dcb20e8a117a054fa8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a3084322444d63082a9ae633d1e4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826d1c29a07ecdae892fd0a37837b81413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7e2c27eba9f83bc8742125b33b8ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42045c19d949b335868f93c3ecdfe065415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73164eb0e0a4a14deacfc14e5db8b7c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0cb8087f36fae4e5d41e4a202ed18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7ed9278c27e69d81dad306a22a705418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963b77d5b3d901560bfb52ae338c801419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac20d7f1e626fb3ec2e1b6c9dbafe2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b804688991d87d5cb3f5b8d4efb50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce38ee7d20189dc824d9e97b38ac1fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c78565cd880df3d7d8df3a916c972423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133169c6ede545e8721eb892f369f884424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c0f8223286153b24395fea4784a5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b549ee4d7506379d3bb5648e6fbff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c01d6e8a18e17fc42eaf217bd9549427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f6e3d20b2769ec3e3a9c9ffd7ce89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f3bca6512d52152f54e3c36b14479429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a8135d5f788c613e9b085fa90c526430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d1c72acceb4ab41b7b689e1c5be2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eed9c8b542186d5d00a12acc363b4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c7f70d89e4967451e403e79962d20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c354ec12c1cddd10436c644495568434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc2005a692c09593f90bd847981c5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7603ef63fa44911e2386e56a97470ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ce8c5013f6746bee04b6fa1bb6512437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6f7b82040f6c10ee1ad477b7b6f5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89438a76e185cb15d4c1740505b58589439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d1134b2196146a5b1daaa03d1b316440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a0143f205239eb7d6ff254bc7fe27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e23f5f6cb9ac5279a1af0a60f24f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d0e6bbdee39beb42fa080eb94d2b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846defc6cbeb132b34f1d481337b303a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff266b8832fe300bbc96e28fe6c958cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1986e4e0e039c98d4d7d9580c28fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a98bc60b69b10a3cb53d57bad0317447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2784b49790a9a572f14c40dd944f7d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae31fa665ab0640bf5a6a4f28e71eca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3e6f6042fcf9fa50a8fc66856f7a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e51298ad3af408e089f55214e2a837451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3c8a91c8dd40edbf7701acdc3e0df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4b5000ee67f48bbb09f6f20549b93453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa59b15cb6b3a1a98a58b37125ea93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641d7eb10acece772fa905a4b5a69ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdad4745c0f2e0ce8da46a476a9ee65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a1b356f9d73a1db3b0baab8bbf829457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587744a760172ea3a010cd8d9e90dfaf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9f00971b803d955406d321bd17e99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d76aba0fb745d0b63f8e13cd95eef5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89f2adcd490a0814ed0739e0a678af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6816f08cb86780608aef9cf17d501eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ace2cf949805960958115dd0a4cbf6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ea06a6e8b2af9631aa6c140000e8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cd9573b6632a7678d3e27c38d8082465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a577131a2a1877b6981ce50df3d12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe2484eade53919152c9832b2f47b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754f9f73bf849fab52ed181ba6231f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a300f4d1a18c355225ab1ed8c5270469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af609cc891ff0c59da31276f7364e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced1cf1b081cab9942097763fa2c072471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7c3a7fcbce70f8065e27982fa4052472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99848a2880afbd43ba1592baa224705473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc6fa089a1dc521a1c39b453993a45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94033f0eedc0aeb8463557aee5b4f17c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8518a7c7e3cf0beee16d8a643914ae7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048502edaa15781e7fc457f59828109b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3f46ed38e6d53c2035f911eb1de8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2b418beb4545c451b16d9274692d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867055171eaf5b0e73e946b2d96f4698480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8c2a29f5045117cff3e4bbb15526d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39295af214ae4cea26e20c0a6fdc05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e3f6d0acc83df3dd750bd867fa72b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a64b64708386ff57c43b3dc912713484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0240257a4f6097b5b460062cffed6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e902a2c08601dead4f669e30b5d99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cf72f2f96026b0f2c53fe68add15d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21783adb6a2e31ed20dc793e0850f804488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100c0a24e698c44a1d2e42eb87a2dd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4dcad180b0c3f4e5259120b73e2b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bff7dc876e47e9712c7e7a8cd17c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700184a6b36d2ab2fa42340cdd5d7a6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c79a199f04b807a224c46fe3efa249493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85f0e719c74b6401e3c2675a096be9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f13c4d0ad4cee17d7ca8db00c42055495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87fe9656e23ea40c09edf84dbc54f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0337a778e60711edcb9b09ceb18e341497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d77958d59be2b68f607b2aa10152d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ce6c4829231c0c950db93bf074a90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09a6ef3173ce5da308bea3cfb5c597500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a095000315b154dc76baa189134b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658d7d54e22ad30f8d8a5bf8ff1899c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f359481159f6d38cc7b02a562991f07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b46334185e74cc43e94b4282314d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf41e63c3ba22302dd3227a179179a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b82171d6b1805d2413e7197f632a9a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b50e9c4d9b0adf18dda1a3548a6851507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd6e8d6e6798647ae669f43c284530508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e6bbee7211aba26ec62a4672cb440509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1977e909c5a6c4877ccd2bfe9a00ad7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb7eae2fbdd5b87e200971f1e7b325511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6112fd826e37291e0d630abdca765512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28e43c2370b5a1d6a14822fcbb2b90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef8e8bc2a1dd1bcb04774faa5b6e4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a912f366811dbffed0ecf322324673a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3429c5e90cf778f5f337c1619267b2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac471579f9bf0c33f22c1ea85e78e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fef08dd2eb33c054ff4e33ca51e3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696cd8a90631ea8ba2cff6b128ea8a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac934e0bf96d6a6875763b9b988502520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0235f55097139f471bf57163a586a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b858faa4d4222616fa03051c18219a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f13470c0287811f17ec692de434942523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679fcd05031e2019e1302b7083bf9fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81042beb283b7e716c513b5603de6a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31293360eeb09588e28eb38a578266d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad61e5c320ccb83dccee88c1a36b838527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e44335e67cb2a4623907ec590e4f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfaf13f37bc2f757230375122ef15e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773d59497cea8916fae08d71af8948d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d03e7acf61c318c5b1192d3c2fcfc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee63f36b914b1a3ef4af0205976498d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf9c2b66644e6da128aea1aea51f8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a719aae9e3b2617ce612470a5c45e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce8886d08f415275516f7189907049535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eab650ced2736b7a6657af3ea108b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1f9cfe69aafcab8901a15bf1e8d67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c6fe7c91e2cdab0d00070b7e0d53f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892e79d41df1fcfbc4768b1c99c87ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb4598775e3d6a85ee4c72f2e796fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89054471bb050eb68abc5fe7683dd9df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699a96336fe4842ac1fb704e4ee5031542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfab6c2205ca30c77a19be9101efb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20dae875447240e8122dad33121bb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576727afc31048d8c2a9171beb3cf37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e141d8ff6ad01f843d301df4abeb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff2db4db07890c04065da966040423547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d84b86cfeab84bf9504ef6bed0bbae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b7707e6bbbdd370536015325091e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f2acccb3966f13fbe40f88ff5454e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71647c213ce2b09de5929026adabe2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f1b9c2425b9114799c093d912bd1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd1d7ab6579f92cb802c9b0ec6a7be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46037fbecbcbf92d5701f4af938c8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19949ec7ed0f5a3d20bb32f53a3e7150555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1f7fb85bd6577859690b1d38d7522556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e116270b0c0c623db5b549edef89b68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f5d8e562d46b35f83b0e8e75eeb79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cd165484a8da2e43545468eb5351c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626864ff00e19bd0e79a317ba1ae75e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfd4381415457c56dc56ff90d7f222561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a2ad4f4b4d87e4b705d69524f1349562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e952af46fb5b4fdec43e2cff4d0a7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cb57d0bccd6ad8a04dab19183e98a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b14f975f437d0dcb86042af4473b20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c769d0c63f4e263ac09da8b78537f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95748c28936b6b8f06d5039392814dc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb74be02ed328fe4fb4c7dcb462c51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c76efdee0f98ad33527189a090e5c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082d9bfb4c146cc1627a0d3926827a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46163941df4e53ef6f1228232cda2320571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce52c9f222060a6cd7ce7173c2acda8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662df7bd4701b9546ecab88bd0ae4d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9890b622db8f6b0ca094088aa7b84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24144535cfec462dc5645398d5b9146b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8325764ee470b4df49a389610b535a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a75fdd0d76465c59826f8f508876a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3fb96a4ec326df4c3a21d3dcde1c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6f9a484eee6531453ac341d533ad5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad857dcb1d462ad13db99562924800580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ad10163c6005ee2062f0e6d992036581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50d60388c1817e6df98dfa779d54dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5960520c267e81ad5e71ead7f62d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476bb43c9c33836a706d0a632107194584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59701e6ba6532fd1e3f9f0861085addb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f9f18374396a799446544a218ecf5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242118620e007718eea3e2b6e83e740587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2a14419ff1528fb24c1b76176f042588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606ab8e0f02d3f469f67e08620eb0e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f14eb4e959b2a39327f9dc9521784c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f07bbcd28e6f3e7620873b040ef6b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a5153e60adc50d78048e7f7aacb73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89001d7d76850295c1f2c8e15fcb65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16f93641c8242a62bcf2f7839b9a1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd895ef02a70d01e4e0ef04b067c1e68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1b940151f51b0bb861b68298cc2b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e7c3f23ffea54f9b7c814465be45d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43710af87654b2a78ef6d7fa50590867598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902bf9653841ce1e5f2c8d86a90de4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d53430e959e7fb9f996c331e1dec9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268fe6b757046843b9d937fd7cfd54e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c43edf07cbf1c343cd61102cf760d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362a57e32d9ec8e733d1b6342f64ce6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b9b02b2043c2dbc8c9554838b71f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3d9d782c7379f8c0a5dd3e78beb32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77937248312e8fa39567d50f6bc22986606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14a6eabb8bbe36b85ad999226224eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224ea23402645896d8bef1927a43e76608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf13c0bc6907541dd8d0a94aba37b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee00c89df3b711f39ed9a907072b7fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccc0017d56693e2174c452b3a8a863611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36d14992f4756112e4fb8b52dc84fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd43306dbe887e4a3f85c4cb4ae871c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c436f47ee13b80e22f2d1b22f63293f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009e36386b8ecb328b9dee8428771f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37abd2dcfb1b63aac74500935a1dcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609ed42241c2e096b92f0c2116e10fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271b9e084fecba6ed5966c8a2672736618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c65256b4286bb4ed391e9e2b6c7d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4c26e394691006f81ada523bd4688620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c57d8f93972ea83abc8278f4d2f0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800904b263e32ff5c0917b3a7a52b05e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da06a0e95fed5660fdaa73dc77576d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8200bcb0ebb693f06519cdc425c6b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d95f9e1806798ba68340369ceb390625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a78f3e7deeeacdca90679e8860bd65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca53a2da15069d052405c499f43513d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157edca62c287507c2029d0a7757f617628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0d93b2c3055075f480f8ab947980f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bf7d5aac4037da8155ddc7a05e66c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99bc2672735aec9fdc953324bdae5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b455ff02a56aca190eb8a7239e52a5d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7fbb170ecf3a6e886a5932db6f771633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e741ce6f7018abd067419c59093eb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145fb5aacbcc5dc99a2e723190b416e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f736d1fc5a902724f293ac1be639058636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345e5c3d993616dc9283abc976d5aaa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791d73e14a9f67c4e575c26285c01c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa82e72c7cabe4a4070f621c97ddb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667537c2ad7252b99f818fafdbbcf8cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3689b0a12d427013a876fe3a1f29b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e4c738183fa8c8cec7f80c7036363642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836f0f80562c4587973461882af3922643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a01371dbf7800f5f250ba0895fac73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783f66ee478367c47a2eaa20f562c94645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf3face652d4ca296d4c41c50fc2da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0732f880db1c75b590be8d390f57c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700fcd8173d187e21ec3829210e123d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1be8c9310e26ec69b2e4d9d218f6af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198f2d1d70686df03d1a676072fc8df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9d9f6226af6263f06a95f8623e01a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27ff1db8e49a140cc5e4e2cc8858bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26565197f8f181bde362e45d9cf74513653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6158fa77050a521a4f11c62176ce89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b237f1c5a6d30ae0b06be531ac2ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d036454b4e1da8761659ae51331d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049c01745273d06770e808f914eae75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadf78fe8ef8b13c81ebf41cb16d9d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea62dfb9f5568d64c81f67d7e3da70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626b1c48a1b49d6979f0165210e7e4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e578a6a9c4e57dae301939852aa8713661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2428c09f89a7b0c3440eb0c15c82b74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24650482ac27123c91cbe5bf970dd88d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d63818184b0296e74d00d313e340c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225295617e0a2505fb5328f4d4d1087665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550ecbe1859fe1dbb8ee8b3f28a4426666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c4cc175099c33b9fc877505aaf7d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ae58bc90af0c2c2697f4d5991b2f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a9b729ca0aa737c0d309452036252669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ab7c59c312bba192e711c682ae7fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49202126fa9f1cf44e53e2e5c6529aaf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac4330025c955550370675f7f1da23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3534226ad340d1527a5c32ba4fccc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575af2ae59d604176faa4b4daac78ec1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0316afa07eb98438ec2154e1b556ac9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2b2c89f5ba1952f3770629face8fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b14c017c89acb2db9abae4c71ae38a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380ead542ca5494c1b2d4a62d4ee987678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788717f49c6ce313a38f9b77d83f5d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe2f60e18411ec1bac729853c06e95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58895e50e17ba0ceb03648244e8890681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4608921930fd3d574ba111b4c6749682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c636dee4916654e2de26df5a5c6fc3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3a4436b7c5b5261fb787aa5509d6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3e65bbf19a27e066dd948fffec62a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9236fe9d0a42fb7a4e894a399555c9c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b332f5384059b3718fb08f598f7f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3fe9d0f9be9b00f0a97faa33761cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9efb546c10f65082973e1e622972e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad390f476299d69e44e2b4019d82af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbaba7bd208e2f7789c371ee98c033691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76326321ab55e5c3a4d5425dd85d5f12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3f84fc418225efc39ad35e741636e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cfb9f49ec6fbc14a67da75805d086694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad111ad72a937af4dd1879db5ec4e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42a133deee889c84656aa995a0a981696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f992ca828eb6e94450d7c89a23d0f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b49e2428ee6f2273dc7a285779938c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c181e343719ac159a65602d3a0d57b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ca54bb4d410560db5e08c10617815700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2d15442db5d7786bddf758b76ec8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605737539cbfce744bd5065131721925702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658575fcca76a3a580af03896088beff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaf4058d2b896db9b76a316c051432704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef460028c5a50a885972070029029b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2964a079d6da434c916b834365040ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd672cf239530c66413f0b1d226988707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221b80403194c7f35510276259cfe9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3158024ae5fce75e376a81e09d454fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3074e6623356c9953b70f69720a4e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eae475c7cdafcf1733ed2c9bdfc386711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556a9ffb5d88d6f6d28f515890b2c8a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44440a6d173b527e7dfd6d5a98e59d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fb9cb533255758008d89698fcd470714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c3f7fda497497f05ae03269aeb376715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e608c4902dc4bf53ba8394bfc9ac3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6ba452908d7e3c09bb831435894ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efca614126ba956659ecb4d11086b2f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818bf63e07ffd475951d99d5709e12b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737b120521bd9e2a2a43981148508f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f3303ebdd2645cd470fd65fdd9d79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc182de290bda63e9281bbb6081e79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4745aa4680abb7df907532c2d23d10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60339988e7e6293df95e4ee7a23955724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747cb7780b41efae403af5331366140725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0234dee52097f4b5cec43124d3813726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add6c830ff95e1e430d71b4d3fdae70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d229c924e22f4c51a78204c5765858728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e65989b99f77fb47e284983842270729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b713154bedc3b9dd06327ddb6c13043730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9c9f6881c7484ce63e4deea165808731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b7152a33dcae797e1838268e019e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a280b68294da671b2d91b5f1301750f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1764df77d3600d6bce1858acd774f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d75bb5fab9190d43ce5a87edb2633d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1718704229f2ac6a6dcd9de48728a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99e4e19fe65e36626211b2371be3be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a07e42ba84196459dc2fff3baf0b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5f7019dda611ca81f4395f0e3f2bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ccdbdf2676463d72fb5339045f96c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952267b0e17436d9e59981800fd88707741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447b1a14aea2ca40bc4efcb1b2555c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387089896216557e7a01c080aaba57f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdde235471e3b8eaa861044a39fc2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459a7a0c16718cac1af456764895ce8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8ee013a21ec0380e27d73843043f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734224b48bcd1f644c744f02368a273747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdc354068b013a0d4a226099d32856748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64749b41f8e9831048af4a758cfda9d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140542167064b931247fefdfc7d324f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fd2541193dcd513353fabc4ce9dad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56a2ae1cceb60c35bec8ca02ef6922752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219ccd882338d61e929561e7245bfca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabc92c59391aa6ee5a4fdd870111a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5af12e2b6e1e922be4dea711d5447755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfcdcb0e3f13a71d672931f1065017756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fbf60c8f812a19ba24700daacec25757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48590d4b3e88ef66bd7e686803481b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf59d4efc469c64255dca069738d793759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de958fc76e358d516a45938107592bb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f87075bfc2edc18a1b3954a678c4122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9415cde5c41532ac3242dd3ea009463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d81d73f34224715ba9c0245309c834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c201b9cc16559de68ed73fada39855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef79f77af1022de5d3fd49e49e4e756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df9effe85981eb6e69acffcb8950007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b33c0d8baed2e9e4f7cb29f80e4d158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07ed4f43b340e110e81896e3a17e3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76b7261b5249d5dc6b0e8e2807987510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693c376770f74e4737d1ef2dd0820cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f33ba3db9ed36e78e3801797ab1f4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c40036ac2b261c5eee8fbc8ec5ebfd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787233693525aaff1f6c4409c81bec1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52321250bf0802dfcacd2537e7c4c9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbb8f06fc0a4c18c6ca110ca1de43c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d1789a0946d516867b7e290658bc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb41caf59bac602b24ee56e41b5509d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d3d96ea51ea83a0a2b41e4cef6aef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbcfe44a81b5bd28137e54dc17297020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd95814525a87aeb46d0d21d03db6ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8028bb35becb87a8ed1acbba890eb3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace1c3f3184c1fb658ffa85f76736df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f4018447e2fc0cd8725447195e97f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a6c4e00e9310a40159f025acc6c8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37ebcfe9aae5938832d9c43c6c348626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7f3577c7a01db6c35f6e99aa944da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72810707cf500f0f8876d8a14ae4015b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385da3902e5c4b6d67a34f15bd0ecb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d904cdc1ea2750842cf111a63c9cc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c30f66a10b8cdbe6e210ba022523931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd31d621b816df44b94b902bedf6bc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394abe3f88dc7a359300fc83a75cedd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978eaf22ac72fe894d9d05fe746575634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07360795ed89210f3007aa5aba6a7b3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7c507167a886fbf7ec78b7eb84bad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47b8f0064ffbf6bdc5b12faa7e6cb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8b5f0a3a6991fa875cb98c66a6a8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae89d64405cb24c6314c68444fca3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f0fa93d4ac555f46543905bfa3e1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a3fb71f572f4fdff66c58b21c428941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f10b20ccba85156a15113a5feb29eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390d190f70f7e3997fb8c40d15788da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac41f6f437a4e02a3cd6f5b7c957ed044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d122f336b4b38d4c99ba16bec8ca96045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9b48439e6534fb3d32af57e673f6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943342b01e3e89788e0407523d6e90a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca8703a9f576743fd21071f24c32c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466bc574b54ff9bb68c8c1093e6a80b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4213ddc789f5950b347fcf1615f20e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da50f0918883d184ed8a9ba8e3ddddd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f2075103447577635f84e77ec666552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8807157f69fe8ffaf194091af2baa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e8666c3a246558ab8f61ae0a54b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bb4c5ca9f25e6eb81cb7cd1a84e8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc395c45df79afb0233a38de8fe89d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a9c2b386e73c239c257cb465cb91d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2ca3f38a41a2fee2b73fcb0d2d28c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5060b5c742110bb9321852ab0dc38cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9cc92af26d0d4f386e2dbfb93258760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308f6c161ca5cefcde35b14ed912bf661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96462df7ad1fff75b8a28e073fbaad0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a3a9f5aad253e25edacee0eae507963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6e42d2bcb47e95a1f11153acc16be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc223962cf556140664ef6c12f27d8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ee33b4a2fd4042dc7fb3d244f92e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572297e6cc69eab86ec7d92371718b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363750e7e6c3f844520a1a8d14b9fc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb868e770f5e868f3e3abc4393c62c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df3080c2d4315b81af8eee84cc86a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623dbc0a591a7c3dfb5196116e0173271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04450aaef1e569ded589eecdfdaeca272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a23d9c8c12084ed4b325b83635df373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fb2441ba5bc5295a3383229b3bf3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae80420058178bd6dfe8cf2b4d76f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaf70b2b28518bcc6e87902a6fc7cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1251bbf6928872b3e293f6d725c8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a230477060add5719f0a84296107c1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106992693cac25ac4c35f8513f4d34dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb2c8dbcd7475d0b500a4b9a5f1f1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4c852d7da1cd1cf8a52bb5b9a2ea781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d73c15e089ba3e2f6dfdffafe9cfb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1fabb9869e4ace9cd3f11a5c9cc8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc778e4d5243bb4f5963b8a14585ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3450c5807a43b7075e4a541fe08da2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b30a4f7982b2ad81c2af1615356b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4c5877b0ae092d15081ada864f5e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041710b06278522e82492e62ba047e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e473854469e51c3a8bf105d8f741589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af4812957077b36c855ed2cb7d694090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba504dd5bfa3cfc8e8094c1f661e899091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25afde8e24e9f78a604d842c918cba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51bc520f3910c17ba44b55f519c29193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d4844fcb96093abd1cd2ebb17b2ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce9a9785c6baf2c5c8bc046e40b1d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620cdef523b6eca01d5c91e6a533b7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaf9b6718c1cc00cf3124667a1ad0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c236219de4ac9fb85baee00ba283adc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b78e92a227a08b081c8cdac09adbba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31bcf54fb98de66a2be7c82ef7ceba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa85a073a388d6ffa001c5016849d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ae6198761c3fe9b7e6c86085eaca4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970386ada5894396073e901b6eb4b253103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6068db6548e797f9b0c55596e896e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5213fb6b00e8bb3c99985869ac3783105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b606459fc77ddb8b3fc1a59f437c62d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5fe564a647ae80a04bae2afe9e9d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeee8a1bb90fbf61543bb71a1f77e82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81843b8fa4296e7f7959832b05a41676109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766822c73545abb17e63ceb359928acc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30bac12cbbcd56cdb7632d0cc6e722111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc76a67a5bfed8c8abe828c5546b4af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8f4fb4e3420841de18abf00b9112a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a785944a1f37d70ea913daccc07c4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd53961b9c04645b289e8c446e02dff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f89053d6bf96246a6d76dab90c3cb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa276c1a9da42ad7106aaa79b97737117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb870f77dc606548f6c94a53dd5224f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bce146f566fe039a49cca7c8455ade119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a5124cc6e5234c3a9fe47c1cdf6bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cd73bdb560575117a591d5d59b669121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8461ea68bbbbac71fe787687ecc8cec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d271b5956bd6c6ca6034052d1756f19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fcd708e33d35bfd0bedd7d02ff84c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e44333a13bb4ed09321e08df6ddb94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e3529d01a361fbdcbc7ac0c2a00fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a539d9237d31c3cc1cca1d019a7ce9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bacb5c5e45be12aab18080b762330128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2c8e93364140ba5a7ffb4231634a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec99936fbdab250aaaac4b20525689f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d519667d7873713092696ea742f27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760460d2a59a04a6cf0e1747c384f3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3baf9f629ba4ee333ae6fada199c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d674091df91c9c03600ac9825f359e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724d3dd3329c610188297406a00c61a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f31899c7017dcb40378e12988eb35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04132a907f2d3adb39162a0d9300a1a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08603c8de9b0ee2b4f63e5735a570e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f1cea17d113412c566675550e9b21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01696ae888e55571fa526d024e71f12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a9c80a4c4cf0bbe5fc6d881da05c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026cedc95090c495a86f1f39de46bd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d382d82e18280c38029dce84e76e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a33893a0e90f45369eca66ef18869144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7d43b0500efde68941f1a6bce454c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dc1549a53f2031d8824a31443b8ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874b721ed14c5394cf2e170a2a74686147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7244e33999ff7d944e565a229766655148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e63fc5f00396b4b3215433aa13d47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9220057d68b7625a27c58fad582ac9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c21b0b4159ea92193c59246320296151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1f5d90fd299c9cdffe83989ecf53f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032eea6920e1d219b9a8737a956e401153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba68dec7c0dc8f46541b712858c28d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c962df12ead2e22ec58e488e94126155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c02e17432a15ce76661c1bfd8ec5f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc86ce8d133d39bfdfd149059a8ffc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8626ad8d5848e3d53303c90d738a1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de33e79b85c1bbef38d0426abf90fdb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c0f1930b9819badd06a1e12756384160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711d496430fd72c789dbf99d1bd6b3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc219e7a9130fb8e834cf4bac3e2fe74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa97f2f06e9bae9cdaded1f57a3b4da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00558cc2b601bbe5da3534ab332b94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15cf96b5e75f791f8f9bcdcae92e0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40798b07a801a8fa6d1cd644758739b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a926c8008fab09564affc88d4ae58a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff0c9db9a8f4a3bb09176d7c0517fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2aa44610ba54720b4ceb9ab51afc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d08b4ada6e50dc816bd5ce3777c37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da2426af955f9d0ab273c2b39d3036171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014bbd800b3028e44056433216a1c96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac481ecad5344cff4df6ffd74b4891173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53127193660b0971bd2e0c368a8c30d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558d378b87590bdced00e61f647aedb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7246c52607bf07393e96b25cc4ca15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cfd0cefe5e03736ab08df62f8c2ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b04612efb38bc6ea5d2feac2fcfad1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9cc702e1f41899bce86d22558f422179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cd632ffa08f97c815ef88975f4ce2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1814f301e00f16bfb6863b4449b19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e7b963f02bf79a972ba1ae8551d39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910548dcf21e32b1c332bf83a3eb9c25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410b8d221880fd8fde333b38540c5a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a2fc198feebfc52eec49a536b3ee4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3651c2446f2300d967fe20c04e9b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa83d624fa3f31fbba00e3823297845187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69a66cb8c846700ff212df2038e869188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a653cb589da2b7fdc0e455469a896189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ced709f19a59042781329bc1d419a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6443db380d83270d3643647e5ab9fbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d394a4c8a386865b6ecde448c97396d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc683008bf5191bcdeec03ed5ab7b43d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11db14e5e5deb2280c785056ab9461e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0055bb5879d05db678fd2e27a3227c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687951252cee845332330af9f24ff40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0f6e5cd900d6df183954bf8deeecf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353802ca704e583814c88a441a2ad78b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb89312ddaefe9bdd665e8cf73f792b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723227bdfc83b1fc5e1f9f79db159c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ded6710b4ac5efe5ffc10b5c2f6d61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8ca80a9c3bd5aac286480cdaea3de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf140cfa115d8ab1fadc44cccf915b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb622be4422dfd54027d583828410608204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1e0c1e4b3cde26031c9542af5405a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0669f5a685cff634d6ea19606aff7d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba7d3d297b7c8fdb719ffa4dee95d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cda5d55f067c2d926cb6f61e743306208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78b9ef07b362754af4386ed2edd92f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2b04c87a7aa67c8a548093f6c1e8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7346d8849949e7fceb5d888486705f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d7ee843752ee83efc1d293b51183b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6757919690f5a51c65ce1c35af55b24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0e5f3aacd5543a8169a55a89152c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109086feddafc6f77acd01a85cde35d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f248088a942316ed3f2623f91db5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73316abb0830a5b3216ad5166ae0509f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319babc5322f1a734f70dd6dd643631218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a269b3d39a9afdb7bcc6553fe32f18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c203e52742299cb645b690570ef9ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b09f348699d0e6a125b89005f55993221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103164923158c90c00035c17c38b8da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad9e5b9bc4b6646f44e049ffed840a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01125c70c2d2e5e860cb223151b7c3a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706625f5c1a3c612d1d704ecfc049a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7cfa125aa8d6d497ba3535124bb33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd603e3fadbc3d7e3d49c680fe6950f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28e38b52ec3c08e8bcbabd0bd66955228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c062849af2addaad9de1c65340231229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcb4865dbe603e1c05e8e7870982fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49493b68cd6f9a221c2c382559ca832231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47171ce22df70171cf594b30bbcbb73f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85446aed4327aeac5c1bdf2fc5e498233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5795bf01f8a06bd6935046b09e578234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b24caeb22228eba12a06f1bcff527235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6157244a6cb13f4ec0869cc7f2be0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3373a79e230dc38491ec384935c8b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc85d9056d61c2e696625807fdedf4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797162e303c279bbd1ad7af25e34bc46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fb61c272704612374f4336b1b8168240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205377e8a5870f9e2701d0c6a224f96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cc4c2e86f1b5bc871c8068c92e408242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388422db7ef8d52a577261bf8265b28a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d7a55ac5e2f8d3b536f663bb20097244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c59867db7cb449f16acf8218f33c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e21b2573927cce5ed72ef5f565dcbc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0f7b0bb97e873fee132df7414417d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff58236a7361880483250f1b254d1dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3649c396bb14db7d66cba170b366005249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cd78caf18425d7f0a3df1612ecfe0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d7b989cebabe38ebc9ad4bfa61723251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ba20820ba685ef8a0a2c15aebfc01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f536cfd3ca9e667fe9b32a197527f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55f40c0dbf347da68eaf5ca0343778254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb733eb9c9d5aced70b15f44f8d8c0c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808667eaa02df6c4a52a77b26792f674256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deb6b9417ad1d4d016f3d8a210e7f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caa400ff006e7fa0078601b1d7f973258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840d9ba09be041b123b4286c2703bb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0913312d188f70c1a05ba6bae25c3a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544a17f029a091ee7ee3e59f88905e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e85961c1020f4c46e76205741b2943262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df9d2c3a68989eb85954be563dd7cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37f4f5a17e36567dfb4579e54f0dee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cbb1a90f35a4baab021701782cb3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d910d0e8aed6224bf74ac796939ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc503f4af026cf04933cbc50625a9e40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e15c5e0c9991117add157b7595faf1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73aaf85ff71c530309bc95a1d1f533269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019ac68cfee5e52e9a44a03c4d81c0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ee1fd6cba88b929d3af6c2cacac1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc56cde8788e7e386a72a5cab43132272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59712473f663ca3e467e6a1ff075e896273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4e3db5b2ea3929c7d14001cd4f710274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94a228a7bfaf3784593b93f4c07560275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060eef741d16bc34c5cd377a6e92b98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b294ca16a0b44495151e5bea971d5e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829200458cd7eaa148a8cda2fdb875d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39c31e96a8858b39c2ec81ce9fc4e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15954e09530ecf97df4f5e5ed2a6d4d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb8077a320a1d91eac8cd430ba9bb6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9461341499775da40156c261846ba2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcce6eff2a3f8344f9072d5b4f604e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e972878f541d0b9981157a5ccd7523284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203952b3b1de6d8c4700524fa6f6409285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027b9c3a44aad8d37c93c7a41b6d4fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e852c770e3f598494cca82848cae098287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc977fad16dccedba8ecc9bf3464f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694e1d161722d0fd143f9884041df4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a292c94a5589e444c89c035b11203d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b30bed43f2eeeced38d25d62d30db1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04615465ee86ad41ed5c876cd72f3ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50437f87bb5ccd611e30fd569026cc9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986aa17fd4bdd48991bafe9c3487ecf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d828e835ee74109b97e493a9ebe19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea82ce98671647c4a8a812d7908372296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faabdc906f722969c834a53f5618e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce450e6f67b5949238c8c6636d04417d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4da1bd309349c506d787d96e7a1eb4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62361da561a792855d3743a6b8b736cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675450be2402234a9fe4fb197252570b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2144ff9368f7bb8b9c9486e45e1c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8da026ec378d2336dbe02a14e8126303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80440982e903dc29ccf1943864a21d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25a186eb19a456857ca17c8c0e4fa2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8b0512156fc553b8d54dbd047ca6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491524e3ee7804ecd99f6964728e2810307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e7b027b5ee12130a4c424faa0a61c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ad3c7ca11cbdef96da9920811b4f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd12497bde3c4f1e6e1f7d1b08b4ae1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e981099e4bb1722317ec8107fb228311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fac9ebd7cc2e6d45f65c2315ab9e9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1a2484805e655104ae12b69374122313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db795a3e10784c7104b2988da9d3b914314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c88de4a889ea397b596b34068c9691315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f70f693aa188f1e2c1cf990d80dc9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c59da19e879564fbd41c3c7004e8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934251ccc02a0f8291399f6dcaf4da9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0240b6004b367ff932dc9bdfb2ac7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f257778ad582b0e8e79b9e6a4a4e3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afef7979531e4bee1e9927fd714046321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c24bebba18bada362f41525061af19322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d2f2d3e322fc64b501dec04cea931323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d32357fd77692b6687170d4f53fce1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e987c083f0b06dd1c968d6ef49071325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c03450c2b901b452a2df1bc29ddce1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62299f9d8f91f5204a7dfd9e6b8a4cd3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888095ce0228bd266e5a3a42a2038256328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ff81a91f49560185fc7ec077fbbe2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084072fca7c48d72169ca863e42189d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7a3f73e1cee8690490d1abf6b0ae0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687d54db1b0f1870fdab3508fd2f039332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d183bc7fc98d207ec0eb286004ab17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70694e239f9fad514e2d0a2a7d6d71d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8733b5a4099a3546609e719d7da53d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad496b38af0a8197b9d37f49ee66042336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee07cdb0458a99399fda8b648af1b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78b310d6190eedfd27672e2c6c4f41338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eece82df0913fde87ad59c892714bd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f44c50260a87c23bdb0657b60eaa7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e28e3e636c212432ea29958fef6fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d317403858491199dfdc33e8ec9f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684ed509b4f0e86ab68708eacaa859b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e074f0b7574192d3e2c62ba07282d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb6463cecec336066d708868282b66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266587f69e41fb48d81eba2d0793423346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba76535db73d1597d6ace98ce276e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400166ac33cf11b4231ea506bc178c68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8c6344bedaf1cddd88f2b89b856f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ebe6073806f4978bebf4025ddbba4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11d9b1cd364f358bd972be0b01f528351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e0de9bbac9257fbf6f8868a8aebf2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025b7d6e4f4ff3449a21387347c7792353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fbb0317bd8d747d16c452e4d98526354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e41da5ed55b8d3965d0b70b760d87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aad14e57ab31600d6c1eecfd33c8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96f9235a9168936951782627bb8fa3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6f7218b8172f82066a8c80242529d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be206ed30784c0b6ff94d0a6a8739001359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5da4cced745f29b4f7f92820ec18d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047c4d91526ce94dcd9f3730596b129361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56c325f8de7403ef0b7c8107b1b19f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413efc2441bf482923b1fdcb9282681363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1823bf104c9b2fb8624f33500794ae6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458dcda2235b575bae222c7531c7437365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39890fec3e6fdd0839218b1383404e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07900725ff1e33a4dfff2ddf67ed23d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947aeab0981e393944daef130df2803368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f920a7b5907d37fff6386aba858c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e963868c3aa1e896b04552dfc2951370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551af6f927f773ef58b445c5a120623371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f89eb61182fa3acd479757544c1745372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e1479766e98dd9a81e39d81b12977373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3547a47475517907249337ec3df3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8234e95a4635bfc09190c292eb61c86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0deab1edc63ed0e588f0bbeba69087c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacae9b51f12045a335aa26c6eb25687377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c105ed53b1916923525a23f62db0924378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f589f7c15606503b0da115be26d176379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee733a7d9d780b8c8ca017805e32b63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d86cdb336d926548bfc8be0cb0c32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf271a07d534f3fc00570beb14ebc7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a4b78973588257676c369323f1560383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9c69fda27bc0f250e4de6774f27c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7f29ceb185e6bed96d4bb21af83e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a4aded2622208755658f6abb4c0de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307201898182193b2b0240a45799cae8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12ef4d2e02c1c00fd9416ef4228f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4adfb1a221a7c5f32c7574c9115bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc43ff932c9ba5b85e9644b4356dfa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9e4c22d404ab7eb79bcd43b12b657391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06642b44cee46665d1d4b057738c77f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4970694143d89dc4517dc12424a05d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a3dc93718ec081808ccd0b36af41b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4630e0b435d7d3a3eeb24cb013f1e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6242cd1d25e979bbe3b820be6e1718396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b08e2bf429d9157441052279798d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df5ff90855d269fe73dd5ac0861427398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83da7360455297316346f1a422aea5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2b322bcc127901ef9d3adfac29435400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4cf6afe9908e53f52ca2a0ce7d284401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf0a771070901c0f941450d01f184e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925ec2c0922a9cea161dce211281d4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4940ee0d9add5a4f18520d4c77824404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f63f7ddb4666bd86c35da23891a89d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e5ea18694ec5373cf30228f73dd1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c296a34a7b94c5288316dd9e469557407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71067b01f24a1db85e01f0a493d96945408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306139b4c768d9b925a35fd40cde9aac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8ee0549c17971feef609674ecaa13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c5ccec5299f038906398248f22450411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccafa9002fcc943b2c670e24147ed27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef595cab2fc5f591d6d9178985764e96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29c47706642adc7622c746c2f161db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bfbc45e1aaa8a31b4dd4ca0d3ec4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ac0aa1b070711ef08c056adc3a0e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6896f5c52464ad651bd808b09c02321417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551657c7b67a540974f0a0f0e1f1c30e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4885b3397b80e4dae552a2641708ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2854a6ab418a8bf8f08a1c19c84e736420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75ca5a77f1670ef655fa22eef3572b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f12000e63f645a4a8c6f249a278bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd152e48277ae8fe183ab3db3a0969423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fd92421b05d98d5a966114a4a4cf7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9b6505927570176221ae040b3d0a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f186fbe091599104a134cfe09e444426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b19f211e0a82f80fe367d74a9b59db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61d7d7923ff92789a45fbcc3492c87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1179a09a7add3c4bd5161d3d2342f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236ff81b5f5ab7d73b740208de19b3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5bd1e98008097b88f614316351f63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1ed88ac30b537374d6f09b4e5a1a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4534bc40231bc2ec46f1a6cba855439433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3f3c4a611ec96471f5a75f47e52ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e728f6c74034fe2429d629a6375dbb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8f083829aa3622dd852a9c8466b13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b666bda41ec35e8655625c5fd33e1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59340c5ee11843b2dce1f88474e950438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b387edadb5f00c9c9d6cf74d773a7c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769e761e80a423b6e14b7857d21f460440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4678e92929de8e107a7cc25af796f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a37bd6b7e242b8e0cac324d52d4903442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e7c18ef99482132da9fe5aa8ef277443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4520f879594874ad9be6ce2a6e8c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44c48e7111eaefaf633d95d2a82953445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a00cd9214c1d59397fb0f549c88c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf2abdd7c710b9123cb8ea78bead06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2862c8788ad39a9df508a608af1008448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ead59ac96f4ef2a2c89b7a417c136449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b2557014345d6faee798aed79616a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728ecdaeaef270bb5d9a805e1d5e252451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747555f4b3fb8fbe475e37c31a05641452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46e87dc533fa35d6a442153e2c45c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30889f1d97e4603f38b7d03aa5090928454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d18a6765f0df171a09163f309a01b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04e805e4e5fbbe69e5f2506c4d60f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa070598b2932c86a1fa631a241e34f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af29566c4672091b24d19e9404ef087458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab15ec5eea82afc92dc248776f4f884459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284aa39987c587b9bcda16974978bdb5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdfea7912bfc934ee28cc143097178461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d2c19f0c0f40f4d801fa742f1de34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4581ebcfb5226d070fc5c3b3b03f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8b4af1ffde894811fa4adab96e304464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ffa957807615738dc8586efcf4c97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4e2d0265457576624e5c017825b08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad02d62cb5eeac63eb53aa62548e3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6358f9e11dd5cb9c75e4f401ef2c70a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c0bc1a7d5c094d02011d044394734469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2505025a362a67dd7a0b5307c899ff6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f92c1d9bd647a580b18259dbb0a19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc5bd0c06cff02638c501f3398c818472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748b4dec3535b9dd5b2ca74f8093a5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec6e7cd101d43939e9a041ed5abe1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2467956af7164ad844552e74a0534475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf907997888ff905617f426d0f73bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acb4a1fa2262476ab3aba5233cde4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36d7c1a4e6b67e48ba74a8c781746f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0339204f9d0338c3e78e2e7bf0f425479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc591a69e244b151f309b2419b8f42a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2ae7703f96b59b17e090955231968481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494d3b96f924646c2dfdbd46763b273482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d6572d1604c6c8f4fd214bbf53951483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d437439f39a8c8ffb7a43a25ab7999a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a721bb309e598193145a4d4609ada60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd4d13522d9e3228a86005e11dcb47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d53948779cf6914fecaad2df7f6274487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90828dceaab294b60d7831456316cccf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f78b8a5794ca26ed697bc1f6dc0b3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c29f1e9916bfeb279dc10e54016f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab97174f83f57a14b0a7e817bb6f1a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eacbeec46d531a76797f6c9ea14833492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bd4dce4bf1555e470dc07f6df9c5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1341626276a50c36d5b682af015c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f9e39b7ddb1556ee6fc8be1c5aeab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903521f003b54b4d030c424759d9c20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807fcd90b37687594f4ed523ad7ad49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9590dda3495ca5c568f04e4191ce6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caae9daa16d1fe9be5fff75ba7b321499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340135d759cec913cb925ee5cb68d5a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120220881bf02906b27fe863fee24e4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d537ecaecd82102c29ca0ed4f04644502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb4f16b4e9ab8e0dc490835b5e9a9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333302bd9e477d7b4cb59b6adb2532e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e0bc2f02b1dae7994c9907e667ec6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389a0c7197ae3ec63cbb944107a694f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae44910502f7fee2925435160a52fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957f8eb59e98eefe419eb780e8cdd7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786480951012e996e2868aedd8f0a42c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69914896696c08b13d521b8e0f937026510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d77fed30e23b6a1a830476db6c3a66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942839f769665f4f726defc1159e833e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041546db2ff9a72e61c0de7b41cb5cdc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cafe90b23d3560df3167efef48dde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c3c4ab87b4e171c086c21f122a1bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408bd88602b06762801114025814496516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9087bcd41e62460ea1cf548ed9c1046517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cc1f798f8213cfff248cdce324de6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d8ea9a9b33fe38549de7006e13567519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc9eacc296a66ead1264776b51aa24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fced93fd646fe6781a56de079ac80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd23cdb19853da7e76858527421b48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb417b40abc65de17aff977bef71546523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cad00720fdec4cd84a1544e24ec304524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ded1d6b356f38245346b9138326ab9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d83a1dfab873632ad8f9432a3d64d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2cff6724526d2c24798e4c38baee1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df84129d48843211c3bafdfe620cc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e527776770213762b6c63539ff89a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370e386e30bdfd30cd795f66968f434530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e06ea985705bac3d94afb6ef0cecd4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcc912c662471588359dabea7d85a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31942eb860580e344e3ae8351ed2afd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c80c2419a1a62248af1be7f0e3420534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b116294c73bc112404249c09035e3da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cccd2d971f31987f9b899aefe0d23536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402851b753d7eb4102d4c949be8101e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de49674613140fd74c7c11d943daab5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dd18543284816b79e727704fe80b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bb1a7eb38ce6e5b6d6f639c54ac1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93866d7347ee1ac5eeeb6ac6076d2e95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df545126a0e638fcb5d5a8f4c0a928542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236672782547862f0fd9d7719276204543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ba60f01237ff52c61bba8c46dae6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afca4977e864b960dcab762b547988545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697da6019eb542a7b5e34661fa788d22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcc11277be98a5bcd61c5778c7784a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9522da1802b6dfe1eced1e5b2eb627548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6909f94bbe037a7de1752e62e3bd956549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2dc92b13563eba4489cb6150d17cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8a1404aa9c2c225e10070012cb6fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d09fc3d96820233facfe1242320e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a16964ff197daef367851031d26fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60536edc7911028dabf55f52c872090554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f6c2d13d9b42eb6ebeaa985164419555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4318ba3ef25cb0fb396cfa2fe384e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760ce29ba03ff9466e537d74fa91068557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8189cc7a7fee2ae7083b4edc1986c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cede9039f210dc693beac3edfe4bc0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5c75e5905824c4c6e28be3d326292560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc97f6d021efce13083d0a398e6c13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3690b141e848eee6d35f55f06c171562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afe5f017f871254233708a784490d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0d81a162c9b8b7ea4d0a64a8300df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b572bec419f954342cf9e7d079baa3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b278d4e9b323d2557ae31392990cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d7dfafbdb85d856cd495039b79978567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b0b8784e552b4c643969e5fdd395e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f0496b68b1f8f429a73bc052251d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc77f7d8934458a177aae3ec99aae2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10963c3c504667cd0d29903dd381cb97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6938e4c1f5df7882033de2533d77d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db30a637b4e67ea7144bb490d69344573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e18725eee39a062eeabbc34e493f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d2cecb432880404cca7bf23c6f40c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae33e44ea0691a5604e45f36797ca4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbf9798f150ee2eb5cfb4430b7676d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1c1df521dff73a3799c39a78b3ca0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5f32327dad998f63e2b9cbd66f2e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2d8e52a6cb6f89fca9ab99cdf26ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eee7b582d3698a4daba41bbdf8e985581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9346270a84bdb159b3470b2b41cf980582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859487adfcc637030919d8449d699f1d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc28f18f7b3d6a3cb3eee64fe92d55d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275390a23f6fde1f3efa82edb16b301585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cabc53a93bae8fc797b7c68e24196586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64952f0eaa1fb41f4028774ae0b3bfec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23412fa5b4ed1f6abef30af687d6b67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febf33bf8846b5be48bd559f4627dd2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc308b175673e18cf0d6e09d08f695590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b3ae74073a39b1dcde79df99835b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41c2f2c7bab43b4667eb7ddec32fbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972091e9f5163912e750dcf01e77e7e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5942dc54c57bcdebe8b0a47f56da34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce7089e512a538b70f2ca6167ec69b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37419fd0675110cf3852ca8dcb16b51e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785202e8f099c7219f2fc269a964e165597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8e56e47fe37c977476da1de887f6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f135be36395f8da0ac4b9efd709f3b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a23e25e6ef7026172a6afb1257e082600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d11e2919dce4704c9793639b25d7e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07479d97966f1b5481f87315150e30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b4d03d1a21fdc468173f7dfe0de79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd4103c3ecacf7f5b8f638d491d396604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453bd5f9a048c38a3a610af573aeb90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818f8296835507b5d61bf9840a04e45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de3fef300e10327e3145102e3a1751607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615a5598e2d15d6d82440375544f139608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51beee3927de6ed27e97c86521a1f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05ea785faf6c9c92f6be5d8402a1c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73f45e47530459a3200c799791f075611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7cebbb6eaf6ff949f61fb806d56b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b09a30e1a18f4233609cb51fa29d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8083f593be346c3c47adc486ba16b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795694e2a884847816ecf9e6a22cc813615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f30bda72cdc0d4aa9e0acec2b27b13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54f4f05e1c0c848bbb2ee3c062c5e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adf0538f8be9e771ff9ebe6d6ea506618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46638b8ed78ba9fb8ab86327b09e8db2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8667e49d3dc705e624c1121b06746620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae6e4dc52e4e655415880c26f9de00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19e24a3a09bda81b14b953751ddd48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb670ffe31a1bbe63df503c7b960ad71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93b2d590e817de49e4a59c21f4e94e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb7282f64d5d4049b173e3e618c1b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316564e76ad6be870b56f8c2902f04f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bc86ebddcb0c20c49a1d2803053e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27fc75d11b378f74b9197485e8c910628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61908791876fbba0d30750f66d407bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262630ff409f331c9ad3df50f457007630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fb85eb7921a3ebee62c0a83302e9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4178566996782a5ab48777b5718946632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f992fca2df75f31f6069b8b4ba73ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf8c226e197b270ed5598a81bcf5b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5e8207c4be76f9427bbb5830b3ee4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39719ab94ff85a69cadbcaf2b65c26f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0952c024a3f2f74d840e708200300637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db072a650c253eb769850b8a8f65f18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5dcef3ae825239cf4b3bfc2d29501639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f566a177cef289da2a20c3ab2cbf6d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941463ae3821a7dbc2e92e3169301a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbfb422905dbab351ec9ef1fe0639c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885807c445ca35566638a28f570ba77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d1d39f333086c71c0676cb751c165644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04070ddfe6f422ffd46ef791d2874dff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015013bbf52c2cf767a90738e405248646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e337ece37d01a9b4735f014117b6b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8ddb817d4c82245120cc5271ace14648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ad7d2c07a760c32df01a69d4be069649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298b961530a303145baac5639a2131a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85984c5d7fc44ca432fda93d75152d03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd24f3f708c4dd73ba1e55157175a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12d3f6c124c693f0d7febcef3dd657653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df56b7929fb73a25c6235bc6f86718654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14275d95fe1ceac86ad94b3c38e122ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b44a8d11b91e632a55d708c03b10a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507bf53c793a87f86e4c0c83b3bacfa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b83a040e1eb19a60f6b65be7a9dcf2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9849221347d1a6b2e0693f1fc8d5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701cdb915e1c690300d483c88d2b7f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1592ffe2ff1a0ec068e083124331ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac3d81b5eef6aa0ab1cfe52e9674a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf6e6efea60ca962ba7f63d43af70c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00adba9b9b2bd15ebc5ccdab96fdc1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97443b9a44a32e0043bb2542cec4e155665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a83995397f3005120bf06bc4fada86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7c78523db3957987fc982ffa2bfca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b8c5f7437b693a6340941f9bb6aeb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42325bc77da2b0a656bae5633f0397669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069800297032482b75193702c5c3210670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94abde0cd53139a82bdada546bf39d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4999a2af9d72928006e3ada072277672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f0c5ed79b0aa67fcd3dab6aadba80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f276cb2a7ff52d4a3a730a51126b87e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6d3a854c0d3dfcf7864ba30e12d3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb56d9b3a4ebef4073d3d197f0ee8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d68744751741960a3d6043d3ba3d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cd448463554972a963d4d7bfe206e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fd5f7153d3423158bdf1aaf2ba8c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f55986c7b7d3cd77a77b0c73f02e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c033dfb9f52289ab460b5ddfaa6645681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd96cf2a51dc1df8e003a49c4a96b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18c254b1800adfc08c751fb14a1b0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23278a7769d1a8483559e2be4cf69e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ec23d0658a4ceef5c68ec1be51250685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74aa19e90c7f3f475069941fb961c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf18788195564287eae23d46c5c7503687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4f84f6860e3ab0d0bfac0e7409bcd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f3d466f5cb31399e8296976298cdd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d86ff15e83ef63be3cc67013309be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8b42212d2df850545117e71b8662b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270e20f05a2959c77cb3e30ac146105692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe69bd6dac47e992319ffb51f2b2cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc23bec0a6359cbf810ccd70821c2eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e021aa216400be55c2a56e67fac068695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee882f84b82a86a0af58fe768cc254f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc127b989d808414dbaf6a5f33bcf08a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd23a0141df426c3955781d0de25f4a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6ebe5af52518e431dd5b3fe05bc1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20908f72d4d6cf4241d38df869da39bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aed32fd54f22b8b59f4b48f0c6a40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4f4a740837d22f1c5bd56302da80b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f00812d74e9241bae4d0b291ebcea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843596e2485c31c649b8d924c9c24438704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24a59c8bc1174b227ea6022a116e10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf46c368191ebe90d584706c2ab9c62706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c20a542560cd1ebac6c2e6cd3dada707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ece3e48a9f9b23c9e15a2d3e62a284708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86c85ff540b314a63c45eed159a53d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56aa29cfa9726a16280f0c25c3c853710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d153fa7313817127ef3f52f9d3a4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5b9039e597aa662bfc4b66c487a1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be9c35ee900420531ddd9310800584713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5e3ec94cc36fd1c3d416bc30c28dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a11adf25627312e7ac26265c0535d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29fc0e23712911c92434e42206f6f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eba93a93a87ceba109996c1b104f3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e69e3c6f8cd797a8b8414face90b91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce1f9048d12e13deb5735860aff456719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20bc298bfc1f315948f92e9c3f5724720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c6a84d4e6bd26f50043c31127ef26721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05a79edc2492459ddfd521579e3a02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c409fb497bc2c69b99af3a586cad8be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2282a619b88b8870da23eaab2361ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dba28485739c7de7c48cdd36a05b8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b6d7e57b23318a10063471d63fa7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673ea53e37aa5cc2951d5eac5f4aca7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca9beeda24507ff3c81f8bbe08500c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50756675c4ac34db7f2ee50ae15717729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab57d19c232d0bebdd9aba6a58a873e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e033e5de6f714d095977592088978aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ed13a2526e4d005672245e0e0e638732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea89b0c47bb2a9c0484399b0142df00733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180994a2264bce5b1bcf5a6cbaf949e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4addaeb78815668d872574d36407180735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb138abee6e11d54900fdbbee151e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883d4664ed8db8691469e369f4890a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc493c994506a27f1d483766de9da0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f76b04943704f64d3355ccda9df3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc3749f1882ded2a2cac69d5cefe1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372262faafb5d06b52b3d1863fe7bdb3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47912bb403818b374b686cd96a7771d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd675cde688358c8b0401d3e2232d07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523d4b0739f1dfa6529f1478e4ac72f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecdaaed84a1c9c814300cb98603e31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71ee9efbfac7497911bbf9963be21c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ac5d7837a9365d880ce582de89fb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a383101c8d283dd6cfede0cc30aff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fd6264751bdf7334c7024396583ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b23936824d4c28879c0b4a75548513750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a434cb00a22d91ae30db269d98410c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45236259b1438d714c0f684858e83a71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd1d9a11a20e84d73f7e00b2c72270753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615d3cd19b0388f310b58f838df3720754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8264ee988827c1c60b80623d8a9b72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f9dd83802b35adebf1779a86557b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f36a05f09c6a4720ec346abab3e8f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47387726318c16cc3b093e796a3cdb2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a89c0299bd84a960b2bf292750052759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>