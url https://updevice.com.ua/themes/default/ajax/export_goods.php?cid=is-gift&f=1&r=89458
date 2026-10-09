--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f08edd22f76a6fbc60339332810751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8338a252c15cc2657015b3e13de702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d975cd529da0a39537ee5ea34f285d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e351b54f836354b58812b05380aab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c2835b0c694b42b17ddd457d0051a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e126e400181fc6590d2ecde422382d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18463d2c941b86ddb7f9ccc8934834f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622a104e82d3ba7a8e14fcb1c2cf1018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e98ae5a91bb885755bb2c53bb91519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57ac7bf6bf249c2cfe688e58e7f1a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c01f48a13f471527ca5f89219a78711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ce992d2cf2c0c6fab9e3fe816888412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ad425eb8b62c3bf88a081e82f535913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266623a4b98350f54523297295cc1cf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec7aec562dc01aed25c8504603617a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e58ffff6ac9d0411febb1496b17aaa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c15651fbbc6b1e3e313a7a6538dd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80cb1523b890e795fe896c7bd0b5d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a28af6acf3f521657be249edc7d5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ea9f56ff905efcba1f27adb07aead20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f24129ee8ef54deeaa9cfd2d3844b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d49011fa2496be1da1baf794a80cac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34000220823300c3e77731e85a619a9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091333f23937e05a1ca869dd5bff68924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c565a38941f64a0c490b027fa86cf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af503464f4755017a75d4b52590002cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e29fe39a1ee3f21b7916e12ca8e3bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17812200936c3f7f3b469c802d9d3b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0e726763e127ff6c74f58eff6e28329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aff3472a05f2885b8e80976b2c2aa530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede95e3fb004a83a34a31deaaf2081b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf2e16f618f81dae8d3dc955a0001032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065cd04ca24076a62565e2e852d4ee633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcfe120c1c480e3b8c2b862235332234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebd42c81ceb05610375b44d8532f3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c456f5c19045804d481b1d1dce3ba8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd94dfb77243618587dc34ebe4763d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b550b5a2b8bbd890f329d79b0f9e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391f1cd0b001897ba2c0778c18710aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bea3f6b8791b6ad13ba39639fcf17640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacc6badd58d8560738448e7ecac8fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d4b3ceb61c41f1dabe90b8b855ae142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e023410cd83c72046735cbcaa83b04443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4df912c4f6fb80d957b2b739b76b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93857d9bc4be0fde8f8217b57f23d09d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a60bc75ebb3350a6827706cd0573646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3d9e84677910679139d84ba111fe147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390823e7709bc870f96fb65295fc67848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713f17e5abb2727a421791075f7c18949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5b2c679f682be6917a45d82e3b90e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf7ebd4a0673114ec9a1f815f2784851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296963bb635380c215e9279625e0c7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff4336c5dc2d85b5e8e014dd25eeb553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc100f707f70fa3483f3e27bc1ee29e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf6c992f6abdc5cf79f7fd4e943ea755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757888f070b92b54b65372b3ae6cdba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2440a92f35ac29d96a56624f0662f2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bc3ebe6f68b9905031a63ae0df2d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117496eb5c31d0b73e91e6dfb8bde1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6f27aa28c7738a161e9343d0630e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d6f2aea813cc41fc7286ce5d334e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3697e485161145835e156beeff5a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d47aa5706607c90f5f1a62c3c66f2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ad1b82a94d2ee1e52068bdfaa280164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcbffa96e7e676266c83206c682c0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb4abecf3fad3603c80d28522abdd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40edf2e91bf7402e4a0f2095ae7410267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fe102f7efc04cfdbe95616bc6cef068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ff943e9b46a4c22d84c4fd67d1a7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0048042bbda339bfc1c3599afdf7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb7a245286f81e95442a8e04324c3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db3b25dfb2ef738c17f7524439c33e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebf2d8f7c52a85fa4c2a358b15ccc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b279ff827d9941f49cfb7e813336b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facd9e1dac006bb6985ac4e0348314175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e3be0774395cbce7afc08827ed3c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cad08b710c6b93ffd6844eae68894477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8694f670398950c5579a2eb48af5a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c34aabe1a2ab98d2a4d771670da0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91231300bb21a503afd9ff6164dae1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70960f2cbe9f7818b16fc014854e6dff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54e5207a63761fb79a51d0d9345d2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fa9877df2b5e5f12f07b5893e367483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515f222566fc9c057c6941d4a973b6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ff79d3723636f3be62535111b961985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01628031d8c0897fcaea7c1ace52546e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e833cefb444f15568a645e440075c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b87c5817f84aa9c84a128349aad9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950d30a87781a89f4c5702e6cdfe57e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1251763af697a1a20734974d8a8c43f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82a51ea5e37e980815646d2fb78c7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db1c03f1f962042fcb88c79ea49d8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fc15098bf5db60794b59360bc458c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29358fd015b912e7c980fe8e6c84459e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2e01bcc260fb938ea0e672431f54f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c93218d1487b9f61d9cc326d096e1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4cee4908e9ff4b0b8386c016b4d1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcdc21f6342445fe24bcec7596fa9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40c932c923d76b0ed7a99a73557bcf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53325e293a1cec1c6dea7cc211bcf5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1515ce4c8d9d280a33d3c27bcf30063101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865690ae203e80f65d92fd13df5de7e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bba7f5ab431107ad49fa68ffff943103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db13bec1ea5a4b38f734f6b2362c43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab81bdef543693041c397b7020b97a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3492b8d9099a2f685a9e20eb34cb0f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbea0acd8d0732bd538e06c9192e115107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce361df715735547a20ddc01b21dcf2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491d7f7f6c119c914cc0a1fb2e5821a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c03f813decc72c18f90a811cea5de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211ab0c465b77f7171cabcf1097796b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c683b3e9aaf0f9f4e8366199a1f94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff81dada6892fe2d02e047060a62e98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b381a790f7d2151cf1af5894951b0f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c61334a1f8c8e28215e791a15013a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb66c064db3e6096582b74d4f102e6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e79cb7721cd959b3c65c63c2e5b680117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e499fc04ba09c583876b21ca3dd6a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9e6810a4a458529fe81245044566d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056602c9ba41d5ac8b288d289dca4a55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672540c7046e4c9f31c90e15269b94b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a20a6ad2193eb4d8e5755a17fcd948122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15c98bd04dc733d2faf4444ce19d21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbeebb4a223a8b91fbc90f23bf5025124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e527f58c8e0fcc6df596afc5b826a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606803684297ba7bd59e3b19109b01c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed029991e2aff35a8b31c586016c1c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48801745410a2fb1144cd430a0249248128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760d2040b9224b90fef9d7f3f8e1a91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6eacbe370b9145a79cf3ae2e2f0e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09173c2d2593e550a4c22ff57e6c2d2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f29a6b32418f9595cb815d7f702ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab597a5b5df706fffd0d17b00879cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111b4ecbe24535cebade0db233d55c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c8c8dbbab994ca20e46db32ef29ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c22bf9dc1174d98856dcad51afc8ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faf499a2daec7176419c840eedb5cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38816c8bcada9796088675a88eaba500138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3053aaee9095b3ec772814f6698b48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d9741e2fb9d5739adecc9a10aefa3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab7586f1de31d60f19b0a5b827a29a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1717e8f80bfa3d75367a1a129633e03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3e48acba28c90cf8cc982c88082a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229b06388c20c9cef8b89407edc49c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59563f3c22196c5b648f2fd68d09b778145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1537d20bfc573a021bfecb782152ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66db0aecc724be7943cc3c90f25db2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badcb5f411ee30cb7dd619683377d72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0a73b61d4254dff074df4f2f7a9f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b525db5c30f218b5f42e8b63ef3f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d68f1a05aa6751cf62569199930a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c1c16949de6c8832c70b10126b468152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15550371f049f6c0f8a8e7e6bf933ab0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7bffcb2c6436fdb3698df169d5aba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1bdbc3e6350a2897325d180748543155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d089a7539263d9f90b3daabe4f8df0a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca7ea299226d55e9ebfb5a28042d25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ab8c7d14a62f0913acacedb6de10e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d981b3def817a6e1f1188fc63b982159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62da88eec2d301a5fdd997c1040803160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b82c83e0439a3733644918c5616fa9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4272ba298c654e156540219334de2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01ed6aed9b73d80bec2a28745c4aab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf05314476e3af5e4833316abcac85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267dc0268c7d21122d6d0073525bf4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0682141435ac71a37dc42356f0a40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19467823e53bd9183554dbed003e6ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a96d2095050dbf0a70e72751e77b93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78247630370c97f4d844d835a09fcb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbad5105af6384d17f1f7a0e562cce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd820e76b302ada30785bf882f8d4d3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dad1997d505c134b9de15502d8b9a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779636e5a331aa62d443be4b364c6c05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb5268ff8f1c1927ceb25d0bcec522174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa92135caa9a9563721a03051979ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18d9a636af5541a3c98053e19836d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe8ef9636f206239b61b19c1ed7ac0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e269b8070ce4633ac81b575cdff050c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a166c2bc45d78d469d29ce1ff72b39c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb066aa7454a953e2c3cb1553ca285180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e53ee0b8847c7b456a623ca394bd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34397b78dc13269ea77060f5542434182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fbe23dd184a30c05671961e118f3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d90c59c26ce651317acfbd3c27522f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20d9ab00acfd21f37c6fa131ba6e24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26801bb456831e78e578134626576646186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed67bdd2f3ee672e19ef0ed9f2382b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e1e9fe6aeb7f2ca4cdb8078488d3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d47f356ab8e9d1aceb3c2370a9630189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427ee7ab33c16b91502ae212c6bf631190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d4b75f0474ea8a87ffc12865c444e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa038676d511a6be3c2e2a90f221792192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a681f1a47a4424e88e3b467d77642193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a19fc1c53ad21b439264987c0451e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d82199ef55c182ceded79e3da47954195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee63da77b2c5d67913b5d97dea0c2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350886f64bd9dcbea613ad9a1554908197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b97933bb02014a744115101de12d14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdad5260e5292900a6aaa6b8927f6e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cabadc3262c25e6c706442b1236978200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8ba47d75d5bfc348889f62fd824d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10315e211fb3b7593352cf83a5057cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c4a00d47b220e699c903f0cbd8d71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955814624742f11a6f3d008013a340ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112a41ea07ddbfe454b8c8f5e239153205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4e2d949d6ddd31c62cdb08ab9d0e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b545d93bf8a5d834c8383c9f199393207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ae41d9476f17d71f46f861c1784d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c9b61d891321bbd079279d4fdd093209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7f47f05e7b57f72cadc4a6065088d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e277beffe0a1aaa41dd60f82b28fde211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57eb2bf50fef67b58f6130045ff900212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10a8bc15dc9bab4e3d74dd1ec44b41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa050a4c719fd670ff90ebe5df1b356214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcf696c8fb84662776b695f2f34a87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f42bd2a1bbfdf8b4fd3cd7144b8d80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ae78298cef7ae24d269eac2a8e988217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808933cba3fba58be940b8718e99572218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16c91fcafc9b32c05b9706368a086e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8792f16e55543e1b2470564fd06536d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114af0db2fca5772ca4105492a05fa96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6714fafb58b5cb07629a5e630bdbe88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbf9b3337b5c2ce67737aa78f810a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e58d98adeba4a50b4cc3cebcc3c35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9570137bb7a67023e180dd4e241b3cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e1fa65e43d8744fb2914837dcc682226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a2579fe378eae0c77fa038e0696ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e6675275b6ac63623974f1138a68a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaef4d5920f1ef22bdfa808a1cde1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80156a3935d24cb66cd66fcdc6c16d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8959d3e2853ad335629b45d69bb21e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e54a95df59fda69fedd0ab03a99ca2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca7cee9b96c582ec590afbc5a0db21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a4f35f4d80630bbbd688b2f3c293a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d683319676bce6832c14ece036a605d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53041c34eb3b2006d8cce1ec012e64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d3261d8a74e44f859da0d69bb4316237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b959627721e0ddbd69d3c05da7d2688238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fabc659222b7af1a61126f52ce755239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97874deb3fbfa2792a01763e0299097240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ed6f66c6a62ebf27375d86f159b53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2421ed8351b0f2b5f72d9f42d536a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eff2e0f475b466f5ef8f4737a4c63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7cfe557e728fffff00ebfa4130666244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62db3fffea3a2d0ef0899f5c53fda5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36712793655ed3ea820d9ce9664871cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d8a828226f470cb1c09d277bae8dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e42f02d0409511da9fabddef56513248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf941d8fd06cf96769e0350056a1f301249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6217cbfd02849041973bb2daa9e39250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e1b267b1aca88b336076b75c0cba9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa95affd1b5d27eefc205772d5cff45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3ba399b54b739d4e6026867f42025253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034eb57d7d2bfd563969de326ae26ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9e604f5f5669f9bda38b0c077a6fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8837b38655fabfa9e12b0102177e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40cc2ba983adca8561824486e10e73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf97317edb9d48046785d27d1823e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb584adb847a9b8221aa2d33e181a49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58ff3a2f8b843dfdedc8fb950d3dd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4970d2553e1e699b9a53867e3045bca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15046e7851ce435b5fc6a5e66af9ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3c11b4198cbcc834cd4b8887cf39f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21815d2abe3d077bc1691cf3f7023f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39472510b25d509e89f6fa7ccfe5db49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c1c3a4a821ded1db7395dfbee0187266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e08209098de19c6d21b11a0a10c8dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8c9a1a28825999dca3e7d03159915268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33170a205a76d69e59f8441f139bed26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8a28ec06defcfbfc2b861098284a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7f242af4cfab43b82531682413d1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f6c4cc145ea19d5d3168594b54b0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abd513fef0c2453926fb05af70564f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a300fe98443af37812169492fa8ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab5ce6af8667e9c61a9b49cc0bceda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478d1d49bedf2278a3620fa3b8f287d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bd55ebfa88cc54677546488af4f39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19756aace39fd5722a45949607f109c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6345718bdc50f77279ee57c855180279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1821befeb31aa6a50407bc0249406280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d59278a981acecde75df679003398281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e578b57f265f9eef22b6355505ce86a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f21b9e4454cf2cc8b574e0cf49c4d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf15b2bc3882f1ca5837aa3b6de6baa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c092a7dc86cebd72e4420dc23a045ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffceaeb4ccdf6e3ae2a161f67b276b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999937bad737bbb16ba3698cd84a613287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52ccf027c79bd99a4d4ce825e74f08288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d3222fef8f3426e7025c2f6858cea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300b46f5b3ba282e1de148d9d8ada1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b33e117db8b0de3bfe1ff45c4ddba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd8d5178309c27f62617d65eca7698292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d70db017f724f1d5857b4b20c976a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678ba873a04d11c82180e3cf2dc76d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2e61cee01c1f8f9c2a24cde45ca50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c837e1bc5c96a5ca73e445d437492296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d47f108892779ec1de10551429622297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd65f10b4d7011f91d334e2c458a6e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0c659c64b3b0634fe008266087ff2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aad622fb416878db8d7816b3f0d2b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70ca4d8a1a70b4aff9ad03e475922f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7955dfc08342dd0dde077781c2b5156302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378d26cfb22448871a2949830930262303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7ff31c036fdb1f0ff67422b8b1ca3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3df5055714bf3e677ca209389a5328305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1878a6c83715b4dd98afbe06cca1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a89114e7595e35d114f99bd27ef74e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425edb162d7bed492bb0d3686e316042308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba37ff62ef92fe62fdfc1e61d9b74f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297eebf460970027280ff496408b913310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ee2326557fea9e56e2df839d6dc49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec46ff488f3763e888fdd7d4dda2b21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dad0ced1ed5ae1af3f164193efe1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959250628c51484e77adb9afc166a72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c1c3c3950130ffe80af1ba58ad65d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdafc394c0b36af253bb4225d36566316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd44bf78a61ff8a771fa7092df6126317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353ee521bdb30fe8757b33e5478c50b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2d0c021e588278a7a3051ec3f910f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fc3d320b96d2aee7b7bb553007518320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d63071b6be5354dfa3440d9def7a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeb125984084703a557a0dcf9c7d2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee443fd67dcdeea78c7d4107c221276c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16178e6a09dd48f2bcacaea98cbb232c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a46753f229bf6d69abfdf9aeb1f0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea802773f2f0323212ffaf2335f888326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbb508d3c1c0f982726e472237c304327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b60eeb10146308b51d44a779924d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d921be817dddff89bf448b5641a2139329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97041e1198c7594d818167bbd283c97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4762d26d8d8487c5b34a0bb859116c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c27e27f4a0f92b696d285032998a40332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607c43bb3c032be83ae0e2dbba5439f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149b55816619c273b50f72456b93540334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d039b62427a4060c86c050dc9ce66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c1b9d3d93f6446a984dbe1f64ac6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bb1159db8028cff5b9efa011fecda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17924b2ee9f0f25ae721574e47d932ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14549d0bd1b54063e7b9af0341acb222339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0a70a9b828fbcbef9a7d966865cc6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2d94ee9f5993074eebccbc0078e7c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6a8430de664ef19250cc20782b17c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cb0610505af3c0c14356f72d7e023343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707887dd45ea60a86add92c928fcdfb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16843fa7d3f996b6c8abcb7acfbf20d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d93e163c04b1d5a193d990372e035346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4c5bafd9709e5dc9fcc0f908ba8ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbddfb7dd46bdaa2fdb38f0cb371cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f884a0b6a985fef86a25a022ee381bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc7e5f17c7f330923e37160e494092350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28818d353e37fe690d3e6b845e0d9e10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695ad63911ee27039db763ea790704f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eb0d4d79e36bacf56249e8d773d99353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9155d15f33d3698470e678a184eb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773081a15f845010fe1d8edcd1b5d0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea769550d2b7b88a23ec3aa435e11af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30786c95b62a99b8f4c7002400bd6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76438f1be4e14caa33e55ba13d7fe280358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb58fc9bc69aa4d1a6052d9644d49ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b91bbedd4144dfd45b2153eec524b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b10d0ba160d77966116bf03dd261a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462b1fc3724dc4c43e28a930e21e7e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab645cf49e89828cd7cf832f6ce4e33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429d0dad7a2c5f78e80faa16bec9373364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5f5378bfff6a634ab88f962d75977365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e40ebb88e7a1d244b42deacde04219366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81267729d41ba7926f5ad864b51f7863367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7439c992a990e5f3557e6330e6db393368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd5f42f1756138abe40d5ff3b91400369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c02f7de0c5f5f67a8dc8944d28001370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609df25fe97a2f5f689e1fc49528d4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65f861c950eb53d3dcc0eb147c7bde372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3a126506529bd22a8524becf93bb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a494e059ef6efbfa2489993b00db2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247c31ed6d60f1aa55fc86ad3711d52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617821118d294f08873ecbbc9700ab6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4f928763fc65af04530e714a5f5ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30351162a7163de7c2bdd410b24d936378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250b16868be699db88fdff8d0d1a505379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ab5504740c903f24380037a23b847380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d26b7c8688ebcc2aeef6f3f61cf577381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30056c97774c73b529dc3b966bab687b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fa14d945cd2e3d4eea96faa2d037a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead3e0c111b12e0d57b10a1f71b7e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca17c618f26ea4a3c0489b4843858d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb029d0640e45284d59dd1bfcb4be42c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fd6af7be07809a0f388380f9b6827387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a59a0045636e18fb551f19344e2258388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eca00bec59233215d70f21d1f0a305389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efa88a269e5991187ac735832eb3cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73758a66ef877bfe793bc9efca4fd685391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4ea551a676ff8978e6a668d6e7d53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878131808daa21a4b0b7be3045f3bf5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de9c151661ad70e64d4a1400934c5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19880c3775968461f54b9557f12999395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f6e64a12f2e6999729c64a312d3e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f78ad36c6457aa98b43e534c05d371397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7ac55674ab774e8270d1a68fe338a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fac2f744f5756d441ad9aae54b347399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64ccc3bbe09eaa27cb3a7cd626cb05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0083af438fd03bb0d908dbbcd58bb42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ffed9764633365584bd48fdb20882402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3584c995904e0b8a28b94182566d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0654868cdb062f713f739962bddcfb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c30fde68505cd16ffa51c76dc68dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3ea52e0b6fac3c60ca74fe07514d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f530d11cdb6a4f14d1276f6e8dcab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11aa09e1c39aa4f4a810333580a885408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a709263466d3bb7296546efef98bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841aa4f1c89f22a7ed298027b093eb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc006891b07a6e3ea1a627f2fbaaf2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623d4afff544a8e7a7d2a5f3acaa277412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6ed4685ca0587f22c54d7c2fb4463413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fcad1fa67e49152293e455c2ddc41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1086f0c810fffae5f0b74086c761e98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48b2b4840bd30ebeb1ca0ea346375f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904c8a502947790738511b1508e10f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88be0ecd8881b2129f57a650c5528c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b341b79514953f5b2065917b3672c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1a7f07b4b48a4cdf94534d0133158420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ce5dbcce98b3edcb872e2b3d23b0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80be4af2920a5df85ffb56afd64d8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b313e242d6b93a781b7baf2be5e81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fa1dc05dd0c980d560ae8424fd548424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12a7559a464161ca87d41a5c59b604425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5866292467f644a6145d6aa19655f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23070a91e5a72b12cd0ea4b6014ad208427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a7b3a519bd380aa93c87406a2b149428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14613843c6991446adb5a5b4413e36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac0a3dc14c2cf3d002dfdfd4989fe1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95f106db1a4f8248ab80a84261bb1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b154a2bf3d6ae9bb5d75e18f42998b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b09597aa944663c5abbda7eab5b020433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d818e6e1e832a60638710bf6581ff1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17b20f9df99696e3ca2ce6236fc6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef8626cb4dc41cc74f297930343aa6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3adbbf92cc5070ee1251067ff0410437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff349e9a3c8c828af193dfdc022f9262438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be5addb213699d6c00c0fa72b8518f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c65ff87f8abc34552c117d93a3105440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de99fb158b3ca8a895579078aec5ac2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd313310ad17549d8a0f994fb042c71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8675d2f9af326c0a0cb2787d9c4aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d710d91a6258350261ab1d753cbe8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0fb74ae248aad3c93e30ba08c2f73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf7ae7fd056210f269462a7b70a49b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb3a0c7680519e5b27a124f3378142447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd64e4ef8e50d5ead407e225763f541448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc9241e637a7383c447113799d19f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64422109a5a83b6393ff763612f86ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84109019851ba636f3fb0100bc76727c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d552cdd7db86b7be223a06cd946028d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59eb5794bf46cae6bbe501a231b029453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c378411fbaa681749de7b9ecabc8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f96c23812dbe9e95fb7f118346192a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76943cf0efb5bed670155e1895e2f292456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c697f26253bf6e8cc2fe10fdb0bb9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322a64eaf37ec3da7d6c8d8314f2354458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da1c8ce310b4727c2645948ff9cc0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a183b618736f4de5cb18cfe95fcd28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e0635d96ccf1231791db40d70ea46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684093c2e9c074301b309790ab72718b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96aed0d555340e1e1aa7d84ae25616463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3afd2018a55067a30cbb6dbe3bc9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b0cbe0c3edf452e86b43c300a6539465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054195213d9c80841687c89ffc98055466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc30c6c310a2336d3c8b1dad421097467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b855f47041cd037c58c8de68290202468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29511776a4c43cf2d5f700ff45bda5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edffe1febae14327bee563f0670aa39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830cb03883f827cc0e81d6e93b0e489471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79059fcd45f8d2dbbe8a8de1b85890cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb648b67a4388b4d1b1b6546b57b2edb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde7c72fd3043ba7da5261bd0d180eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eee2a4b4f554f9d7f4bc772f85fa0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca88ee0cab8d54bed80b1326ebb6df1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acde29c279c1117a9061ff729af0f0a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb267b8763ee895b16b348d35db0d8c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f404db1228f215e091e20a30482a52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254d9f9cb3962611e8caa4a6d4aaa91480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce079a92f038c0ddeb2ba45f51513565481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b965b6d6200a8c841daeb9d5ee1c5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd75902e150be3ca45965bba8998679483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08481db23a593bcfd69a33872f75ec8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe1c980cca6c3a9f7f2d852f1f2a4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0b1851e857ff811e09c7080bb146f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221a58b2c30207ce9797d3794e0b3a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea235121097e77875ba8bf36c554293488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cb21d58398320cf3e9695ee94a3b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29c574f40e10d49c6999f8b758dab1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9f1f37ccd4c15dc52c9d18027da20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fb1b80148ba6debe021049fbfc18c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e3df83d237ad97cdcff3c59fe7ce9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb0de7299c9dc959cd72bf8b4d507e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988869c4f6c70ba7d69dcb3aef954ada495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dae1224fead609ded979cb6be974f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229935a611f7d397e1a31cf20b28877497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae06415d44cd3273a632efa54aa5da5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f900d420179adbac3692be9fd7a62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea989066c521d87a4a60cfa75e8382f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bda750b18153825884fe68a553ced501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b3480b00614ffe54b606c2ee3536f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322ae4f2edc54d1b0f9e0d2d6810317503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436c29cd6501b34a55ee89a361b53ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfa772db513929a1b2249f3fecba7e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763bb0e0fbca199d275be8b547fc60e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039de45437c2522e422027c80c1d8eab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db185ad18daef5fb15e9f1cabd37df9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be88a01a69ee7696d32fd09088a171509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed123e1363a13bac9253c39c55f1ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc117f3ea5f72914bdde24ed5d762f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac22763142182406db94b4b277a6fc3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4a554872034cd72c9eb6a29852cad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a5a292f0e52b1849ed928bc532e05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c6a1e44eb51f7296c9afdfae8ed6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782c9f290728f2d497da92588afd528516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bf356d48715d6b7fa1e37138da729517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77298c878ef0b62bc4f2f2b18bf5eed5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea91512ab977064fafbfd37cb7caac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3659c923a50125ff0179a9e1161e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0189931579b3fb645c6a75f30f8c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561769b398ef00b71d73a1a4f9f36b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1f03c77bb7eb5191a8d452f99de6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c82dcbf68169454c9d374718687157524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feee5689c931819a7a0a6ad455fbf8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420819d5a216423b52449c1a5c593f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14165ce2a390a3d5ae628b26c589ec2b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2ba637571d636f6628f633b88fb79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1a4999575f601a77a03d11708c6ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dca000417e5d5a9c06548b95c2a4f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc3f0b840e913a6840e182b78b4a49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00793cbbece19036265fd28fc29aea1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc635934afe3609ac607322ff221b12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9b11c06e87e1fe76a7a1ac1d03723534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a48bc23a8864e97a8fa241267be6e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b837874e2cae7b4c787b6c3961de0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f298b14ce06d18172374454a0d432c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab179e73f2b7e832603fcb6c7c2ca82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8a6e914eafb5aaf87971d17679176539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfbc513654900bd01f50c46ff04a5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a8fb29a1925c70fc35177138d617b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4da8331a1f06da099c150413f66d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece87937aa518f881d9fc0b5784cb88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd413053b9a96e0b1f9c527fbf1073544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf32b1b5e96ae033e91e0dab47caa75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dc74338ee9203b249876f8979b44b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36577b85606ba72898262b6dfed63cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa4a039337cbf06f528b718b67befd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19bb91dd5efd70e2844c62261ed0ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c337962a3a482b856dcb23b6c2170550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd33aa6c8021b92980a3f4a07cf9e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9ed7791553c6c93980e3866903670552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0b1aa68c2cd9e54c3e671e4b8d3cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcb39f2f1ec0fe4939f503f51d35d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5f5a54c2ac494390dec937b38e209555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff7413a494ad29115fbdb4c128c338556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae4c8f55b3242f65cd1fd69a748b7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c9bc84142bd6a149b59012f9ad447558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5938209acec81cb191e265f554a0f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd85adea156495fe891c036b921401560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c1db54962ede360a2034472da8217561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90c78e78cd748ebdca1f94ba429466562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473f4c8ab86236b919b4c4cbbf526e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c28aeea3a04f3401e54b78d8fe9f86564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45a129e2f35644f8e9f8679726f49c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07006c7fab7340c718cdf87024067c2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa04b7001c0a96504ad3fb9c4602efe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c26c6d8d8063fc3778cf2a832f2eb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3699d0e818e5785d06f4721873e3c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5e7e04daf52add6504c6b5d67bb0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bd79d5863daad007543461e6a4888571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff045faa875ffa2370ef152e621e34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01486e30750a8cbe1c0930e7e9e27636573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3b1e450c05a2067cc07a92dfecd42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed62762c4c830210b76f33c307a5d93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de34db7a7897938fdcaef0cc5c400a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da732434728f1322bb47b54e682d5e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f418710439edbccf4f90ef3190346578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341d72415a4c73146d5bb1ca0394e5c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fff0204f637d0ffb5861d451f2714e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79889e7d972ab1229c97efc96b92d7f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293806dd81e9ce50b9e4d23dfbed6bfc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ef16d93cda4171432a0fe29a3e455583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a552a63d3db165e021b1ba7bfbedc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c376e59834b78429f3d3e7f24b0461585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b3156ff5a47eed8b999c5f43c6646586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745270c242c1b0007dae47c394a0633587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee9537eaec1fea5c1b374d6f20469a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ab046b78ac830b147091dd66ccadd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3929c376785b1812a0a109e57dfcb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b22f5b7d952aa7571a7e335f6fdb83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae55a10d30927e6077c7af75bba38d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8211d0fbeb8b09df3d97576acdc0a0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361f14b3f5c8a509d5da1bd060342dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6898fb7d7d9d8220c0b8fb184a321595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c94dc6efb6e26a0774d0c06b046df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58617e3f100b315f4aee8d7d461aeb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e4eb2943ba50cd68247314e4a9642598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e766a6ad8ebacd5a5f193dd01e411a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821805543570468319fb2425ee620ad4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fcb6c0f053ffefff77aaa7cda9c45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2617c9e15fbd8177972c97c28c4496602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4db0e8afa9e6270515a37192148b81603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea4752af85297b28a24826e6680ca0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750b7ba19fb5274dd990af89be91be4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516596821b73d4b96d4d1b6b8aa3b814606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae5cc1ca5c00eca6f912a2dcef1272607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05c29589ab339cfe0dfc3778cae3ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66a5289514afcd5052d095e0120724609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d063634f51fef37794a75f96b9d8d14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9af21271b5df248e5dd45af259fa9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2128fc62160d7d41209f460f20017612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed60daaa691c1a4cd49ae60bdf49d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff6ecfe0bd418a9eee57a7fb562daf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9995f671600a832f3c3fa275ce4d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bf33e70f49b98d4f0bf8011e7fc94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27baa81f260260b5ee5b7e8660edb64617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f3075b90355100171a7fa5ca95173618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897f74410a444b291220c188e88fa93619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee96bb6497f899af735fd36b5d9ac2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c0f7b5c630c2ffa5d76fabfafdf6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36e8197ad088bcf704be0277768acb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cdcdd87051fbbcf6c6908477cee44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4293b5b617502c933061d1545a10fff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661fe7b1caf1e7fe671185f57efca4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d670847ab48b5b973ec07987a644c26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dc59bbb0866306fb04766998ff9a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15ca90bc730835059af06a6c7fe6a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf05c55f0248a2fcc32fe2295f1029629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3dd45d65585f5df01e6038b02963f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36194731a6ee5398c67d89e392f4c16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f2d55d8d7576cb04696f1b1804efb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae5aaf9af2f456382febcda1ba0af8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f5473d7621ac26b32c21274bff623634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e98e12b976292f564b33cdb3b0f5b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241f816d9cd3ffa8467c66eb250298b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509397da1c57198bd6c3a451998e642637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f20e2c85e079d63df8c30c95998d3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db485dcbaa9fc7e45f07cb9de6b12f62639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcca6fdb1756dccdd891a3ea8c2686640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcb6f8d22f701e930d144bbe5b1e45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c60df97dab931a748f082f07b4a99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af0e4e5bf23434cb2207b0e39cc6d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed645bc271fb2adbe34b5a1104173f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f7cbe1790789b2081c943ab9986b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91263e404da4b59f08dd67d86c76db8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21200294108f4f8d5f6f644d031ef3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4285797d43f821349b05e73762577a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7383162c82a9c23fb716cdafc70703649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fba7a15c7ae3199f012050bd306aba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e0d3a34f5882a38f97511cf5b0e53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb293523ae2f7f3b02b9476e8159ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca72796042f25520a42df46a7eabdea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52412ed94957fdde8242e22f0693e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93891cf2c064f6d343ba54161d54f864655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa7c9a5ab0949f3cca835ee76637fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9313125280e3a802989522b99eeabd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662559b8d3cd99972b82df9767d678e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a4ec123d0ea7a1da19fb27edb0168659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd227b8692f848f6efddcaa7a4590b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f701f261379465202d34303f6ca830661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63b15c5ff06c3da50e6e95a3555728662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed73e8be1bb6c8c16d799d8c8d52197663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eacb187564a1779357b35bf1d6d65664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4f7f70cd5a56145268053ecd7bfe2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d9a6c062d35960ad28e10bf1b20ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609b3fe60f447ea77b2239d1bc47a64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e524d06a173277747a802f6332d13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceeb5a814e80fedcad915dface890c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcbb36829c01e1a0fa8870ceab8a6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808dfef8f1033b101283b1fec74286c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934b85ae91b447e901aa76c5647d5d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11618f362bfa178020847bb79fbcdbe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781adcc4e942d3d8a0c6fc5bce2571be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77f2f28828b78a303c6bc27bf9aa11675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44aea4e6ca68b0403396a1c3b919a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e012821451858c1c9c8f641b07b69677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4de437b7896dffa712e169e623e3d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24577646cf10f75544c238af37a33802679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b2adf0bedb1586ac871b3c1b337e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d05ce65cd84810c9942bad01bad6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d2d03e744ba6fc0c30fed70f49f7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28f98f375464252718020f9594f78c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c4e450474f6f59b24a62f17fc3d73684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c068d5273e0d61addae977446a2fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e15bcc1bd21be327b8edc87a26c74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed5d5e55d5b3a834cb6e5b242d4800687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5680ce339828664be59fd10a8d953688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5b52b723da3dd2a47086aa4e2c3e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31272cfcd1146a7ad58c2d372c18ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab7fbe849af8c269ab404fdda34bf1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf076d82ef360b2ec7e4e49efcd514692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225deb3dc08607c77f76209d78474e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1753d240d6af58876c1e5297168a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bb1d573ffda958c9354e88f044c9d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaf55e5ff58a22619a68ef062ceb70696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47004a5d531bc7a6415a63ca710127697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb278cbb56e655f315ade4ccb5bb1474698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842f5a5dd027aba8959e7f1490b1612699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9375cf05c75683a2f68e95fbfb3d3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610ebb8da0161a600cc36679b97ba09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bd0f5a572c297d7a163a06068fd87702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca656abbe6d6e6adf46004868088081703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c5cd53a48576bdde1d37351554a44704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0369615f336be46ab5be4e9fa1299b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c129439a3d126cfd647477ef5ad8fd2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3024cea981a78686c28bcb90b5fb00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd931b6dd23323a7ea27b3af97108350708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3179dda1d6eb7515c434492392d49a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457735469d18347f7d8d4ef82a83749710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7b6006a0df63d11b86d2b2c44e9d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7fd4f092d67f3737fd1c6dcf412fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee5af34701bdfe278118809fc363d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb82c26b46457f55c738b15a96cfc98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f795b24645dfe0d6cc0551c4f8da18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095e79455407f03a344587de6926ce6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a2b1eb73bff006db19d7975b7f398717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae355a69add8e0df6bef7fd0b69445718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd74b43630968be89b13ad6b8239e44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e258b03e0cdb9810a4589629197406e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2bebb35036db2257b40ac576638cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8cdb5893bd52914aaad89c8a51fd4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4417625640ae8f20f4c1e908ae13f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a5ab557abcdb8f82d7f32fc1c1a95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53becbaa826b2e9af54942cd1db6de6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6e0bdb6137dadbe474ce965c3d60a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c07e8f812087d4657d7a2bbc2b76e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d33d29a3376d317d843578b760e4f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6901d5bf58492ed1a088738d8a0fa9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e838ce13ec282a1c6a556ed249537730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b76a3a774b234b4dfb6b9c8cc5e0c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc2a1550b107c28e00c465cf1b0f0b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbe7c463433708a471237bb3583f2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec54a6d25fef59c95710707b2e0124f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf275fb83a57c37d67ea18d3f7cc027a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426caa23a66dc1e6bc192be871c1d80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d338b9c3995bf260f0534c2dbd11e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3ab0d9c0bd15ddbfe0246356c7fd8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbaa78bcb8dfa8233daf27fa4ca1b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3795d4d1f72fd6a7c500679e5ba87d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce0be798e888e09adfb7e9ee59268b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454cc5d5889b375b83aa24de8d16339742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898264e4f24be69202622517fc85c17e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5a0a875a2fd154866542fad5caf90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c09e582b5bc3d4cbf7434bc84e848d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3c7f9036df9484cf6039b899d5e03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ec0fe9de681295beed22de21d2d7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d34a871ac6b89805e828ccaacf5a49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeb5e6527e1e7cff6bde01d77fbf65749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be623ec35935df48b826d93d4e169d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a0ab9cc0c405424b2d8754b91199e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfce3857ca93b44f00f61d90a20a2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce90ab6f95d87b649ff93d771115c86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4511c3901bdc9490f435fb6358112754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05e63967255fcd97f679287145c682755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126bd04ed3859a60fa3decc49d82207756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12d0d08071f60943c173185f3f71d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90665239d3c23ba4cc95284b1cea3b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75a86c3d8073c15ff329e90624d378759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425bfb2d7e78783ce26633926a40f911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1edfee527311aad4922652309f8822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdace58e6c41a01f622f5e73689802b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197df14ebe17a17f7b624e5343df7f2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858152a0ae8b24c2772709d2a8cdaa85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c3944d0b77256f9019ff9bd89a20c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec969537448bba69237610b5c5963eec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7e647f7a9aa6a0f271a07c2f198168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bc90ca9d2294447b84b98140fffaa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af361ba9ebdbf460b68f2801f057224410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ec208e47771ce9ba1853b2445432f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee789db7ec806e220ae562133c25d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d16c33ce2297a9b16ebd153595567413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd4aed52dcabc603a3d11dc2640e3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca3577de0577f4f9c56948123a211c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f607448889595a94157c3b1ddddfca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6782d8105ac973047e50683e1633f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6090820098fe62d72c53230b4b861518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283329fb1f8fda31d23c48c23c7a859019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1f12c2f5d3de3f3f3cfa88ba46a5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dc45937a27a167fce88657d48174c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851560c777ff33a25cd9a575def122922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfa2b7a7858d2086454a5e8a4da2b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9a241fe86ead161b125ecbc3e13b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b17c538fdb63a65431e2ada1d3f07a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83be66a5504e20126cee64f57ff0d5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16d69f205b849010adf1df33a1e15827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247b404a6d034af5c9da9e9f8b4ea4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e56d5455f72e588b387c46b748c8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957ab91e5b39ee8d114e44f9ffb3e8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f648fc98a8305b1cd024c85a58cf16b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aff2af909c10afa00b9c71936f197832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae802a7f9d1466cbcd0a6ce36a8fab333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ecc41b7e6d6f4f9c9a0be26dbb3d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1df9bf7dd36c24fef69de8cda261d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdf2150d6231f9a6c28595e517d61036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada72b27f48bc003cd8f24f693f1d5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2a7623772b137d2c6a2840b94d1c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c2705a94e691fcbf81f0785f13f9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e77489c3dc0abeb0a1f527a6d6ad9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50724d140470b9e492577b051856c87241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0451bacd65820fbe10121e28f7d1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bf9316cafdefcbd552bf169c2481343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430d3e36daccebf330a62dee937bc6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3225bc53707ee675113fc34d2af90245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1af609af6e576be1484d66d59915046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39ac7af8abc7bb0b3a1eaca01eb08147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526ad5b0964e5a9c421c61e7b24807c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8b061cb845a8922fe3015b5b3e7a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee59b8ef98862f00256c698f78d01750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386fb1657c927734271ed0bf7e8c10a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc28f463984987eab434aea456208252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900954e614b05ed3d19fa47fd8a772153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa48aad9033ef7e5f305f64ead2c7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fecda28aa53e44a2a42259f871a8e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72e2fc225ad2c3dd885d130fb34d1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e975a4326908835948bb9ee891faedc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819af759d67fddb9ea713bd5cabe4f2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5074fb304137bac8f7464143336ee259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aaf00be666f93a0acca105291b6f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad4ea4feab6a6ab37b4f3add12d70e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f2805cc7ed2cbfacd75c8ac87bf3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d42c5268803234e4687d0cf00b289e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fffd791715a9372db3e3141fe6438164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aafa0975b2db85a7123a8d44c1c35d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813ea622be595266c0b21b25b7cafc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ca5d2eb140eab593ab129fa72377c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8095abc1bc703fcd542e0eeb8f254f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29988aade84aec30fb97056b167784dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbece36da8bff29f905ed177d3ee422c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d964e6b32e2579b31ac4592c6b04cd271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fa13d6206850a7b0326afb479887e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409631b8439acbb29fb9906beac97ce373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6516f6ec26eaa3121bf930855172aec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb355d759047509abdf125ab276034475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e57302c432759eb9e50a16e90387d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4786062d5f82ab4303cd5b05d1b591577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeda526582b6b1b91847a21c1778d4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a98aa4873c12ac003a7800275b807d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044e45f1c746397d52579c43b3058ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea00709dc98849a15fe07dbaa5eadb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51467fa54830053d13501137ff20948482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbffa1294bf62dc4ec7ded8f55194d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37ccc3e346ac989a0b71959fe04b8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7f414a6b0363741a77f1a50d37b7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730c600b380f335f2f1ba06ebdce16686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2cd2622ecb697db8b3d6181c0136a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd93fbd182ab50ee16b7b53f8d2bd3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad6fa9acffc92ce04e6ca0d7368ac389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce4bd2f6ef010e18f401547cebfee690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51551dbe11fbbbefe759d666127a96c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76df1062c98d2f6a3a3beb607de9d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba644d1dd9ec23b7db3f691c053afe593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4673290909ed0f00b4da3632e9aecda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a39cb28f2205c405c90af260b1a16695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505145979d5ff9c00e6dad4c38375e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11c4a35482c5d39607e298f0c0a5e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c814dd430e6acb59b3668d9d145e7a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b56af3991b1fed16cbcb4c5b49bf899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50659d4fcf2445dc48f5b4d7c133f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d42eff7143ad13eb1e6eb6613cf95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51b463ff8edc3b75da422a465f7922102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fbef2574f3eda8ab4e9012e5f6c27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f175801af74024b27749bfcdcb2ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785985c0e76a080861d947d8de7c0dd3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b134de1af913a9142448ecfc6e936106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c619e69d711370e2b4e6d19b3c93a5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297293b1d461498d99b6b657a4a3c10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ac65ed3ca3b7fb395ebe253a5a949109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfabe6f77ad5baef2f58d2a5b86e114110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdefc5c9463f8aa1e11b9aa8167bf8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd3d6ea9f2e32f42c027ff275651c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedb81225eecc7263ea71b83c2c7955113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e58714504c6cebd339ac52059f7b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d344d6f4b1eebdd7c18d81e4a9504f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225ced3fbd3123dd0415fa3218a97d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d275ba01e07f1d65bb94b03c3140846117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e56b33785c85778ab287f12d08deae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d079d73f91cbb70bc01dab4f9084cac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d09e69927692c129135104411b54f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d1301991df67f970322e3f8c2a9de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c7ce8e2b4c74e97213a4005bea314122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39534dabd9dcaa624268171815602b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e4d81c3eda18dac02329bd5763634124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b5a751dab21ce4d882e064f327007125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77907550335fc3c9ba5a416a3041b4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ad76502225ea90717da2e72e8af04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efbb60a1516c04d6b619035d9f381e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9dd8c77697d5ad0824a83a8f845cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329dbf2a3dc245fbef2cd5f2a16ae3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761a426af4e64fc8724d5d3affc9c6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b215c584a8b8c668507f2a2876eb92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c4eb0f5bc5cba0331f8ac641c82c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36857e42d4563fce72ad669b9a8cee6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5113b0742060b1529ec57ca8638c4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7abca0ccfd2508e442f36476a0d73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be4c777b9f742518056ed252dcc855137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f952595e0826e1ed015fa24516157138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686fb7d58ec97cab15d10f355e19f7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8522bd83b2c68be63d898f5f8f7dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246a60ee8ac467386ab2c4931ea631b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d541be6637973e700c30660e3681745142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e19131b982d08fb886ccee837d1da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bfac27bf0c2b794f7d7973c1033d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbd3d21717a96fe20871585b49a6b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadbbc3403662859b31dddea1fde981146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d1344fccf0bdd3e65f6bd43fb235b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f23567dbfa655432655d22270bc2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46721f40b9aff393ddced38347765f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b5caf471363bd1ef91487347ef9fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6586d3ea3bfeacf64c01b6304b1036b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed5ec38cbbfe01fd28719d671ddacf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d75b0a9cfdcf762fb4dd63f7466a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ace209bd6c02bf74935e359a219a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62721b0f3dac95f0aa94ad445627dff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681cb3c97d205d2cf07c620971460c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fa76324591c78e7db536ce09d35ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b998c5f265834744a7c2cc811205d57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef293f421b0607fe80995c0e627462159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151d5c4b2a6fb94b1d8e1173d0b85e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d780ef2d34d225022b40b58612846161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b5bc56e324b8505c345a9da50e5ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c621d0db6225543b7c2b2688b15fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0277453632e50cedbb391aa12d5b2d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff0ca8ca38bef5b50ad87c37ab675c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb248c0d76207d1910fdc59a2b73dae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e65a97130ab11bc631efccc6bd0cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f5a1dacf3986f81685c0d8c910d6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fa1b018211632ef7c395308a16c2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388e227d0348fbea0f9bcdd1e0d7b4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1da734ab1259da9bf302db7d389cf5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf6c4fa85d6ae49880442ea2d0343a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fd371e7ccefee4be9b5da3bfd861a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e3fba2a0138a9042f455e950256f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b88a4a5f67cf7a9f2f54ac3e14da16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8a91c77a796cb1222a89481f39195176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac04ddb23e18526be3d1798fd7e57d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a8e5e3f8d1c4ca7aedefb6c9e34ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e5e7ea2903f21578cd5089323b32e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb908b43de7fcbf3760e7eb4a985ea8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47997a42339c95d61428a617742d3270181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160a9742e682dfd86db9d8d10e31b39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc206c1dee786fbe3d820f156a6c75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8016256302a40ba454728dfaa945bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14609d28bc2833a3cf85a7ba5579bc6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971ae79180460643aea60dea446cdc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bbe67e30dc316c78883a260ecd473187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb5b49bd33f4e834ecd5ae8ffd407c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a546e0ee5bb08f2552d41359ef5774189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7d1d7fc7204f0e73535420750981f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b860c90829b7181bf05f9886c49cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf3c83078b9deaf89f946f2eff7b64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5664b8baf83a8359bf564729502f6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f3a0c6dab79d35539924d6cec59e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb36cdfda234a2b3bf879fb7a20191d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8213f08161c5e2a5da4062206707ce0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27637da6d928c296f2a9835fabd337e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b3c35cabdcbda94f7db50cf34f187198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a7314cccbf04f03f74ecf94808a57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea829d64fb8e6da0931c53639a618894200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b37d8e4900d8292bb46f535f6fa6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20ef2f6a35ac5868c306480e6a7845202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f6e7c1c5bf71a0c225829da608570203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1a81e47ec29aae93bbb63a2680c84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094ebce1daedce7af53145edb52a72c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600c6c0a640976e4ae94bd9101fc957206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7c33d4f5baf0039d15d037a222ecd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b5b74f2e6a7eda4d655aef0b15f68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292f500fc47762520e832813d7059a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9866fb9f01dac36cfded042c5f1869210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be9c77f5dfc7fbdf43735e464c3455211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d544965458eb490ddbf11796333065a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccf35ca25fff40f776ab25b66fac99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f690fc40340033c5f35ae37c26a6df3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc68b2024e37fe38ae4c78012bf2330215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9b1376ba8f63fea455adc1a5fc69f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946b1ee62ac3fad3265e971ef3a8e4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4e2bf18c98734cdbb83808f52996f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf8d5be62631f276376a7f6d056aa8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73914ad7279c1f09275f1bb56259aedf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4f5d5626f74f0bd5c9a22e4d62cd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa131030227afa8ab60d5245401921aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccb33b9c26f1591ddbe959e0672905223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bb05d5d82060f828bba9dd23aa6b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d91619daa443bc9eba528b5b1fcb1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dc313e913704f27c6c9e396381a57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79010e30f7412865f03041531eaa49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fd3e645912cab92f60d03aff81fe0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cac885a2854466a25715e6ab9738c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e8cf23842dac7bf143b064eb3e45e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7dd633eb936386d9b20e9fc93dacd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dc254b858b0448ff3a352b818c424232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f277fb7142a75de987df716ab4fb21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8bac7788fcbd96cfb24d622896e35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40af207278d86ab54d07531ababa4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3289145c3ae75a5163753007ee5f37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734e5ecb4ed8394d7b508254b276750237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa17b28a4abbfdfb32133431968c6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccf1ab823c25a0b72eba42718f4b2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e13820dd167ccbecd64e0c7166c408240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b298f749c1b735798d2ca4893584b7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1d7480480bb6fe2c460e4c49a0c8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f6b2f59f5e0bde13ab8837f3bfee6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64bd01f5d88f9c30bb14e895c598e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6db3a2213bc13fe0a60d303bf464db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bfe475b555fb9c58a6748ae788e86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d540048e53940a4b4e682f596c8f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a1e77b7a1ed8cd1b84d448b138b8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f331225dbb329bbdb675a28e62969c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ade0fe8dd14741bc50edf6991484c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602caea60040a41951cf5bb17b15b18f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ebece61dd9f1ba6f28c004403cd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104187ef3dc60c5ae04d8bd4ec48129253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c4aaf838fbf232c0406aa2c47349f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cf149543634e611c411da724df87e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb32e05a93485726394cee9d7e16ef5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9143b1f2d013153136dbc5b81c426257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb79f09bb099545ae4af392deabbf1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f395ab73ca5305c2a8b3b7988d2efa5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12c1c3e7ad04919f6b07220b9be297260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a38912a49899503a9f67b31d4ffaa5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4e353bd5d3dd94b2eb230d0bfcd8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f15a5b3c09d7935d6bcdf604bb0b95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121d7bb6fadd7a90e9cef975c87d641264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029729e84199e9d15f81fa5e69cb09f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3308dd568fe6103c042ea8e0f1f6fa5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6d385a7416cd0cff0a598862b45de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247c0eb67a99e30132ea913aeae5645268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdbe234ce9a5beebea404efc64f6aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aa1a170ce63d370fe538ae48edacf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957d88c57efcbcec6de60744febf8e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dae1c191bd0e746364306925857de9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfc2baabe87345ca11db57df123b9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888e0d56c4d12089fbe7e6eb554e9dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421b5a62d2a167cf444a83f04ac50fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a4956c8da88cf39b3e25ba027a4ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ead6f120379de6f0b202292bc76b24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fd465c9b706dd40452d367510399d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273892958e5ac71b4f74c1e6bb93b810279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630a9e8c38ef04ad21d5eb9094dd47c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda0d57aa57b6a431dd1723023988c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c59f2f6f9dba80d9dcd7f472cf6977282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46088c52b849fc88bb125f4afed1d5e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a159de07d602917db0f865c55b80d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad52324054b672b16bfc6749954e3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58d4fd4a996c0681e452616d096404286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0409e5394f85fe36475d65398a31e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf48968de0b5862ca953e71f196939288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53279f50f49e53196247a03e596e1edd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e8cdd8a39ca0c108904048a5f8ad8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6d5db8f79e563fe5ba63266ad62f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25ed13d6614f907cd620f4b697b458292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06f32d876ea1f4fea1f4fe0332db41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8251263f5a0e313e6b115be585222294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3937ab7f943a1ecc35ae60e51d56b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af333f8029d9e1d9a9c591735829df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a49998f4f743c4fa1bddfe120f756297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6f4390d2b25a9d9ceaa5a8fae3f0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0348d17b0c8804a7425e8512d4eeb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671f83baeef876fa0efcb4c347383df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed1ac3e95b645e99f71bbfb335b61f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09b3b14b2dc36aa25f12d8e200dec6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d95eaaccd1cf83ddd2930032201e26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d302f1bef50b82107a41dd9eb90cf9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e054f0634bb2136c048d83ffb356d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c43682ac80bfea590e11c990343a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fc4919f12568a10706cb817deba0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7ed96aa6c08303636b8c7987e4079308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eeb2441e325fecddaa0e711de4764309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e9bc1de09417b36d32c1b0b60ca1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90990e59aaf278af3cec531ec9bcae59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82306b7fcb509e7409cc7d8ef27f4102312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20d8db423eea359e15d66bf1b50964313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9005fc80c9cde102db1cb010e49b7b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b793a8b1b5294095162a1285524e238315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d3052c6d99941ec04181ffb80dc29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93794985201d3b2c2c69caf34f0e39b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f477059c22f2f8da2816e6fa014b5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eea036db689a5c80ab96c0aa3c535319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adbf40e9e651f2553af9bcdf70cfdb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdeb66f24ded9ddd21bf32f3ef36e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e80aaac349ea730f1df817d87e732d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a52bf10fd124f67cfdf568ee8b6f84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00d11286e26461d28b78d44cf2f1ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141147b38e7e8c219786260058062333325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dd55b413d1f353c35f6b05071139d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc4e45e38b4b6bd2fe3cabe279016c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89606d21a19e2d60d77aa8ff76587200328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f1e397aea8d4bdcfea6b3bc8a2bec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6adcd2f2790d19a925851f47eb7a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae632c3f17f12cf2617980b3d9c04b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825526995c5924c2f4ab14738f6304e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddd72ed92a5d47f21aea2c7b053006333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dceb9e2e91b42c727e3dbd46dc4847334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0976c72955c94042d67a7ce28f4fc2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347f95c969d50612eecea38a81c7770336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854613ec2e638d1ad5a8853e40b3b7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aca6ce6afe8db13529329af959cf3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2364d75b4be8dfe77e1cf21143857339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb40f413d4ef08ebedf50ff2b5acbb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92e6ff1ba61f5c37aa628b40ef9c9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb445f6cd2335587d0123f58fa1f74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bab1a60985d4aa166adc1d54a7d3b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83182b12acecec7a001c548cac88dab8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346a4fb2251069d10011c21dca97c07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e68cb79199c0a35334ca342ab9d82c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51df0fd8e9a0fbcf280b48b6cc6443347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a609ddc4d18ecf04510a779eea50c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5431e6d27054784b0e8c5fa11895304349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c41d7c2c363f82247d57108bc29e63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca234c572bf56ab1998281389015ca3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3431cf68a749ccaf3789b48eead0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6635e3e6fcffec5560bececdaf5c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf090b4ee471ed805ef938480bbb4388354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e6fbb498184ed95fc4af07d147ee8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014e986e0f21c6f4719c7214d1e7abe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f781029a31dd075a73ddfa65e570a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4662e6992b84d9a733453f984b093ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940def3bd6a87a39498735ddf035da6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb67606820e839962bad75c964eeb6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa9c946e24c02de9b9f8bc7a973703361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef780fc3653fdd8bdb3bf11845f0cff2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd4db1aa20513d68a23d5fa6ae6a62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d30300996a565bcf4a88f0a4cbaf6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374b7cd831539f382ae24b459aa5717365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0cd98254791beca21c631978916d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40117d16f9a4ddfdca40015817f7e47d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2758638a96e4eab9568bfeb861c4b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70477aad0d8ffc189e2f3bcd45436457369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79887ed850c43df5aedf68c97e6ad4d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4b2f67653c31a31152f015826170b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587fc8a67fce7b35c20096a39dee122372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca5466ed312cede540d27049a33e35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5661ef7d2c5e5026c871fcaf29bc3c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bea4a58fdf8347972a9f1eff0c2f78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d82ab222d3acaf9bc6305449cf8c49376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fa277981699b6d16ca49da1dde55e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78372fc806d6a0e856d91a9ac5a49129378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c330c630cf2eff28f08ba4e0e1ec3d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cbca9f4bd92cc173416439eba3c90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e49ea9ccfedf98c4e97d6c8b198d9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a61d41d65bd50c041c7bc87d7bdc7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7eafa95373f65314183ad711cc31e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5ef293caa0adb26e25216444874b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226432576c2fd0a7a79f391d6b8116fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27ff3f5ba01437ad9203e7cc5762f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edda10a9fc13ea6e4900c162d69d6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25837438fb812f403a52e24c29467e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3832cfe451b26735cbd762cc0f622c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33349c7dc4826c69448731282561b97c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef97deebca6c03418c77c84af82fbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a233d5f6badeda57bfe7572ee90fa97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea4a4229fbf78f598845eb5978c5f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca7c5016885e1855ae1e1d462c6265394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee11c0b787b50cbc1ff0f77ec1d094c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbcda84a19b824056be53d82b9f443396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b02fd8be1bcb9929302d5708ea51e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dee82aa9b9dfba1601feb31ce54ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcd1d512dc3b6790fb56ee19a56dc9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50831a9968240ea1f37001e5f7752a1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86faf713ee8b6e35c1e978cde953fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526133830217181b92c47b72e89e0fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557b042ddea8bf4c69643b403c7fcc4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6587d516143928fa86a921bc71004f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c4ed7b59342ad10b63bbde509179e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b1e84cb68d692a219893e0ffab9f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be786ea419a621c70ec876697191430407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0205834b03fb7b5e5c88edf8d7089408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d46a76c66519ac8b0c8e4329d87220409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda1186493d9b9e3e1d74dc20957970410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22530f51ba4e36da4383671232e3581411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0858f96fd07e00dc49d77c287619738412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d749cd2b44fc7fbd89b9abcc57ed4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2ff8441ce7abd107bfb63658bc9c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2644ab4a6fae5475844bd8babc48866415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd48b45c33143611797fa3201ac32a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293521b1e5da2a0077cffec6477ce66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06696f5e44669c5e96ff17e9277ea7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83931150bb1d96bed23c403a91e86fc9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523afd482eab2eb30edd758c5a1b866f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d448a5312c21070059fe13921a8142421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccce738cf1f921c2515873a42f5cad5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce15e6b19d5678f91de82e8ffd9cb1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71b83beae7b97efd04c4e7696d8f03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b409a5bf392a0e0e5251827a5f7937425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23210c35b74ec53f4053ab6cb2af1aee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc766c96c5a1fd917544cb85b43c8af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71509b5d8e9ca79e864579d1b25f8f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a054a9922439d7c1adeeb3762cbbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3038407598e6c66f6fb84fd8de9e16d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479fab5e8bb1cb16f97fda88966aaea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca44aa4ce5af1a829ab15fa01fc266432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1d572770a5e38fc888a36bfcd0569433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcda28e4a5a1a0009b40f4d39b435b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f078af6ccaaa233ce3f96baa820f53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd28da46eca281897dfddbc67124e0f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86b6e78e904fdfcad1b728ee157c47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528420324821378634853e8c841a4dbc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043fcc78d4319632c2f161455778667439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec14ee20f980f8d205b37ec2f3deb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ca1f83369afb202348224d25e6e33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1437955ab306a059cc51df4177aca2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9feffe27d5cf2d53fda8bf8f92566cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964355ffa41bacaccbf135b4aa5b4379444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7134032b7d4241756b15a855d994db7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cf6c9950d2aa997420212b5919c68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f834224fc4c994dc6e5e7874579ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ce98cac16c9a12c5718ecc9084a78448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2217601572eb401641d920c84db84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760f6012bdae3b8eac9fd0cf72d8023450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375716f6033bf95dae9a679bd50560df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967414335a75037e9f3bff3cffe5f0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4601baa5a821f0da518d166fbb016453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92256166686d107f944a5454b57205454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d32685006fe956aabf4afc7a045532455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118a10d25df57afd5520e821090fea7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0434bfb30094c34d3fb1b57e267ebc7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f900b3ac115f7108d029ae0842c9539458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba86188f4ff8a2b76042a466aed13c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95245980b7a69e0dd428dec3cbd105460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04070e4e2412639e1939097c3207b4b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a082bd25863c46b476372d326ae77b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d1e3e37da58696f2b32c1b8f36141463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1399135400d37d395413272b457701464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc753bff70dee34ab84d8d43900d9e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ef5b975f7496828d903fed782ec67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893690b46871e2bf53ca540687034ef7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0cc8db0eccc8babe7de8459d23fd0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32051ecb9a1a1e2e6ea22134036d8415469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026356b622721fdd83cb02aa0c0d5020470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0c5f7fb52c776f61cc6d8a5b4803e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb82e22189439b6f3c8b573fb8a0eb5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edcf9103f04b22f09ac10bcdc6c19f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edc551ad23b249463469962abf42f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5322e07b57878043e1d9f978efc4217475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2595fd8fd395a5a8dc5cc0f3855b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac88e4513ec5a65a2580430ee44a36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1137125fe58c4e6a09869408379091478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333df1a4bbbb111613f49254ae515a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e61b04c19c146fe4ff14b768d0e947480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096eb7e1069873c4c124b27a83dd232481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecc1716a4810a03c2f0b7fe7c04322482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ff71988b8a03abc238bb2c1882901483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c864039a3fb09c09b893dd1572c31ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434b8279efa99fc427f5d786575da4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c05ef6a66266f5a6b58db41a77d56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb325762837e41333181c566369dd347487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d578004aa94b3c69f9d99a172ffa0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1932a6044ec429e23dc190894d0ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960552311f25a4a75de4e0b28af9c0ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d5c3bd7132f3d63bb6c1695c3c6a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500f62b9b611ce95bbfe2b1ba0359cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97098709fd4e7dd72bcd486a491b173d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2f818efbedc8c7a09c2a3aabb9325494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792b11dac77a5a0169f9a26712b94d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4a786d06b018a26089a679685f2e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda7dadd0bdd0f479bfe7773d0d8321497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f22075aa584ea5057b22f58ac5c3e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b37b766fb9bd1b8c22d7d8d9b318b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f737edc9ac87a7f5e6789b715011f4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec6f93f51697def420bba0794fd49a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cb1df2ea4554bb8398101a945947a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc69de98a0834bef2c70afd2eb1a4be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e312be4fac165069772ba2d0a30f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acebb67014fa2464189d45a49170c93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78251f923c44582c807614cfcc1fbfed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5615600aca430ef8b3dc132f785f5d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8ab0527223ae96805d280a5631001508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7721beef9f31a5216e8ce35f7abb414509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b85a406158a15f257cc0c1ea4ae29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ce2c385c2d6996ab9b989234644c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649db99e9f40f48930176f87d8248cba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd695f53b30083eaaeb523517782960513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4ed41777c91662094aef9533f5933514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631369b4049e872c7e65c2f563f6642515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf684ade345da51eda7ed5c84d743e0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81ea857870c743c66293ba7db39b56517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c268ae6792e3e6f4e649ef19851d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eaa7ebf504c992e2568ea1dde45d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e281a2230a4232dd0bd52d76b3185520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9769afd2941107b9a5b93c340c89c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc02460963231753d88f8a77b07354522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dde93d15c599dd4846d4e3dea20f28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a801105d78b8185c88cae30efcc0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef7c0a1b10f2f6619dcc5529bb2f30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315475b2cc63b5467d91b6d4336988b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80d29a8384af4940933f0d5946c045527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cfb87a5df6e31c1671c9e35221b9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9846fee907b0e794b2679e53ec3371529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586340bffaaa04b0bd2f7666928e014530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ff4a6352516c620caeca298fbdede531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fee35ccd4c013f039e5070274fc930532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d07064443426a45c68471960308a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924a1a5ca1a51ed10d845ed2540e3db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc236a7df68ce375263e866f1d99f36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79b91dc68ab6f692f664b976ca26b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49593fafac383ad03efa39be796300537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b36d269f72349e4ac474f31bc1a85e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c283bcbc80c342a8023c6a33ed9e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f40f4a31f2159fc3ae3ed1c585c88c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d82fe4440365dc88f6d9ff2f14fca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2c37cb5ffcf7ee9b5793e62c25e58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda68d1d0c160b6c133841db450e818543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e0a078fc3fd3891f1b30df062c8c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56004209a3f31c044a80b6a2fb2a5429545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3960a7a254fc9238c58078112fff93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae629254da142f9c75bd45325e144e0d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f051a935dc59ae7921177b653c6f17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa4555e165860987846e3a0d2219e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b03e66d20f4d209c9d736606e3677e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a88a4d5e1a676bdf5fbab65710d9e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da38fc214dcaf9b147bc4c14fa1945552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef338ae6ec4975a5cfb145521492ec9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdd42cf7c434367757967298cb3010554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02019bf045538d4cf9855fa4575677555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b97f5ebb824ae7269d77bca01b786556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0242c61f0aeb6c3df7604407e9ca28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcbd1438686591b8b9c7325f5688b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944567242b4efa27ac71e5d6cec35c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c5f63111732b1dbd95cfea43eb1a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297ea71cf379fcf97d1805ef631dcd3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816675f23585d2964074f6a0531f72ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52c3a1bb5964a6901aafb736bb219e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a2df471f54b8586d3df90cb68fe9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845241dce0bfd85f7bd1dcd507d41b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb8edd9e2a62cfdc4b3142fc2cb9c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cac5d8a8b43277ff84fa535c8be88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c5563a3550b903384178c9e97de47568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc59aa5ae8a45c46708a0f80462ea1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c89087adf947b2f8361fc6c11102ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7affbcbbafcf796251b1c748781793571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f9cc0492b4973f0ffeccf7556726b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c279de37014454d22ff342b16376e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d90ca63a7908c26f92f3f5c6678c92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157d22755c458811448fad55aece584575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1547264d8fc2e718e96a6698a509ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda123c6cef3ec011c784cb14f46c3f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcdb72fc627528895c65d557ca0982578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f985b9779f8acb0e844abe90e242493579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a4c6817d104266d0343c7fbce7df5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7cb1d408da8048ea81921865c2301581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a6f1e8b966d551b014c53cf767fa5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cedf5f31597ed6f0fbafae6e5fd9f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee63def1d35468011d46cfd0cc63092584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ea61a33347b0988c6455c9cd85773585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f612a4a4f5b159862ea8113e67850586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d4ef835564b2afcafae4164ec0abe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffb1481851c0f8a1200718e0347fac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c29a06269a4a15fa62a09f6924d32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611c54f3585feada9801bfb3372fdeb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc62d157ada71ffe1a0cdc8ced0992c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e43e98ab39b059d98eaed23b3fb36592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c107b4a852a841d67d7c94ca2ec034593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be89a362821be8b6afcbe44a3b900e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774ccc4143381c406a2d0be477a8442595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105d9439135d1317166b6e4d28ddaaf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7acfebb3a4b2afdb1e0be1d643c4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ab63786f8230353419b4d096b3e23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad04135e699cb34ceadf5af6150d4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0392cfe9681a4395458e7b3f821128e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ebd334ed428848e61be978e01c223601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e748da1e8cf44c6a99ed0ffcfcf40602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9f8dc5a1a5ff92b7e83f44bcbb190603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b2f92353ac088c492093b42145fe2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afbc899980893b8babf232d9a64fa8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef027ce1c4901609285b233030c2c7e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c3b7b8064a4d3ab858269462d9d14607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e61a09076f787e8eeeb6b7b57ba6f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b8333bdf3beeef9c7c4e1add0dfcc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9d0a27d40f8f4a080fc9e66798b0d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292f3d32f6a535218e859c64b212912611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c7731a2aac7cfc51a2d9ac6782a99612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253bf8fa88605dbf5b18b0f73f47e73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698e7d78c65f0cb9af4265199e74411614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a650a2149b14a3423c4ae0901b106da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e83455b22017c9206d90736bcccf01616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad82b4ea7af159557aea695d54ef28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e474ae4f1c39dd36258b8b1259b81b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5e5fdc6971e3297e6712092526c05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76e6dcaf9982e740355c887b54215e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3811accdf27c59f820215776ca89f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b0649f78d78c97c8f3efc5321fcb9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29b2aebe881b83b0a728c3903b37b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f24d15dc0fd649acd384773ab0381624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89497e8ba7a7f7c1b5845869a74ebca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df775458d4f34ae2992487ee7793fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5bcc2c8bc5576e212718992441175627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d6e088e241fd67484aea826caf644628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a2cc233b98ef997eef1fc18a4e32b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469183c1ba843d537157db7c0c9c57c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be6828a9a4301e707b9e446c9389a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894a17d472fc0f468d1c2bae49c3af2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459366285618d3bd0b6bd8d4eeeb626c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a31c938cfee5b7373f64cf5bb6839634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193b8afa9aadba26cd081ad8d4aca74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db828c0a849692ebe6583814b8248f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b47a34be9361ac428655b32258cdd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64be8eb7a386d3b230c1ab8060517f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04ecefdecb7819013e97226a839909639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55597eb46532acd05e985f371d64f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f247e9373802c41951d826478bf30fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440997699560679c8c61dc066987a55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08d0e535bb1ed1edf2cd99e7f34b20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73042a009386451bc3bdb86a4ec571c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605b738025ad68c28542a0bb2d4d04b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc7fe289c73a52d54679fbe7b6b3a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9518ccb1668eb003a3f4d1389759dc0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e86bbce9c10bfb317d7514fc94afd6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77588f7fb5cb678a89d7209ba798169649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e5cae475f7ece89f88a5d68cd6aa4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074ea7928696d6fd477e98a98e011ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ca3d0c41f85ad4b9d830de2754328652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38249fb2bfa163c986b165b46da80736653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8630a242df938c8b881152d3a0fd551654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c56f224129a86691351f929ac5acd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b9828070a14b42cba15ad08e731ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad513e617cbacdecc6a8a9a10e59f03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f620e0ec26f7958f623176ff312354658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a0d34acc27aa1501043f922136dcf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68381d6d121262454ec3f5c9d187fcb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902ef59e3d39639fa61a2a2001a2d82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a739ec40de3697d73d53fd98cbac822662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36832b4fe49bdaef94ed24285833e282663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417739dd05c87a930b10446f8efdf7aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacb233ac26555f88acbc9a39eb0c5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22da4fba25e9b4068dd8ddf8a6ef52e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeb7aeccb552d0411b4bf46ea30ea8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7bbae16704f02facae540127a3a89668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7c8c3e96f621f22c6c0e3dbbce03d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34448ec23dba9e3eee76acabd22db30d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5381e8414fc7e18974e7daaa38f820671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea48c64068657f1293d91fa9579845672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d830b8bd9ac9d6bb5950061538a4161673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab9a1326f864827e87513aac4330d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a206b1ae7c65d0eb49d4b251c8137675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c25cdb100e67d27d682f03114c5a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fc33724740504a37dba7f6d336e29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4252f3c47121257d7da0aa6dd24785678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0b6da057485e2455aac90780a0d5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85e00178fc532b8962428bc865075f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49d0cd498ee1a1c153423d465618db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bd8e9854dd5dc4741b297f526802c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbe2df4a842ff5455a1e9ed7a9f84d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abacce28196225b35a623b4eeb5329684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8a90d142450b425f21ef7c532b59b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53ca2ff6baccd8775b220c28749355686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1657f5de732ab922482900a4e8450a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19488f2d72bd4124069f079d1891034a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f32fe4afcf90696fab74f712ef16e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff0f4444b357100f20d7e0fca1d661690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec5db03cd2682506be4498a6dea6ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30ba1aad1dd89aa93218bf0cd8eef6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fb75c98157d4c86a644f3130a2b82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98748481aa5b0d8d93308a44f2e7e70b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f5dff33b7dc09fede10ce9e4afad4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfac005fe20c856c0ebf3a533176fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472afa93bc179f78227eca58d6d98b89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83b4f20de8b11ecb2bf0d3947696d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215d81003862a59785af8304d3445b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5ad6c842ff83008559b40a4b9ef3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964b08524d9fca0440aab3c72165c41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4530fa1520b78f14147b49604f232ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e169c05a6514b6f81cd14c7ada8ab0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ac778efc3c9abfd002757ef016bf9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba942c5f5d225676d5de7c3b308b3c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fe260d9fd4c2fe93a6ed64be0daf8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc7fae50639a1c23619cd59985e8a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa22f362f58b1d4ccb7335d05a40c3f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dec6d37138ed87436a091c1e2f6fdb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9fc0185c2291e828a4d9ccecafc8b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe5a13e90b4a13b16a9a4f6037caf2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80f0d8ce2b97e265dbc957f3deb548712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d10a54bb278661e4d43b988a98700713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c2d17bec3aeb9c38024bd699245b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbf94bc2a27df0994ef54ef4d231c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e916aa03dc1f6fdb1c918c83a52b7a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaa983f0e1d388d73e5e79b1b6817d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db893ac86abbe0ae1ff64141b9fc3424718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fe63b57bfec2bc817bc79a4ecfdf4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34917491d2b033113ef968ab2a622e79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5598f2d277e180e2d0b2ad1cb87c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557dbd36a5d6e4c040d5581867c09c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91099183e8c8feec7bb7199d29cf36db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88217194373a0ba7117ad5bf99f55103724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9705f7eab89222e975458866b835f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496185717d96b1e2602a0eb212f28d84726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fde3bedeb64df7ba6903362a1bee72727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a303bd6577a976fdf33aa16509d0de8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd0dfb8327476e681be6ec687c91e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa483519ddd974a799a64462013c2e29730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a736fc17846042f5f814914ea31d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dac084b660e7b3c978847a6cd78398732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbec9abad50e7f4a452c0995988c5d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757847bd0a67b8e6527989450eea7cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ec7ef1d9c84dd0bfae8a4c67325a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc613b9faf032ddef6dcd3ae86df0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5612a5b1b2bde15a1e81d74aac2c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40cee2b5ea6805b7c0fbd4bc8d763c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465c373b24021fb750463dbef3995e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c5b8721ef90fe42eac343d00fa61d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c0296efd59c71aa53dd1ddafd6ef5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667398667584cc9b48afd95ad23abbb8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80615d3d1534dd45abf005ceab64be2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74de7a102eb83d0e0d8ed0b388a771f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ed900c06bf18b5ec5dc14b13ab5ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce0541d5fe31b3f4a4a23e7e1e9fe6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4299d3064cd71dd5c6a60531fa9c66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce466fb72512a9657af659ecb18d62748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221f18fa3e331614dcd743bbd8210f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36563cf284c1d57698903e34ce4ed9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211cb649a6e86e37aec9251d8025c0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d35311764914a9b67fb8a28e351b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7de7d31d9ccfdacfbac98b2b47097b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e9b82e951149cb7560efb14725c95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f352d2203f38eef17add611c745d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbdab37c37505717f67f626c8970a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5097db236823cb170617531d44217757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a25653630b16f4b1c8eb74caf42e19758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504c9d55c4cf0eb0ea2f461380bd6d3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>