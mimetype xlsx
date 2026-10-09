--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c709e9c55dab4c3b94a1b8448f6791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4442f3e98dd9df941a757e61b7aab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103b7b8fe255ba21b1a922462a7537b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8e18e5a8530cb3c974d9d46d14b574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdbd60c35552748ff36e643c86f9e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c2e4d7057e2cc9a7b85858f435bb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04037fef36e9e785b60c0bd5e1d5edc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff851175c3e185d143efe14603ed4a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e4ba2b372c0363eb332ed0d44a2769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0246efcd16235f2e638ea6eb4106d1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d517b3b4950dca135b0b8a5463a052011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec63a757883a2b5c1158c2e981389112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770a10da791c504aec190b442c180bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb5b8262a248136427e1bd5eca4a5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ba877446d7372f2cbf5e71099d5cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef8252370045e14b2c164ca9bbea5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17578863a97a31b34bb56241443f59a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4877a134ca9361ba38fc28fefa00618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6c8150f1468e89296d54e423621de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25df41ace147ba45c6c85aff15130f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e873acf7a65bc032932609078d84aa921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086682be39ca1033b0f618eef9d990922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0ef379a558a8f346cd3c7b580847d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8cf4f2d93a5fb9e6c47ef1826d3ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c06b67586752cd4a65c5eb3bfd5b7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc53a550b10444c6f16fbcc72293f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fc6db53ccbd5fedf8385ea18262a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32940889c59a5af494bc87a203a5ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466837373b647ce87af47fcb0aa0f9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85f367bffaf29b22c59baf15c7ad4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451abd1f026c9e7690f3879b08b087c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dffb902363c5c1a56949561677e4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfc3263379ac349071ee4cc62d1e1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f692b615323e66ab1813ae263bcd80734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061a07c8c6989577a2db3304491d26c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92761f00928f9fec2bb7c653fa9dd31d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a71c6050214785d99335c1c08c95b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7afb3c76cff739c9c3313505b1efaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7105537be142ef712d919d7cacbd0e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72eb0ff79ebc3553e99790a3b0897440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911e9e4c66fc08310da9d7fa3f631c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38846c1477ffec6d162e3d8b6407db1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39ee010d7e3c1684cfbcfafc38b25243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112505608707342de5d78bd12fe774c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09946aaed6c46b535772d69f06f6a51d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3e56f8ebe48f18a8e8414310ff42546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e767cd8845b6e9a1bc726166a7ff447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53cf9c2bf868e27faaee48e35aeeb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71f66d44a71c2c94732b366bfeb13049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f38ce98e38df04e369f45d69f77c6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57994078fe398145e34c09cbb3b53351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0fcd7994e9214301f8ea20a3e0e9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf3b111fc1f1522c10333ceec53a9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdeae83ec1f55759c8999380e91bf054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331e674556f072204aad19a74cec7df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f48247056b0ae3cd9415620f095dc756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5600d2962604e69c7ff74ebd249046e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3278ef034e8a15811458e507966bbb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89c5530c8da9f634860ff3a2c92f8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e1389cf73e69db89b2c1b7e1a043660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be6fa912364f208fb7a88405efe47e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b860ecb4dc40fa81bb23f11a83bfb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddcb840f185fc475b819d9fff785f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142f73971ceba1d911fd7451b927b0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafeb8e5996ef298a15995f70391cd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c5c22ed7f31ae51bf4ffd5dfe5bd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aed6c4914f5ffc44a48c352c74b5b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc2af9fb1825e9696e3b0f6a92d92968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e660fc83422063677e0882ec3a500c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaabc4979a7b0ac03836a1fbbd43ba470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daceb1e9a816c390b7c1ae9a8ed4a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856295c6fe86b027b8757ebc7928572c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4b4719c318ec8152fce2bcdd3a9cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2956d684a4a31780326445948d4d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec501ebf6821385090b644272b61750375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66f002da98cddc6715e6110ac9e62976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45124e78e66cc92923bec0725449f77b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c0173860486a49059ddd9b543827678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55f890dc1edf2c6f20e272031cceb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b02ba2ab74e71bed2da27da3ca97c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaed0df6345988c5912f5b3d98ac1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fead2ae63da45dc9e817c82b9c38c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee645ae588c2ec906311a5efdae1b8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098422d42618d8bd5dee4e56aad9e3ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74b5aedaf30fb91f40cf770af7741285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53dd9039474001c4318dce7c6a053586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7522c2469a09338047aab3afaf2d2d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8d4dda86751a64c84acfe5810653a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb61b9cc1c93b3631246b0804cfb77189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6b41e1c83a9d035f74e5852c373ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913e249df5325116ee8e575acc185ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56823f0f4912a41d0656c70db68d6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e10f1761c8b65bc7bbf04852caf6bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eb626f3d745bef36e6d15fa8b143694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c32586709f5cc694a8c8cb8ecec23a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e313192b3afb9ca1c8c17ee7b6d04d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8206dbbbafa77f8cad3918eaae455e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce6f2127e63e769372448905a492c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9305e83823520e94930ae6f3fa2d1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef33d5df9657e007555da7ec0ff7d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f484a9f6485127a201507af9d0ecda4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc435621c1e762982afafe257416f4d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a78bea838f535c8bbf34e794a1d92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24631b0b146b244645f7b3ccd984274104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40ff32c109b1a28d0d600904b6ea93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433d33457d280661b85d2fa89b776a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59b131c2b9b0a2fc69a71a71a97318107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e8def2561abdb127026dc70cf3dec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cca45a8d21d0849a5f04fa277e570109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cf38df3cb3571b6f81f95ea4f2b73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da38404bdf33eb145d28daa049a7775111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8c3e42243f85189b2a56ab7d08931112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c82054f200a49e51ce14272a90d3ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20142c24331c22c981d8f07e67f41ca8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088da9e9d0bd0d094fa9f2246c3cc3ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6a8fc08d666ca2ccf1a46fd7c0e80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c00de3c8cc1f9c616778c657004f23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb7c8fdbbb225e8cbec098409c7504118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3036188698042bb6ca4a6e9aa449acd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30197bd37e551262a59c2201aa5ae1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c687eb78ee3f74923d7cdc25db707121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b719709ab2a9c06517fe8d3b0b5a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77742f040adfa6126be80ba1927073a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9cf1f084f3942372ac19931c6ddbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db3a6fb2217f84f203019aaf33321a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e6fe7d7a2294a35cd084bdf719656126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59d948bcebdd0c1dd4d0c35d7b6d82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1638478a3b09296e277236542df1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a2d79190523ee8ddc43cff2b09880129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94237a461b553f62aee0c40cb8d665130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cd5f5bd5ca5db53ca7e89bbaf6b4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed64962aea0e0a2fbba14ef48a399be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7b1565264c035bf0fc25f4aaaf8e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049bc93cc8997129972da4f43cbd936134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e574758fa61db0a8453af4726ba50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a4e11f7088c8529dbec2b5bdc85a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd23cf7ef7b158c4e964f304b4ecc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b56566b0c5bd6410d9dc8e2916e4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca044843e30fd3a45391d8a367c295139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e39106d823e5131b20b1d6ff50f790140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969cbf03898894b89d24ce2edc0d05b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a0c09a85341d2a1a4d2ed0f3bfdf0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b94d08ddb886421e00d6e237ab269143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90e91f88699652f453cf68a3a856a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d052c6794616abe0c886bb2c5dd860145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a03bfa08f901ad4e5123b60d5957b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d47111d62a65a696d790e5dc8a4f81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a06ee643277916c505cbf97a04eadf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41757155146a9f77c5837c1fe9c0c4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6c6e3236851ccc626adf56f0273cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdea7ce66e0baf7b8609a89b0d48d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfcde147914c0e5a4fb8d1f2c18626152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fee367d0cfe61e7fe35fdfd6aa627153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b1f7cf622c73bc817ae6bd3b91aa0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ca59ff9ed6722abf13f5fb4b6e08c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2ce8531017658d85437cd9d2cbc80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989808d700621d21f7edd671540ea4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94583b4822979f408a858679114f8f89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812ab9541bf0342cf4bc96899ae5d05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354dd4fe8ebbd3c4ae600bcc8d990a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e395a9bf64c8e010c32fcd4c3cfa9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b783235ae0bfe7853aed8519f1d04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada823457bb82a726cfd782f03ac22e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89695246a05c7e3e94c35554227943164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9db2810ff455b6fbeb0eaabaa2f833165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992c071461509aa888b072b53144e95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf54b41c57e91435003278f4b18d72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3bce16d16fea01a6008bd7eef5e57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f099ed1ddcc8bea3cf54c2752b632169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad25fa0e8de8ef01d2826f6c6efcc87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82407b003cc3b5968c1c13c2f4e3f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b331ad9f3deee4ea14edf8f9da6a03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6330d36aa546ff4e3d54ef8368ba36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e249494219c8c23381056f49223506174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c818e279f0bb683e90e8b7ac03c83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401b36c3caac0f6a255e1afe5f81d39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a658709b27eec917382c0fcf19dee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003f53540fc81e8be47440b8336cd12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5065f320765782e5ba77a804d205b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc636e9a2a29640631481ea200a757180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bcab6bee8ec96d0f1439263e2f55d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519691fd357742c2951482bdfd88527182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782e0438e1d2377c42ab097596e1f23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080539e4740180335e46709cbbe5ed99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e802ae32d1c37c61a901bf6ab3a5a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d0e830210022bfdd7f4df038d5d22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a9cc75814becf03607ad73c1a594f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68d0add6c8c86ddd685d9b931e0991188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265bc6ae2e3144c48452c2b1415d8aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb4218688311833b8b6b3c163f4352190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95755c34f14eb30cec55922b955e0f5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc260c196e0374d4462cc9778d8a53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff1434bfb593cac94310fc4974f5bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8720e127a2a7ce2ab376f28bf90e9fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ab5d27eb7e0d65c20b325c8dbfe1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ac321988b9ea3afa89802fac15b7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb64b94be20bd92d2f139b6aecebc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5738a700344929b9bbf84a76bccc26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbb87ffc5720a382d7218af508bc23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f49cc98f08fcfb46b42806123501d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d5317ff06d4fca328d5821cc88507201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6bcc6c518534be596b2012506f138202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f5888e021ea514e2daec70b6174d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a79affe84fc506131ac50d0a9aba3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057f553cab2aaad7f7f1836e98d8cd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbf17bb3652403ee3703e0f52d1d89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034518aff66407652af9b16c4dc2e944207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82207d5d22bdecc4b73f587cde08fa5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92794d125f7bce8f44bee4c005381c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cee1e5076509871117dddbb4f9e9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec749ccca4f164bfd76e0e0f45e207211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7254e032550921312b9417c2446099b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf94a9fd8ccffc8f22c11a7ca5d546213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1b9b69919971ca83241c9013f4ad0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea6149d4898413cad8641210c2afd6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dcc2d365ff547475017e01f20aeb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb07dee298a5843d6e5bb194875785217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34afb0041bb1933bb5f98638ca3da4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ddc583859ae11620444e5ecdf9956219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c1a0dba420549b7cb047f87932ebf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b807ae342fe30e34e1f0b622cab95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32f3aca455b0fbe2f0cab2468180d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1472133e15fd0561d50023b0528ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d5924ba6ac8aca234d2da133c5f21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3c012f0a098aaec45c22128072373225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368097181bc33372cd636cddb1f099a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f86d9b9dcb73712d3f513735999fe2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f243a76ddf553264f8a46dd7d7c8ad5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f47aba83b8842864039ba01a08bd9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a57d44d972546461a12fe9620908a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e25daa436b707490eb5b0eb8fe59f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b1d666cbd632525004eb08b2fb0f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574bc429dff52cd2242aebfb69e1b60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160882dda9c71d09be712d093375b12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99e740f7a048c14c6d565fee0e0865235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0963f61ebeea9c8234c34760bd1cb31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a5ec703acfdfe8ca445aee3ed27a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aec617889440ef3c0b12d9c24c8f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eccb9adc8955fd77cba01ba1107d67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2730d8b4ac419b93e220f2b85298f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eb696a145753c00fa2f16acecede2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbfa2381c42fbf9e9ed80170d3d111242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cf56f0687d3eb87107ccce10345e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eadf96750410087ac4e4b4d06eef6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1326da18491a4a8befb291b4a210b35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4e87a0cdb7e241d8e5bbb46db022b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7086ab297dc9c25deeaa57b078db73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab1a00545dcc7abb827d916c7cd376248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bd0d031ec159d399c6f32fb6cfc2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b2543e9b5908dd878cf1f85b2a308250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35b396ec95e4388198204ae2f3078f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032cafa5ff4d974916db351b85daef0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce8f2e2f81ab2db6c36b4394c81554253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4df6481f8eaff384d22d1edd2841e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff849a7f6f7797114149408da3a2cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4517e685d38a12636cad7d8c5cf011256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5ebdde47cce0f717b9ec945f3c14f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d5b35f710f0a365c33706c7c4316f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35373a728f9d3972f0647fc908c6e792259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ab10f301cc498dcfe033cb1a36aea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d484fda172bb9b7c687562b1b8e2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06807a77b14c2c012029c6910ba267ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13976d209be81aae1ebcbe38106e8d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356549eccc737fd351de5f4dae4fdbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92366f57d33a8cf7f0c6507d0db0fa74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9449ec729b2204469bc89ea7a8c15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfe755b788d469792b4d0690c94d56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd3e1b6edfdafc1ccb219550b22ddc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c9c2fafa548d239d23c9d53ac741269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704750344886a57792fdd86975fccfa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a81a8d5648524c2338b37e839b799271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3e273a82100636c245edef9aff6cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59906447825b9b9196f48a6715fb34f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907420c18df50f8b74e1c152a15fb08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f974929c68c52b5b0b122ddb738bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63f9cd4f93d25f666119f32754f570276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d6ccf3720702107e9b16ff33ed7db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7631a8a4e12fb3e72f735620a5e19c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b4d4954680e8b5c75332fc8da05fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e33305b339816c53abdd1dc351ce3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b85e4d5220ef291de91535eb40b7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dccfb1a98e00aff6ce9fa358934e80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbb2fb7fc01c1c984af5add203b44d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79082d46e64f5ad980b46ad3f7b33e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9804613f46ec44f1ea9ed73479eda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6eac4408285a865544fdf1903ad96c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e363b7513dc065cb47d3e20a635d3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bddb08356891a8228a474390b7e50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49f0a2c2bf6ab5250e41a3f7d37a92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371cbf8a2906030e8c5c17cc9aeb7c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a04f3785443ef04b5c6cf7987e3b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187c1edf9e50ad4111f69858b7832ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95099aa1ca368910461b0661761da310293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42933496e964542b9a855b065a0550c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70064a7b294c38d900f63c8dccb72104295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67c6b8cca66c71b7e669fe8804cab0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c24f351b8ab500f15a3b5b4ed508d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e67209704c92729793036650dc301298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110398507eb2f0d90318958495fc01a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c0ff3c702b447bdcebfdceaeaceb9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4d89bf9d648b02d85864db7ca71b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5b49b34769ee702ee9a77ece2733d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37725ff79ef77d4c45870691466fd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74a4404f3a82359848c70f29326f8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2f8b47d265c8b9ef7436481a98b49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61dad4af9693801cd7fd12fac8bad1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200ea3632aea5829d78f56f2a753748307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389078635d8ce9e5b8a40ddce60418e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2c5d938b2f19919f759b14c425c68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70b50a3f1bc713209aef32b2966464310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a034c4190f37c3bce842864a09df94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54be37804ba87ade819a62cfa989e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146316de5ad540a01285bc0ff78606f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5879b0b5f3a7ee7b8716575b98ba56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0327ffe96b42ac30ad21161df11cc59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87663085b17bf0942455371a3c499c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3efab90a2eb3086ff5dd587ad3168317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb935935142f8156f60a52d3c42980318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3592d100da83d2d4dd9c3a80f04c8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab933434156c8c68f50be2038f1c620320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2c8f4505ac857f3e8fcf094f8de6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af2c52e359801ce9846c15064d3290322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778e7f0360cc7edefa56a1fee06bb3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1536420e3bab6c1854aa3270fd4333324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d499b20928f5cb8bea0627819deaeba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dc420248be4885a26a52b7e071537326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20eda6fcc8235dc1cf96b725d94b65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419c80e106bc91d441ecdd9b32d9aca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469000697e78ffc2cc58e3e70bb3881c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac8844478997a6c77e4ff01848b851330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bd9c6489c27c6b02c5354b839d7d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8d7e41561396ae2175839808bb22f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9bc94cfb172a1d986b8737bfb1f38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f5e1aa514ca84cea839106816a38c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa16314f90a96218a75031bf30ad45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634731023f779f9504df080f3482391336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432efe43bbd055b2fc1388d90d320d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85eaf561278400c7334ec97dbb99f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a6651031ce3040c8576c1eb65676c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da2f64ffebc9e47e06ca2fe93ccc6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0e1c0d9a138cf5b1bf4e4a5756c7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739db2d3f03b821f40de3cc7a41912b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065728e7508ddb89f5209fff8a199a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bacdf21b449cc2a0bc859fbdb7361d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644813123a54c424f73d0596de212cb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264b07d636e10721af66c8605d6b4cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cd2140686b5ae2f439ce02774019b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31a8fe3aa6e0b1fe1914c73eef92e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212e2682a56e1db561ca5bfc8a1d898349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6f297d318bbf9f14c3dc3bcae2fad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8b90bab795aaae3b5d14fffed61c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de613f69bcedb184241300583ac431352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94fe8090bdfe9665057b4feb4cf862353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86632757ea96867dadb1debae0247864354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51565247726213e29ad337f7504b8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984cc770bf3a197c8199106b4807576356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bd051367d89f2394d1f21d8c6952f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bec6be907fa56fefa04fd46cab16d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54e1c9ffe5dbc156c76c0cd4e8e631359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744725131cd575d56c787b57e362dd51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ada7bf958b01a22bc0d901d4e33a55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c8548cf3645675e093953a41a1ef7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd2b13e99e7b8b540c722d3be0ac13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65392ea1b9c9289b257a5070389b936a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c93fcc7874067f61b3eabcf6494c2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a36550dac06790e2e651a31bb604c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bc65a04d3a6a2e8d17d19aa89e31d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b640cca878864f3cc562ba8d1ba3e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ff07e9b0315c85720ee8419add8ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e803761f3bec48fb560b7a938f47716370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2841c173b3b380895e9c08ef1806a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb13eb7fb029deaa317913bf41322b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28304d4a3229b954302bcddab2258f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c63d7eacfde7f7af35b1a785e4139374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa22b73e158097750f66fff1c95f21a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db16442b8add375db7c0d4e8f087ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f2f8288bb6a6bca3ad737e80479b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d6f54ef25bad35a96de9fd48015b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a245f19188b086b3694254c3e0252fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dfb72ec8c6d73ae2cbddd7fdcb339380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eb48da511274064bff8e9a2f364a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53037b2fe9e537f712cb4a573beaa1b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bba4601bdebf67047d1c4a6535ff5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac6c6129e7f2651cc6536bf1b46d1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abeff83698c9b98b7cdd274a03c016385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021d3e6680e00a7c629c24e7fcafaa5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a54e747edd699e8a69b90aa258215387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9fb8e0ad6139fac81542cabaf8400388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392298ac7880ff8f950806d58af51f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ec34d93ec6568cae2b70b181827c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484dba5e59416fce7d1afda9e4fee31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19a2df1dd4277f1d243d7ea10c2392392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b919d4e598cb609125595617f1a422393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079d09a6756815c27fe1b6d4117a263394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451619ad981542a8be9d4cab3c0f1a6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0b3727100e0b0d7d7a05c6515dcc8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5812bdb615d780541d6cf823bd03da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754614c2bb106477716e9b3133f3b46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910cdc4ae03661a6962549972e0943e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfcfec9e568a6b1b7c83b1eee040fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb66681fd7feb543f4a9757dafb9010401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30204c9b2d10e798f401a975f2d84625402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcc2a3752d901e520f6ee9523611b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aad9bc802c3328e97c64068cb76e06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07afdb087e4163723c64ea455ee5bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a98530906c9f31f0ca76c50aeaad7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb6ecf12c5c5370c76951cb6327b18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f960fe54733f77f65cc32c3945dcf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e09d2b5011880f25128072c178b79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee325b3b9d6efa1f431d15b1684743410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9ac80f262014c6bfa52a692340a63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d94dd8b1b9cfa8f0074f71edf301fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f2f84a13e906ab9c2871e06cb1d88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9462cb5ef998e7d45045b7fa32afd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aea5bd3cf977daa03705a2cfa2fda4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67addc1c77b498b65a66cf344cbce87b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34412337d06b031d52d227b058414c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fb75cc739999838c70f481e1d3cdb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4d443aac70f95cb01a6894317d526419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cf51e1ed4e899f8fd6e58bdb6da40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90d348c6db201d5b8b0e4f3ed0a9f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d49c1d862d7ca1e238deb810aed23f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6db1b9d3271d4b0ca863ac779e680c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17291bcd930c0a2003876cb507533874424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4bdd589cd8daf986c29bf12c0ab0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5072e13c5919261897953fd821f1f75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c018c7fdef71d502e601683529faf80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca893b7b0e204246cac217d7141a0ec1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e965db7b3cbc480382144df1108877429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971130eebc8ea1851dd611487e8d3dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa918515d6e032fb45e27deab34cfb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021a8ba3ad4fef026ca178e38eaccea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03401694a5b62494163e6f2294e35ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019164600661ee14926cde55ec559e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ef48212094c13e92b4875c4630780435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e7b5c6291cf417beb49b1a5c42a1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80d3e296658a9763b43a9b72fd5a33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b64c50b1f6cdf3e02ee451027c927438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517948ba809fd37cf63210c94e0c6305439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c736ed1c3393911d650f6782dce16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50edefe0c4003b5018b0f12823813b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0bc7e726c590bb1c0b0df0a69726e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af8c267df448934f5353621794755e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c592df2855a9945f6ae125b2994978444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcf9ef8819bf687a267a2a5c965fd4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1f4fccbd50324e86c4d5437673a83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77438b06e194e09ec8ebfba388f329b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf56ed5d5f3d8a14ccaa42c05e63f4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7236e2c99b5733018ecc58cfaaa47aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd51328ca6e98f9fb039165514ccfd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e9c102a1a865b2c2cf3269d92b59d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e427682a3deaeac33e19156d528910452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287db45957235ed0317224ea0b1f452453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975b7b27e6734c38515238911010105454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57badff386cb11221859ee03fb7af81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d11d451e175faa9ea26974a697a238456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969ac1dd37f97a80d04235ef893275a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f461e7654f56b7ed2d65c62e878e00d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a17f9299ffc968c38cc00653f0fa8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b1a0590a5d39fba2b1d4df63ccede460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09cc085fde673ecc77581d659c2a68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad07ec26498bb31f70ce8194baf1e02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fa778d88e0f1f0b64f904fe4df6ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5133647221c6faa6041bf4d3cde8d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55695b4e5fded581078c49a60ddd9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10cc5db5c6b9d70b66bf6acb088942466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee01c4a8f33167e14b2343aff3f77b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc16d37e3137bb120d6335c1de426ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94868baffcaeb97b3efcb1faaf8562469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f4451e922a2643fb610be22e72ad2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356fa40514586bbdcc489b236d9b64c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64cffb5e376701e605028dd73b9803472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c37fc5ef7cd51a4c99ebccda24aabc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7054f95cd5b4953d62a97d48bd96a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d90dfa576da9899eb266d1de56f394475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc289ba7ad42f946e6a62b692d0a9ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd11a28c814fb12c0acc049218da9f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa970f33cfa7489f4057da6d2e9ae2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190206b58666f588b9c45f01090979ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f2c3563f818090ba4b9fa804dd746480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7e891be6f4c7d9882eb3a4c61fa40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb80dfc016f117af0160cbfa92dae6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a512ac40c7d0df0df01a7bf139efc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5eb95ec8a4a9b4a1894ef9a1cb008484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cddefc5f3f8f7d769ebbff9dde1ac9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bacadc0f6b582d0a1a4d677927e0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78450b17070b948a0efe584d719dd3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367a381bb5ae54a39bdd8f4431d995d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0f19cc621e7cceb8fcc91faef243b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8bee46f9a0ed0a037d3eb97359349490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621ef901292db6ae3b96fa4be229a2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c7c02b9f56441cb45810cfccf0ea6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e697602f8ae167b35aed913411023493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874119e128270bd30f8cec8464b19c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45682ce71b47f3ebb3efd53d89b59d76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc62fcc6ebdbc0e88102e79bc7617d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e59934b711f69b4b0fdadfb9231fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610c19bc890dd82498922962f31e0a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963d4d4f2591e16cfec07f56ec8463e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a006a1748b2a57cab195ea4305725d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b74a02ae1e12170b8eba7702756b87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9087e5ccfbf2493390380c7ea8a05e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c985fac2f5b4660188db08c9864e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bee7fbabc2e2959a3728bd979c1225504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55363d5587d9fa1002db77ae24487858505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03224b5a8e2179b8e097416c23adec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c5ba5a7cf29d6a42fa328ca9d7932507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca93469c458008578162dd6661c399508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efce82a68c733837d6f902100aa223509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eb9c95e8bb293b29d0efcfd917813510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3f44774417e4033ce78801179ab9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647a0e91b7b6cf040ef967e9e69cf9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106953f33c0ec3e4efd88a3d20bddff3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d727ba6df0d974251dc0611f6713f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe23955addd5951cd3eedcb2982dccd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e53cd527526d819c41dfc81f0e5d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5760357a2e0c0e7bba01bd30abc51c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37790bd9c75b4dec40d961d873d69785518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317632960336ea00dcf0fe9c7d9c0ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4254bd0af510b5569d3b812db99f8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e841c004c3ed5d23826f8316893735521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f010fe9796e08737d0e145a80a2345f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdca66e95c94ea9040e51178d9746c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15439e91c3972c1e6d4506bd2f89484524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3dc127a67e015bdbcc8a32bc0827e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0efd3bf0b248323374ac091083a002526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84011642694b349951962335b79aecab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c921c99033c613b4d8554c1c780f52528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25d46affff68ed1cc1f3a4a9654c93529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b796fc8ef09a9edf1431e2346bbc77f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7530c74ac9aec1f90f1960dfb771f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33862ad5ba8c0dcd36409e7e614c742532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c55565a074286b0d7ebdb8504294f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8206750fa167f74f11a8090911cb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5682c34d631d6540ad12788a367b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02effbd0480cfcfdf2e748714867676f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23073f1c88d1d025a367f02455b2c99f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1d100bc790aae55049c5294f7c9fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaf8d4ba65a8c652b4ac908e885343539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46772ca0381a083a25112659ca474951540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12d809029b123afd1812d60ad13aeb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463111d8b05af9951ab0818d78d48c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc81a6b3a56d6a23997f29853dede09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444d57f34f60525be9afbc0dde16f03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b1a8ccd66f603fb1010f52730ce3a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277879f4e9f993a0ccea0893c7e10bfc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37907fb717614e723fb9e2b666bb578547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd315ccf7afc17ef2b8446db990446548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeac01e21b1c012229379bbf77d6dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366265f5fa78c6a4622eaffc8746f408550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d18d3a11835c85e090dde587567f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1393d9d8b7001a37e8f17a42df45539552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aebc77119ef81f10a6e5976823b0b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e60c189de7fdcf0aba2c596e94131554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48240d50746344118985a5e68b122f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53718d9bf193aebf1c39b92aa0ea64f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81b2117050182f1ee1d2044ad4e46a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a684badb220923f84a25aacb936dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dcfb5ac4e71b60ee20ee2d241531c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cf219e1a98914f00d30d4553fcbfc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b79f4e3520cd09ca06cfb493af60a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c711d83c46dce75c69af4e9b38b6ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10216dbcd9595d55c1b23f9d1022570563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08b554ad585f146f31388d71e2cb78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c1abc239ceea58eb8dd89cb67ac23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf7683387ac77abf948826941625a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b816420ebf8d8d4c7db2de10748f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37151c8897ca2fb81558c505261059568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450cf21fa557e468fd81cdbedbb0937569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5f84eab6a26f9dd5b750519da5e4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77209fde9414957139963d731a84f637571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58399c6f5d0c8968ce9f616d94a11d44572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6970a5522cf2870e57e53cc872824c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55760f85fd31ffc89de54b0c24117f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a08c23f623c25db52f305e03e4c257575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74201cc6ac46a11da76cceae302bce58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d7341275c6251ec8f050cb5a32872577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac453e11fe439d9b3bfc11111304f008578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d40e444d920f7365574cc26ee4893579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a488e079d7edb1d7983b991d3df21580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e261f88777ae630645457178595bb1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644944f4b39a5f219aa69d2742273b75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ebaec82748b04192aa73b3e0b428d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c908137a9b40263d1d88d905ed313dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255fccc227544d944401ff509a36f73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d98ffea2619dd443efbba355460d0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d50156d8e1f1bdbad4b03a94a6f05f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884df8a17ccef7ed280d662e355e94a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99aac2a1aa15f5f1ace3a50ad8de9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801dc835a9906f42f30341911eeb3e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf30f3811d441ed8b234774661119cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a483b317e1eb358150f040d6a3dd66e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123cb8c77d12bfb1651b20c07ac7471593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ad1a81973d0ae31141bc1ac446770594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada11a1e7ef19b5c338d1a06b20bfaf1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc40c696dccf80b15e7cf661f3e353596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d090ada4fdab8a6364f5b4588691dd6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3193b7b7f3fc60727a93c67436fa9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988b228525972450b76c6e8544ecb27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1446dc07bb8ed14728116adf653532600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a09479284f6a6ec6e70026898246b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260dc171604025d4b839834d269a374602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a523911e8da1c2d5b70a383f29a11e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a4011e7b6742c72e987b823d83681604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768b001e431a70339bd3cdecd3f2a70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7004d72ea9721474ae25a898e6e5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60491b0323d3d8512366bbb2b340b657607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29bdaa37ebf199894538f472b92094608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0027f2ed1b189ff71515572858a99e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73335a1493cff8e2f9775d91bc5821c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e4f4d2e79ec56a3e59cff1c376979611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febde7edf4000cd03741709defe61791612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91589baca74cd6f4b4de7804170a3475613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b245af213a5445247ad652e4697e2b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5937345e458dcc73bb8dedc7a42037615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca9b6292ad2daea8b649f7b7e702f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14aaa70c381644126053e3d29ab542617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3784ae0ddf75266b0f9c7cae8ec4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5638729e4bae2fd234ae509c53fec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d18daeb96b7dc23b3813fefae56ed8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a225f8282e3448621ce9685479837621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b02b6d0307bedc11c48b5ed942860622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2363ed469596387bf7e102923788466623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d46d02a77f5f8941f9ce6e50ae31b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ebb9cf179fda255b0941caf4cb453625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd28a7f22725d6e500e6cee7240bfe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901817c13a07c2cade301759fb5682d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acdae06ea633057bc2e23f98f622cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3da280b47092440c17e7f3e280c1b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4b3cd499ce4ebe44ea56592de3fc8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cf60535f85941b36cef9747c247d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606385a8791b143da532bd8a5378c34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279b7691da5f1160d358e15082d1c7b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2975d6f4a9ea1bb39c53ea74bf0ba4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788d3de3ce29b6e0ef09d58505b255c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00a77f5bb360cce21ba2d9463bf8c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71230d181b8d5fef6be7b819391a7113637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc50f284286c636716fcc650d0a3540638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8981636d866212266a77d26f3e81b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cc09f8158946ebfed5e15dd25fa0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e29cf2fc316439ff6f0f66a726285a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b392764e0c5857dd0c7aa3eaef2fc2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a63f6b016742c325167088668c72d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ea0afc304b870d19c49f41d56e4d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e04df9b1f4f38ca3cc2e7ef7b5637645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702548419a8b79a6911a4f7d6b1bbb2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c42922aa034a5b0eeeca5bc2e2cdc6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b465b0a2255d93c59f3473b86621c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619cbfb5b76cfbfa295dee1ff0eb9a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31154daef0921bf1d3277ab526de4af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1150026369caafd5c3fa40fd76ce9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4a3800c5d8834b5d59dd33f883131652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf45048fa8fb38620ed6281e724a8f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277012e8b1413cb79160011fe057725e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443065ba8a99561ec0cb3680cbee12f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637309f95c8bfed3e169fbfa375dbc31656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e6940c0541e1c49d9b11d68d8bbd7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b53ffac24890c088d0e07a0e8578b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf833fc1a19684544fd268e34cebc839659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1425999c84b45b3a348a14cd07786f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d926826ea3bf6419fcd6bf64edc83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db019ab18eebcdac96623f56b2e368f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24c88652a488495b4de4dd6d15d7b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88614f408f8e84024174ef589e27dde7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eddac18d5323307e59ca8b485bb5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce816c0e331500225534c0c1d3bb14666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5539cc2a68ba736141f1c29bf48930667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e45f93082cd8cbad46617518f30044668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e750a089c906d8265c7310206a8637669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e639575c569553a08d0339c19d8f688670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694842012f0ff52b3d7c961d2c14eaa6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd12eb3409a5b104d34fae18b639c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7f59d5b8e8c0b19901fac973bde47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b63af83e82f27ff3b8840f7942d357674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd356bc6642d8bab68001f24fab06ddb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145aa4f746765c33ea502d9323a7c20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519af6dd6893ae40ea2b9cdaaaba2d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be68351e7b5824c2b5e09796b581e19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be6e9124fb6087d2589fb84260a853679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd270e8d3cbba2ea658b35d41f03fe74680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586fa4f7a88303be67f4c964fa61c11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c17dd1028e2b968e9b1e8cbe6935e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471ea4ab19a0c15bbad59bce65dad4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c250501d465fcb20e1b3224dba959684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66742ad5e7f343ecbe0b58fb270775685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d44700c1511718d2cc82393f8ea65686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90fcd29f09f8e5e3e4d7aa6d9fe554687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33f950c94a3d0abdf7f370ddb14d19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc4bfd0c38964d4b62aa3fd0005b1b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77beb8aea57b28b6bc617b8b05c8b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6360975ce58a89133f3a58d9ba3a7da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cf7ba87da42707c94d7e96efca023692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696039b8c584ff43eb3b61d671eade50693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b5193b2854f39ce6e83de6fbac5fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d49dd8f38c0e7bcd3cab10d93ee18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa0ea2529af9eaf4a92a1c91edc853696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed319e2ac69abeb81871984996b5fe1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dceb1a5eca216432224cd6e06578ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ea09ea3ea68117a367c234b39df5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f21c875ecd76b65e8f4d1c4e2b49b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932f124c53fbd078c758a92e7227890701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb6585cd8ea8c95a900706086003a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619ec5127ffa7ab32200b51d0375ad3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ba91e43a286fe50b289df168fe9c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e33c7851fde216325de80d999b79c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cce3744704d0cde87ea0565c17132706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dda18140d553e02b8984802820e991707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df023c1c62308e629c540e7d3df6d607708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19550631b86fd0b9ea64a0cae6cc489709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510d991b3d3f203fe4551d6f5159566710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de099b509b31fa284df2b7b2d9b6011f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4412c8560e59059ae5c12fdcf22fb02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fe67cc6b3cb198fd506620136b18c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9a54c1e28ae03ebfdf76474d48779714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead00bfe3e927f43a075a452177072f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14193dc97c21f206df792817d89c9e82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf07b0a8fdd7e629a2972aa953473e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7c8da435a4e1d53c3e57891f9c6aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed7ee4191b07198b197b9cb25326af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969bb9dd18011b323ddbe5ac9cce41e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ab99cc7812aacfb3316fd0755bea2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bea57573266a2fa98569ea99d81b43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05525ff41c1378aff778f5244f9b3a93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42ad5110362a6daa35c7ee40ca5564724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9979ba36349f39413aced55913ad5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e395942ccd174207eabe127a733adb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85613fbeae5c8caf2df6748ec6c112727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113c7077f6ffcf909946428c5b03787728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4abe78346f1103ee82b8288238eac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb30952ba7d4d12bca4c773a813067730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586830dc4985b4f64f71ed135afac98a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824397195daeb22980f5a2ea89d3b540732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948124b9a56ed2af7195afa7002fe6bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb845a10cdc54f11d707d0553156e97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602ee57d958c37356e0ed11b3bcb7bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc735e43b933a42318de14a806d5089736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196679290c303b69750103e11ec2d7ec737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730ac89f0c23673f36596851b2417db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76221232437a7b9d25de8237fa827d97739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71644ea43b899eaa5e8f44c2d6e1ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e2eeb3fdb21da98bb7124c4d8dd94741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa37b42943cfc2c9ae5ca411324285d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35aa5be856e1032cf8bea6598ee066743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e8e135b3e6b9b2f6be7c9359dfdf0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e7db0ba0785e6a9afdf93ace12f89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17147af927954e79f948f8b4c377e139746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0113ac716bf8afeec36a06795d3cbf7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7933950598c0086feff164d4ee23e00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdae59be025e057a48ef477da882fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b642799920ff0174e673bd53e22461d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf509ba6e4b3dccfdcd8de63587f7d7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118db990107d254185642e8a93632b29752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0a946d0a18ba22c6205a49437043b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf08508432ea809060c72d1d7fc6367754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc1f7c94bcc49c4a7571fb28469188755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f85da4878390b36fa0de051fb05f9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542a2c228a37c81b4925079323b5e7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38289f1a82a2e0b77479c9ac1d704617758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4a4dc7cfca84c0057530ec473212a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90809515a85c7b7e3ab602e1bfdfb61e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559d35861d1e71920598b46118357472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721b1233da400d58b273adcf05769aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea948c228a71fee18af2c4b40739614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111b097cf117fbf4fb225c2244e78bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea7a823c653df28a0595e37693c7496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6327ea8e177afcf8eeeaab9742e7a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa37b807fc4ae98b7f24a945795ea28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13010e78efff234622c4448d9934fb1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94321c83b5253c2813a4b91d807d91f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a074d4dddff2c3630361ea671799511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fc5a25ff8ca3309969e6d4e107b0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266b0c0483ca3b02eb26313099dfb3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9956a3d9d1931bcef293b77a5497214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7570eaec0ccf53ad071c9dffd37d5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16206cf4f6b6aeb26188dc41a291b3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fd31728e432335666a436a7d3a57a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a4dbd49df8fbcc8c3d837ecb6124118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3196ba7cce5841061c1b47d3f56ddc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931b54bd7c2539c54d9b9813607f56020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73cd6b417ce474dd0f9562ed54ee4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c89726bb55ffbdac8831c777b3e18222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c9ad13bcc29d2c7413ae6cbc7097e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b56fb2d3dd7dd9df4f88082732ee524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b8bc447065aed2291076a936eb7ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3357fd3f59cb190713d76fdfbbf7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accc525cbfab9d47713ec771b29ff6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98c52b9e75fbf095788bcdef5dea4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e174dfa32051fa9cfccef3c65b9e63629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b44b985debc7ebb168b566f8df8ac930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004ce9a73a23a51829d6aef360801fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe12509bf21ad748089db585c27e4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efa0489a0a524917932646dba226d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef085ec632b2476d24a4a62bb5ce8f5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddf7307cd807021b15cd6e6eff656c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963d733664bfbe5847122511781c9cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929af8d0a0847ee71f8bb831453cd4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc486f2c3c20782074d0760a93e414e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7135822ae24a52dca5decc5579207f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e93a3f894c1c80e7a8130af3cd56e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21ff4597becdc62b2d6153c22854fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171471dcf94a0bcbb81ca15c0fc65f0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d407b6a45751e81e7f7ae7d01394fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecae55b6aab0f849b775ff6ff21b2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7a426a1dd87b07e63d6a890b2a8d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201244d2e9a30823aab10723a8c186046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179879c75e4219594b8e740cc2cb008a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52821dfbd6604bc3611c573b79b02a2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e38a4c42d21428d877bb4dc83f968049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90210eb9db3d330e35fabb20117e701e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7131bd643b1449d6e601f44153d1eb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba432a21a1e4d58035a268665d7fa8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518cc5e56336b449b31147a77a3947453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fc5ee638abdfb8f9c8be6e3146b5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2de9ea838c234aacde67da1a80722d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418c7c97a88048d5c6d1d43836b1ae356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bed9c4d78f1867ec053dfefcbdf5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf01c36b67df8a72de8b824e9ea88e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2f2eb163ace2a6c43e2474db4307259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8db79a19d150208647bde354edd4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b6751695c144d20221024cc684b2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab7bd83ccc688a14e046b89a7f2d0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19947d640aa5a3d4fcb0e13aa35f961a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa88b8caa37fbcb0967d313652a30364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17859c3a23621d451f64e223f606b25965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305cd336526d08c40a6ff647802b0fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6035c249e4d8c9943e37254f53c36967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452139f467bd2d113464c423a6e99f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d65ce1832f60cd1bd8e0967d77aaba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce04d2f748d71bd39013f53f7af51770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a72a68f165715ff02907aa567ac7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc43507733f59cb9eec1b4050c07ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627563b660aed3983a2613340f9193573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc70fde7d8cd9523733e163451465db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543bb67417dde5ab4f0d7a0ec6d320d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d870ec92ffb2b6a20c52379c85bb5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f74227fa89e978245a2fc544a354fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bec2d0a226d5041dc3b5a849efde278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b543e14e74ffdb8fd1e9610583c97fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d3e9e2e5d1c5c0d1115e157cb55b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050902480c5945696cb06721d4d2b3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aeabe2f58e72eea9a1dad58b5e525e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962821d2e82704ade6f3a910588e3cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60854ca6b08bf3302af3d4a5773f610084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe47d23395277805bea3f5525348f7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1791229ee86db57c0e063748a93e83086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093956696700d1456ae7e77c4a5ed4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf80f7a320cd2951c9d888035afd97388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdbc34432f97b4ca297ce8898244f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f31c79ff53194bc664fa3ba60a9c3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0016fea7d4c3b04452bdc8e41449191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049614fe54ffd7ecb4afdc93569e430592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce6db96d95611e665b33ea69e6d0b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb77428a1e94e6c7826f9a9f74149294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a366d9ed6e3817fe80c96df3610d9ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df336b803075e56fb0a68966a8e88996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b8bcf58c49d7f06098dc18f6d574397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51724d9d20c99aac4cc3d06e812255e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f415881cd11676964737092544bfd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b2706fa8b3a46270756948238cdfd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d971e274e664ec260552a4ad53851f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f199f8c121a3b702df4b9462ea573102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64383258e1d32b7450499569e8b6f6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb22b4e56467c61edee019b9fb4a07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97239db4cba85bbae5c117d081121515105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6495a63319f533d2fdefa1d6060dbb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da263a102952f06f62e55b0b33138d22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa8dd8f63065c994b4fd582934f31a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff690118b789f3af9f40e9638aa59d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4013d9f6133c629a395ec6b4b7875110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51cbd09d3ea20c76eaa3038947e531111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb742b2d462dab3dbda4d134bd38a6b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34e89ebfad66d1e49d2525d526b484113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2732edb01d859c6534a6e5f8ccbca8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389f6105198b67462aa0e1f35c1323a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a9c16c4472b942e161c90c25bdc50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827f118afb8ccde7eb71cfb918151aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d52feea19d282551d1979c804ef523118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3065e621d18568ac844ea5f39d69b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959595cee3a79298754ffdecaec7ced120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3fb01391c41a3c1ef87df44e3ad36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766e0da490dffdead8db7c940771879122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80704cea1876a37f55edce1867179639123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047020c9f7730f5a678b364e43b4be0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b4a4c31ba325db6c26bf32043b667125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317d4203121b81abc9d330dbb37de0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64400658dec299ae6acd9a70aad159a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35f72c9a0c08ae19fe56ddb61a36ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626a7e69d8d9436f1ca3c47eac65280129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aae6c8767cd89107d32d1283221202130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80749e0128861982424d009f6a3397131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c386ae40d57c5e03c331f8e5d92fbfd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1dce77dbfed22197fc6ec7e021dc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f57a2f05056cefb98df4b00a20c01d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e09168ea6f5dafa38c9dd02de53d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb83a6c0da1c5f8bd644621e79b730136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ef30f8abadc1d0a8941aaba8bb521137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea61636726d64b2fba932800175d1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159037005b72200e7f535c5ec6f73233139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73a822ac025302108919300647b243140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc7d4d42e925342e8bb1020282788b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f777ff5c88c703a2e7ae288561a6aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df323211f8f231fee0c131011d1b7e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfb12e8845ee0e21c0bec535f54648144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854afbb2569b12a740f2983e4ce9c923145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159864e0a22cf5e7b3368ecd2e2adb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f24e863d35271311e68837f7c52f84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f20be262a834a0cf26c81c87aba09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cec1a90a1faca2d40fe55fefa3ecb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84911a6334e96726cd844f77cdc2cb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613575f68bf269b62d6920ef4cf73baa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31651536702ead75b8033322ec3d2360152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ba745dfbc8e72d3d431b393453f7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aee300ca1d4c5ad165860a50a89b2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d2490431e1020adb864a0395736bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e22b82a439c8e60b700b58e38ae47a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78004e715f98c7393c6d7f079c5aa72f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c8aeae1e28d61310fc65b5bd87e1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03de32091245e654617859d339ac4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88909233766f1e0c114edf5940b08b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b40faa60fd5188012c9735d234384e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c848092bf360eed293d46a945186960162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f13e881474e2933ba3957f1281ecbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282c282740ddf5c330c5be765dc546a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478962b608fa89fd405d4c5d5f24d4a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4377c75c2086d4b43f50929d1269706166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b09de550f8d32d5d4a065e51beeae0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6f6f3553c7a57e27227b712901a2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d49653af7f766d77bcd41a64f10be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf76e29658611241624bc42d19eb41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf1e45156a9a3a443e826d3b4929ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2326ef058e9724d8d4ebe4d3815a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad0bd93be6dea286669dcf3bdcce6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405de5bbf142bef54d3071127daa884174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b905d9a2f8249777abfc27bd0d05a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3199a426f7dc9666b9a7c57fefee2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dcdfb81c21d8b3113c8f107e14271177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e0a95812464586185337d84b0924e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5851fa5c6915d91889376317ef051179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db5eafae260a3be035c55a9fbff29e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e1d5afc8f3f344087dc1b1485b207181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fecc8f4c9a3e2935a5921170012484182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe07cfaa51147f15dcf45aba39d86a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27a70f006bf4be12d2370cc5096938184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e016f5e31ce0bb3f9e0b0b761ab55e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69939dbaf2a46bbf10b0ba4c379afb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62589e3e748caf0ba0e22d6993336c2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d502087b17ffc94fe8e1835e33dfa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170b830fb0726e48dbda1f3b737982c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de86d9e87c31f9bd029b035a3b63b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8411e05f2007cd76a6b710101cfc1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36aa991b51a55ab9f4ca11163cbe5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647ad1473715bc34ad9ef715860f929193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211f5afbfe67cc15b496ea783fb1643194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5bf814daa72d3701b72478389b312195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef04a04409b12e70e81451ebbcd1f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db236a6320816ab62feeb368f976399f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda886fa6820ac1ff24e65e88a3ab67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afef7423018e1f8630b16ab33d2217a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e50d4bdcb60bbe17229c9e8b4fb90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc286f6a7fec778762ed0a1ac72947201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68a8da89688c0c61155d2222676e70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7263bfb695cacff6578cded6e983ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc46c962df6e5308e0c24b202af28f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf975025b95b114d9c38ba555f2f023f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee418532536e2124008a29a7c1f9ecc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ac7d66328cb723adb28a2550b0159207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c1f444b2b0a574c286703e5329b12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b26e02f8a03d29a0d0ebbaa3afcb28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07d2e5388daf5ab90afb7efbda059c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0c8849660af5c91119f381383c2b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db301d693123f25131498828d3d68eab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84c9be5475380965bfcafd5183bcd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8e62fe6245c6d589ee5198b26a151214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f9b78590a5118c46ce5d2b5dd2f55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81870ba7aca9363c1a7161f8f24a1a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1cad7710c824c8ac403dc0f38fc2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddda720c632ccfa223f0f136862681218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffda2a895682b0897bbb1d948e34d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5f02a658aaf839923cd568276b4e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fe531666ec47c9e68339d84d3a7b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c1c0f5c6c9802564773aca2e84368222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541ec71bdb11d3493bb9f3581cce8d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414abcf084a0bba9d8d5d7f8c4622a63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b84e80892c91ff964f3f12609ae0d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff93f0ac77745bfd3cb89c7cdbd914f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029b7958ccd862f2bb983a4244237a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9fe6b87ef8bbf88f2133db9aa3871228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c80fdf994fc1b9125c9909cf58c608229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b377d5109e01bcd58ca8a3e093eab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdf99651331ba19dd1d4673ecdc001231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc4aa47999ea8247e2e80552089550232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50b6e2aa431bdc9a1c5759a96d6ae6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236a49d4398cf5c110ac0a86e203ff1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fbbc7a7c4e962ae1a8ffeaea690e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0971ab447e8bd7341b2d7cbdd0da6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfacd3bbda4eb845b10121a8780772237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93914a28b0869aa97bc1168cb1a74b10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e1328a4066df30a5b43fd640d25e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c08c59b91f7dfea98bda872fcecccb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f833a2d656b66c9b8e86097496dcc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072929cf9afc7f4d6a105073f09227bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a3fb43c846fd2ad861c2d8525c149243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c620419d4dc87bf432a333da9db82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3040ad82228bcad41a6a67ed191664245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8440a6f0f42ac957b27b025e98b49d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7589323f3022e97994dd3fe4ee20fd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6c1ae93c475ef72b9ed45a72adf9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc32dbe989d24842f16b5e93f3ef36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48713cee635943553eae610870cd01b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcb2fe985b5e78cbc6903594e98496251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f130c82d061074de1f7363439df18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a8ac6e963844869c758f2aa52b2b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6edf56011854fee8081806104a8cb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4320a8a2493ce5a861f20455bba4909255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f649af1baf44601b323c17997ed0abc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c55500cae3b078020caafcc18fd871257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29460258a93ee9f27e28a9e8e4f2614258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3417b321443037cbafa96617a170df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22245dcab809a369d95f3cfcd610e0a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71646bc807d3b692355e2155e28dff4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15979f90bedd1734bab70bbe9aa8683d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e0ebdf965603e15b9a045bbbc272e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1792214df6d4db2e4ac18e0c09ba90c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd52ed29160053c19fc7ef3ff535053265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb68b5897e547b2e6521cbea0c4854266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51099d33d2c4d55e46e1cede402ed77d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d429f24960a8f9b5fd550711dca79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2822c57dcc4a6f588b81ddf1d6dc290269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7cf4c43053fbf89bb3c1a6a58b0bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5fb30c874afa73eb7addc547a05f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90adbe4e2fbb13b91123906a1d77bd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe65be8fac3c32ad116de1a4dcc09e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca1ff321416f037da083e33db03908274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6aaaf0701993d058e87797598753a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738320711a04a9a07f12eb2f54cadfbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4253f3c65026954720e16987330ab3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af22f200bfefbef4ff5a5beb5f2acc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424726eedef0bf0f6d25210adcf75b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a45b415fefe190d9531e246c285cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7d425853a6f1ce156f2bad35e3ed3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1294823ac5f4b6711fadb8dc40cedfd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe183b18ac1cfcca55471ebe9a7a086283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043dffcc66823f2a3a8084b806d8f07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952cf087f84adb0432c86542c370d49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f89fa0b9679ededb837a442cdc53ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa2ebc0db411bb3687fa95eb99de24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a05a8e9677d7332ad2144aaa47145d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef9047c699e3bfff2c6a4a49e16c5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747a1ed2b70d606587c7f89d29b5623290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1532bef45de5d3c4168357d41083f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f80ef020b10cd6e8f8c25a08b6355292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed5091fde5aa52874b70cdace52927293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1678af9cfad04acc23939a20e36635294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65b0ddd5a24d8591d38e87cd464a6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acff361a35ce291b9ffe55a7c25504c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1541fd72b08ea1311f76d3c4b09264c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb3a69b6b2f64b0d7935d365b3e2c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eb2e603e9fab9b74df63b038853bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e01dd64f105d10c34952168accc45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab6886ecf404204e2dea7ba4a2c6a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd814d201e98003980d728756a8c63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741080515333f15f7dfb4fdd556c83a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609c76411f39af2709069a1a3b40b38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14710f18c478e17dee2c7c4c622dbf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc07dc3da883ad1534d03cfd4bb7f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5354cb3b1e6c9f34b9767e360e51863307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648b6bb9f864cdef34e27a9423de602308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc6cf9c97f168710d2b1a73816d337309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1515c85f66d78e2ced3b2be91a2daa7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910f056fdf74d9fb0d57c82954ee232311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a939436515ecf2d1f43dae2694955312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28728647a715708ebc5250d00cf94c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418db77c986e5cb3270a24f62004b5bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e9612d2fa62c56ab2d292fb5f41e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729ff0dc62c45714f381833063d19d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254f4333cef08299b12cba0418f7b32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ed4fcd161f00f154da4920ba04eb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8411943c2ed268fa9902aa8e86a7d48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd4c1f9a04a279aca47805f6280a36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f82c6c8a7b0122c3e3f315d5936402321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142256fc62c3880dbb28e9d7a6a423a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173060d880be4344f7b1378659481075323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5bb4978d2f2edc1f8f62e8f8444e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154105d9d1ca354a931dd6a3f43b391325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d375d11f1a3f7a9aaa84758f682b50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b4210dd0f26c4ddad2d528a761e23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abd980f63f369e444dd181c0cbc8f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8813c7cea7692533f0b705822c458329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac86af386c0392aa76bfaf401c997be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dba674351c7847d1af2bdd9ee44e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701a8da76ab8f036a9af46b6de52e3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88e3c89229e9bb3e2f426311142bca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b0bfadfdf5cbd683787b03de85d4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81dde4468d18ed73d7171892d63605335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bb1d6c918a4789bab4f763aa4f474336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e4bec4fd3dce82503e45f3bb64815337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37eab8520e07eb6dd0bbc8e5590dcf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d5c8b9db5a9c079578940da88c023339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fef7fcc79456339ae4f0e560d08db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65a0e89f36106cd0dda8e25562e196341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49ac9b8bd13b17c0e7aee8a983c88c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e38a1ac439691312037b64fbcca664343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4ba4e8095a186b6fb021047d9d4d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8b65be7bf0899e130655410c8e83f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8463c21543a598c89a52a74734d52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44e652056d9d0b6544e918411063d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a325efe15b6f4afb5931f06c289edb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0916d97b309f4b0097226a9ca4509d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826c64dbf370ee56d4422ee10e85639350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c4e2899c621b2fda6981981f7a4e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5599d5ebb150ba155b155c99751459f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbbb652496c160a2a0b13ae081dc1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e2cb616d1e5512e37dce0df530ac9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883c00bf2ecce164c6ff03b299afcac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccccdbd08b6ba36a2a5e52daae1644356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133141f71db3d5ae01c734e552901e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617f9155fd6e29fe3ad60735ec0a96b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c15c283ff281448275f6427bc0f27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc380528d71ad3f6eba009d93350f643360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232b1019e01cde84a10e69f8114f0c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eda80d979c237c6ff4d4c7116b2bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbd21a0a03d40991623c66c14caefb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939120bfe80743b7ff7e2fe42648cdf0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecb1578703b8fe9c20ca45cb05d662365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53285be4e5d27be4515447ce16cb7406366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28f98e4d979a1effa843ccb84bf718367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b22e5f7f1420bb0cdcf7b59cfa1290368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cf898bd03d6e958e1003257d6137e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a9d8f970155b94c3b0a83fd3f58b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd837c0246c5947a9167a385fa6e0500371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bd073f49b94f4b4afb47e2c2bdd07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98ea3aae2eec847cd66dc5a9e01a83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa7bb0943bd2d73e7ef3898db11d3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31221640929a78679670583eefe11172375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7f75689008295638d55db6d74ddef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edac201a91a3728b43a75660da735a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe81535d13e44d7ac704fe632e58401378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f0013ab49a72910a45d499647334e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620d67197175b604bd0fc52711018a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b361ab7bbdfefa3c21be45206fdac5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3c56437c51ffacf2a0b1eb1a91f21382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ac8c4a9cb65363c3ec6bb777c3b0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1eafb38c47fcd3c1fb3f0e7abbc0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e315d0b4db44778188f9ca43bc6a8e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64e3448163f0373ab3d6a935d30197386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaba26995bdc87780e19d766a70bdb5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839887f9cdb5950867346da33ee4043388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49c253bedcff153b7d82d7024f4200389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fb4831efda9ad23cbd49d2cb4ec63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf57f120aa9875d9bd793ae37e268a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4f489b2fae0c36ec3c0ebf8577898392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36247cfcea405b73e6ba98bebf22327a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876b22ae2931d0acce2526244dc4410394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07458f1e4e121f13c69117be6c3c0dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424676b90ac640c4d67b1d7561768fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce74f66a44d600e9758459c5eb5d03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fed398a886dad7062f638c2fda6d65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5d289b9d68e2641b081db85930c75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91e92759c5ca3077ddacf676a5675400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646052305e4f545720fb13603215fca9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9953bb299268122fe1d89c6e2cddd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df244d752e0b474e27a414631a48e799403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e316fb498ba83b37d460bfbf7ad72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b3fbfc3cf6c5eef0c2ca86095ba2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027089213f39018223eb05f1df70bdd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05436fb8717c22feb9afb0490e1e10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d4ad9032e4e7706f371869fc2097d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1e2295a51c91b130f9a3d5cfeeae5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c42194cfefd233665f7a2ae4fa5bb1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b3362945721893cf44b471efdd8aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2c8a9560139eb4f920ac77a5b71fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a0d30a1f9a816649a4d938656f035413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fef72186df3ba9d4c0d6ef6ce0c14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7974b59b279faec6ad02f74d914ae9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c56c14f1833e4830048d570faa983416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e976e8c5a96a4d8adefb49be94dad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2fd4f5b8a69aa0f158a622a375fbf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881d3fef82ad2ae3c7195501d5b6cea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd370952772ed0405c244ca6f844e1a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eeba326552a22071f400267813ac7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db922ae04e0ebfe6b97a9e3047254bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced90739ec6520c5dcef8d4f5f27a07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4d1629b513d340cd3b1c20c547cd6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058bd60b98e3dd7491f1b0e1997dce8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b4f5c77650eb4552adeb8c64e8e4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261063ad0e59ed0922e512d78823610427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389e2ca048943367967238b681d09ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca0a2c5a2d87a650ccc4c45594f029429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1b3c89b5d6304ddcc680e7329dfb2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb527788fc94a4f18d5b020ad86cf4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d56c68f73fa9d7ba2788be6afdfac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319aca4eabb1b8a69b423ec91640678433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40daef296a6779135b171fbe6f09e20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9c986d436c0e13c1e557110dabbdb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa65f7da835940623f6ffd34e5f0263436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30907168df9f8680d5877cb495c2994e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5d69b21e7b938a3937dace5f4ae4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8935b58b78e29fa78e5fbc1e955d6e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6b0f6d0d3e008c5d20cc7179aac3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18c42e0c966b2cd979ccf0fcbc59b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644468a0d720e69e7a93a60600a6c2d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24f326e58ae0c5ae70473035d3a266443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947dd172e275c032c1e97960b2953d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbbe1e0d28ee4ea113c85d8aa0f5be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398c9a23804ad0c3f6d37a9f0dea7cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f146532b8dd5acb53eec93e7cdb964447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2ce057cab92e8dee5f1c1a417003c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb9508b7301855d6a834978e65c28f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db53b234a97537bb66a4b2a8d4aa1c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf51deab01fec4d7b3afcf5c8ce2cb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee8015921b2936e396b1ad75486bd3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb369a20bc976ce7b2f266e49cded2fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff421ed070d606794d6e81f18d463ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a321be8ed8ece20cc31dba244fe4a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e3df83b3c7c911311435b0caf13df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cefc75420d9e187ca0c746f99459f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887600037ef892fc41e77fdc36fe8c72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2344397ecc6618879474eba014232459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2c98b4d0e8f4147332deb2a4e49e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9afa0a6914b6f3cda41588ad8932d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2dedfd0b9660cb48458d1d9d06d94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19063e158b6ea12ebb0ba866954636d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fd3867ce75e4d0a99f635f5a3b1b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de2a9e286484a9c91e06d8eaf98d21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4655a6df51b9a34c51c090261e92671466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5276079fa0b888cf7bc178ed6d703f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcf9da6fa99a54f513fb62d1a3194d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d236b2d7b831123db10fb331ae480469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e92b7eda88d43bea44b04c5cf8ddcf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ffd67efa7d26b04018d22eeea2c48471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e983a89d6e1d7f4cff677d898383b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bb732cdda4338b10317c5bfc7e886473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec5f295722a2fe1c454495213314d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1dbc4eb4ad566bd620ba15fdd0c3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e2ca309cf1008599a76305e0cf557476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ef4694f27847e1c155f9c837f53f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736377fe33e6e17ebf348082f1ef1042478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1636791d9f4f49078d4542e9ac954479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb86465da6b0af0af89cf73359d123480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9e5d0f08fb033bae8583a736501f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0648ff698859945b8a54338f00faca3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3267c95b727275059e03ad15f1cadbc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c13f3da9edd45bc066e739966b676a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910aec00624cb779ddc495f03bde28cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8df70b38a919517853388405cd2fed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d4c191d2899ff324d482e9b516b7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5544cf5197cc269f01f4013703d8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0bd851340b23b94a0d021067daaad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a2371e556f190a47d484c6c886d3f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbb2051277ab1377bd0490f468df35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231df454e0915ab418f726023ef1694492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51463940a35514efe11d3175f24c48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1514e1d43fcb22e6983de2ba66deb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbe5fca5cbc4c4c4d6e9dfb84d4e5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae977f18b0b77b81b0381e766ba34473496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20608734c27a7db32cf9fcdaeb45f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ab11a208ab929fcd041957b60a22e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e229b2541c5bbcbecac003858c7ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb959bc5f2b0c2a13e819179b84e6f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b8a51017830f95240700cb356dcea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace315c17b14af8f12edec212ff612502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519267298f430d0fd27ee17939acca4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1f888ec7d7dd59c377267f321f776504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23856399996db0f1e41e835a9d9de37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132e36d4e640ffffec846d596db82c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ebc66a7e13d349a57a9eee4f5d094507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232841111a05fbbac691727ddb502a48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f0f4fac862b813f2a0b89347a464b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1446013d109a2dfd5d213b4a35d4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b5a6cd83185043d7f1174bbd1c489511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d797203f00bce136c07dac16a74e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44083bf283df89ac39042867e2f34cce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f149c6539a123af6967baee7df7a666514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5c8c42f9f2f6f43a89a73a240ee60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93c419ad49ff0ce16bce07249369f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77737e145b7ed75ecb7beebb765366517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae7d9c23cbc2f1e7c5985adcfbcf3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148031eff32d1f6a869159f5758e4c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70a0558ab9aaf07f433487eedacd48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258260b3559afd01fe864fc46275879521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d08be3778c9364090f5eaa1008c02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b87105671a63c9b5b226d8c1044254523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ba3a613cba23174cd03062673f37a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1acdd549665209c05d1c2e84e674a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9c2e208e18ea77203c7cf61ed86ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b055b0d6060d8721b46b4ca557848527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf614035cfdcd503bc6cd694cb2d8dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae0279bd37354d64635b8cb45e7a6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed1f9049a5f3af60bb56c99b1338a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b931ec4151bdf52758b03be70333b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09cdca03c67c732048b0413f6ba86b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb96d594d1709aefc8d78ab8d7b72a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244f113634129cc5f2c1f3f171c87f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fd4787c3d08cc17e6c66a2de30265535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825b52a558fe6b6a15add32b80f71e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88124d6fe5fa48dd664c0b0c63aa2c26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eaf4a54c327c03b17e67d2fbcae2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b43eafe90b5c05a72ef76095fc91b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d603626427431fce47e8499f4699d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e81ce143ef688205c3c70af1452cc6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0d9497b63981ce9021d7c78b0c68f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e2222f5fcd25cfe407d2a56e57a17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5727d5485aeafca69ae1c8284872177544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be70dbac358a873cc16906596faed10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7875bdde9dc389aa9aa3af819ea7e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7139b308a079c039662bb34eac270547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aa56e3f7167587272978dc7b66d1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7f3ebd4325258c5f8c7b191d761c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ba23e05f66dd8f8e0f2b48df5aba1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d8350c10274b6fb703a8faf67fd45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1705aecf7576565e1cd815c978d89b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cbf765955320a225683a46cc337f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4e4b6f1cc4e0d3182de4d01d5d2cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af7d3b1ed297e7cdf96a3a0503b34d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12b660bc6f1f5766ce48413158dc6c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7d2cf413ae920378df4fab32a968e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560c9e50ad79b385912a3f1c6012990558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344c5d6b6c48f6164de01fddf87d1bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06927f88bd5c25f364cda551936a436560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9dd52b07c908e7121c4496d01bd61561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89ccbe166c3e408411080882177127562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c5e2ce679129495327c32dd613db8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46a97ec9d91bfe5a0d1bc36fbc74ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541627bbc3f32a841bf4334c6b9ccb16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6728b629216a6f1e64db14a89e88f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6226ffddcee55e30329cfad8ce05885567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cf3032081ab07fc1db1e74e452983568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b1faf12e7cbe8444b66cd69fff86c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0401a5e05e58ea57307aa2f0cc1a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcd96793ac906f2c20fe131be6f16e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74bb05d6667173da9c50ac1552ddbb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be2daf65714b621e7d6d82b37b1973573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17972a7c5cc02a101c8692ab215e2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4abbf66c0966778aa5d6b7aff038b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc50d2ae00987859d149dbe311e664576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068e593d23bb720038159c5218117f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc67ce4ac8cd44c506d01c6be68474578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adadffddb2248c02986e1822e0fbec1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66ec0107e21b85967ecbb1eb4b0675580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4db8132b29e3032fee2c61903c5c2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ad41e6e4e26c31feac862c7dc0d32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2f95e28239d6b3738bdaab01e2f2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34d6e26252cf349780cfd0afa475f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3438ffa58082c5976d1c9a52795dac7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb59d252ffe8c9f03aeb3a4126cddd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf827dc89818a764f590a046c2812a0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4031221616a83e5f866b504ccd7476588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1d52d493fa647c15c072c4529c891589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4e88c4011e69117579e4cb4fed212590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abf039a0d1f5367398b58993246239591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08899311d0eb3e38ce0349c54cb5b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae50bc71969a1f79314ed334ee941a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbce2068f35223f07d20211eca373b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c527e15080ecf7d166bcbbc7ef72e2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165422209b5af83340c9e007b009a39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066cf7721d0a251762953f3741debc1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea18d369096776d46aee1950ebdfc1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5a34695fb4197705ee936677e1e13599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561a0b098c47729f88f86bbb19fd0e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302c16166e20245928caf1b15402b2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d281ca757e31ece9e27988d026a583602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af89706c4e92842da97e2e314aaf533603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edc66943a7896eb408022655e29148604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f778fc990c7e5061a5c9d301bea79605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235803ec6e49226205edaa7e3606f623606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1c9a7a2719e6d6b04e59a563772b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c916c65609f650ecb7240559c78db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ab8eaf04e9770299dd3913217db4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b434f9003b5bd493292548703b05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2e61aa9158ef21b89d8515be793b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fb57307904623d74512bfdcc2ab44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7935ad2c0a98c31c5c1fd41c26af685613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd80ef703d8c98ed829e6100c97a2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fffadd704160427432ed55c9e8feb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0273a6bbb25f80f9ed6ba8ef77ef78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ae74eaf9f1bac978a017738196b84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785f3cf5e66bd66ca83baa4251626cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115570e6f741f1e93efdb26e66ea3a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33a6972ae9d1a37949191d77934b5d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feeab5c3af73f221d30622ffc78b70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387d93a393720de2751dd1f85158c33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0be2a678d655c366f385a625ef4f06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1253ffc09d39662d687ad87339edb5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b5ef6acc23af16f3dbc6b7238a38c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b011dc3173772db5981f176b41450b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be33cfa334b88ee134c1252ead65b38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21e3339a10b013a101b4eb8b99b1a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c964823cd2483e04c7cd6bb4a69c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3fdf782b9aa0989704e076434d3ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629bdb115f97915b4bf2adc935b4694631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa86955a46aff358fa537d7099a4fed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6379832614c1afbef8ed8039c12c993633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a53ac45e10b0ed47669a251cc8d06634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e8b67bcf4b0bfe29a01f61a138ab2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c398a96c18d2fba4f42560bd12f639636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfc1de6dce28b7e2700696d0644a98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cf56ac6d7cc85af23c56d01390000638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12211679e2c1d6aad0260fb92f3431a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d163df40cf5e0387f836482d975691640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddcc750b875c1528e56c4354b3e949641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3f9149c7d7e4401b00e828c996221642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871084969df7624ffeb449ae4e3862c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e5cacf496761acce22891b13ba177644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793cd17dddc8c33bdc3282518032e88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719e0404aca38339d0591b448a72e3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4605e890983784bedab15fb26dc77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b796f7ab03770f8075624e8b2e68e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e22bdac500d1163aa55d5af447252649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ef9c07d097021d6a529bc20a306c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddfcb6d794c78bc848b2105534c383651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78004bf3e745d4b770a572a76770b048652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e97761c3c5cf7e22a6fa318c5cd00d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430ddd661e82f9046d5bf0bf1cf7d82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7f84d9433e7a689eaa21a27222268655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88bd33b53ac5514e613e658dd0931f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2d2f21dd0f97541378fef3f350868657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5a2bf73fe4dbc9980322646027fe3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97750f82bddaf28008e41322c4e7f0c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0e162ec62a1541699a75b35104772660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476bd52f0ee7d9e5ddb04798e476640661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e728c174ff9e36f3d36dd3727541c11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4a11e6c9696562338e8d8ee307f20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37b358924e7b5d15f5baf46a566474664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3a6bd870bb42ec5f0e13f86d2882a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce608ee4d79c3da24047ac7e50989f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fb77b99ab1a27e15a76899f2c35ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a048fe594415bef36ff228ccde8fa5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54a8a16b98df191a00097698152007669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090771e2155faee5e90a7ebc69d4060670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3478989b59e80b7339df3b87851565d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e943e1962bc7148eb4ae4e2a4947c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe522425d930866af9008d0a6e98d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ad6c6e54a8f33cac43e7ffa6ecf07674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae6cfc8f049ce2855a8ca4cf41d3dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2636922476cfd22aa305768640936676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec525a0733bc7c7c5108432b5311b484677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66584dc6e34ba0713f69b7604f57d30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bd94060ae804751047828f43ddc84679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60745e4c66419ad575ee112f84b6f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6b7794233e0909edb5483cb194048681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef36d1e44f6b62bdbcf3d9cd9330985682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726840df7dbfe011def98b02eb75d7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf54cd49d7ac34b44e05bc792a21c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47378181dc955065704f71e3e47be0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47dc3c4dac5c11066f6b8e6916a0e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23a5d455812d6cad159ed494f55d2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6ac49ba0dda0ddddd5e641566ea54688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394924d1f5e881b8dcfe138bd323a20f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b017565aaea41569b261b831e1df85690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae2909558ead042378de6439ac8cfa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2771e75b7cc5ae23dda1d213e87ac6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974791b54c1f3159a85db2afaded1675693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d58b7a6aae20164ef4b1f4d621b0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a992ea48bc7532772430392d76e24d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d2e332a3f1bf392c2da860b470e07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008108b2292a0af18e3b0969214a1e6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf0acae376f7683bd9c20277a074a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418aecc3f4f578150992042648c7c40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46532a1195cce8f235c12b791ee9e95e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5813171c339887668814e60c9587c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40c43166faaf4be112efe22de543ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9c19205bf910e58922f94103a2f35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2677429fdfc71e5ff581a10bcaba9b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6df29c131e80d4467121d4d5b328e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f39bd1e8f183b77166ef401cb24403706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034217a8b80e004a127154c761f03f6f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e7b0fb89f4d7d816c1c2782d17683708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ac2c462007c18ec1b2ac2e51a8dbd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563550ca82f90193faf1a4cb3078572c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729925cc7376a092ce9ecaa270e7e7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbf1a55c942e0eb1cc0bf62223abea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602495f66b975c1be2c9008b27d6e3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209aa8fe4698cdd00c5f63f03eb777a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07239fe024683432c53d73b79e4f49715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08538813d2e510e88dee2dee588a3778716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c58bc4dcf9d21e04b825109d1af1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d43e9575082aced7b0a66228b151d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a7c53052bfea9fdd7786f683d938b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1bc9bf5117e9faa4e4e3da5257c42720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68058cb00d154ec778967ad3515ffda8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248648a8e2e41ef5679c09ec0029548b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e242fa14e8ef03988fef43514a926ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa533706101aaf297e3b6aad37f8f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0677f544d61fcb48f42fe2cdcd18484725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b13aefea1534805976a4db4de9c965726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d482bb77e5b56549c1a83b374fee2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc935b965bbbb4696baa135daa28966728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96505f2cb0675b0cb4d5fe77be4cd412729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bd3d042448d39c281b440983c8cd7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6420ce5d67145896b81f94515ff3fc9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d00a7bd9bd744800a18f15297821e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b7a8d4a8e60633ad9b8f649e255d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dabc64308455f85e61952d7e4da463734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e0ea192bc8c804a9e46b6a04ab5b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be3f21b6b02563601a72e098529b48736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857438e528ca936d4272de5ef090df6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02d1c4abe92fba269c7f85a2caeea4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60e25a26264db0cade700cabae55a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10c21ae1db75ab7b6d020d594faf21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc059ca7f8abbeb5a732afaa4f69be2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ae7086f3aa6ce706dee1ce52511ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92202aec1f0550935d8c9280700b1d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07102873f13e1d59609ea96283e282b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f354a60e841a6375c470cb78bb1ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795f40347ca46a3ddb9ee16cc6890c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95ee74dcd6709fae872ea0807d3de6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7913b20eb671a233b5a7052b84c77c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ac00cdf45804d594288a462430de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ab4d390651094502d6f054c903fd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0da508c3c9cfa3c16d21537b72e49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f13537c2991a417363826e0d0baf8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629daa26f1483f96d5718c3e8c770bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2207e809c7bf222d2ba49638030de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8e409c6d85ca6aa1d67a1e1934fad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1cd1797b6596806ec6d5a46c94a6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afde07f424e1d7c4dd49a3b601b25fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425c8974a5e0e1dbc986080aee70163758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef45fb3ad09def33ce137ebc40efeba759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>