--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb607ea64736c20139ce62b25294621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c299423ba76f80648f333164c68de302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616955c1cfa073498a05a60d29c541e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb955aa04754aa9003b228225bf7e004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0a28fa1d01427a8eb940cd035c67d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be445bbdddc95452d9d7a92f1ed8f836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76455d1dc240e6ea5765813ebfd451217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca34f3183f42ef0030ab93794fd1ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710095ab8391f6920d0e6c415d4f19829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba662a47f6f892540dd466f112aaad6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe3fb966e2dd632398545b624ded6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89114b79c4208215b3f8944cd235a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5251d46c2b648231b80b07b8990fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da399847bfc594519ab45b3c3fc548e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84a1adfa3501acdc83ad8c41f125cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1416afdb078e774c02ce26bb5aa2aae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd19323be7505524aeb5c5f546735017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54f2a98f3d9ffa30bdb5083e55704c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995662903be0b66e2d075032a885b44e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbabfc6d2f556bc6c40c9073b3c36f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa83ecb209818c3edd7038f6328ab821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9707535a772cae3360f8b40da32b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e7d5ecd7b3051d38689f9b4edcf7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9f3177adf238290ae2ac3875ef44924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751ae8389a6be4bbeece4cc145d9bc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556897c17bf8739b702f7b3008952e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a396b20cc5fd47f2fb76488b3b836027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b6223a604ee0bc017d3447c5bcae828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d0ea36b09eae7135232ef4732aebd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d05a6927bd01375be4900fac6abad230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c04f014636e1a4de7c3538d52871631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf47cfa05782cfc47c264118a2cf2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32222a73cd903b790ffd1edde4abb1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd0c86805891f1e0ff6ee4a7df31cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96abf10614b8b2bbd08ac9435fce5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aa4f0794ca19773e7845fa89e69e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddb30c97da243a5d8441d15d18e8b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d437c2d7ec101eea25af774988000e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a4e404e36b51bcd5837e5d4b0658a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014779b35d362fffa8f9b0a82092e75a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34da5a2894838764709af639eeb80741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3563e20d1cd6d7ad965316c39466042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc4e3b3920d51158a838397856136643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e07d7c8026f7f3b2359373d68333ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a001c64ad5f0e83ed29082aea953045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b36bec09b8db695fa3938ab5f2a8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36c504397958cd85a6df52fb173a5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bd78c97c2e982cf215152881073fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce37c84f5b5ad68b319e085512ee4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44cd1ce0abd0a516feb7b3248def9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d9f16b561e4611deaa860284ce98951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910c74d49db8e3422a698d3642d8b9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8d822deb3ef44ddf0360c046b414353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858e9b9642c510a1401574fc12f2dbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f6177c2d55623cd3a791ee5433bba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a9df17b8ec5385e85859fbedd452056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783e6d8605b67e58b7b83aabb81ffee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f91295b9b93db1995a508dd685a98d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c4d5bf8a9f3cbd17b01a2aedea77759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99e0f56d6049414173c02e3312333560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02880f7929f9c595c05f4dde33708fce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf2519ba21898824d89b1d00a63be562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7c04fde76280550a583792843be1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a854929f29c589fd4008a6d13911164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076cf05b85ba88262373c06c7e0c22965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200bdae8c45eae44432c2d36ffa89d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20591074b598b531b4095819673ed9ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6b73c5eb2d21b761878d1059a3f2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8195257ec2f4dfebd9efe88db33c9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7d8cce0bb3e695bf6505378ad64a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70336e4686c155d9a40df9e2f7ccb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7d950e231b22bc636f8e4096dc12c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f688053f8a10fe56f0562f47b265b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4148c03f03639a7b747c45530745f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab271bbdf8da8e6a6ca2d5a3ece67775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed76c77327657ffa016f6bb30ff82676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baabb20034eb4bae67beae99c0422b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209352ab92ddced22a42d0054c6aeae278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b96470c436ef5c72954f06bdba909779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9f0adb2d504116d3616c830cc62c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eacca3b491de1abe16c95303cd2f1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314ddecff0e582e0ec7eff7188f569882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8931b605d7fc42e91f6e826127f597083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299651ef95f912dc5f914ba2a48875cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daad6a3654889982e6e2400936f50f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784d2bdecd596bbfcc51a23450ad89786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b64cbdfef47736ba094f5ce84066f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fc3015b6dd7a00f7e1a86e9e3994988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752cf618b9f628340aea86c0c4abfd589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0d951d67471fa4920296c5144fe6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b96ccf6530c4043c34c5241c2dd4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e7894fb98c508d3b3518cb3a0ec0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75abc84325dafd008473c865037b1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290932e903f550be87cc467718b348e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5c547a1cdfdd6bbe7110d13688c6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251132dc55726efcd2b35f00f5b8e19096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab6d507731b512a47fda4cb24fb10297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e1c847fe538b61f6d32d83eff524698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4025cf57b3be8525b90005aab1ef299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39e9eba404e66dc7c713be65fcde8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de8660d78b25a393c21fbdcde7e9fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e053792ac319c895ff5fc6dd49f73102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243f677260fdb626c8199aa667bc005103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70883829e420c43bf925aece8bbd0415104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3287730fb6d597f63a1efe7f441d9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358c3ea7971f8e71cd3d438a758fe2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cf840fd8aef9ca6a115218754bb9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de4f106ba80307eb62945bbb222130108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aef76b3678343442813f5862a34589109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3957d67db0be9959d798852f3d00c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd40f5e144b56f992579e50e90820ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280d2adc8a8a7e5586657fa7c6aff07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdccb959048e75b09ed748b55b1cdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108752eaa6bd1c2bd1b8cadeaa9c2b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d0294fcfdae5407b17ee4e983a04a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9eb31f4840092b4753896fcc4861a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2689d3c4e3790ee7a3f43e3e13665b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e4932ed978e6df4f4d9e441f9e40c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01409562234657991c78b79363480db6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092d0de1711845d4f853f8a5b8b29f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6572522e507531e6273a89ba2ef7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f53695472d9dabf878ec1e27a00d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76988358aa9babf7ad81645e61780f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ff0aa0b68b9dd8fcb8c89882b8eeb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c79dc81bdc61ac62e6fbe798963589125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35398cb74a0dc95046e6add46e480ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25058c5f75fccf029490a15ec8892dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc8acd2a7b28b2aab603e33341a289128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87832cf802278b0f92829c87e93acc73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adf19c57286005038799feb64f456a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cfd79155ac5aed110b5ed813e52bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeae60f7541d28cb579351ea1e226d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad24cd1ec42a59d429ac78eea735a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5677488f14e0161a30f8a438935764134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507db5de60d7dbf03aeee36267164aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc797bc04bb4e8d1538028d90fc19de6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8785cddea58201dd46d67b701078e71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff596990e0ea101ef6f7913f2b0866dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59808a1d2161fbeed9ef886af4916c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd54d439c1e911ec5955c583ffe6f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5b1f48079fe49efe8e8f5ba7e146b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb336b5c000bf3f53a1cb2a07eeee1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc53630a71983f6e55a97de09b58235143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cfafe1fe5df5b5663fecdc6e70fdc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61044f0db138c1eb2e59d81e6595def145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbb9b3a11900cb19eaae9603fbb389146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5632bd2136bdd3967407fc9f558f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b440d0073d26f7b3967c010d7fa1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e18dc1559d64be046695917868fdd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd34532c7afc48d5fb3b35c7815fb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1d0cf977acf71256e8b729bee8d06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e300fbe243111cf85742b7062591db8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f417020137ed54a8c15d0edcd87f0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ef294e9800543557dbe128be52161154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd54f016c40b1e4a3c4b3313a82967155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e27ae0add9ddf51424867682035820156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3275fc6f56e303bb866e679a605b23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a980933998299375c5e07eb33b3b14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea871370701136524ff872b1e33716b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc088f41d9a2882ab876584318a57c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb2d9271a62f7dd113538b49c8041b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acecb5b1a53505367343fca589a4e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c2d360fb5be5508fd9889dcb90f70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81056ebb36c26351a77a13a22c59be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876f71cb4b2fff26cbe00f1647926bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212da9ed059cb2243ba136817fd26d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c7b021330eb4c878a83ab12d8b9ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b52e092b29d8f826f496fe1e32d94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ff2f1869ef9ccbc4ff50f43537a73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72cbcd7634d7c5c863d16ef265d517170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b4368c9e24c00e61b3498ab2564fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621fac72bd949c6238760ea9ddaff60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d765c4a14f1a0d5fb5c5db798100a4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a0e8db45558a528fede894d4bdcfe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc0f129e43eb1e2a6691867e86af86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3d68d229821e80903330e842f5efd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee5d86ad37c331ce20a7a87446b430177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2bb50289d367cc3b57d17118a7781178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450dfbcafbdd6c66245ee70d2b2d1fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53ec3ba74f4dad8cc02f83149bb89b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d171bb3c9cdea313a9b23b46427a54c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf8b9bd9dc6861eaf1d34faf708c0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54a57c03f04f3f14b02700fe50929a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283433bc277cf4b8dee1caef6d69de38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83534634e9b452b8cb82d7745da2eae9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbd47ef07af189f630835db5b70d26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdcae3622ba9d1563d64c87ef9648c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ce620c26ca893229b3eeeb23b5057188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce78c2db7e62ed1908c51e7f5eb453189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45ffffb42cf6ba400f44ca17466589190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd410eba146d650227f9b7618f8617b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76bc374c61906d0b1308f8e31c20e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f046eb653b59dbc93d2654fd2626b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c85751e6f365349b356a97b6b69bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406ed48c1d8cc9597dd180e2860635f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510792572fd1b259043bc87cfb3b84d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003ad44d629eb38b4aa0af79e11413c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90866fac60683e91db73f1781a44d4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8222a981f10f221cf8d632774bb6cf7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490ca543f1cea87848c86097029a8b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b29958db503b98b0186b36cf6ab93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9f655774f4c0e17aebe7fc45c0113202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635ba124d410de3dc62fe5efee113c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66afd302de1868758bed83bd2c741b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3f8c0c8892711be9d330898077365205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97769072e64abb1a732806cae35a5e5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9a6e252257053dd75113c361fecd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f498f8f222f8d6e645add478b5f70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26112c347cb2e0372311b7e6759746cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373394e43d9cdb027fb502a1bb65f53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbf19d911429991b2d9848401ae9b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1f2f0873427b356fa04dd7b176726212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db3e5e27b2fcb0ef923527c0990400213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7947841cf8057be21c39c3c59c1706214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d303a28477398d8eaacda0ba634007215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304a2b98d76fe570fee609dee5c8cb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482736db6a8951cd906bed02537baee5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c317f58ad6d374c2b35fd33d1609c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e0a2b85fedf0a54ff08b2fdd9b510219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1fc0d61480c7d5f90d3ecee7355db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626e212b7db3403d9e472bc003f01b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f13c8e29f75ce3c1da42c1b98cf528222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9246cab3aaef4817f1173f9c433d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f74d996df2ca9c21e04f0d99f06a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa4804d8cc7dafd8dccd2cb2211670225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47614d795a6707ec7336608c4eb27714226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048222f5e929652be433e16cc2dc086227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247269a95b09dfb440a4f56f28a68cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1884c929da1084e622ebf997481a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e10dfdcffd853e6ebe7a80c6469ac3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ebcf4fca203e11334149fb518400e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb432202c6657e7e358d49f77f920681232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21355bbc99348991ed647de0a5ac5c50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8b1ac5ced9186817541fd3cc83e8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad999d3c2a803a7229f6e60c153fad3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e789d6e395ceea8e700974674060b6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573650bf51fd6249d9518025c5f7e7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf74ed728e55764155786759df2a51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f376d8c8c3015050d8c3a2a86b763239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330de8684c261f370f95b5249fb3c16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531fcac9f45e76ae19e3ffb4728e05d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ac8159a39a15ef23347a11bdab365242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f26a51761cf915c5b246b33e7915b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118b38e453ac4753d215a9c9aec867e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b4a8763834d13c9b135f88f6ee86b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466047a48ad6ae438d7590a3d6039fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0f14751b1b4c788fe1f2efc165dfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ee9446abb8c7925094f9326414918248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0403d10299caf2f431321e4d5e8263249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0b0446f675418a5fe05ed12ba5a01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9f9d27265a570c0facdb2cef868b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2f1f8d71a87af8d462d0759a79abb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c78f6126411ba40f3fc58139122d99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf67f3478ed7f758937f9081820c0e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac5981ffc87163265ba4db373cb44f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099adfef782ba03591d7a105c699dde256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536661eb8b8170f3fb150dee0b0329b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c646f7251d4f06ca657c5d6c7d2286b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c103d85a8efb96657089781805d65c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa04d484fd7dd8d8c56b5a3ba048fa6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c06935fdee59ddea1173cad591bb1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb3b660664474cc9ad7593d926a731262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43bbcf60e7e3da450fb9c6141d2901263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388befc8d478471878cd5b1b0666f91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4eb1ce8b1fb396cec7fbe2372f594265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43225f49ed267ff52fbc805e1c07a90f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dde4c8e5ac587fc18232c39390ad88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04364d56a1f52bddb542fc71c5377438268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159844789da82c88258525c21572d1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d42f4b4f24883db9be202930e2857270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807e3e916dbd0e79b93f8c2b1d9c6f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693dc77a105797d659ac62364ad6010272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1b3623c3e500a3a69edc8f7a36b8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dac3e13a9734618ae34779afa1837274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7680ff3c725cd6793d463ab7eefa88b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501199b8af90158360d3f9dd0733bd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d204dba5503785d2cb20d811be3126277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f10c5d0ede1de64b879dbf20857c60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526baee7ec9d7e680a8c18fdb10b1df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a85cde4fecec99ef2fe257cc139e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884cdb9330f342733a7d5ea27cb3c32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff251a29383011cf80ef0f135f1eed56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48facb533a574baeaa27731df4222848283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4c8e3f433463993320a90cb9b8082284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceea29cbf987eccc714a7d73a80f57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63653bc734df56fbe60fb68a4dabe9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20daf1267b1329dd4be50d0e1a8390287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13d4e5b4d5db37558753c600771cfb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05349ccd99576c4ab13ef1a8bc7b3ca9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84b7b45b2444794c4d4ffaf7314a63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f4937148bb36e18a52d30b89c5fc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e484cdd696264c4b7a9155eab43cf0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cce365567c4606c584e476e5ff9d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e17390d2f5b0f114eb3cafe4172d75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303b671085b56b586a8487dac60c906295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1895d462ed1b1f75147eb311a9e4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27a49200139d8535abd7f21f2e2848297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e36df84e186b25694dac4180c7aef9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973dc4cc447e2b43f28dcbf19e9ef4b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363aa05cf310550bc7b82d536628de2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718797d05d489186d1fbe1d2174a9b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a3af5b60c8af7cdbc7623efc5ebb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f879d02a1687fe0c78af527ac29543303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c04afc78084a3ad7eb9d31b127b555304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaf9b310782aa24f1e3c3bbb656d74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8366f91671545dff1a62c68acaf54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390dbd044c1025ce43790d1a939059b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21636615494da2476a75cb7a115f6481308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd9ef380dc43decd522c2ec3cd41d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f26464af2384dfec4d8845059487a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea47bb916bae6c8bdf5576777e0965c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2c538f2487f4d1a6a679c0c47e1d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e23d024fea02ce35a2066812f1a56f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74242329090d15d758a7f2a8ee5d088e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88151fb63c8fc9dbdd103894ced57f83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4d39ec9c99f22c76f22efe7c31272316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ae110e1583f67dd9e1c7cbc210cf1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cebe572d9cbd56f15cbcb58e1ffe50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f333834e902eb00b50dc68a0cd0bf8a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c02611c291f6e3c366c2e9c80c740320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6870b6b6752e8d32bc4bea2702e61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236ab719514174e6b7d472bd03de30c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882ddf15d92a3835244f73e4e8686c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc051cad3614285139950db6b220ae0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29c00aedb77475d39912d0b5ae2430325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16320ae096befa186c01b59649fb76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fce67a2614075a0bf4d5a3d40b329f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a6bdacaa9c21ea602716c2a46de93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cfc4f844f5e6a5169c8a6f344a357329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9be62fdc84fc43fcf44cf54656eab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f66810dcfc352234481fbbb753589d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff6f1b7770676d974791c38903e0b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d4d489a8bb15a4b1cde93f9c5cb52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8e222fe5acdfc55948610230615ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb393cbf51d39c6c703d0fb9f3e9cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ef0b63c8f1430073f7ec985a8b93c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e815a95ca4a3b694cd8adab35e020bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdcec9cef8655055ef5d8113e79828338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691cf020c7d025db43cb3af0d8a0b50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec93b7ec7c19a4a6bfc1bbb04a754a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646865658bba0eedc17b434d893b5aab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fc03caacbb9bab8e8c323028517cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3a1083663bf86776b5dc6a2ef7c7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0189127628597c64a87b4bec7d28c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d01e1238ffce100b95dcce735b3d1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f5f394feece4d989722c27baa297c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97497c5262bf0729c585462d3ca371d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3146e78eb349543ff10d175f586a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90b441afb28f4ab97e2d94581fdef9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22791b19dfbbe0cb283965d26247e383350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcedc8707c405325d17c5ee19817fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e30d03d87086fb1f89b8b93e0b37ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaff72f600766d0cb1bb17bff5ad1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024c8de01b08c29b6b37d3ccd0d8c96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f952307eeb62962061bfac916be4997355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d19cd76f73ea712215e053f6e99a6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b07ac034ae2447386093ec0d38c794357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8c6d9f51b81b32e601ab7297d15c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb5a455c80f561c28eda75006d4738359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4511026bcf159f272061ad5906bd33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2212d528460ee16a2338dd1672b78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd291704a1c8ffb5778e3ae6afa54e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea32ee93f0c0f0a300f8578e1dcc24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded1f5aeadd22501c48726c61612ec2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4673f4a5da35511cde453020ebae0c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfa55a74ef2629260068527df63626366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ec551a139b970789046bf4989ffb9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d642c770ffe6c25f93ad3ea47fdceb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea8d6577cb1324e5957ac83a085c2c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db00fa44e3937c83dfa23e6dac3d425370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297d5e1dee1a5da6d85e2b77e925b50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abc6979e3437799a09048b86eb90ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad828e73d62e14a02376ad308d41dca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fbd36534acdee9d65456ce5324938374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5b1f4f2a2cd8341189889915137d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7eed0b28569b94b9292181537cc12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464181ccd281f757bcac5e5340ff37a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2066330f9beb797d034c53f893e100378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8f0a6e315fb71884433a0e0cc9d78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a040809c536a8ea8d015843451aaa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecb27f0321eeaafdd3d9181dffddde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9f45afb7ac01f80e5f6bec0b1d8b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a67e870d5a91350cd21a047e630be2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc85f1364cc8465d6265b91dac387e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e728f5323bf1073137285b2e7f828385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b39db7d8393c90baa0af3bcab3c45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6f9b442d2dc531ade30482fe4c916387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1cfbb81e9e212b3aca502faaadf2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5209aeff6c2d09b86d0ecabe686788389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9d19ea84e01e2657ba3b737b12505390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88876dbf86414637c07f98c05ce141391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833777369ae1c17ba2be6121a90aea9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dce38cc76578f2030027a7cf9ea799393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369035a1d1eb8901cabf8db042c619c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111e3404d3b6de3ea24ca96c06b7ca3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487b5ebb3d80ce9a68f8dcba0a0a686396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dd17f5436bc492575a4a0bf4ccc88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badedb0dde02b2ce11a7e51eee62648398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08b1c225d6266366be608ce7c08410399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e70e6b59e12c0cca2848715ffe7e0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a195e9435108c1d12a482d5b201bb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a925bc6c076dc4d1a5ba010dc1a57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032194d33af31a5d81b7124520466f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fc81169d2cf8b4319cf88b74265ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cd69b31d2f90f1d64bbbcc8f85901405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8f5a80e2ff297f12633b3f720c3ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d964dc9fe5e3a4a865dac2698ecd131407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b66a8200bd1e731edbf7258044fd7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b054ea16661b9cd2eb08e2f5aaa40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca941e299c3170850dbabec585d773410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bce381d20c3797e1d515a5d079d657411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde9d1434a4ee123965a56e046cad1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfc14bf29499e2a59e4e578683e410413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e345828eddc856e0581c806e481aa0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d321107a5e719708f1720fb8d80a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c69369188d80a7644b46badb2832f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4763a7fb2e024987997cb13bb37e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfc27ba15ad74d0e0acbf87a5e0d3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39375882c5d876e1b0697e0bfdaf90c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884a01a5c01067d41db223388a7281a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75799e77dcb82151a8722fd8a547377421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064c978c7582e9cbb84fe57c550dbdd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88728a4eaa8fbe510db795a36648847423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca7d2106510d612716a9f532be3aab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b661997875a33021fcc09cb50c2f1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af119ff485cd13e3369448c3140bb0e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae2216ad29ed29c9772a2d9ca86de5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e2247a5f2e2b488b88dcbff85ac0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00694a935f2ce51a3854ebd7498cb3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321054f97d2dda36d2620868c36a12e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d434b926e09256196b00e445bd44628431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf27b9190ffb78d01de494eb6e6256432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5267350c64b79cd70ce709e6162b5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54507d66ed4cf05f6e89a83e316f13db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bea0c051094a130d623707f9de67e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9cd55b7726ae8fb5faec4f861b381436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af05a1769aa87b31ffb39be7de5d86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eab675c977d722fac19ab9808de994438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5aaf8c9894897d55c0bb84cab2108439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec56b13fc83fd8c7f87105379b472bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b53916bc787be946afa174870a3298441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896300d79898f2f26bdd606d37c77138442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514006202fc3ea2f374995002eab359443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de9efeb6afe6dfbe8983ba02e4530f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6ac824c18cdac3a7790963890a478445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ac8dad0d864769bbadfa28c1cd507446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebc198bb51bb63d839587740cce129447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3449abbb5910842913f65e33873524448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e73ceaaa477b58426ab6b2c084c66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ead6f4f1f7d739cc193f13e2658b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024a22ed1cd6cbd26a472406f2ca951451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6535437fc97230da7e9dbcd98b9dee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff60f70476bd2e9acca55f358e856d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc5899c353222b699074dd56dfb0e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b01d17b7a4b58ada34c163dd49adbc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddc7b3772e483ca9bce9011c6bd6f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d26aeb241e055e4622f18e18ef981d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669dbc5a8f0ba37f0b3a20747f179c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdf44d8e0be8f1f91a3559bc80dc76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bfd3da0a0785c6893205244603b2a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452f3f11111a39368c0a0ce883b8d9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8129d2c95740d7cb86eb8199f20a2b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d5f4d06b1d5ba84e38823db76bbaf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aba8d89d8fb1bc31c2d53489b12514464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ed434111ec8238fcc3e335f6778f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ab5e8f4a28c8fb95b9f9ee4cdf35b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fa66a49822998f437f9826cb6ba17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408b78a8553cb4bd22d8e90e860f477468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda83f7afa525a3990d801e3676e9de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69978d1bf1f4f4ce7b6ce936648381470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd019b0e2195fc145c0b5baed30566471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac67c9b7daaf75ce7f7be7bde47cc2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eb3490b48752d979aaa0ab64b4342473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056d9824f292aa1848877415e6e0599474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b32ec4118cd9fef813128a58a2615b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9556d96857ac98b0425321533708e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d42787f63979b2efe5038fd24b752477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d301ca0ee68917fbfb179c846674d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a878b470e7c4ad7b3c67f6e32ec52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068e09a92b5f82c47bc825b14503c50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493b213ed97e6840856f289734387a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33596c995721a3219362380c1279251482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5028ad688bd5188129a1253851204b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c684bd3bb5696ec34ccff73f9e4ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380373bc54071f3cc6dc6cca6b78d5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43e95e23df8928666758d8ef5e8bf0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a3f6fc0f6db707157538ebc1ccce0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb52746c5df98fb988123d68df4751a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217ce4048da1f7931b688eebef17fe4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ecc981a3a356bbb1d0e17a2e779dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538db6b7aa0f1b5dab9b79639306671491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a66dbc94e12aefb8c189e92026cd80492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c82f42f014d4d79243435b4ec9412493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a21b2885e7c7fb3b567174c29cf8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d1547e747019ed3d35ccbc3e3e4ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d9c91525ffcdfbcd60f47b4c2cb6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2172076149227835f56a71f3424fe1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad06f701847ded093b8927d2e80641498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b01bc50a3fabe7408a343d6749ee81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ab3b6a4aa10024e01e1986d23dc65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab69a3416ae276105253ca6027d5ce9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c17cc127e4475969eab3c60e01381502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f996168c6552f94ba56467e4e0de7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600d9eecb676a93f6f3b58816bb6282504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d340964f5eb4da01410db17d90f71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff60e295e1ee8795f1f05e3332eceda506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91af9f12ce8fe5a2874421fa3cad8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b737a675415b83779c4679402c45f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c875d700b0c311609f5db7e8d77ee02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224eb7a3ce10f4060d53d8c3bb753d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff8415162a354149c54ce44bd0a831511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50236288f2f4e45b933e664ef8f42090512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9c015b4e65a9d644f665e5b9a5475513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185a3771c501b74b7f0478e99f74c76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed14103628fc08da6362244a1cbbe16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d496694f2cd4b8706531d75023a549b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2278c5def63c868fbb6012554130eaa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f60303492696af87127258826cd1e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba20e86b6f99a059e8f4aa91f13aca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159fbb6f59fbcc24c012e24bc69ab76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad186aaff67db4add72c79b2b59c76f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7707c903106e8099686dd2351c33b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4794f603f2124c3211c939ad255cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be355c84410b8cfccd7e5af5354f7170524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513499daf257788b084d24936d6d7b50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0efcd29385267453c85cf735b779a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a2b38a2716963c7a1d6c83e6e8d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27285aa90357d71fd16eb770a5d1ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baed456ad3f3b3e60d9219f776fa5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703054f5210ffdbf5642bc0fc939e63530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72df4cc049c4f4dfae6f84b74e4fd4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d91d25d7ae0183b4dc88d940fd4bc5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebff74418b129208c4496a26dbb12e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba6594f3bb92b795f6ba18f8f2b00b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddb96fcde6ff3050a53bb302b0e58b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b50616c50ac347e632d99ea8f6e2a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47182de2c2f98d95b7f914832ba2c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb479452893af57e03431b5a55d877538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a2b77dc91d88ad6d96db044783157539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd551930bdd9d14b163279476c0a30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e6072e3389eccbff4637d6e548902541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25169c2229bf316851c49de5d5b7a0ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3606b87468bf6490c18d64d7b80ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e01a4d187e894aa685b12754fb4cf9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ce63d31136b593311d9438e9c77a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd5a0d3e14ae4104d33dc051ba5997546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5403fc673db946f37395cd599f1090547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393cfd1e246ca1933d6bfd983c1de1c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b938adc3acd43534beb9925e8f129b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d88a19c2335298cb78e68d1c41e4ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27c9cd44f8a66283d9eb87acfdfa31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd9e3612d50e8effde31f8eb35defa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344cd87ecf5c8d0bad9808745e1ae81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca3412e5be200ebb5ef852e1b927ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cfeb0125420493625efdd7a44026c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c19290dcb3cf09483f95a0dda07857556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31737f1a8edb53fb329b821aba7d27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd42e6ebaeb840f3736208d5ab84c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d6be43e2b3739617d66a70eabe73d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485d15ac1320c8b2ed633090a493b2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce18e750d58723e96a537435951979b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564f981ceaf6b830a8aaa38335fa380562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb244639bf6237a228d786d8968847f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0bc0246ee2d1b26855c8c3d9175cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fd445c59389db228fe96f0e276693565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24285a6438893089cd892796e0bfe20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714a05d181ca70602c4c26e53701336567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e0f94ad992887aa47b8384114f4c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a23c586ac7695fed3872a70662ad85569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502aa0ced6bf91cf895d36ef1c1eb0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0d6874ebeaa354dff9943675f0cdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df237e9d092ead5e7b0c795671ab3835572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f503e04dee1686ac09a84c4d3218d56573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f06c033d25ba49d71a964429d927e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77fb5b320a4897e79292d95ebd168a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e526cb54d8e486bf2a5fd16bcc381a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9b63d2b32f2bee0c1a74195b5d762577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57208a80b1cc4a134a48889c98b48d7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ef64c8b94fe789eb2021f89c1e9a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d86e4d347819adb55eb6d285526976580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e411bb91bf203ad69c5a6cef79c82ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee87d9904388e9f1b7a73d2ab9f7828582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4d7703af133858b1390635038b8c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0008dd602f679ba4ad1afd25035d8f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffae7ce1276d30a093ab8f24845c20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac3655bcbb4e255375f4a59dc41791586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7da848155069109b268af647f858f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96261531c0da46d707ab86eef0c84f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e6019e88153ddee763e95d12ca5ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2eb2d2a11e0c5374fe00c860302f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecf7f3e833ca7286da39e4f3750075591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac86168072ba3eef9068556bd9e9a35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab8f2d4262be1df51f846367ac51cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca71522a4b7df8f88291c47c946377d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ba9132062ab15340b2824408bec16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f52e4c40b5e1a54962f5e022f5892596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f647f245150a0e5af109d58411455a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9baa884c1a52bd241e5cd6e6b31d14598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc8b6b8e6a4effa5dfdcb8f619af07599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da586a709930e1bfc3234f4b7865ee6b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002e7fe898ee97233add99e8e07d04e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934ed9bbd2a8fd036e13e3798c0c394602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02a1aa987a0a7c3b76c9986aac4c0d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207f7e2d629bff632b6f6876359ab33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60d82912049c685a141765bdd79f90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872c614a6fe3370fcf872a2c88f607c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68f671fa05853e0bddbdaa168b2275607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ce67ec38a3120d624839f66099a92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e11d7d303d1285d7fefaec9ce635be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef243f0bbc4901cc857739427efa64610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ffb32c06f1b61bd9659acc1883e6a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ace9ac3445038e4cc4329b81a34fb0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d4a530d74219e2366fdd49b178d1e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebf968ccabfbb9a6743d5f44b38e3b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181bfa9b858d3543ec69687c17564bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc392b52e0ae8530740fb44e378051616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515b5efb6eb019ef0c076e9e248143c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef66581170d631c1b854b41e6e34c78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7980c880636e1bb52db200beb19fdb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24b0a0c57ec5541abe0de3ef003b08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ebe2cfb7052aa908652da34b4d614621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772736b79f44a8e363f90071739ecb44622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179efb426ba23e0af1e60b16b88c16f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73b13a5aa94463c15f00a5071c6e51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0416a1d293546320e1b25440cb76af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af6ba4ded740170fdbe247105ed824626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1792c431d378bdec03183b733cfa0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b435389e144e598fd8ef7df434d60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07a4ed2d770085d9af8103ee74b590629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e140f757b37fd79184068d995cc5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6623fb38475aac5d1668b4170556efc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba4c93c587b56c83386f27927ca744632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c312129eac96fddd2b2f1b6862d1caa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e363fb784ed0efc51990545b2c9720634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9ae37069409ef00fd2fa9985d97b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b589ebb1926e66ebcbe9e8b47032a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34103c44a79e414a6dbd1edde65484637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1729163bef9ce4ce139e0070ec9dfa7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3edbb3f9d5f779cffbb8478693cf2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dd2501c0a574ffd029b8b679d8419640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b687027d3d784d5fb71ffdff2a8d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aa555fdf6a554946d1ac768a27066642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690272ed9b2f6100c60bce7d70ff9574643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a3a04c2b7e12d05a9b10f1b10092e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2446b98ad1651228bbe43639d1a5bc4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a925d955f95b3e5585127d3a85799c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a51063468d7175681c1531186181c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33d2d0c64c363d6ee1ff8c23e800cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a79d8f282675a78a0930d169c8b5f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30369fa7632529b27638c210fe0ec200650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049c32f5fb6b64307a0ff7aa45c2340651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c999abe42f9915621d4ff98c782f02c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebece3aebd09c2052dc74822bf3f0b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99644c14a1b9c75dae568b7de6d7c448654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae188c63de9fcf89638f69f720ec66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4c8e7a81ee461a558448508016793656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434333ffd6c3a0a64bf707d8ad0be91d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd3759b26401f81ee2974000b00be8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72486e8b4e34a6fa05229cb630a0ec73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1d0aeca56ce024b4cb74588bdd7f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8025c272221913552a8fe3f7d01d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381008138eb1f34b84a660f455a344e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a524a4568f5b27324ec7cfda483f39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b31015cdd4e6676cf77827c35a1fdc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8be7187bc982da826031751a1ec50f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5dc7f7837f9497d8a69fe10d22cdc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba1661150fc48a9c194ab6f0560fc1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df5d044860f3cf40dd3f5003825fc3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4148fe6c359d4ab4033040b425065669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d806ddb2edd44da41d74766e5f0d9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaac089e47b12863f00aca14ec37e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da90701fcdb9f45ecc48aef9910674672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c8c65390e89b3523ae74c3c3b2af7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511df2b1b6b04b9990a854e52c07ce01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a9d662c3134d089bcb2087ef545ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8b258a789fbc70d5da249d52775b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9449e655cba4488013c046a6d9e99ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3089124b0b876ff3c19824789ea0b5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c157ac90666081515a767afc14ef2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8b3caee97548c95485804399cd48b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9791ecf9d68074b955da7fa05f63ff2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa94152d9d4b9aef76327ffb045b5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c317eb9f5a417abb264dc51d7d9a51683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289de40cbba180ca394773ca30ae1c94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad527c0af5759cb8d8635a440135323685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d108be50d7db7cad5e9e5b82c89e6ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14745951daf35431cefd05a10a037c19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06f3d28cfaf9e0190692f5709261fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318f621c0b1287535ed6ce077bdecdc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0b72e718a3180c0d6d5ba4ca4ad13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860ecfd9cde7c538692014e504b345d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa0e1a01b31fd4552277d651847c2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aedcd3abfd903d7fee090e68d20153693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee6a848c3878eb531b55429e65596c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcc24eebc18ddda107d39fd48d472f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2b4a8d6da7558a8eee0211f87fb33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af624a7defb5e1e8d4a27b18e27392697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07392bd681ae7829fe1d9f330f8e2e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1b9c24a4d56c146ddec686e3da27b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09362e1d19f1e78ea62142f42f0e8931700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b520b765cd5afd46c6768eab4ca3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04655f62e1fadc403fc49a90395e2e6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5eb0c3ec677619a9f1ab7fcbc3bb6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abe1ced5a8c12de239a93fa0cf5774704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9d8e314731d51fffc87850cd9b4f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb2f8f31c327eb8a495b367a5a886b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06380be0526db4ae9d96cd0e6ccb3ec9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55701ffe07c98327104bb9605ba7cbb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3176077c6afdbf2b0bf2085307e94ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e2d9e2c22921eb8939a0de7ba03b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6189236503d74bf686ccd445d598010711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be802c4d1effbfa7d5fea4a499b1a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f21c9ed584031b1b0f614d772ad2eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2214829d799ff5eee9242db77b77a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ce7c376f12d59ef0c02de054f6766715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec09646e64cdbb72c0fe9471763631716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e3f48dee245a55ae35693c87cbcd0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45133984dea158f50f7dc39a3ac8273d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee46a91867d567e1b8df51e7d774a23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81388dfd6b7d4a97d0a27d9934f17cbc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149d8b71ccfeab4a3702a613b6acf33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c4624992df1432278f3019ee9da7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4459ac0118b8c6bfef55ed0e549c4ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e26d786636c92f843bae5de325392f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383c10a535f9653705737cfe58a92b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674656d7d45865ef512fc369ff97d19b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff036fb543b355813e08341eab3964727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a81712d18f4f3613ceaa35040e43ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304feb1e6d38fd238912240d4de0e73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a4cc1420bd56de27629a05a8e5611730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa17774d636d8a40b80b9aedfa4adda731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c595501691186b343fd850519a0fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d5cea83f37f2166e8c547edaa5c7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7542b3295aaf5bf914461885fb527734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e2f4ee29b56aff2f25b7841d57faf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f534ed6c31ddd9f2d12bdc208a0f6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fea373ad6f766e6f1d29435991d8be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41467fa85cd475db35e8a9b810bf6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797ec1046e3407585d32248f5bcb81e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914262a0cd6295b38aeeeef0d47483e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83134e493fef1fe3d63eca83914ea8ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064701f08f9de8046e67371fd2ebf073742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6af1304d466e71612645b8f368ab38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946861f007ecfa6e44d057b11b179b90744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccf91f2dd8649c6a7ad2baf25a62ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1779e9a53bb1b51d68038a2fc2477746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e0c651cd36f53729ff14f56f9c4df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc58e7db4a38db05135f480ad81bb57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc216bf88a385e4f3d81d2aee927aaf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0164a049967480d70fa8c5144a56894750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81a323634d90debec68f538829ce1d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90925f73cdb061b3913f4394168773752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0fc09b52b6a8e28254ba7b1514264753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6317509763174e0b485051dfb91595d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa9b109685ef3ac514e091b2ec862a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eedb81d3545b3c795ad04cd18e041d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fe03d0b60b133575bc3e1499c779f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed2ac390f0048173bf878242f94201758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d12ab0437a175b9903c28393c3334759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bc096f652aa900634460a4b9ebc471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011b5cf90b1d67c16fa31b656f88d672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce9d85b7e8ea3f510c6ba6dc73eccd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84738f18c069fda89542a6523054c14e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9947a9d47c5c56f435db16bc9f382955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69f15675d4f48e7f5702315a14e1646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22527edb31f084f5e2804abe98d2086a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a587fdae63da63e6159d758a04a3d7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24218356a8c4bd2e818286f5027e75e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d064d8ef865ea2a773631af1d3312010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec985cc2dbf10b97714cde2f7d70aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1b767349290aeda8d243ca12ba90212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5c931b901a3a8ae0c4b7795e0bc2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d024f67ef45a833c63a11481067860714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce87f7c54e3e13462331cc1f1757a9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd832e5ca822e7e33a2508f20711cb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9394492cff13c060671e14990e419c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7688aed774ac8cbfbefb49a56547cc718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9cd0d41e507b4ec3f4bd656e8ebc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d413d352e3e9215733e6a519df78720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba907f7165211ee341c35a1fb92d44ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc09104ba3e0295bc86bfc1e6cac0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2425a041a96b71d9a2be78437c1b35a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390ede9b1cc7ae379f1a54232e0636424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053b7d9868dc1dc7d909364d86a9d7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3c3fa93c49ad15da12f187dcbfc7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dac9afe2a5be5bdadf987f0d2eff6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf131f75956620393fc13687cec40328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01e8e1f6cf7a557620ef47e28ddc1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e2d2c07320596f694f92ca70a2f7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56775fad0f3c5c4479df3cc8695489aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd3919b8f73e1bdef727192133801332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2bbc5abd17a4c2e35dba5bf79304b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec01fbb2bd3640c00765f11ca77e19a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654b3a5b1552e4f5aaa04d25310b76535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cba57de4687297def934c795f0069e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ed1d3b0ec216ed8f5b60aecaea86437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d7ca711615bd95d0f0dc4f88ab89338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089f2db8a1051f3fa2aa7774b2706fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9004e1a3b6dc81dbbbe906783b7d9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e22596f2b36fe72d809fd72075a1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c77799d5cf397b00343e85a571a6be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427df8d5e5ab93a33f6e1caad6082cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0740a04407e5e1a24b0df268321f6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db13f604439ac097bcc18b8ceca3dfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8699c8cdd4db324ac5d428d377862d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4355e3e985570153cbdebdf52f5ffa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5009b9ffb6052ed3d99f86c04595e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cd4d0abceed32dff89888782cb89249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2088ca99f0e48925507593a8a32137850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d39f7c893b9bc92e4c49b1adc84e8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d11b7387c82ccda265e776fc958ac952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4526da9b45217f49256cd2320073553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086490d754549d4f5adf81eddff3a4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20619b9e478d00c06b5a9cff65c2fea955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6af1c1e117e7e0b0c5f670d47833a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9381dbd8c15cd0835ae650c606089457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc29fb2cbef3f104c62db34a1aa369858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd906b74bf20cc7b4deba03fcf5ce1d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b00dc8838a520f6bb8bcfcb9fc9ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839e03fa24b76f27f40ed72a9d2d9e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d577d638ff106fb701e248dfd406db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83778518350a06989a21a8a86ceda69c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc462f2596bf1d400f4a6131b5929964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf8a7bb30720d73894c0cc258e25a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e2ae5145d577d21ca30094d5a51ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a7f5a3afa6bae33029c0fc423ef9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca971e20c28531200b30fcaf208c54968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66700f946f70708bfdfac7382665f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2a01c8dcd9d4d1acb9d7f34804feb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dc69f3d087570b68373521c3df54871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc467b0d7d987b036be6aaa88b77e27972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbb86ae25f98efc95b9ba4b1fb48ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f1ff4aafba5f1057e501ed43221f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7663ca2b79730e2896509d382b6fcfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce910dc347755a94d7fb29c63ae33476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f8f3da04b865e2eb59227a5405c2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe06f977b9ab9e6cad8f8dfc65f8bb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d038041a1b64bea900f58ac71ecc5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5aee00c99e00f02550e2052ad0e1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea835c7dbe098618b6721257607deb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3eff26087f7dc2178d02ac23e07b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717b55b4062db2ce45d1aedd1f351e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b424b3715a24565449cefdfcdecbfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264b0ff3026c6d91effdc3bfbb6650b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af48243aad82da3c125fe8a6c4529d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bb61449986076d74c8a9cad0bfc4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51145cacd67050d7b63667d388f0382188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0373e2174aff4b0317c3dfbb8fa26d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a665f2104edd4613112894eb26a8e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812c7e0f4bf986cedd8369b6dfca86f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013476a3e8a6730df6a9b8b7e31fc3fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804daec5cada17d83d4c5363fb958a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56608bb24a8fec55153597082969fdc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883ed7781a9ea89cb9d9cc222ef14fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094dc9e8e277a4dbaaaee9c7ee6d72e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434133d2024a00ddaea7423b65419edd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea58ba95508b3fc0a1716084de1c3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123e9ab1ac92f599285f855e986805f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac94f58d1e5d39094a1e97acb01666100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30eb36f07f2a3ec9ddcc2d266dc2f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aaf692571b3c8bd5ce3b3dad84501102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedcf518e5e0ff3f2eb1afb9caaeddd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc68e1fc9e60a5d9de4e1e9401afcce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587d86e2eb4616a437c0bd5f8cc05ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062f72088541513ad5bb21c0f6b59e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b1fc21df92a145e676824bf9dbd46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0bfaefefa9b0ed85ef15201153fbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644596a0c67c47ec37de3910d98acbde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8ffb0ce4283a5ef24066583fa9bb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dd2fe8844db1b5e79ed83d5299372111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebfc9e01ae86337631e4e1120a2c69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a0591324dcc26dd3b2305c0436156113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f5615d47f9133e4d711d39236efcf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6d5dfbc2963763d0bbbdc7d6bf760115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bb98a99883769f9fb34b0df86ee70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be87391a6d8162491fc0ead6712bb7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f00fd57a053d47674dd92a7fad50c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3d2673b426ef0b058c76018e628de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc686f3b6502eb64405224561e8d23de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1140174b289e9cc8ba6c7c705d43d35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad594afd1251163744abc97e06eb81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b40f9375e87a9005178a830d42ba8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b704c2f58dbcb611b4c8d50fbf029c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac340e88fdbccb387dd52200e9e11ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dbba5f4dedd9fca8b9ba3bbd24cfb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc6e8671e6b725aeb0139651ad46ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551207d36a14d95762d0512e4ac0de1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526d1929d30eeb5a8375fe1ded9b3b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099451f7d5ffaad7fa2ec09a219826e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b6bc9cdba5ebacbf4715cceca6107131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a00602fffdddf33347bfd273d9ada132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263ca2cbc7d7c2bd38ce6d2e99108d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b664e356e11f1ca871ff1aad95d230a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b932b6548669f6667919102afddbf4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc30c9d100ba50ead2c3df2afd2a09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f741220c655c0d5975b8201af9eb37d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1a69af85080530224bd9e6100c149138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635f3a3f3cfbe32eeb04a6e2a459ac9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9ef681a9c93072f3149b02a8b9b3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90203e83ea26326af2e184e185b39601141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b94a9e762b77302f05c9dda0be4a85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39734e3557a300b3fc8737ca206a10a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bcc81314c56969fb274cb5b0cd85e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c7cb014a5c2186b36d368559aacc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f2707e93f54368bb7d3031bb2fc8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810274fd04780327cc64efbb69f93bf5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec317133310c3ca860f82f4af74b7dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae2083eebbf45c5aafdd143b6e5ff8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e63d47fca0702dc9adce037e832d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348c71765da16b14fe46e8897b34207151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41cc104b13272e73b517dd376ab743152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f20dbdf58cc08b825f0763285828b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a1ec16db02fc801aa54d7f84f13b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22caebe07589b66062e9f7d6e80b760155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c4cf056f38912f47be190b82e3e8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cf7d668fe4d8b85c59730e4526914157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e00d93176de84e10b1f85e8bdeb66d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a879cbda599c7e2483a62d71dae275159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fca7e73c3f478a1afac38f39ed098f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d4932ddbdbc168b6dcc4ca78c547e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d786d9909b2def2b0f2432432ff035162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfded1b01886034f0c8511eaa3ea6205163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e945ceb59c88a54e518910a9373d3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2853f93acce9ee374de5bb0cb09bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d38c953cc48d7767d81c5c63a0fe0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617005ee3d480ef2bc652110fde6aa6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0780d4098e21273995ed769e295af68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43252e66bb6a901af8ba4f234de1e17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b52e23b8f82927999fbf0760edc1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911c1bf62b74cea430ef73dd7341f90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b14e8c2d00c4eff8ac9d8f21c4e22c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb973612f226d70312d468b8b4d53cc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd6a4396ad1be274d5a206df9b3076174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e395efdc3edb18b840a12f231dccd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222302c57620a3b3c796891e9e625a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e056a1df880d736d52dfa32cc691b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6b442730b2afce67a72974a946825178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daf80e478738e409143c7b68dea8ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f40f5cd1b0745ea41da77da6c25f9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110183a9cd3752fda6d7003894394751181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d156cb29a30d55e5808e50281cf61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29484a3383a0ce4095b994baa579e5c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057340196c93c3b0f7255fdc03e72cd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4cfe5526e90aa11532719ca63c478185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5d539d6b0d0d8a51fb3cff9a4c8a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a501eac18380942768878d06ac88bcf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691dd1a9280ba90f73bb5a2183abd9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0533baa66e38b16e2a66a1dd6281e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94dd3f5869f6f11fd9b1a62605dcfa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210c32c880191867f9c2c54a1dcc200191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400572c235b382d8b85c2c09e56bbd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa62631dc1a2b87faff424e5833ccc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f515948a3f76bad1df0d62d4c894f67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2f282273dd3c44994882463920c87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920d6a894657ae54484b915d6c37abc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e825c3c8f34f66f4773235b93af8c26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638be90a0d53f82df2b7abe13cf41f7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea085ad01d04f96d0331c0070b995b3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e9a63a26da710f5cd4cb7fac16b8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fd20be894103b62047d3ed0e92b26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9cf96b87d1438e78b8568a72395cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae59e8950b9d75712eca1f7da58d37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5771c534f47815e9483cb5078bd0d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd509cbfd5bfc6d4b21594bc776d473205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2c208ff95714909e0dc52c4cbb0c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232da7c2312483a48871e811724dc575207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15d4225822447273db11a12db1f01e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379c7c22ef671a6431062cd6fbfc4e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b1c0fcab79463eb93f7110f07a179210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64205f1ecd2c202c4d2724fd8b7de1f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2c84cd2730c37c555dacaf9607474212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803916e82a6c3e0083feac5917d1dee8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38462c00201b9d153d229f2e1cf99a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b676607e06734ef618b161fabe716215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2e6606eb4a517bf8c69220366469d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b09a3c7425aab096f68c633f5be8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e2fac176bb5d0b5144774e24bd707218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068160909016557a95d15cfb7721435e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44a123f7cc6a4b8c72e26284e190e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af6957d5c7d1fa30053561bcfaa999221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b00ab9815710b6b2ab55e29c08dc67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc655b71e859453855e63121a07100223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623cb976942449ac310006468465fb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d558bdb60e342740cba9e008b1ae3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104623120d07cebbdeb1faf5b988e495226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fa6db1f4977836624b318db2ebb16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1b1afda8d2782a33d1918a215d41e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852547542c16daa149fecb6b564cb8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b82cbb2e97bee3f9a3533dac37b30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe64cd4b18301945fc90cf6cf302f3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e47136cd588cb67232736c0a0f4c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee70e7d40ca74c0cff1bf6bb9d2cba9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d0a6d4495895f5b777e237474bdc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c51241d763d52c665b5e5706be542235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657d0e051cb5d955b77d7cbe9e394cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e096f368c86e1bd8fe126aeea8fe89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dfa0e63ce00f6a41901ac3c300cb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c8305e4919d2e99d12930f79110bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d24a452ac6cf28ccf2616892424091240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc570a0fea17a4c55f5ad071196f60a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e08536ad968135994282d7184bf06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa88459259f01cfdb73e5b119a42b10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df389be859d806aa9ecb7f96e917c21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfce1b9aa8618b1a9b88303d27f3bbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794ba455dfe4c1d8398cce525d24bab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cacc9d45b0b3895d84bce3282770d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b50726b179839b3135db44296436a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4e8721da7d3b174fd632a9854b5dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c0c2e87734b9cdbd5095dc872bd79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcafc75b89c02da37943d756c7dd2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd76e566b4d2c26148253ecbd43111252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc779620dace2b187fb30a0869ef65253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9e0dbd9467d02f72146a9385bfd93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347af73c6f4ef4eb94b3f49510c77ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbe760958a4c2f48294e8504ce41d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60936723a292c2b549a89c05068827b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383f0e555a203cb5e9a924363aea4bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0837e58df9ce30cfe7fe37d32bcf81e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703c1859bbb82bf48d32cf8fff72299260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be634a61d4606dff6118c1ed228eba5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a44292b36069c7f82bcf11b25ac36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea171f965ad376c83ab5fa21dd73f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b76d047fb89f27b0e2e11f451cfcf9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbea968a41bd0dbd9d192e6f316991e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ce61f0a0e39982f937668854234f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef169868d09535711901a9adb7c4ce1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716ba5bbb1ccc2143017e10ec810955268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49bf4f48547625f266f19c95ea96d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76350d5940cb2e693adfb87f78ca75270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11c64c010c0f4f0e43955caf0ef820271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5760ed14ebb1bc5b44168f910b4020d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906ff46e3183a1dd4f4b470770cb246273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad071e10f5caf33035cc628aa0bd93f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38f3709070fd2bdec229a282667c9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6521d91aefaa78d321531814706ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23842e7ca3b3ca7c0726586a63c59232277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079effba9eed1b40c153dba4ed948876278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad605429ec06409ab28a24cc0ff795279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523a36945be7ad250f4d00d50965e62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b4773415205e70c21a060a21589d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d195f52b07fe9960936ed94d5340e2e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52475f51210c8e06da8c366bf004e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c2bfe4b15557718734a021bab7cff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64473adde7768a40487489bb1d5b6aad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162e7a64ee8c9d27a0d2c0cab947137286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c429dfa6390b63d81a14d10c14d081b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895da4dcaceba044176ef79b134a795a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b23eaabcfbd214052372eed8ef7372289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d7d7f3e3017e8d5a0811349ac6945290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa04796f4189079f242cd0fb989798291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccd7ed5aad5e2543dc9fe7b99ee10e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9c66815aba9c985f23f8d0e183f18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd06cb8eea3e3643a8db405878e6d27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aecb575e79ab55a4825be4468c3e6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce9fdcfcc3c22c91cb07cd467cff2d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5fad17d417a11605824da64eba4c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0e169609c3f092ff5d9d0d7aaa17c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e428592960b43ef14f7ef5b8e8a733299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb294ccbf84d601e33b29dc742f30fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145a6895d76c915311258ac30a4143f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8511f9beb445324518f7b8b93554c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c6651fdb9354bdf56a85d3c00e352303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c77a48e36115f80c334fb2e9806b3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306c86780723f26aaa735ded1da14d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f1fd5fbd407065f7daa691f3fce19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3a3fa35c90a4fad58ce4e78b9dd79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a187b74c4229f8075e167cc745aea3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234570e6dfda2e4f435a220c007114a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76ee19dc4b4cfcba3d7a261b65c4ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d5df01d7cff68be89193287cf92f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d303c616e091e2331c997954f5552a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4797a67cec925fe597f25c0378e256313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9acc096ca3b855e2fa7492f93dc363314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79657c5fd7ba6c04cef88c5978b48da9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ce9ae7285003b82dfe000e3609a55316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618da6919647b5a76f9c74817b71b75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e183771277367d913ebd035237dcc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d8ccefce8c0f018caf3a1331c2cda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5613c15b90673c933b3901abb3cfaf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a376892a98ed81f42995299d7e57243321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bcf0d0a5edd0a0a69f1a2166b5d34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20441aef34c3c9e128e2e5a1b43ea99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09a40d2afd57d9afe196f2d728183b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bd4bd1991ad81fae0c55af9bb7236325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e27d7e2a5f04e3ef2c34daba595885326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49282a616d9cff20505265c362d415be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dc0a602b3be00b4f556db98114187328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfdc687487201cd98f39d5db96b7bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9432b9addac960842a45e1da8790a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1725076ec8550de2d05a0a75c5722331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3337837ba6ab4dc3521a888c829a8bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8d7efb1ae3b346f1c5b1e6abc9bd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31b027e34e85eab6605ff2b5dce2de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04feb1797964db467664d8367a4542a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9837532dd23732182632d8b90ef655b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ce981b76c0cf94bfb84e2aaa56fcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3218e739cf46c5add21502f55926003338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07caca41fdd39367a8f8428e490e8d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db34cf2929e8c211ea3a9cdfe6b95b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d55bf50bf5cb885ef9c8bea7a3d55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5b5c49f860e08729fa6f6f13f590a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52981d6a58b5501d41661dd504c814343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d95660ee7dadd73af73490c712fb89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca4bf82ac0661be8f7b7a4bfa7243f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435ad38d3e91d8cc0eb5585f6fb1bcb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb379a207b78f06ef31e399104dd97e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c00647b35af443e2b34b81441c924348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f44bdb01a0a6f2f6329c509bf4b1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c59b43c21c352ce0e062c7d7999ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddad173976a13e371858c1bac2e6f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf64db91a39e68657ae9be4d977143d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51099a57cc82548bd2562f46c6c30df7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115b3884e944d23f796f9dba0af424a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b9b7b423e0b1e8c97651732d4a428355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402ef8d53a306667e08df87ad408543356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315620d9b869a70b77aaee54efdef7d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bcf08a1ebe65efda31d60560b52c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451d11de4b90684e449a974c4e6e6f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ced10024904ce033941f7b6999d9d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627e768633697602aa15387b7050357361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bfaf4b69f6aec4548aeec2c5bff4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba44c97c757f1786ff5b1a1d46ff4ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9b03b5fc0ef38194f3359231d5802364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4341c070183061895e5a20ae859225365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f51db31c20cedfeece5181752af6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4774babcd20e1d75580feec000f2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284439a3ee9419c9bfbdf950b2fa583368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa815193ec8d68a10992c4cd268f103369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32629ba62fa310b34306597cbef3fc45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0ce94ff39c52006cf2e66363b5a03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845758949a6950d651d234aa452b23a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddda76a75c71aadcbc2d28b3abfb91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe3e7d5827b47e9b5959d16c79659b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2494928c57978412feee5fd6cd048b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b054ac097b57626d947db7c790dfdd8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93583fbed87f3539c9de60bfb071919f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e7f8632ecf8d6a5d98c5ce04e974b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140641f6ab8de4489d538bd59d0d459379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3d8fac4b826f3a7743463b43576a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdeb2811d8fe015b4add1f90497f19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a816c2dd8721d77cfbc1020f8851a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfbb7f05ca74e89c6b27bdce035c00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1292ab618e045322806c8b9b5f0ec2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2deff34669c034cffb737191b62c65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a4b5e250e25b33edd4e743e4ca1ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b56971366dfbc0cf0575305b7968a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13963ff219662e441b7da584951c4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e975941af14bf598b74245a7494ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bcd69712c7f035af0244e88d15497390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db921bc0559832950cbfe5a146e08015391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f97aa7d5f169f39ed9ac45fa2f434392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5025273d3d930433bbde454c958bdc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d64f04f886c05f56b414aec273ac31394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b2e71364e05bcbf4a0e55ca6881cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ba9bc8c5da5ea419fbb0b3ba10244396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f82b67cddd8c1d76fac61f39e9a5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c19fc885c8cbf8799bf108e7440a4d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f11f3fa29a3f88234393c105d81e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe407d9325f15d37a4bda4e22a5215400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0694b27b09fae3658ba0ba6ed8fe402401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751beae7cd9e6001ff1ef593fa5ccd9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac432cfd7c997d5987cfcbe044ae8245403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9f382483737ba052356499ee25252404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff11b823b238f23090384b44095593405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7f841789f9138817b5deceeff39c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecdbee0a218dac0d55ebaab37a5aa4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71a2958a01f665751f81f1a8769b68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887faa0004969bea9ecd2484ec27781f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf873b9ccd329cf486e3dcc3a5614c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6657253bfa053b954856d8c6617de7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9028c45382c2fcd1f2d1ebbe65583412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44919bd8c132d6dd4441c17c8ed6d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cee3a463b50a4b26b1b3209da3b9e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d2ae593257a629e8e29e8e74ca3c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17291d0a2d6a6c57511b17de054e8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd862fac809ecf84529f462459f663417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c12b8a5b68e2f47bc6f36dd4b6c6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb2d7255418901ad4332121c71095419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193bacaba6c6547fa1ea65f4bfb9eee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c313631539ffe5829b5daa11a2ca28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af199310110b164f6258397167c708f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d24ff296bfb0114e81600b2a16df4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbc2a8288e6ba0e50d9fc76e4d0269424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d4d82832c09d1ff2b2381121af377425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a98319a34af54e873dc900aa2d37c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9503973aed102f39e08cf7f0c9c2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b37dee05d20f38df10210274f58eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba652bc41b6ea9ef1be25da7ae2870429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10288511cfe750d815ccd7c62f2a5db4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff396473f1f5492c07f1faa42f28c351431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105af27f160da6b3621fc6805dc48cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef6978d7390d302d9003ed611452a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34688fc446ab7b82af87e3cb862ce7fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c5d5c3791d9fed56eb6b6b6feac3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c99823351c900f9844fde30bc526db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b84d918c7e43a39fd72a4cbce604c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7fe7a7f5c607fbd4c777917492c9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbca946c9a85707e8d17a5666da8c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d56d5365cada7a8988b72d03d3898440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38116d79bdb77c1196a8b7540f68a315441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6809e682124dbb8c545c7cb4edbf74a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc16dbd54fd18636880995d8a3298e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64a91162cf32fc15288d393bcbe720444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48b1e2eab0b639125478ec8f02d85f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a52d25df3c5a1fea5b0df3bd7cb96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47447d5d6b371ee16dd2255eabab26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bfe98338540fb774fd5b753bcc983448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044ff0ad9ab0b4ce7c21c042a18f117449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a802813968d7c958d2a22bcd52be7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8728c73820d7d7207f1dd21e0f7e86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162d05a18172da7a956c32c65c914aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22071b3ea464df04a81aa679e548df6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7737e3a8aaf18adbdf220fb5861fa2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fe95f89b06d95430a90375ff8d84b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964da4bc5dd2d1527e20b6c5ddd23f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a017bec39544ef93e3c739bcae3566457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3892e7a71d1fe39cedc9580f45906458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fdfa4e1c1fc551065f89fb3ecf3d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c9e5686b2579e86b16704c8a868e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317340d2e29567644635ea368607f43d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6f1c17fef5a5a4a06fa0f6885e667462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293befd71b6f913ada9443aca5e9d663463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe4eb29aecd9ddc8504879275f9f8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce60e65fe890e5f05d1c045d54da07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a83a8de565078a992d6f928f5b0d07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0b5361031c3bb80eb36a2b854e2c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62fbd9c9b4317bfdb28c5a764455ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b59b37d3e77449bfeebad82cf96e80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800660de121e103a166eb2c37cdb3f1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6589a833b6e4a4c4da5ce0fe176b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3229c9cfc84689c0ccf6feb90c1ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d562039085878ef79ef0dbfcaa627473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80882bc33e91bc8907f09f69559257b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aba2f2cb7b4ada4158953b7ac70e22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002570a9f58025741a2419c51604d92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f763a8e0d2458adcefb3590f98e24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fb5bd4224e8ce6f46145550ecb253478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e1351c211ff2d87c84dcaf28b836a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f60cf4a34176e32fc45395755971e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeec25258a99dc16d1e9d99d6f2e5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5ff8f4bbd6d779504db0e052ac78f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefa0b48f9f16254b8f6fbec7f8e6e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237de60b4f25698415ddcd40a7024a8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fcdf19705c7c9bd47e455df476086485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b71d98d0039ef6d0ee96edf60f6eff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff87d37d210eb35302752fcc4e5a55b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51feb4fd776ab1e8e5a8dd103ebb42b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61722531b17b04111ed69f32ac319746489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b001eb39f7b89505d2cd0d6cbfdca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764b0e46457573b8d93cc3dcb732748491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57ab73a9fb63024a7593c662863e06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d11cc3e48f3a43044051be756e8e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17990263c9cff6723c39d86efcefebc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619c49c436f94cba9b7a8c2539836ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67d7157bb3e95bd265d74c84e3fe9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6c2deded2d24f0fa5fb1d308defca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d548997fe8cd9980c0eda3a0b990e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786e848eef9b1876248083f3b910a56499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c544d1e0cbb59aeed30ea308da471500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8303338836c70f600eac7990b8ea5cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb228ca5384d7130e18869f6d580b228502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba762adde0bf83af1c37c275b4b6bf23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445802af7031229be23862fe36583a90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5a1b72abaae7d8b69ba154ae74e37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc25ca47941f6d09b22d46604a99062506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19d82b10d883fff9e6451306428e7c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c850bd836b28c14b809af5c5e3254d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed9223dcdcf3db0f55a583474bb51b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fef49ccc15c04e2658aceb92878832510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764967a42df992767b111ae4cea72e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b090fc4c4bff436fb50faf00cc59acf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a487b416ec7ec52d8854ba30ee9d9b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cad355882f797c5218004fea960e56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e782e8271f33c651e332f886f006638515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cd0bc4e5eebb015ddf634bf011c03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f71e5b121f71c3185f605739d19c29517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9a7ce2b070327dd4f2d98287e2597518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb75268e9efffb7adb0b2078ce48700519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3a4cc69a2100f9159964f744c2b51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc77827ee68193321e38fc47837ecda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f32fe2095a6e35c0ac56fdd260028522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb82ecc964408e8d5df29bd235dfd0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c79887023c50181faa6e9090ca119524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c37d6bddc37a3f7717f9d046456deb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f26337dc69eb19ddc9708635599144526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af308df743eaa4b17c45d0f3e01d86a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f4b1e1a4ec25d9bb21699053c9096528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe46d10fb7e2c47cc725a519d20bf88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822f1da8f5dd6d48fbaa7dae54c1186530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f6aeb9b8e8f2745381b17e4f8ac7f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cdad9fefeadd80a14ed3922450b41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0426412d145f9d55cd4cc857f758982533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419e3a3a21b97c8f2fed6015218560b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb581fc45ebd3f96c0ec6a4a58cc04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fe57c0ee7802481178beaf6f38eba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f945491faf24dafe14629ae814960a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775ac2fb1614fffea1fda2dc0172607538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec426cfbe5e5508aa04d7b643411e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc55d9c0f5b9a0a183f1a23064cd38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac18ac51551b1117dd631598051206541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f7fcac4e06e792939c3fcdeac137f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c3072fd040e4b4ccbd0c3c705b5c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba57f8b036c998ad5ff85f08563ede8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb085aa7ec8654cc08cdd0f594f89cd9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17d2d208fa3df2a6c7f4b7e6d4e6a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b75dc870a234a21ab843706db4097547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca50747c70740aa05769770da1c3a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b026214f6acf29eebe622052aeb64d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ffa58eac2f30b4411165d6431aac3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a127323423e438a40ec3027224d317551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a361526e3b6d5496719d8fed93612552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e053a02cd8cb328b94e52268cde48b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b378afca76fd258fb2f1e3b345e620e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e6d96ea920712fb04e551a5005183555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c84fbffe19db97d2c4a09f6167f06d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024be1606a0d76287c3d1129f9cf8c5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef7fa233aa2dbeaba4ce2c45f8956a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a0dc339cdca7e5389b8cf18da6e6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcfaf2676f3ac7d642acb04db022bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99b5324a1d72b84173e52184142df8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac00070fe871e4aa597da7043175cb9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10de57505e21d0a068b580504a8ec4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84829f5da4a7f27100e3273f0185a325564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904a62b7ecc7a6d3a62d17a98c07951565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee764bb552d16b48341bd35a7ccd8a4c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bdbd4551182aee11c3f9eaca233e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963153c5a68c4e8db1bc793a2eb6f9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497df4b2882f6df201afc4ec2f712a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28088911f5050550ce95fb36ed319644570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398fcfa703260435462366e15af3fe3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9f06d540cf890f3dbafaccbd9c657572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672715b99bb5aa7906fda7f7c2b6b1e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a5f424ac8df766aec0463ea1cdc64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ccec89679dd91c23d7cc0f882f8c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2033126661ad4e6b1774086ba78f284576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2710f6d73c2b23b474c61567367948c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cae3ae8b80eb8c689fbf4a9988915578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245566fff823c89dc81ff6a58aa8f042579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782fc1ce4006ee6062ec3b61ca8e1ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac259f6e6102efe8949dfe59e5e2bf0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1e7b161a572aab4e15558926bfa7b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383723f2d3a3c94d6046b50770e5a292583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca98fbf7af901c19ebc65d913ae8cdb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093806f23a8deacc100a5f221f54dd7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd48747ff61b2e52edcc61639e52f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d570248b5deb3eee199964948465a64587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c0cf696e14d24fd0a5eb4e4238b1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153e37e7f2d1d9769c355f09198b44b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944a5eaf63991e97bb3296545ef23f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101dfa70cd06b53564d5a02e2b2299a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd2fe5b859f128a61183ae56be2bf9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d172108361f591a7510e8aa270fd11f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ace315084d7a83af8cd0845210780d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf46d699002560169077ca1f5d06f44595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d648951cac8d7eca563663b1f9f03a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42081c55ce86a51f724ac0720cb056f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67203a589ee0f701f5ecf750f762334598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234c7efe2c523286198f23721eb89b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820ec91afe088308a484ca97ceb4367600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31b8093285dcc0de416170898fc233601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65a5bba46aeddd6168781eb00c590d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b5c87971f6c1f5321f9d807361d08603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510913ecb74805860b226b44f7dad02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15410ab4b4fdb611cd2102e70a16aa02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2b8a8e5a29a0502e981c0face4915606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce0c5b904f90fc62b2e69a0e13359f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81f745d851332bf12f58096ac3c244608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88f6f2f3794142ece5ff121fbda36c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddd55673886569ebe2afb24d076db4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47209523550da192c2855eb7c0c5faf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8dcd80818ad46283ec82b173f1032612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fbbb998895f5cb915685ea9bc0237613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83824fc65d4f998c2e4f33442bcb617f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a99a3db426f6c95ae334072b381ea1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59bb9a86597b8132e441c79054f514616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2767b214e2a70906cf1878a197db44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab486ceb7b7afdfb4e0252c2cd1aa86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3f7b6be4ad307f08b32bc560878a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c1d3bc0b741736331968143a0c0fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba0d30265d038c16458c1dd099edd0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08f88e2ba6058049d67ff7276391ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13e617f5a349f970058bebe233eb6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b71c4ef9507d885e58cfc9745f027624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3619234dde845763e624917e05641a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc2c7dffb9ebe9b067b5b97bc90451626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd7b487963ad979d29bf0ff5a17520627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7886562764c52c2fcb47a40a2ccc92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcedcb4d303f7bb7e91029c9d0d13e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cec2962cff9f53618ecd8cdde8ecb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd46d09ff4d8b45735589f07675da2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00593001abae8c07dcba38bbe6b3281e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25239fa02030ddbc2b3abf8b54d45444633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95512f923ef8f5aff823674c9c3485de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4490349122e67c3dd0ce5a2ec3f795e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57729a36e2ec7703b35b91c8422480f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f726badb66d5d552a528a1e98a9c6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7246ac331b0700840b9e551ee607f46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1209b0bf10832e420c3b5b205a802c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98f63e45a40c993edb139b344fb4fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddc1aebd023069bfbf97c82009d3fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383756869381c1db9c5ab2a1493cc0e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876a4ca3253bfff4cfcab105af7303c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65630a6c0a66b57fa2685e6d836e305b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdf77121f99cd3964616eb8dde2dc2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d17b9c120545852c00d9670c29d9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50c9331125a6be43e7e4830bff101d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b11453420415ad1744ffe7b2324e7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de26f855bd21c11bfbe1b29c849b3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a94153aa604bb3ce8d197d27af54a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa111d871e9bf176e6a051d11f34fa6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31f631b01950a7e2289bf7fe2d2639652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88b42a952a772000886eeeff915f72653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4855d81fbefdc4068726a6b3d6499de654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b7d8f4fcabb5c47feb74a3637a013655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cd52a67d57d2ec7df3e708486dbae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c4a3d187709de789929cf9cd20a32657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4e7a2dce3a784fdc98add42f7d86b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e8c03189b9fcdde39274b56a0a084659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4714fdff4985533db6c5a6bca9044660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c43353581eab18d9408ba6e3c60ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064c4be8967da9c437022c0730de67f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cc8c1993ab7318aaee414d1394313663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e18aa03276ea3a8b179d8d5ec8c372664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b065255c83293b2516193358ad6294665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27b4dc13b67400453dbefdd1b7f989666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800929e44fc927a2a62adfc79d2dc7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84254058c0d62294dec28c3d2a4d197d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48ca003eec948867cf63c096f9944a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182f0039e832cce8627f76b784899ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a271751868d1d55eea5abcb659461671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb94f6f9a78106bdfd2032a798561d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a362d48614b1fa4d80a736dbfe45c8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db7b45370710ffbdd1f6cd1b4c99e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b8594db288d83b6b7ab42a0ff8d48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efe60e5611046b7a5c43e0a91f3fad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566fd8a36e8cbae22258521fca7cd5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b277eb40ec1346f65495052cf178bf4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ddf836571da09f8077fe84fda2a9f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73dde3094b85e2c4315febd72db78e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89001ef3e7c893d34ad3dfeeeab40f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aeee6e9dac1517cc88c66eec20a57d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492e8ae5445569b48524b46051e32db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0432655f9b878f634f66224987dd054684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0603ff0a6999b164c48119f1c90a5ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717f8b1255219db7ff258079b99e730686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa1e67e0956a3888027b597ce965eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3559c81613b927d58f6c29ca80132b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8891375e6da21bc37ddef94789e19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437d1ec0d11c972470f9357e2b06e07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc11a33b453d194d66c66938af2024691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4a9bad7ec7c211b75ee173a07a4a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7167bd086c0b859ab88a97371944d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f0703d4c7280660b15d308b5efd50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fbe5231af52d33e50ae22ed6666d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd867150b9d19017985660c1100e2c27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c597d5237c1bc165d7615e322369767697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d2928c11e19e61d400ec70b6c4b5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8275d4b8e74ac43e81140c3cee4ce4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592befd6561c83daa9ebdfac3b6b9d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3623106fcfdc8fd3fed6e01c1fb6ae1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91622d556f484a0e70d56f96b882de0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3115dfa9e5925040be22e4dcd5ead4c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e95fa968e571f8e80289feb4ae16e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad680b92ffce4c3e38107345543724d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46589166ac50bbfe6c9814393e13d2de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc410f44e16bd613c1450225ab5560707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c464400b5ac943461abc149d02ee0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac284a3082e60c44c2d192a4af0feba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80371b57b009f7a51fb080d318011fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099932aba0bfe5d2411568a13082282711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a77196a28197d1ad2a08cbafb9f003712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04876c9dff5874ea45c9c7ff2a9fbb85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac755b82ca884e82eb76442c7ad1445714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736724df330fdb33ea9e9724ff33f03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccc34b30ef3fb308c14493de715c87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa592a488319fe6c9d97973a6127a3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aa2ac09daa7fdb96d5a78116ea6a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d2f4fcf58987966c494ba952b7522719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0f7357ae9c2b70fffc0763e4f411b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0e80d96e942d68847ac9283071610721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99c962330225b3eae25396b596be47722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bd7b4367b9647547c7276e439cbce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64714bc915a53d8b3052c7b00f4666b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d531ee4b666772bafdabda0591ecb5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75a3b72b1fbd2f9f85302835f027f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69e9fe70f9cb3895e599a01d19abfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447e86aa2b32dd7f88be9d64496dc9d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001bb5a8509300f930b911f83fa0715729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bb4917d6e1626983ccffc1400045a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e53285079aa6684541f111d12d413731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474db1abb51c8728bac6cf6045a8b4b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5abf3a122fc282c9e8498e29541b93733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea5d69bf231e6aa80249112a8a416b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86478722c14c16eb6ff1e09e8fbf630735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502161880666ed9934037f8426865dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a219b75e06105efc7d4a88cd3d42d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9284c99ef947defdf17983110317d5f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478bb2b9c71632ffc1490a469d8b445739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31046335f8b614680aecd5e9181848a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd57afca0cfd682dead709f5bd321e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62d72b543208a149e13d39118d0b57742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db85e4e618d4b48a396c11a4e15ca0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deea3bf922d595fbae4f88fb52ee574744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc07a90d9d3960739b8d9afd582433745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38483a7ac0ae11365d52ad42b03fd3b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3a09e4ad18c30c434d01c6d7d363d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023acfee1e6c90ffd3ea3535b312669748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baa7466967e4512c4b9d70986da64f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf096133e666b719dc9f1ab8a911a4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733699d8f705e83cc2f6c88cfc4afa49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c05a0a088909c2217ceee289a8414752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7413307c458f953385347a053ea8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25b2afbe7643628cb27c99169c11e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74f9094ba46bdc078735b809ed313f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaef3d0624b6aa87a90b0c1b8b423c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e334f4ea930c5ee6e1019c265c17ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837a73aeb485516feb38a6c527a56c3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630b2f4c3bd4819d1f343f0f66e888e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>