--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c2358083e85e9925b95de06702b531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb182dc2ba3a4484c77fa531338997962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364f6053db7014cc8675f6e9332fc123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b11755f66328faf0b30a823331c2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b3e5a7e8f615fb601671675814ae65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ef2d334b9ea962d9555f699e519da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331d6645d99883bcaf223ee186b14ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbab6bb5c27989a00fb9398209388d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458887b1c6787407b07dd1dea3c716629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7e8330d6671b253e5b54e8143b8ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcbeac98c9da89ae0fedbdb59af45611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaaa8941a93ec9e317fa7073e2943912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca132717e6483041e9cd70e35e2ff613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ae66c99fea373dcbc207eb6e9aaa914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5c2c12b415bd17df000ee8bca5e1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b86dc462a55ea9184d71db372e7f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03241e2712bd4f2d89b6cdf187d3b31317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25898e46c69e96bdbd28cfba4341e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f34f402a88256f0cd1a3d02a905bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db37eea42e1fd887eac80982b24a5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb5a24b61eff80fb8dc9d1d37d5f8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adc2c32473c102eeb917e285f0671922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a43663296713dddf969eefb8107eb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be7f722cfdfadb19a39ee22bea78d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73325356b8ca0ee7a0b49b9139cc9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aae5abc41b0669f3855a9116df633826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adce741f685116080e85324fc361f7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565dda0e54e7addc78d1083c71d9d6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9ae5cac45e35b071360f4190c625729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981199896205ee5d6f65e4bc86c7b9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ca6f6ad29c724ed8caafd9fcfa68131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba41d174afb3879f0c70f8cd011117b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994014201865d64f12e0c4fd39f40eed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c273c49c8067f65566d4bdab4a86834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e7706d0c686dcd04a023b80fa643635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dd2d220be95e979fe5b267421867536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a4653858c9a45afca696e7b2d7b3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29a519ef3f12087fe330d154b707ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f3103cd907221b93ebf1ac953c8ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e460691e0a53062a1d45a349941c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1b3c6ea49b8da46bb94899fccf04f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29a4bcd7c01c98f54eedcf9e560d7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a476038c39a8f5a50421971f40b06243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe72da1025cff762b594a5bc2a3baf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb7f46b22e35932b1d9337dc59c83345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2ec1e10b593f91ead4f11a2317b6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4808b433909c8e0d9f20a4c18ebec247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7399331036a493afc3d13c1d0bd21f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c6d3ee8240f4a30752ef84cdc28e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76793cc55319ab29899dcb4339825df450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d040d2edb3941fe83a9d4ae3950e5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810bd2507ac1ed1006cc61210e7aeee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d254ac931dd72743d2b73c19ea39c1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2a91238266826033a4cf0386c66b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddf8d8deb4fdd80bec0943eec3681e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36c06d927c856bae03753fdf14d3ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaab92ff97e97e78f40d93e9a221ace57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a41aaead1c2960ffdf343ba7edc8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb8e5de92dd18ea03d2de76e64022859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995903fdcb3a7b82eff176dbef31be4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86da80813cada667bdaa2cce8c7f2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3bd4ed4071157da158ee62a49f44662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf351a8ee3a8810911b08f7260b9ec7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88133d4fc8b5300893d1f8204e685c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07399d8974bee01fd1e4cf6f50e1ab4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5f2265fa2e92fbaeb77b9e1cc7b4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98864d141fa4036bcf8e69fe80564167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025f9d6d1cd09e03e32b536901bf57568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc510064ca1389a6ea214f7e866f01c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03530e02f6bbd4f39c27d9b4734d0cc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f91701ffb172924549b63c841e34f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b295c36daf8bdefefcc283023eb53d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3fd5ec7c32dcebec2e6b47de485e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051227acd26c833b11ca1f9dabdc7ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebe4d3211973b5a9c4d3a65513eb0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57ef7a78dc4f2b9313338a20f7019576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca725e6012abdd0944eb3e3f46c40ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034690e08f7fe6979c7293f9d7060dfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db851c4b48d58cd06bbb193a9cadf90579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f2585b7ef40a773c6a1b22f72597d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f839765b35c21f48f946bffe9a51f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8c267830ad8b65d60e92ad9037b9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff346853897036a82983ccfdc7168ab283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24b087324c151b96552973e7079d6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fff02f7d58cd8968570b129168ccf385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690da2eccc1a4cb5f3f126cadce96e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324ef76cb6032be1fb48e8ad0f4bca987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837be378524d2f71c195d7e2714af7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d801eaea5be54d16cb869a1934f12f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1e9cc729aeea23c489e46be1a3f6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94a0355484a8f5ac092002209e196291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5ddbfc43d3e5eac09c3b929fac08b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0387e9d39ac1b1767261d1572cffd293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d7b24b58475cea3dfc8ac9409c53d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2d2c91e150b1dd7348aa4086816ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4c5191337f5a477e9d3652c079b8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0bf96cd3de3216fb4b7e2e101f09297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b0a0238a1eedfbdeb3d6105f7469b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dca1aec16fda4b530ddbe5320085e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae5544d095a9d750c90849ec6c40be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33375d50523dd37522cba06d69e1d6ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a454d32627076eaf2320352f4f3447102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d07fb67f04aa18cfcc757885b211a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a090dadf952c27cea2da4ca37b0563104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c77e37333fe764ab360fe19e3be32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c50e558e1edb446d776be088ef436106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fef2adf11f7a1e3837bc7651ad1d66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0b0332a23289a14ccc600fca05287108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a6fdf8af839e33510bf2576db0e3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6930fc58c1f975704545de2626dd4a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa226d1a372045cbbd629f9ffe73ce3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bedee8355e1e51227846d4bc45652e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb82004591429cf25ec5ddfeaffc1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dac23b7a85958524dc01f2bf538cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715181d1fc702a339cc104224002f26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c06f014ceb9b9a562ced7182e82cc2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a046391bc503174ca70c6fc50f4a03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9dc0c0b0804f255089d79754dc211118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6b827e924efed2bc49947d1b3b575119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c6db8196d1fc7d8ca75b3f57d9e9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489911501c852c601a4c73171c672b1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ef7f7ee8fbfbc2eff71b44f85844d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6eb6347f73b4b4056627e434d93485123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead818fb9c84aa60a2689f162937a486124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761a94cd9fa1b22e7ee0d99745c934c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aaa9c78647adf51ccd4de26d5e52e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339955d9878f0ea251298f018b6c4973127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd62d434759b50dbdcc57a8d1d730c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19ab4699736cec3b71361eaae73ae2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a912ee50f0a2662446425b4babb24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621677aaaa8e7e8af4fc23b4465af1c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e651e3525e0f025cb0e2d40eaf5d5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117741d9a63efd103916dc4cfc50b77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaf3ba024802f448ce6d5f3693915e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e7e2e7d842f8a86e56672cebd5041135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c446405a941a5e4986a44a290b1bc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99809d606610ab20e9b8b25b5428df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddd720cb242748cb6e4e04fe540dff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e54d49570ad2ffa6997b86926b52d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c77ab1406b2a3ab410b0710435e56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bb5939ac07996d55bb946963683b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad46368e9db82646ddbf0d8761bc476142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ac36d5fe19a5d1824cd049d1db0ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955ab5879935760a0bd946ed8a31747144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32a599fb3e59bc54861bccd060fd53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63176b5640f72716cd1b3b8a8cabca57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964710c4871bcc70f5d07294249e781147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5c1292d833bc6faa99b07646d61cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996a905108c561151a67b16e5986571149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78792dc024b0ef75c80943503b6733d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b74825d4d4a2f32d824774d0a138ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b454f28802aa7618ee5e0de4ce7590152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db747575880e7da3929d609532bddbcc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94061cb2823fb2e0ffc5ab504e45c94b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cbc65ac399487c0c259b35adb1711155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c01ce643ba1fa94df00b8a3c25edb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1aff0d2bf8300c8fd26b9f5867167157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3227a6a1449c4065e037c728e004f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ead1f1b7c064987eee9359661b8d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebddb82ed1a8e37deb09bbef391ecb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e27237fbd67f983986148424ee1018161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04fb9158e78b5ca652fd3ada47d61c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bee982ab28b95e1730c56a90dbaf6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aaea03ff7831f6df0afb19989bbd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661805f251fe0d92012c62d12f1bf8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf65d283d94491e965d57f256be4cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748da8cc753d5cb596b2b9011451b7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aacee7f9e58ed5ef33e8b5fca60d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d4e99eca871e4cd94e212bcb366f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea257281b39de8de5b543d139b2df46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19be09481cf1ef9f82160dc416cbc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17e4ebc87f1dc2df78ac23e2218342172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab04db7e1269b9c4817f5935b70370173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dd421b0d699f66b184c61d548c883174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb824afe1078ba2653bcc46cc11f4e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f13ddfaeb5a5ad187fd5575f3047a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f95031fb718a7bccfda125cf4d240177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e435ceb9452ed54bea7c43bbb1969178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b546662346cf9ef5702583b68bbb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d48c60ce4864ab42c2e9062a64a9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429a862c8199ef0948bfc9111094b85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d25f04245c9dad3753ae733e995da5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a5ff89beef346f2dd8fce361f7e91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec686704beedab4bfcdb3b70cc343b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f2d9b124af508c71ad2ccf4d6a064185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3ea1e35dcea4b8564e7f4a542afb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3e31018a40db2444a80d002632d59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daade02abf79816cb08f7882896943188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cac203b5afe540df34ee8bd1adc9e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f55d1c99c04e138e4a228eb3481134190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe8246912155004bec2628acf68850191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee92ccc08c6aa31f4ea925b1ad77296192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9217a46c8f93f9415f9bb9bf7548f51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c3456d6cb3731ba8d33ce3fdcaece194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc230646de5943c9d32c87d58393e51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee689199dda857905d1120cbd687975196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3758f08544664f57b2e28e4a07d84e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623093351f3df0515e8a985f23b41087198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38ff91b471f1ab3ac52f8e16678098199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1e38bed77076a704a19c8cc3ee124200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8216fcf9b086e7dd156205417650eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47376e230abda0b484863079acbd07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87278331aeff1921b7168cd40a9e42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540cf0d8d36064c35187d724a6e6a99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231e9d46a2fdbed181b9c6bec47db7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb09d2d3720d8d9840af95573f2f388206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b977facae4661aa48ba7fa7e959a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe1601ed5fb7e5a3011d2458e3da79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7ed509c419e4f162d75ac88ba6678209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826be155da9443ff785535cc0a1ff68f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328e3d05e8441774117442e1a4464fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480268ca397b2fe14ff980c123e49c47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31719a4bd6b36649deed399f97e97c7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03f8db96df19bd9ba3549093655a9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd0fa06ed3228eb1e6962aeed10619215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9315ddc2ceb292e997159f32fa6a9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba20cebcb7012bd374bb0d0bbc502c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379a1dfddced88e719d75deddc31de0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c261afea08d55886b56a52f78a3be98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fe0932c4e76ca61e7c25f014b45cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5a14f9d0b9ba57f9f1211a9dbebce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048bba7251de4d7189574619032f20f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1d0898f532591f37a57c9d87f91cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc082be21f0a047242776dd688041d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042a3e6cfcb475840632bde4f6c439b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac80159fa71a636b2246e9d3a14a1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e488ac963b833d353f7595ff10c155227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77d481d023c42a42df27bebfe0e420228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28874755a836992c6ad86a1422636c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd958c394ac6ea611423eff64d2491b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa42855d60a1d43ec0c0dd60cd9681231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997eb342c6bca5ad1dd2844cd31a9526232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc104abf7d4db554d8cb9127fa6f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597c40e5fdaab1cb483410bc6d2105d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdde5f57998efa2532a4924f0bdf77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaaead5c57c7ca0b8d0a3810b65349236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae449b337f6f7155391ea0100b05f9f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec439015093787749b7c021b15121f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe209a9dec1c98bb28ae335ed20e350239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fabd5039905907312311573da759c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f5cfa876626cdd09892b6619d112a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328ef0de9049c9b10115d1d1dd65f18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8368f1489b490b87daf597efde89a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e25d5b2f8b7ec444dc005b0503f20f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778028ab2420ac0514734404e9b0e2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaaec71826f6ed04adf8ab3eb5baf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9612d46492706c6ee44d1eeff2a76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edfa7120151b7f52e1ef759d6ee5e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f252c624aa5d591bf1c01bdc982a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4c75c50880f70bacfab0c4f32ef22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82ce5f6ee78182b377d31122fb98bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964060cfa11b48f0d6bb35f6cccdf9f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f76852d518f591a4cb5b310e37c64c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240285881296f32910e621030ef3207254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad07804bb67ae4c78a2065c1bd3a49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5ffccd4be329469f3968b152e1e9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f6c3f884260df8215b5789bd516c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa6ee500ec81fd5a3ec13a73c73c43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccdf11153e7bbab1d2f165ed5d7ced259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13236ba5f3fa4540d5ad2e55d61aa278260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63085aa6fba974c39c8ac441b05aef35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569300ee5972cfc91e1bd332811c36e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07044d914b17fc9b29315d178d81fe12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc308edccdfd98e0b09752185949f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8e170fe5866f4db6f88dc1660569265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38442f32471939746df8afbfda5dc928266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cccc1c8672c582f02e287c643557c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd58701836ba62e1617da4e426c546268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949d24f5733894dfafdbaf1556a952e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7338d52d7ca25035ed3163028c08b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f9854712e73a7599212106ac5dae7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a4c25ae25d8d92761a09e04f79145272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e0df109a0408016fbe5f15cd24ce5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9550f63fff2038b589caab52efc8a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f8ee46086d735cc2112a7ed688926275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c5b33cf8d5e8aa74ffa7631902931276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9b8c422a09a1190beae0cde971f7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ecced20da5d0cd03be721b31e2bee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225c9ab19457701a36f57732aaa7dda279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd43dd0a311979f18a4010f1a8d7679280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fe61f69ba25324278a77fb62e22b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30f7014ae0369e4155942c8efd1054282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57d89a74294a3caa3936521143e63c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7354fa950396a9ca0638154da750ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0dd3bc2b4ee4045a84a8ab585965e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388d298a6da491fc50b1a1729a42f7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a6cd581f48827595b508a006e23cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678eb2aa94b86ec0634901404cdf183288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8c9ecfb05e4f7152c19000e535336289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affeabe3dd28d5aaba0566b0cb05fc26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175cc55e856e15fd9dfc2cf2d6a0be6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa0d5dd7d05bd6258e2fdc2ac695b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930453f06325898df76c90cfe9f6a0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb9c9295f1cfd0028085429139a85b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99ee3ee772c37d390cbfeae762d72f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2169ffca5c8ac1d2207648f5f89801296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f739aecf5f4f30cb9004885cfc508e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a758a0330119c57f1310177d7901e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8ddfe7f98a82976e6a5915950e973299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9946b2d0d156416f979a098ccc762300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a1024115d2ef0b7545e01d1c64209301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa378060e3cdea6e61ad4be3a3cbadfb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472d6d29314f68a6274c62c1d1aabcf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdb8a92163f36127e2d0e7750b9353304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be81637f2ae6aa1a109071e39f47f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74562a16fc05a1a4eb9e60bf7cb01084306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697392c7b19cc39415106f2c969d983307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c78e6a158a81d86cf9346bb72e29e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d9d82b7bfc776efc8d71a1263b968309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe772abea4d27411905d7807451eb00f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db3dbafc45de4752cd059d22cf3609311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0bf5b830b8e9922b6e90b29625be7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88190a64c28c2038aa7a375d24d97c00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf3b930275cceb80987a15e65b59f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b13b12c8557df525fc55dc5684347315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e55096b70544e243d9265571d7b9c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dac8df1da71f7b53184459b0e764e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2607032c283170e5fc4a0f1bd17c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291fa3aceb6b69ba1ef9d0b746cb9ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890e42d0af0dc9beee01431dc62f3cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb959b9c27be317b9155301ea93d205321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0f7bc8a1bcd52c713c6ad6dd7a8be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ad0bf41d91d0ed568e2e3fdb8a391323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffd33c2402fc9081bf9f82086cf395324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103ccb627fa4b4adfad191324130e41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0d4b9430ca6e8f00252108527cfa9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e63b9017cd5a2b557a9721bf2088f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb29fadbe071ab91fe6e390b7e26fba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430c353e6f584be1aececd9e436feb9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da881fba9cce20dd6f59afb5749e1c2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9e5d5163e92460279af57d4ad4d13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b29908e6b15219060800ae608c15b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c72bb45b68a9b4a4d11f3a01cda90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6e204b88ef9ed7f9c9952c03a43bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e46efcc8e589e1f0aabea930a8447335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cca2282c450718aa9200f917fc805336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebd0f1ab0cf894decb2cfca6440d5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cca249930d8b1d60425de4645d9a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9319ab420de2f7389236a11458171d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a27295ff7fc92b55503f12ff3ce86d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff7ad26fdf7d5931884e801a12a4b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc537be3f4db578eaeb4af8f6b13f40342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69f31f020681414e2ee61de441fe3b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c91da7f94f1248c2968f3afca5bebb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d2e97f8d4d56a1da129c7606374ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1fd82834497d6fc4b86d85e1d18eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7655c3a52c50d2f059fed9753bca327347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c737d91ab69072a5476d6706179a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc6e8ead126aadf068b61ce2356800349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967796cb956b623d91ceb783ad2dcbf9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e76bd6d2d4bd49d8ea73f338cb7f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311f6ba2521b1ab16571294e3b0a637352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef06a434642bcbd0bfa7e6f8c25a6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9233288e30b83c8435c7696165a2bed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca6f236235d80ed47207ee58d40228355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbb3d7809b755b7d7e1da139469a80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567fe7cfbce8596da0b96277b813c70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041654105e2c48cc4576b7f570731079358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cf56bb76471eeffd43aeed2d5e46d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d508ae47996b9dab8517e7d3636065360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959f1736cd2bf5531e7f4ccd24f59fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1cd337fae880e9ec72a9239719ec8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5c3898a71afc606c1d8e66e37bf8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec02f91edd0d8ea09eccacd5e6fd337364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c5fddc3ff6845638a94d91022ac04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09060f73ff1b63532fa6d3538cdbd90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb21cc329997cfc0d19abe3f17d8e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf533db84117fb7da43a92b37b7450df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeb964fc712e521cd83777845402ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2c3f01869026f161353beffd29eda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334b5885524599c20d14e9e47806f94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46812cd4fc0f2e278e63d1acd4c902bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0362699af46a54d049d29ad214a229373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6742bab608c7266a0acf28eedec4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8272472a07218b31faf95e218670c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82a2f4a436ee721a9a9a6301b4057d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6e1f394d611ad1481c74e48a868ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f242caa6fa900c67dafeb5b708f77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4a81aa2ff7bfaf223308cfd43e399379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fcd3c5c4f8971ad5bae71d96e9aa1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbb58a7c0d20ef05d364ee9629f1f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c50fdfdb843581adb4b7dafdb799bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733c17bf12c94e2cf41c4aff529508b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcf6f2c60974e3aabd7fc1a68669e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01c5aa4aea2cc46b502245b8c97ec4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bf0a9db201759cb2f554ae2f9c3dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d46655117ca3f2fa9bbf51c6d2da9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf8f68af3d05db2655454face5799d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e02a8c07670d384f31086e2ae17315389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d605dc69ea6149fb419cc24155ada1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32844ed7d6e84d84ef4a733a5328c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9854ea4e26c4e90c5b7e1a44e50a73e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37368342a16fa9523880dc04a7b172393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5f590b1e9939374777f5b6433d8ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76093ac19e8a1849ffd58a28a4a26e12395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b8ec294ff993e630350064891ccee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcd8e0e9a5028fb3b62e69b9fef4d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cd9e947061f41f76c27d8fa91225e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f1c95951a3776ffcf408cdfcdb45c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5a505e7c5113f0e68769fa21d62c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71e1ab4735cc63505ea06dff20ccc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79178151907ba3b417a73a88c814f47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abb49c9af786c63244ccec8f2f21ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697011bb54599ea69064e09abd6ccb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d0927bbd5fce4ed5a88a030e61ef0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6891e2a8d9bef4e61670da3a685656e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f574eb88631ea3f752775599e875f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e14db71cda14089f88ce6e9d135c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e20680afc632d6ad4b711bb6ecbe4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9cc51cff54e79e3ba51cac403ad66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f596c8cf7950b02ddc4d1d3dbf44bb0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564f71b91b1e745adada2860519ad06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99911c17e3542ca286079c44f95831df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b48c80276752d712ed382ebad92aa8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351b4cf71080ef0cedfb6d0c86d1b72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397117642b42719b68c7a0591f2bf3f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f17a0ba5f42ab250c4a11b020e233d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b69da9524cf38574e95b87de48791418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127fa54ccea15d6d946ee7b150c5c56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285fba0e3f0a270393d4797b80b6b41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aca53c75fac49039b9a38274648879421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dc828431c3b7eda0846283bcd8ddf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb9e798fe75b025305f0966b612a75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97ff7659193670e3d9aff098997216424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776af3366335ec7cf1ba4fe1c6b80026425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e106af3e6749363ce42b047371545426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfacfd4526ff422f351807f71d0620e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb243852fe494269a159320c19fbcf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd876542736336a598cc0a0332f31e8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c75f7f19fe09814950a23642cc58e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489bd1a65455a4969b45289af9c3b68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122ef35ee4cac5b8e90b5e09ab4d67c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067a3c67f78d891b97354dce344bd55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc10d34152254445751ff173faec72f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf83291d7cbbac1af3c1de041681c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695b849e6bf50fd17818265d5ae184c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d5d4029f641167d03f1f780532446437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27416c0c710f8546825bfcce3dcc43d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00ad87fde224e59a4de94233e05ac7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7f53bb844028b078f1cfcbb577203440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007eb487c8c0f0e91a8192a42b4f8b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e282441ecd388bb919c2ff5a9953d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0e0bc69d5dabd27425cefad03d53d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f91b1253370a02213c60f0ed5d3c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de52124013648d2ee7ecfababf8b3f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045afc6f4ace05469bcb4df7ebf19397446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef935f6f4f04f5ca5ec99af19640c1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4109bf62c516fbd70469c6c68e265448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e65857352bda94b97d2b26d43c5454449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0678cd52cd7b257b8ee96ee15d9a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2577886a1fc49a669596575abee2265451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b171bbf67362993145a7e49db3de7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa167719ac39aae502cdb6cd001178453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e4819c3e539e18cfea70a75648f7a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cc0ca3d4a7bfee75d77bc15f019d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6f473887c539024e8dd0a2dfebf9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc281d01ef32b3c9ab3a28de7c8ccf0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495c8b1108a0257ca6b54c91c509efc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bb0767f8cf6ebe115daa906a99870459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7786e770d2d4d232fba6eb33040ce19460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d84b2c41efed94a966aa4bec6dfd66461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f9a829f21d249900024cce35b8e54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e31dcadf2dbe308c1b6ad7362c39bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cac431cab28e5f04edaa375e8533a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f7b1e4d86770d0790848842c9a568465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adfedbe01aa3fb7bed3d7956a8bc3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbef02dfcf1543e60c34babdd314981467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e2422a4e43f30ccd5e3c47342a4b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a7888ce1c6eb70aaa5714dc19ed21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047158c33c8c8769a6e5ed957fd39d06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b93d7232902b4e46b47e773fcb16a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b12c9ba78e8e03b3b922c0bac1ee16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4a0661da1585f012ed540a5440a10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269e947d9789c5d1ca0b0eb07cdca33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0924b918a4c2a32349f4cd07bc19b67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f082e01239b050cdf35eca5d11e16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333c1a3cf60e14265f97ecd9d7c898e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04184a9ad58a82a4933b33f50a5184478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c2a45a4e566892bf0021e4c4e3673479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e2f6e4205d2296f6f228a4a3d8b05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ab3d510b1923725ab361ec2e14c59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030296c6ce1573db06fae0bfefa3385482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d74f97e69760c921d55c9722e4bae7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3037069028efb34463e43c4a1e1cfd5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177c2d5d7db0ce76cfee2dab7cf63e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6526407cf9087fed192eba06cf85d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826562619ff962420952f47a4e916378487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c26e96c9798b5d7a4784988decbecb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8b21f6ef17b35e98cbdf5c040a6fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec7f14502fa82e4e3e664f808eebf3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefc2fe2c131b8102bd79f703433f9f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b587acbdaa57d890cfdf55b91f8c59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a370b0073e7fa37c7631b2e8fd5a67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6771c0d788af7a6c0ddbe060d0155494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92aae888c69add7c96e5c8137c3f50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa695c4a57291a8531488aa9d65216b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea1b3f9f08c6bb8cdbfa12ecbd6efe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a793141bcd541d6cd379a6f3a3d858a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735696a99436eef17ac3a5bb5c6c5b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370761a093a649bb76a583e547690a1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ce7f83e284cb9bce910edec415324501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1058e87c8caf6d52ac686e682de2fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799626f837be9ac4e2f8325350c493f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e613cdad7fde77b947db5fa221e9bdf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516c4ecf29d4b60534249d1e9abfacc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7316af4568feb11cfb977e52898d278506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3e2a9d67edb7f701f1f299eb34cf3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee767eaab6622246de123db84decc5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897dec8ea99fa2159fc41825d340db5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc368c4a2e688dd34e936bb0ab13ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f075543b3333d94a31f3e0a3bbc80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12823262fb66a7fabeae7c81a119a7c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff81e163d7cd8c1ba8eabc239ab11a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0926fc4910f792898ede2677e738a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0bf7bfd9fb98fd41ec27d792e7327515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be07be14d4ebdf1dcd898042a21390516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce619add151f52ae142d7ff611dd1e2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cf5f54d0e262f5934e74d729c0fd0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166c582cedce9cada8727fcd39a706e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382a8b26676529aca7c532a98869d36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60c7001f7fac77a545e18f806acf3c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f71732aec31635d2861b8a8891cde522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5de82098d6739c59d23fbe833af9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90028403b83b0d42ff0ece86fc38297d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ddc274631aa3ae86eb717b4b663bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f24aa38bff911c0121e39465ac6f66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b2c7189f353508a61f78f4e1cba00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1fc3558b6a91ecc77f2e76880e163528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec9e2abb5926e24bf6c7f8dcce29b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dc377012aa4f877fe0ea3b754d557530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83441f63732afa3e5b8acc1ab860e795531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b62c487ffd16f92ff89acea7c6978532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35d851016b91e8c2811cb6df1bbdc0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104e5491bf0b3c4083b821369c86ae3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ebd7826ae7361e25fc1c6f301462f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9b0b2e95360b36876effaab80fb68536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37836cf2ad18a712f00a7ff58445c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70913894d47f906a8abfd023f8655e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9007162d333b0061e3789c71d70c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09740152c7dbbd9904b8c4d20a0056c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaccb15c978b0c36c816714c7afdf5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7f366274a68178683b14135824735542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f5243d90107680df15d3483554e3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22702c6e66f2a400fe5e168cd29b6fce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05839a1d5666aa62444ca986c476bf1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7d647763168d1638311d6d4a98368546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1be7dcf49e401c54857c1f97fec121547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e54322a356e60636b0a44e7eaa10bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbd35084df3a112df789019a0281c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede300dc824b0c350b29aca9bccd441a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c78aca0c5bc4d17f8a2eb45ff60c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4db889ba57e683312d918865e90f0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462158085fbf5274dee93daa19673af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5a6b64d9f093401dc7d1af5bdd9ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f24189a4f78b7d1b349a54765bc3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca4500702f02a1c1a8d670af37d5c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278c93fce7313f16a2a84b1826bb704557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e480cc35404d3629abb18cbc886c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61823ec8fd741d3d995377e5a8f72d05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f7c98f47f17c1ff2bdaaca2b72381560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689adc2c8785e6713dfbe911910e7674561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988c54379e1be5fe458c01834c2ddf9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2e0ee4ec34c1f9c5450bd3365cb76563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fa1315b205c2a5f7be6385c98f28b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16417f407d7a8369254e522af1f8b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adc48dd5e2cd31402cae280ae5ef99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b58bb9827d13d33390893b077b6ce9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ca9a0c83020fd9f25da840b296609568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66b857202555ec4defa9d23cccfe59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b3ac89e810408cba635f3671b6327570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe62e55e707835a084fd86ef99764a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18000c64359767fb566fd3272bdacdc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bf940753aca332b96726de7781d3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a382183d5e54b614990ab3d5d47f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe47f63e2f58e2077c744e48b4926c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875799f2fa8a063d241dcb2852f13c25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3c838b1dbedf95e7f07deeac61d1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c51d2f3306269f4d82889ab33e809578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e290fcfc27dbdc3c57a313021f75e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a71d13ebbaaf55aaee54e3009a1fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac696e878b9c47ef6ab298d851cd818581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b60d214dbeffad88cf435a45d75d08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa73b4d6d085d15e09093f2fa9237ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88b3a9d6dfb7d35b7e2bebc0032876584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876acb71bf052d45dde5195e89699603585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd301feb615b6655fe3c72a8307cde586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e3cbae5ee405fc94a528a2951dd3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503f00259ca7d21da2e3946c8963d7d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29772381d2d7008ae9eadf2df40c26ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78c8f5b505c679009537b1a604609f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3164d2c819faa329af4429fb262f420591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36956372de032f4a30bc2bc1ad078159592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b9f82cd390da28a49375b4248a20e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add2200862f6c95e8fb785298df2033594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebb66e0e4c58e541772efb110a664b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246d636aa17cd3796dbaf0395fc722f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0330bd5a97e3333e3b66e98e88976597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4808a4e2e7fafcb21168144a7f1c4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f73eff0f9e09580f2be7febb825cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b4d11d0738865c58aa7bb6557fd84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f64024e313707c2fe6b12362cb8b01601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e942d62fa59d433d11cd349cffcff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ba0eadb6bb3ca24b0084624e69301603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f58e3d86a5fa5a2f5e1fd938ab70c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e77ff63f9709f12df6bb6fda45b14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cd39089cb3d7367a2a6f8b3f27d4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbe94d0093f3f17dc19e7b0be74775607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e506cbdc003b160e5536b4a16fcb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083e3cc3a0fcabc8353ab7ed865cad3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f0f7c448016bb15e95a58d33d4ff5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6865c8cbd1e688dea0d153b72c718611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39539b39da71ae55a918d94034238fff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7dd30863ceb879e71ddbde086412e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba635b6ab5334f584fc684e135141568614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae3da45c52e431b29e9dd75e94d2a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10562018787ee4a6df11cfff7a62975d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49821e01127a2d7ddf429a3245e54677617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6b22c8feade48325527fa6d9765aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89129ba0e1e92fa454b132193d7aa8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4973ccd04f36572b7498c277d2ae28620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3f2c6a3012fdb2d3fb271c945d3ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f49cfb2d649fe5834dbc11bd472d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e93cbb5c8f5f4692209125f0b70c50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472f85e39ecd9eb84b2900e11f7a53a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79749d99c51a9e1797729300e1928f7c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56af0b5beb715e0e370c68ed057873626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02664ac5ca85e7e60c97adf20c50a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e816b4bff2b48b557daf1943787254628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970be6dc6ad38ddb192a26bc7b4b3fb9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7165a2eb809b153257795a4abdd453630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc7dfe43f86f71421e4a146847e551631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f1b988dd2fa6785a688b7a08d7f15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbf1d461cf5dba18a2e7ba9f85e100633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb232b44bf4798be80d2e898f28d19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e3b79dee46778e90a6e1012777733635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0ba4a0fdaafdbb8aacb8e6e2034cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4497dca9d7e10af6cb8d7b14f4d4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eecbbbd912d9b2e8d486e6a5a99fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4cd3e70261820b550a6527cd58a5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518589e36e3c46db31008b302c62251f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac8791e7ccf17a03daead193497b3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc020667076e2b203a60c1c0cba8c138642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397e9bd95f02ebd9b4f0a175d192a75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f06fa3430c5301043490bd1212aaeb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39027cedfe186e996331ccb11fc0db58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4525511f80d6c373cc939f3308d650c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4644ee7d712dcdea2ad7442e414934647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd6b2a381a41a6cc1f09e88226aa4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7710bfec2dc88e1992ef47a004f7f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5959468118cca66b0d7c0a585a2aee4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b41a144d5e3526b5d5c57e02fc45c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fa26373414dcc013b0ca929d6450b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f079e3fe037a5f04322fccc0233db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550baff20611f59363c1d709c819246654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561218f65ff8cedd63269c00e33f7a92655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54f6a8c608711a4c8ea580ee03a892656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b346bb5d00b0267929c7a3c4bbb2ae9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750235bdd4ef1606f491db774c15307658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f5612db2c289e6ad19b4605b6a88c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84223ebaabd7433dbf1807dc7037c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9d7f5b8c83237b50a3d04c0a082bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83d6e84327263784e83f3273d6ae78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1691abc1164b202e2f0327e63f05d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57504a3d88ea125616d894e538d26f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976794e018d10a3e5a7eaa03766e37c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a915a8003cc669ee8b8e148a58e4ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28ac3d7ad56d495abee0b8b723f981667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf64554ff877a41dbc80802c72af548668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1506388562d582996887d3212ad550669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce4beb2011ae93a9eea6dec7936995670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99e5c858eaeed8d5cc8e8e9d3fb16d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60067cf8d178cb906bbf8a9e5938946f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4436365829089c6aceafbdc81ad9610673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335e8b115a13506bc8fb62921dbe024674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51353f8d359f76bc5e3591f1b1bf51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3192acd199de7e4528b4d0deeb0e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468e6aa8dda8037cd1102772c8ab93b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49628ee398ec61cf0d2d57eb19ddae1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fef06d55b09c9710c2e9d0d4d54260679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fe50d3323d63537aed688a07a59c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429067e14ab7091fcb233ccd22496fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c295354637d82f522c52e052a8267682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1cfa974127139d1332dfd624f8f46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a760002a060acca0b6ffee7da60c6f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0106cd02e941fdd6e72048eea99ef2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182812b05d9a341972654c0fcae967fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf78808c4cb349f6473b013dbd5cee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcb401bd2e0e27f1a47c77aa8b2e41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832efe02678865df4e066c0bd7f5e7c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23722fdbd38b1d818387a8aec6ebf208690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283d5af46746df3c988f0e0df2a36cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8dd0a51f885ae140d6459c102c44e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901c4d65cd3b405d372b8c3807d5581693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7642208abf0f85a6c95ca97f98ece694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daab5747849db8fa08b132310949feb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54088959115f82935c04554087738f04696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc02a30e19e8ac6eafbefe2f618a31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e555cc0e5502bcce5cb6e9844fdc5bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966290c8234d37e39fd7dbac84f86447699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3992d2c3cda93ce0061270e69101d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1d79a08c4b5060d00568c7284e3c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d46bc7a0c218510734f07b36032cba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e9d8b1d75afe87d331f42233422fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92983b6beec9928d4f00911201d05daa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb78637b82af95672ae79f1b068c5de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fd84616539276f5d4ac11c5664924706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab0eac6fc59fdc508a18af5decc3f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345d02eca4998e90a8a9276918ed4a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602e93d10c903e36c0fe9d7bc74f022709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acf92e03be6e26c58665b7984fdd1c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7bfa7626569607ac968e69cd8e46b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132d2a3962036b0abea29ea29003efd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3342282de725f2227143ef9faea00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3abd1f63c5e1a73af641fdf383eab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a139a8a9eda2eb0bb69cf7bc37b5572715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bf06e3e52c2c8f9c2c806f381e5ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6439b227894c8d99ead802cd42b06717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cd0f0c1fa12c6261f6bddb3a24367718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bc2dbca5753ff2713d5e258f32e58719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2faaa8cbe1e320bca81d4ca01cde1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772b0ca951f819d256d8465ac28bcfc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c7e9f902adbbd0e95b2c135799c22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e4c57e7076fc2d0269d7a34b59bda723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7b1edb87cbf05a29b1fbeb1e3eed7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392e5b093ccbca3bcc53b91e053df67725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06adfdf80de29a1abe503501163bcfb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e4207e9de7daac8e3295e6e56375d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c5285a0574e9e7e470fe43ae43a7a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa039425ccfd5468d45a055a8ffddff1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c54dac0539dfc04e0a083b62e7dba2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631d233822e507aabbd606623601654731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe785fb1af5ae389fe55865ff7006b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b0aac40dc9b8e4f1244e7e1255f3b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecac9c20cb7a433c04748662e44545734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b554d949b8518c77980530d7b635d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fede0ecf50e5bf200c3dd0475d634d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cd200687fd5597a02d89ed8e307e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d054728c3573a2163fc9489d3c2e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bb8c3ea80bda6ddb179d6d7ea4f58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d8bb8e36edef55c52a3760c2b9176740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa93cc0f5787cddf65c53b91c226d67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77476a3ebefe28c29a22bfe8f8f62c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd58439218ce6f83fe8b24755ff9f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc788f1993ceeb821fd04b68d8ce59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052c6472b23cb6006b12779e1d4e47e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975a0fe54f1f8162050b15a6daf6d7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5787e202c6017432c3d100f82a0f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52423dde072ef504447891eb9270508e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c735f9d29a1323cba2daa665009457749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58095d4f93309e65d533e19f9706db76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5b886cb51fada2b1ae727fed28e9b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7722abdd538ed10f95caa665bb4e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451daadb8ace05c577b0616ef64a7768753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d874fb4e2360cf5d7b4d909a7db44754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c0b9f778cc5b2c64dee736136de8e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68684b3bc7eec5572e97260e23acf22756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223d7fa7eb5f4d8d8c970cd68808fba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23070a323b990f341d8c51b0b95a8e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccbd02d0d9471752e3209d87ebe059759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d44deb4d8ff16424757454fb694eba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be01ef5c250ba137753256f9ffae0642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b84825c234265d027492d8940919f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767632e6511b75d3b4f233c1e3736cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bc7db0927479c49d80c3f22118d215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f00992ae83a6394892e5ed8684fbe16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0be85efeab82b375b527ed3e9af5f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0115c83c959a6b40a59c3d5add39ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44305f6707d88b5899fa121c94a5a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3897104ec62c1f7c5af33e00a6060f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c47016cdac6d232df478c3f850f6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f47059abf43198c766116793659fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f8a30e3f843f6b3eea143317f823f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa69e63ecb72625749340b317167d9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261409595764e27797b51ec11dea36615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6840398b99b1837ab2141b4efd259c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f379dafd4957d7707380daa9f30c1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef883ce95a517988b69c9d76c54aa7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883c99d39ce99c93f881ccb0c19568c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d98c5834afbe92360b0944e9f945720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f16ae8bc0b147faed29ca8f766fa9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea175835439131587a9b6e8ab8ca781a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3724a8ae51d416a15a402505824272d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbf3bf161f90effe6b945600c6c9df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65781dc3156bec20216fb0720d8bd9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03057b44761361a9b9cb933b279c17726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10288b25b7c7f9a1897a07a7cdc2714e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4d07e7873a38372249a405781d85e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1ce7920637e9cd5da4132f459e7e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de923ae0ac3c46622c976d98640542230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3a52058a66a3c4d1838dff46c011f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f7ab84d84f9b8d841c4db7931a98e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cfa7e1bb60fa3f505414627e6ef6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21f23c715afbd1f323696d21a349bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0961880fdabc44866008b18206ff06935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737a6e6eb9e34e6aaacf32d47d2e09a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea8a831ce749a71dad99667c55e14037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90e128e07fca80727ace4f6280e06c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f6ca9f285ea1e0722745f6b75bc2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d709ca19cd43c4fd8a7c7958e13205040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a32a6acd1569ccdc702da73c90cbd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087630fd26222e6bed015c877ec6eae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa552e262fc0098635837b14f2b904943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1476e8f76fc7be1fc8d5570ffcbe144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33073f508e1c4f155b25d483e953afb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21933e26fae4caaa655cdcb2717445246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028d7864efdac387a62a836c05e49da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f16d32970698b33a7f241502cfb4a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a0e6fded53ddb15f8b054f9abe4ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405e205805acd049e42c8fadcfa084850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803877351e6dfcb593a742140745a5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae12fe33537bf537198494ab8931a0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922ef537ddd364a150159441d6c898753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ed85e48528d8e50839ee10b862a7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda01b9aae81f0a1ab6d5949fe0a24355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830367c9da7f65ae35ffa837d04e9ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22077d7277480829480b6db8bbfbe7db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbaf1aae109bf18dd6c1c028f8f50b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb5e7828286e7fe224a523fb37347659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fa324d0dbe375b9e849a004a18a0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5fd0d98f2e8e2b08258eb6886dd4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38772abf381674c9c0851ee8604e0f7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e32a16a0fb64957645c2cb9937d37963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecc5ee77d2b8df0bcff8b2e2f5ca6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39f47fcdec50485901aa8bf924fd6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d886a90477fa00da0c507dbc3fdc7a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a53bb9e2f24d663467a793ba72ec667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d7f6bae85203b799f4893d4e99be268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484c7d27740f180f03f2299d43e49bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cdb7da75c44798ed8222d3661e45a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e08a92fe65baeac9063c0f1d97e0c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caddce7fcf35eca647f4aa150a65c8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cdc5d41a5a76e9d3deee9ba7ecc9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d476ac4f9bfd673aafa82cf1082ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcbd3b9cf844a1334a67d7d491452d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbaaf547303c4c6f49add75a369d5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecebfd373cef8e2c3a9b38fd4079aac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28149a7d2eea53c525efaea0576360478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736537bf2656dd9ae45657d11df712fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a4ae30c78f018f56d7b7a7f57dadf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b09b0084c853c9d8f4cf58cc05e79381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ff183db892292dad78d95e5c4420582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb251314aa7681c5b51b9f86c2bd976b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d639f0f77f346673fb6fde3c18215b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956288f7c256ade67477892a1b2a35585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4522a9ba4963dd059e2f9427fb11fbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688106ef4cd02088c9885cc34cec9e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8788bf278d96505cb0e1648aadb122288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34472f3975055e78a4382f3519da22ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564a749dd2492544721369ca1c14d7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ad69b67c0c7f03e45a6453adccf2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a3a04da8383e075341e2050d7272392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605af585857e4cbe07e71f7ca7361f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6be81f79fde971d9c1a69541ad90b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118fb7ce7780abb47d9bc0a436b8ce295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db6e0cf6161094a4ea235ec98abe9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787caec61eac0a19dcecfc18a0f95cee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ec7ccbe09f917c75e7a5f3bfca74598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b1e8a6df76c0238c8de3c278546b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d100efd686b597b51e0cc4d0a3394100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf77a6704bb8d86fb828364d2e5b446101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b8f6e3e13090b3989bb8563c878e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef4434b6bb2833cdda684c53642dc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8782d48f44cf829353d08681f29ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42195d8e4449125aafcd33882381d6b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6b66de422504b5d2bf561a3521ef8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992e8642d9f40e7310af9aa906cecf4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac31cc489c311108fdc9cd65f5e446a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a437f5895ea1ea26cf18789eecf967109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bb1dca0e003d630572639f8882f44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216e68abd09a9e72a94a3c8e5fddecb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81d6a4fd379bc6a00194dbd7578d48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda9a67331ba8fa595f5eceb23ba891113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dbb2459f61acd0fd95589d5e17fee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb43951f00cd57ead47297c3458dda4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c513160ca2cc2616a27947aad9acfbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85325a573c8b05bc40425a4cab72ddc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6707a48a970f9319bdbcbdd2d3b7c73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a68525515517a7041deb5937e4d91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f346e58e83e08e1c88280e43b4bce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061c71a2dda5009ee3da13c7125b602121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdfe76dadcf4007c67042796ded4d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524519d0935fb69dd683254ec88b2270123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87dd5bc04b6119ba9044b7b35a8da6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced991f24356b0588eaae9335ed022d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf60eea2eeb755d9bf8559aaed9bf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bc7582d3cf0060e4f9a08797dff8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14037699dbc2afd8b58df2fb029c2366128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf45dcd501cb3aa5a29e83e8f0a821129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fa818d9c2ab93f83e94f0e175911d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4621e4c8a743e1aebf3a6dbf55f96d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b955675a859c9248f9b510f9fdbe6e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a49dbc697af825d3e6a7127e3d47e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b70877c0c1b67d4ab5dd1efc4c594134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a8433dd18ffbf5cfbfaae58bf4c3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1a06ba39733502f6f0bd499fdb90a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e241de071003c5fd4852202953adb6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818be3378760c7637fb199270a4321bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07798fdfb22848efa1f3f70dba88b447139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c14d2b59ce44d9f8986da290b0fcef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c15ace21161ae0699497da0f8a522c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe756e9efa54079a14c1712740e325142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928122be4fae12222e25104fbb8f14db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a512f3c11ebb3c44a52776cc37de2c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbdc84aa6e5c660b9c9bb6858d8460145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66114c42c3f3d3204693a2bd462dd1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518aa666e51ecce7b62456b89373df21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c16f22282483ebcc18aad8cd7356a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbe06437fda088254f9d8bd70ca0b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc356d129cd4baf745b6135903564c44150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121cb494d6a24ae31e5cce742898867151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc83b33ba78c0352a981555ac7bcfed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3e821fd1290fe7350a8643cb725cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650812dffbfe0a1057b0facfbe20725154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fe0145a32cd42c0706730d8860acf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700ac9d610427683ba2a0a3e15b3f56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5790f2704c8aa5774c4215f1f6acd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd340b809955fd7b9806da295baa93c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67600bf2db61d8390956a83f304481b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c7b9fcee0e36b82f2c02d2fa61911160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884e42574bd0b9213dc63b14f767623161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bb86fc5c36aa8c76275f3462f4430162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d43d4fa1b39f9ef14d61827c415c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97570708a97225a3beac29694d2f12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cecd0f39db193a1aca70fc9c299cc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf3d16bff1dc0e2f59a489168dda12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6504904116ef8718768a0b96b236486167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95add7456196e8b590bb1d81ab496950168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e29ca0b22d6550e0a15cb4b476a1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430771b73e4c782fa5c9429574252a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38d84221213bb98be5790963b3ea59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863620f0707aa46d3f39f7f2a38c397172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61662a94fa2353a7bd518e938f9a522173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b59c151dd0f7ced78c5f65ee996b78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b968c72e642423442af56ca717a7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d7466a36b68c6e4eb879c2941a0e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bb306edd07d1d0f50071389d98f9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb47236e7ab59b8479ceff58ad12765178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90d86d5ec1d87a441cb54962dc0e11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29863d041488855af960bcfc1f26496180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1009c44a3a12b1508db9b42277a1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb012d29d6085298231fe7e8dd487e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88ae717af7532726a22540885c98ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85e54ac4789316818d6abe63b72bcb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917592b26a5b99249d27e3f02311f62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46593e97333eb497ccf2bdbc0ca28aa8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329c50a8b21c5a87cad16bd60168a56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6369c219f3284d9df209e71b54dbd1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47080c604065d945e73b0e9194b83aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7153600adf16bbcfb012b83c98999c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f66617e5a6cdd9ca28675b8fca158191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac439514643debc8dcf20d0816776ac8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440f531d7d2a27ce1efc31445793266193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46b720aefb809680d10b1782fc2620194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f1e07d40f5269062ae87d3863ee3c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c6795753a649e51dfa0296463d1cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8d0b9d4ed69c456184b8a907cd1bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a2ee6e565a57c3045da7b32777473198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bebc2f53be0f1895985b06008d98b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfa457a3ddf122e9100c619fe00f29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ad5c5d24dabb9145051557ee4a170201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b602f0f35647ae977bca0453b015f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faf96540ba0b913b5b15654df0f45a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e515f7302e741cc5f2c4b396803a376204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26602cca0a583b7a4aba6257b81d0048205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37babce6e586ee02d60f03d25455033206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eb7f97f64e1cf40bd6cc2e8d17f6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07a09371e32b4cd06a4690af62bd65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516962168eb2958c081846ac2405267f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0cdcd709de7eac856641e7b2a784d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3190989aadb4c8ce1e28b73a1e5bf3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b07b06b80154bdfabf620a2307b8a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eefee30864446505868e4cdca1f280213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935eee885e6a3ee02cc38493777f899214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acf88ca4bc5b6bf8f7e44084442c64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602cf0ab520b686e86d935215fb2638216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65261af6d22914ed36797b886bb45ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f2f8f9b535c16e6dece98794935a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c469693d7392951564f7be062859631219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db264d6f3ba1ad5b3539cf85134b64ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3df6e1fb14c59a0e88ad1975ad9c2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36582f6d7375c8b21d70ab6b61a832222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906401a0a5b9124d044ef16e02aaf16b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a29409593a8585a24183e282cb322224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed6f560c5561bba7cb7a4261ad958e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371381715fcf1e3d66180a53b5dbb03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121a916d6cd1cc0d4841cec058c87ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81925e6b8e69c93aee5498415fe0297a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293a78a1c0d4dbdd264af8e9e27e009229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a898db719f616f15827684fd35de07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b5e6f5bdd62255749603e967f403e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa982ef628376ea600332f68bc24993232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b05bb8590267d92cb24a050bf10f9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba96216bc17dd70c495e1a017869ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79952cc5c91678f0fda78111eefa072235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aaa4a13eaa273417b5755d5133102236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf800a1f663e0b70d911bd18fe299c34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63a298ad4dcc58e034ceaf02b748a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d9b2465b9be2b54b1f43f6aa71aa0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37676b69304979c29fbb5920bec0fe0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc89d2ba351ceecabd7a94abc28d0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6346f78d99f60c018e892ab138973ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8da553b728f0c864e43f01a845860b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838c378a943ef9a7647712acdf2d5a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58647b0cdf4b06e93fc06d8eb3e7efb4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660d3f3968ae23c9c8786cbc609041c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23041d38fc1f5de11b46724f831c869c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a9e5465ff1131f5d2722349a8325e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f8e3d9db2f9cd090c4301ade3961c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cc8a322a0647db97d85ef46784209250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35e1c6a049191b1aba6104d16e47f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5cc3c01c06c8d877b9265b78bf2f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70df4b74bc5cc74f4ae9bcc12b8d97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb122c556c10176f267f79324764a1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d83be2d4b927dd9c1c99e06b53da84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9184a57134a5bbadedd90035983c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e3e50bef46a3accae32b84a75e1c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601581ca33a057e0ca4ececf3ada7f08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df52e0449a71baeead72b3e9246d907259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8262939a0607c0a6194357928adea8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f60b91af7fa552485d524c85de21a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc435f9d8472ce55d28067aa6ccae37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5a43235fc8a71d48dd4afe72a6094263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca70a3ee95c4e802560e78c965dd334264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c81af336c996fceb3c397cda2af45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b83db20f6e2dbb8e4f7274ba33ff96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60412421e71e1745703249ae126121bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e5dee375ab93fc69f6eeec5acddb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62120772ddf26f147db0d848d4c8bca7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a3afd1e469e0990cd29a2be0810ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78cda2e215190287980a0f17dae9c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8fff9f35afc5aa1ad8c0bce0f5feb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b5b5cf6f2b07e9c774349a26ebcfb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767640f09dcc5685409aa7fc5ba80ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fbc83671097a6ef8a3399c1be68dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8a20c08016ffe22a1c43c1383b88e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed02a1b1fbbd407eaa17676eb9bc21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bfa2adaf35cfad1a9bc583b6b2991278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d029dc01e4638c4baa8784d906f10e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfad312e4a7bb3c7a67b4f76f4d52c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c0589e6504583d080b6f1b8f8b2c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559e8da9aab6f1887c1a989e7a7201a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a046f1f67d880ea5f18c1e7a18caf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2c72330990fc7e9ae484844228ed0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447c4f9c145eb52856de0a5042ab23b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e43388c153d54e17cbe36492f5de3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d6cf435a012d2498d074d550231a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b0be9432fc9d9e6d6d4523b2b8da3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb27d3e4acf8ea756b06580655966a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a6a8ead54f9b1bd6fff6046d773ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42624c5242fc55e2dff39beebfada318291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ba00af1b221a1d40c5531aa9af822292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9a8317a49ef61e468c1a745220b87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c292543c8cc64c3778f4ce3daa2b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936011d3cc082a91f1be1e3b05b2c30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52720cef194388750de73c3d0513ab72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca272ecb5621be6603fbbf36acb2dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200613a34c39915271466ae6cc66e620298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918d15d905d1b3b0b1588522196bcb5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2f80f86c9df2c685f7775d6109df9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82af143f369e4b7b681f0ab24c5df5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a6cd95122d56d92376881699f7711302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf477bcd7b1078cfbbcda09613239f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be439e69e10ca71c8f551404e55f506304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf7415edd31488c7ac8d74e9e488fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9163419669e0f4609b2fd7892ea77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91b466c8e30d4a9e69cb30a4e1ef24307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb7c9ff4b99b9c02ea8b346c164a45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6ae6e109c25b1d3cda81537593fe9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdebcb7d8d0db61fdf616eaf7739b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90304934c661c0a6cd845e7a87a65a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9c689402afeff74ab5b8f83f841fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a03de3ba63efa8680f785bb11fe5df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ddab21487e11aa691c5db76823d94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95506177bda16c1cb92deeaed8aaad07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01637956c90874dab4766fa937dc6aa8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46a4a03917b15dc5245d387cca18b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9e65c9a40e1d2b289b1f4e1c90b37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76813fc14161ee8a39ee85f77ee0c5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d1e6d10a37706edaf86e6ae2d40ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cb03fa2c39829530fd06f328bd5e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd60ecf97d06a3485c54d25c23811c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b268edbf7908e18ce9ee8a244b327323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6643445bdd4fa2eb138c7ccd66d24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4385214394bc36c84b03931401a4d2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df8171f10fc4202fe0cae7122f0fe5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b54c1eb18fc1a80f43c0159e909b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ff117b96a04ca3ffb8bd919edaa30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6d58972ee0d8842bb06d1ea4e1f02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e6b88502f54318712dbe17d3cb279330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e667d4a6eb1144425bd06a657290687331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04a3f552e7ed82c2632e6c578d2275332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13595b5e45a48f94a969c1d480081f41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f909f7d20c90969ee526b0a439ec77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6a07eaeaebfe09b188da4c6de107d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a226241134248b7acf8a62a6e2545336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eba7816ee78be7235dd552eb0519f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68c10721b6e1cea744b95faaf76c14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647a139c9191f03adab7bc054808f08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81478c19f2acf633cad091bcb3bfff3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f68ac627c2fc66709f9f6a6e6ccba3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3a9f2db26ce7f58f48f0866d55a25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c11dbb005a21244c8aaee06d7641a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528025e717c1ebbb594700405f2ebc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f2b7df934a616bef98ebf673ec647345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e3b3fbb9d1840e60ce575d483d371346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2c347dc07fd9b743f8fbd2bd76ba5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf89a50bf49949fab336fc7393f7c85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3773c47d3f49489cef894acbae3739349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae69ab608ec89dcc287f73067ae901350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb154ed4c0683a004f3775d81d8ed27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8a2b203b64dbece3d04bc9192fa4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3bfc98d6a4883721f9aa14727dcfa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7e0ca48560820fc1a2a08c73eff80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e794bb666a6951dbf98bb11bf83a14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aa62a5c5d8cd135ededb1c9c72b21356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8b658112d2197c42c94afb55181df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c71841c4109bc518cc738c1e203b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b100e70b13420f198a74ac6de2a843a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b837a4c5bd0652f15bdd351a192dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13de7dde0d306de868396abf30a81e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fea2c0e77b108efbbb1426f3cdb5b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfd707347d2eca84eb81ec9517379b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a235016b8c170da86c3dcf93813ff6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36622f2d96f860cddceaba67036e83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585744afa89160b95560b8dbfdf6722a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa2e6af18e979338097d686427c1d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed27f80024efde8e0718b90a7ea5fc8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329e4cfa6fc81e3ab68bbde0b5d40a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c6dc6a23bb0b89fa708bbe9f6de71370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea93af7a9fc5d50b9794127fa8c089371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066f162e6b49a087a1ae6a5217e4911372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b97008453cb2a900744c08802ed81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadc2c9f79d5dfc2a9d81fb7a787909374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f57555aa02a1ba0230ba12ee46eb6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af686280fa717db24845ec6d669de7d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27ab3b38f4542207b64dd72d07cafc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb156f24217d45ad8dafc82910ff047378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf0f0e533f3ed1cc7051e587417c4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcb09c6c4a2bf8f661bcd53158ddaf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b0db1cf2a6ff30749ef7834aabf59381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1c294ebaa3b477f3bf3854f9b353f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2641d24d228557d33316807e6dcf0ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58df110792a62caee919558e120d4b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4adcfab8523b7d3d78e301e7bbfa9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8b1640d0f66535b8f40dbb520b6de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bec8f467dfd5969d528face24241e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7cda632e15f23a3dee75452edafcd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7e6200b824ec9583f4115e00004cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3228c8141a23d54155aa47a58849d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacf55594ee18f2fbe7572873487395391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c757029d75847dad61da2de8cbe411f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45bcc39e2b5a6621aaacce5e758265393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1286f27d9eaa9632482b4ea995e29d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b87551376c928ece56be6f650524b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc462e47ab4f046bd90690a22ababaf6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe118aff8a76b77f5b85c653ff7758e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd4127679c4c728f3e0e67db0d2663398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e38c994406f1eb02492bbf1adc5fc9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e903f9e643fb6c177d25de6b8c5acd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d93bdc7f7b940a35cad08be28d35a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46e79df2dea049a33d316c45734505402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad36175f527f3f84322eb3a35b8ebe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41f2314caa7b69173310f21485bc37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf467a6f6add695ffa10599c061dce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33907bd2a61127c5190ea21179b1fbc9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87cb1e8e1f4dd712a12595e3be7540407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef51ddbf16862b310916ebbe89bf60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088e86620903aaaa4ceda5346bf90eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3d61697b364614155dfd02c3af6fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9a984638eaf11ede7eebac15a76fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef16bb98a7e329f48d2946aa72de9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1879a7b8ec33a4adb07773d35969a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3d9cca950534f5c8b4ed743f9fc15414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046dae1326e5206db5fecc32a3bca72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7234497ea82dc8d6c808b65783d7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffb641e43792c5caa39ec3215a4191417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279290afffe4757f3bec407cc282de6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466cde8acd98e177164bcc3afd4b92c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3c6cf50c66edccf46ef8ad7525bc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c3a0f2b28baa5fed7d1d2528c55c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb15ed2d258ccd1de83b8af22160599422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375eab2c8aaf5bd5525d9bbca26a7974423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3790fb1e484673b613fbf9bf5679466424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9000abffd74cdd447a3a322347bd37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98046d1a1b71ac43c5e843f28d8d78d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bc36565c99ca503417e9c2747e62e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cabeb03403920eb2ea2fad2704bb5a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd7d0d1ccdcede70c596f1d34a9fa8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2b6cc27200fec67d820ed0412f4aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cda908c80e59d493456bd225ea9433431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e588c5a9b0e5c63dac6d5133ee0b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f586962600bae198e624c4e331eb1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213c1e552ef07acc6d6db8189402498434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1df3d71fb9f23d676ce324438947d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6d4c10aa6367c13920290dedc9d4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661acd8a331b0128a5fd8610fb745d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af971b9a84edbd322768f904d045d3f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05376a4aabdcf6a1db9cedd5cf2bd6ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc25f89997866a55dfbe6e965e90dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7ee0ba0dfd9415b8dd87ea9b9dcae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e82caaef1fe41bce27ad8e45bb0e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30841c0f973a4f1e01fbdc43e35627ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10361328eea0713c53c6e2ccc43fc9d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20638a22d09e110892ad2170854fb743445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dab6582e6e0d68e366fb6dfef4c42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7318b2db80c97b2afd5827effa23640447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d307ef0a58ee7f78b02d98f6ed929448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028fa294f4310d1288cdbb11b7427f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c81eb3abd5b59bd8c88022893d85f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b513d4dda9a1705b22d6b043390570451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbf51316bd2b6e96e40f82c336ec4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bc0822dd713a5a75caeedea1755e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5feffd2d9bbdda17a0b6d713bcd860454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5e0f011da32a0004c5c2017309aff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698c7267c0cc5403bd281575d54639a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b783a7533461a6973aaf4ebd861f00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd96ce98d0ba11b428ac0b36a3b72e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8ab7fb2c6b76a8400269d461d267e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b939e4bc950b674cbfda5a97b93d367460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e53ac28a9b332d8e0404d088b23f68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a440dbb7f39a14a49d05a75ab2ff54e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b86265646c546a6952ddff062c9b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46116e5c0a3f47ec8b8d995fde3b5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c731e59652f9a70332f64135bd950a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45083974d22ae27cf7d7287beb005e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea138c9a6f84c46420035c651508e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9d1ffcb999921aacc02713170454c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e48e452b6a71e5a8d5cd311019f17e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30b412e44ff609c01834504d0777a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530ad00387e56f0c0ec28aedc5a83ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6ca950dda91b1f4a13958c41bef30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54031863ab655db54711501bcd6bde76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f33e67414185277cab6147b166d54474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6405f3bd559caa19c320c6defec10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475077eadcb67590464ddb3452dc719e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feda163f882fccc899ba9f8ec7d9db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d942958ddacea6fa5c0cea26b614330478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e68a2df651326d28e4d67770ac062479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9a820013d84d1b1acb2b71dfc386b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce5b41cefbf86b5436800e533e651c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e95c0f083bf806a6d18f8040a9b190482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e19ac7c3db7822810a484ac574cba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafd5872c989d73b01b57ec139675c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27041ce89a6a96864200a243622908485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b21ddc01e87f5299af7ef333d7cd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eaa7b20b727a18bec8729aaec9f37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8692f7f927fa9860c25bdf6378c15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a359d02fc8f58a1baf5134a93ecd9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681e8a537a98db99af3bae75e275308490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de48f95e0a7e181f38f4fe10a97b92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b6c4bd70d98d5caa548d4db63e8dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5b2c8f19adf82a2692dfc237ff0cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e13adbfeab218efb01cc4ea057fb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168f3928f50ef64c7ecb4ae447d5260495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ae2cb4f95d16060e4f49daffe7bf1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8301e8e646fd09f9969bc656fdcf5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fd6d04f3063e09afd87c76b2fb748498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae93edc20b7bcf2d1527a580c79bc1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843efd93150b63b98e4f46d80e8c2047500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adef8c39cd74d50af74d6905bb497f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9281b093458a38b2b6c8406db6ed205502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3190ffa8446daf02c1448b86ed264503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d539601a83b9742e8944c5b226fd4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105912c8a51e3f45f518c52079b1a08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8536c46bbaa252856bb6dd2cd3f08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed692b1dd0d86b15817c7be92aa076b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f53c243dc79351cade48f50024df54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edb333a32f9bb84701660ea1536d2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723056a32a78b674af0fe0cba8d14d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ce7df2426d8bc1ea5c8d8dea556ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75c8e31509e1a492fb7a57217d94bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d02e46a422769ad59b119198af3160513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128dcacf40672a4b658c8c029058a5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5b3d073df666755dd10c0d3dc3991515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7b01fb16f0066e583cddc851f10cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36337d9d6882c6259bc2836fd0935f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88a49f4b9d8057b1be52011b14001b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dbe13eb20240e7e8f6e75313e68b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935105dab3b95769f2262457bd77113520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2834502b38af1d5267939aba6071f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ad87934524635bf2766767636eeef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dbdca1541ccc0e50173e0d514c8fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36cde07db427bc92b82a1de0d038cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ea5582b12057f7eaca7916e8ec757525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab27a3d412fd569f14ec405f4e2917526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482a10a03d3942fdcb000aaa2f17edc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d98645fcf39247c65529200d28ec5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131642795812e6afa40e714cd9d75f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077e2970164fbcdc6d615012917a401530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63230fcd16f90db09cfba8b00e2a802531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2972c0a181231913e25eba7c5e73704532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6291c4588478855ad6d6d5f31468cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0df432ae5e1c267978b007a2b4b70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77549f56a103239893ea86a5161fdf81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56836e890a44466b6251ac404a4e713e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcbd41f884b4ba170d219b934680d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dad50832666ff8f46935d7a5915bce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f286169a9c6d10744288334e8fc56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d19d57ef85b288572a8d504192b876540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc399e99e9cf1e4b79b36949aa78764b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300189ad7360058cafa9c332a88e89c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667827145f6fff8013caffa607995c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57324b1d96939bb9f2832f8fb7b8f1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde7f3b3c9637fa92eb183b7a1ecac9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd88d4eabc0c075f1cdbb3c2fb8f110546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def697c99fa6c58f4d84a24532407b40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5f289ef424cfe6ad01c928bd3aff1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1dc828a778146bf1b53f3c6bc783f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5e9ad674c2da7094a7fad21177560550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c97c34b3bfe5a7044a1d027329553551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34f814ca36157fa3c38f6120357ef9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c18df29b2ae78fdbd5a6471a927219553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad622677df8830a14b63767a222d985554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997096c958ad27894aa416feb7f99545555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd86dbeec96333816e60cdafddd882a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01fa26829a2dbc9897593963e15baf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e120b2efcae36c173328f03576508558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3302ee68e4e04b31bd5a29ce6d577b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b04671ffd4d323c44fb61cd8199012560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecd7971928708456aee7b416d440e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60b6e665f36cc1e0b06846ba3dd229562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186ef351bf1912eadf2c9ecd78734d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df184abfea8533d351bd6c003957c73d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2295d08dffa2739a9bd31f69ae447565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0070aea0c4b3162db34ebcd59b353566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580da8ddec9bfc36a9e5c9a468502fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4aeedded3fe048a07365b1343a6f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e49a4a452e078acab817e7384b50a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797fd20b6cb7734c72e529cbbe613fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c313d7dc600fa1ebdcc1baeb935340f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1d7fbf04f78eb1baf00d4194e6918572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d73d1984debe025ec393133a3945b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7ff64124245b089f8d5f73b08360f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25056321316b46fb653176c12474f6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d056f295b43d3eda24c05f366739c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44defa6a1833726166c9964431096015577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c77c834c85a8730a1c97a33f2775ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88926c72b83f2402b7531c273a1e57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d956990900a1bc406af0ceff218b0b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355968b9b3c0a8b5ca813b0bcf895ef4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f7df61368c25a50df290a0387d886582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78fa1b7c18f226692e24aa36e8404a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c53f3979c53cdd76b7a0f8d272525584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a0b9aff32bae84c711838734a024a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ee1884a49df9298736c8564dc678f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31f00d2c4757f2af8205ce94e816b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca0b1f19f4d88e24e8265465427ba0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9a8821a907ec669b5e061fb1a30d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc28ebc7eebaa6dc12d4f9f46b452f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c696bc6318570bfe52081a0bd4032d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45ac93522d15c13e0353ad813f2577592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845c74174152a6c54a9ccc2c08019c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce941481dfa43af5998ee520bd82e180594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fd31e87014cdb5c6e864e5bf875cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04de0e3e28cd8e0b7aff4bb1a3b6a09596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7cba946ac85251310d29ce9c2525e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecdd0d2b5d4034a26d017d5a35cf14598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ef5ab8d856f5d61056172bd2055d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47ffb02844e09281223744bd6349c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cc53d6bbd2352b3fa60df083b186c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77631033b57349d6d36420f4423867602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97ceadc2e1ed8f0364c025b3cbde97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcba726d993b14f95bdf103f14dfd1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd70d88df475b8abe4f0eaf83294706605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed10b712fea3f4b7436deff3eff8d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc409185182ed4591034a9917a6ae49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ce7063605b1ba673d98dc8957b1a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00783cc6ad5ad9fc5ba7eed4e01c936d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec71a7c1ba0c793a7984df0fcc168e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d538c9b745e7e06c8277f2655a8f6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc2719133a3b6f66c88a257afa67d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbc23b76b7c269b090af82b52f3473613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03ffec98651d3449d1767cba92e573614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123cde32663beb49d46563550fe7f85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304fc3680e7036863ea8f7449f02613616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24806ae1131cd833fa46122b1a5dee6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6c9146db04ef732234e33af6c3e4a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d63028b329bb72c14e8941383dc030619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc1b0611e7124f7a7586ee4a878f21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c24e5e63b9cdc08c09fb1eefd5565621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf155af7077f7c21ee3c58931ab1c88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b334003c2585714e19cc7a48a467d71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5665ada4b8936812d591a027a96770624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51ec1d0a51713aa83894319f9ba173625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1901dadb205dd8801ea6b2cafa43389626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89033dfcee09affa63f4330169c8ecc1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07edd63dfed594ea09068485e17af9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc93b20e6f99d972202e8f3dabda274629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7da09f7657fd98f0ebca9f5a738fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231cc2e67f7f6671c78acf5d35d57c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7c8a88708b9a8120634d359b29085632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82b06d414c1ec5c865f74557cc78d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae3470fcee4e62a23a3652f8520b6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad1c48ac69f6c8d209b98f2b07305f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daf60de1b3c21a0da389c7c9b63bad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42e6d1b93d18d289c07ed8289cfbd7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2214a43b9d9d4d5d169a2148d3af14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4f8f32a467d481c9d9bd23a40bc57639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c6ebc39b2a6cb44052f03009edbd3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59587eb1eeaf7c28e01be1cb2df94c2b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09c299bbeabfc62b0933719b2f39ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5c96aa3714484020540f9eb155fe9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4bcb830b530a8aaf85f2b6b98922f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93131e6f4ddb64f113f068ae698e1c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9de0ca2d3a7f94735c6d6f48d6f45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e7f9b94a8bfd29caf0ebe6489d909647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be655ca0384f0b5905144dba286396f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904be8f8e1f73e3e5ef47fd731067ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79c2ba2a5f9ba0914898d834a1abcf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ade8b41e1dbcfffe375b35ee3eaff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66902bc022943136751621b15eef5626652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a99b9c175754b6cd6a5b10bf3877d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81696d2ad8c92a97c296ca6d4018d823654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d90a2988221b1edf613b0f7a5a4ab2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173403e618ab152d4ec3bb69a8a30da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad087e15596c2f612bf00c914498e363657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15deacb53b3d26eb6b4532012a25f1a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a9cd20a3f66b330e181d9e97331ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55f2927094dec5d39c331ac5f8109d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c310513e3de339beb792df44368ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e14611f76af2b4e50744291604dcb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d837bdd391260785fb7e4c602755cde663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a3ee6e8ca6f60b492b3cf524cde5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7284f64df5a88fd956faf13dc58c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac7e4c244423c4be5abf70ca8bf62f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbc0acc2bcb50d1091eff57ce7e84a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe8ed546696d60f9bbe9379d8b625b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30107ab33db2eb3b90737339acc9e112669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14936251ae70ef63ee9a2eec70b133670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda3cff8aaa5d54f797f17c9e6d32a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f5a972d1a9fb495de9c3b03fdc10d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df53bd9421c62771f47f34591dcc846673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c48cf3c7f75afab3610acacaea1ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bde4119740c524429ca8bc27fe66c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf444a1191e2bf9fb46c2e2dd700e62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0905295012417287a10ca019243b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75a68789377c0aaa52bcbe886a3844678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266cc89c628575f39295e3dafb02c0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d91e88ec5167adfecc5c00eaf9000a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e16f75ed9c1984a19636a6d29a9d84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e240ed67522b2124c01d2925d618b7e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c819ed60ee0f35bf726a566ec45ad11683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1af065024a8fffbf5bbc6828cf059684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f7641bc2c3f02cdcd812278b699c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f9ce92d0a4a9c2f20f92c9481c61f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df0554973ba829cf0ac31878807d60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312e438e749d5cca66fa9cb6a3ee704688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea95d48f15ec6be4a82a09cbd9af17a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9cb3fc04e9fb2d2723358d4ea17e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cf34d25a39f8f302106991e4e71fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c0f797550a102d62a48adc0d0ad4b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3afa8bc8256041d8fefee7db46345693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e1b34b93965a8929096da676d5714694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cec9392d9db6b190f55a23893c953695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297a8cad4568976b8f3885a8ebf7582696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d0ddb6abe6f709caddae7cbc9435c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686e9f67d31e7bc1248ef4175fc2f0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735e3885cab847f16fbd630f027ca38699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ed4aa339075d187fcb67ab4c66960700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce23e6821a549fb15263483820b3864701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8f6e0d2ee5e97a883d5791ebac191702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264baacbf3d8398932b98fae903a12be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde188e7b75ded3d0626a1f4063dfa84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febf33e8ef9ddb154ad1c17511b6f44705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91482b71ae9d3de48bf1eb7f3b185928706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e09de8f25474e064925912327141f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0f61fd89d19438fd15de13cd36da7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adc9f0ffd78d70759b7beb981973bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a3c95f000a2c98279ec0f59f5e3a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8f303dea462d4cbbae8a53cad1761711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d181e8153ec1a1e0881f543ac9c75b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150333fff327a74374ce3235fdd4ba6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5a326000eeddf9e97b1573da906bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f5ceb0553344a5075e4338e3290e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec18bc338d6bc04dfe398e91a25da1e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b60f1e75901ed05924f328a39a1d59717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25646f56616d26b6a7a26c35acbf59718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b887ebbc43a1e25929502b4d17607719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e531aef56314e5a7c5ef333b33974720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65454377dcfc9633c591ac074b517b57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fabfb47952a4e9d6b30fc0909b6f06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86824a0cfeb74f73e2ed5200628761af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4352c762969bd8cfe9795b2544aa21a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e19daf21b524770d769a6dd43e9872725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc816ccdf989c8d5f2e5605472e57b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7e8a7f6d6122e55abaf3d9b0fb1d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc509ded21e8979312fd3c0017c09182728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d528c1e6b8d602ce1d6ae48111b804729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f8479726c0c7b842ebe88d067f4d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00362560df6d13676dc4266492b98651731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1161965bed448d7f10c76f2cbf57a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43d0454bfe639d15a5ed1ad0af090c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf5d9fe3d9d32bb0c493542af00e64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6bb057115a39b7d3891eb75c16fd3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8ed822ddcb0f964dd759eb0c13520736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a78c099964a625db86b87037568d2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa594ce12a5c7f8dc80b98d22550c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca6fbaba5647eb31d9196e07a54365739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be199342e4171a94a9e4460358e3d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb6755bb91e08843997c18879ee441741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff3643f9f62b8ffa3f0d495fcc1669742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096a6fe2144e3d4ec01a4379015f16c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a17b521c7d6e22fb14b9169eef35cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4708df9dd5d44e21785a4631be08cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b679089377a8424207ae9b7df239d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0b80b3353c54a7c1404f49373968a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360cf99babd025f4746fff3da35d76d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53f7e89def78c563cda70cd45f4fb9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807d009d618e040a02aa53dfdbb211f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cf36c4b31b5dd46af61970f3feb41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae42db8c0d028df5151e9af5fe951eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376036361ecb07c3346aa3ac5262c10753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>