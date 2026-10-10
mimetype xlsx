--- v0 (2026-10-08)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1630,59 +1612,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
@@ -2867,53 +2840,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe14e1fc946126eab779c16578959c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da394b1ad67f2d478dcb2bd43d2b8132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e026405d5ac7bb706edb7eb92a06113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8b16eedab87db19d8b127c8eed5074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7fc9a44eac9302d424be39766f18c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c489b7d939d78d678f0be16f7c45b916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189caf40acaf064d6ef911b812844d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624ec7eea1bac1e7d95c7e72d6d48b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4393b1e7696303d1fac43645ddf4b369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29ed02a96b40b6449d16a4e663bb8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e5587fd8526efb3f0ff7dca35047211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a7be8876a1c35b2eb136bbb9c90b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb683b5444eebbb68ddb1a0bcee80113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6065602980ec9660da119d8267f55d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c25f06a3add87f96fda442542844c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b6c3c45983eb987dc8651f5a5c2bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6cc36db2d555d729d6e6bf0d3e29617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f578d39db1c73bf3084c96302924d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e25ffd2635a10b9e19982ccca15c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856d627a3b9169da05d425c89e4f63020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc8a8706a1023e6cee39e4e6a7d84221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f385d35a68a0fed875c91ed9e1275b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204954be18d3292f6b74896d0e63a1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a658338e49e77c63cfc15c673116a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3de8cddd082b995233d449a2edff3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0154e63266f1e0a0c372507069b130e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f817d6dc855c7eb5e6105747e1bf2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614f3f4366eafbd10894121da6f197228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee3275d94d0f2d81cb82e8774518a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a14892a1a964f6f9f84d8ec7b260f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ca2122cd8914ff3e6587cfd34ca4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733e88a2a6250a8d511273f4b43f5bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd865ed0ae388bc68dc51b21410eccd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d1765cfe46ecb9ffa3179a455876b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717abb045c1e135079a7d12e78c69cd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a22ccda52574c86a14e17b99fc003136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290174f65cce5266179d7f358c2fc4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803121aa8b1db9f2f2c51750ff6742f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61707d0290d8bd263518617945ce3aea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52343772e1b9154d3d35ef5d4c6d3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e1a7b099e739717f7fadebdc8814741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca27bbf579165ca1666d34951d1d00442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a637935ccd3284d3ca8ca4a3e38d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459e4ccbf52cd825cad4cb4b08910f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8b6d0f08bf3fb4fd0819676dcd47c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf143906210155791dc6d5aeb2307546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb779dff4413b7cdde370acc76fa1d4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec5504b0c6d33e95880d2e3e44b27348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42115502b2cbe99547bcf29c1620faad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272791267670ad525c73269edb9a67650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8660633df430e59eead3d1c642b2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1e71fd877b211766c70dc558e10c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e873dca8b929c3afb6d1eae8d2865653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc3392593a6273ad2943275123bdbf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b55929cbb42271e300c688619ef6af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad0f1c2a0926db0014cc6ad5f8e10c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf757a958bfeaf71c415d7ae0dc2ca5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d6b99c36b98cc87da9456a835851e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946324d3b57e6dd2baac176a2b9085059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e54ad6bfe84adcca2e130c728f88360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a367db1ca0c8c53223a8121bcebc561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61de0459596fa5a2acb2c0c24c41a5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29bb917421fff62dc6fa338713cb7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332fc2d3b258700ebb305da1e9e023164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63e1d30440429b222949a7aa59c4b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e733c378e1eb5eecd3be5f12cde1fa666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42022b7478ed97ca8892121a4fcbcf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2291b1ac2df1cfbd3d0943318d99cd168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48381b58f6dab3f8f781d4c12354480c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5909b9354d9aee4e65dc5c608458b6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff504e6c67ce70f38636e8b6fab247171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a7ec1c0f200d8270d276e8a7c4acc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64143843e33487436dcaf3c41503605573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a7f6ababd8d38e41ac52f7b46b0c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a5e6ced1dc38ccb461d570e9c5a3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c405d716a595b6b92fe9c148a245d4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8956bd0ed7f31cd2f1358d43c00b57477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c844ac3bbb194f41fce0380930e9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16562c1cd3d12f70aa599615c1466caa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97968abff8ee4068fe4b736c1cf825df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13892ba28a2cf7ebca4edecf75ddf5af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4f9891c5e164a39aa465863e20f9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57642a92e760ab6bd087cf1a69d0f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f9451c43d771c3db4e6cc75234d7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c0850d6c835269a8b89e523d1adde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24d77a1e0f33790f0b4ae976dd778886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c24249d8b20155c14aff30962bb1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745f0758bae2a29499e3c803293534988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f8e2c62723f717f5440d78422188d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805049996278ccc0f2051e136c49316290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974a53a7ab80c61069877277878569591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74564ee13e7f6455301678024772ba3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494773025daaad03202e550e9a08e54c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77118e24d24ffb2ea14f6c9d08266a3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cdfe9c5c57382921d3653cfda885895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397415d4b4b55d03ef43d14619309a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c08f60f320b67be74e1213e666b09397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8516e28da8bf79ee8b320204437d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99d21463929add7cc78798a4472f9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619febd598ef3c0fe25cbee25ed38cdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114564ef8b25ed8e964b1bab69ab25c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558a15b5cf3386cac9099db4102c9d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9418245ca1cfae8de17c561ed94a85a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c65cae58f6d09784d07d11366c90c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835edabbb447b351a8991e11c8c2875105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d583223ae9a09b4e15a592fcf33fba8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05314e8628834648f097891ff9151796107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa100bca0d7dc833f83f5502c14ef2e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04253816552a9f744001095d21f9f65c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2096808c7ee345fd38460c1e4ba77c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d0cacee492d5cded73a91ed631fff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f856966879af9f6fba7533b1728265b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8329ff3e9e579cc7c579007d219907113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb463e8a903b24828e59d645f58a742114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccbb8b5e72ec8d853f6c87517816e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc73bea60aa67e75d06b4ab87ccbef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c3c1aa7438ad2018cd5b26df1d467117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e8396ac634cbcc7b0b844820348ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f34d5c08bccd4079d6ba3e6cde9321119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20d150479774733d401171ac5a06b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28907624ba8ae071b6519f7a6f9ab77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba546fbf73e29c8b97239d79b7d7e82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5f824111f219b5da81ab41bd5931b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62013a454abbb4c7873a7ed681a195124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9b5b339825ad672aeb73e07e414bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdaa864826ce419c59e59d6b55a6da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cf53498b06a4a89e16d3a86d30234127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351f82a6abcc76f79ebe951592525e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced285deb5aaa051c09877627b730c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85907376c975ae04cd9cafccd8e5d821130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125004771a5304baa78fe3e6a8091ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b114012c3b0cb6f5a81083db759cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81359251dd0e8535bd22ea440dd619f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be55299978322b913713889dc6a7d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8000dc864ea617130cebfaf57a07383135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96c8ebba02720eab81757ab4ae358f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661601140fb3c239a627e94707045a02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488c4c176ce55283fd419942301e6d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c56084a1e5496d858bb08852e5a51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6aa575a0e32f539347af312a03114140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5b4b23a9d58b612bb0fead5abcf8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9926f5a4a32ff58226ad956e77450142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62537d306b4c610ab48a2dd5fe351c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95568fd914997253c6340a2070984f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d00b3d594cbd427394f85da4b81cd2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae4b4d2cdb15d8e05ebddc92b78242146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ecd9295849591cdff75e199b5fd62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b53ae868c0519152e271a50cfaf9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda52a685c3e095ea3716df1cb0d89a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10eec32bece3f29e22e420fd198d83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471b5e8c38d52131e38dd1c43c0df45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f551d8867652c8e661280f3230ac31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6e5bdb78a378a62eaf18fedc65f56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a6a5f7f6515087a3e6a5e3e5675fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7492756d9ece4c2462dd6f170ce5428155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dede5326ca60bb092fc0974d6113b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8865b7dfa854ccd66d3cb8c9d48651157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb305cb99f2864b2c900bc323bd90ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeaf359ff940b97d5008cad0889653159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43541c3671e5740a4553f2d15eadc70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d6a6d72b5ce5efa1c49d1d7e8f93d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03bfca7f11f018d0a3e41088742228162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665397842b56709eaaeb6049cf4ae65f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0a63872b36735330c089b3d40c6be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c173c8bcc51cb39bd25a1d596faaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1297b959c6eb62413fc60521195e53d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5366323d5361d5684b77636b637b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762473cc54e9e3c286d52df280a09862168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb0746a31002fd4aaa03aee2d33933169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5701759414903b94092ade52833b2e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f89b7619e52af26b8e3f62f95e452171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c577ab1d4ec13ab389649d4c6c07e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441a1897f32089a6e3863bfe508edd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8efc62193ebcb5ba9be70ce0de87c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e5b225ab33e90d0ef6af26cb55c51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2617107836a0b04d7328c98b899ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e34553f526655b0320c9fcc10b0753177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ca70b9565a8969b9b569a14c943cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f7b04b28f33b3ad1baec49da25a86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86d226cd006b5b1612aef549ebf4be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed114d00dfea66b5e24425df852cd745181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648a5dfa1dcd69e9b35d92e52af017a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c69e12fae092ce2f0432df7cbc8515183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449bacdb71d3003d36a794e96176210184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f4aeb4b919102be40502b14ba61a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b3a45a6cd9c1bddfa01c2de5484b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373119a456701649a09809d9ac496e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6a03a5159dca1a8aa5ae4e73d81d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d6b663216519bbc25d2f783e442bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164d6005a8fed1ec84107d7f48d92f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8311696ccba079732a890497c5ac75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de826cba895a62ffb4ef85f454f252192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c539af1123fa55908f4e139e441ebd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db7838d8a92f021d67938313bbedac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b5031aa82632fbc0964d9b8db1ea3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9215c67387da2d00319598f5144c03c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe26b40953a0dae88f5d37b71a052d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eacbd607b7af496a9d0fce1a2e443198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619f327e91115e8c8d382639340f719199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280ce857ad72b6d2b894e822a31685b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9982c994797a356d47151e3ef00a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb83a853ad9ffe910d02bbd0ddd0ef8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85494c1f966948e3b3be09f097979c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e70dbf4545e905066d65738b9b4b44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e93be978758c2fc49989ee181534f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4d0d19513389f2f5375d97a361778206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad91c4a6e0f121a6b96e98ea415e1c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af67459ddf8034c4ff033591997886e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95030e3ae512c74dbda54e9d14f35bfd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120c10a05df9652f39427a5ce7748e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333de24558b81ba6552d0f8d8788939211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60548561fa4398d296954575f70b6838212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126ed9298e0a00cff0fccd78813f70b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6e1ffe443a7f39399b751b544fee1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959c9fa3ef8d3139614de515e0878f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad9ec298cea9c6aa3f68a58e82d1ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e672ff27a7115ee507eeb231bc9bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83ba8e0e19766030817a5cb5dba65c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4f950720de694551b09760534adf2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde36b9ebd7ed703fe71e1636e61dca6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8282f0a5d1425b832cde67daf88f8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c038df2748f5d4d2985772bdc3199222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e55dca5ad162a19f80b2975af049e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5915b9ac6f5ea38933057fe005465224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c713738dcd93ba3816f17a067f67e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca813eeb3a1502988329da9bc432f80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f3f7ac7f795a96b5e17c1484476e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2515547ebde9a67d3bdefc8101ba482228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05ce862fad6ec1a91bc949e59a91fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33589f6f83b9f9fdf3c4401e3c105556230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ec42ac754c8f746b849af7c70f5c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337310a0cf9ac4eed1aef11aea2a531232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c1fdbce624857be1e2b68619f1d6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02e7e7bb63d50f785d7e77111abea2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf6171fb8ac4a444b25d31df9d8817235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722703840cfdf4e399bab54dbb1fb05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbf4ba6bea36cf3e2c1878603a02ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0c760b1e2eb2ec99c8aa1fd2a45b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac23f87b4f5d99ef402fa3d919113cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682c6d3b4db6f40851fb94df1cc95a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58396872e5eef0d0a8885b9e2ae63eed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2c21a0e1cb1c0c44c10bfb82452a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758faa8e8739b99ebcda303b5bda74a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20569984ec67620effff8c58cc56645244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c0c3665d6030fb6626e5ac86c16ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e52aac43f02b3d432635574e8f0b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12259b91387fd1097d0a67d7851abc65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7b97f7c94d75626931edb94909501248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182632b8f270d84e769391f21081e7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e2733a0174673f1121c0dca8a8940250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a88f8c01725053a7109f42433e239d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5fb27caeffbcd1f6c8e01286e2321252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92ed8022cc3b749cd0141a74424f93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70341b43cdc0dc4f55420c341c1bc2dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8ac5f9247da50ceb0372c8b0143e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146311eef08fd40ed2e1a557b1c442dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97e61fada0a272f1b548c7c2a19488257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26693f91d31ed107a10e0628f8c4fd3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd1165e1149e8dce96cce079c3d761259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb35045ea3029fa286e5a9f082a1061260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2552bdc8f3ddb35bce6e5629ff3d371261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c205c2c232a7e56ab771c84309356a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ad36a56601872769b531f2afd1bb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6131061a914ddb45215b302de3c23a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde60970cdfe8254b7f8f4868c06c7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c9d6eb7a5a85612a11d4a2ae90432266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f8de61d55708d9763de753c6901d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527f99e0a5bc9e7404174496b00d857268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551032060f2c0c4e060dae6d4c8da360269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e098fd9cd203c1eb4c62388453df41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa3b9f353601972c7713fa5b91067c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab942daa9525168e7750a4f2993f04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77622826afa359aa00a869263e7f3154273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b15e7b1b219e166f9eee4071b6c45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ae0b57158f84c0ef507f01f77959e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e38f8af847d4b777b424dd9640ac7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23938b0a434607c9d09244c0e52553277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c68528a1dca817869453476a8282e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0f5a150e85b8448d32f7f947ee91f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8314c9ec76e02ad4d03cee53c25b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d28b4819209294969f05c378458ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd368635f14d5ba206bca15f0aba87d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ab7468d69e4d05e3c1f95cc82ece2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46879534a69bb2b539d3f055c7ed38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b71126e46246ca463c10c6eb6747c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5a613e007f3dcc2997e3a005fad28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93a7338bd727db8e9106f82275f3cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88a8326346252e0792b427bcbdf5cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d70bfdef60d40c7dde9582307716b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f72696db5cfba51f75ed9262f879aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcbeeab5c7f1fe9e4ad6a7b921610b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecdd944b077a3b9f35831f46f7a7dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af299c25032b97d253cd7e34bc6d8803293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c1cfafc7115c03bad2d13f156694d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bca58fdece72dd4155f188f20386e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15f7d44da4f3aae65ae0a06a4127f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6afa0831aba27fbd0f18de419a7de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dba471bfe13c7aec9df68ebf5b0eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7974f8652a9086840eb0a52e67e351299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f02da051c70849013454b08d4fc772300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bda1a9ca5a56d6a7d4353e29fa377301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3778506d6fb5ab4fde54a87b3a7ce08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fb1f51db15f38df7db68fe2cceee2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061b24b2386cefecd288cea943031d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228b347d295916baede458209c71cc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2886361306ea14a0654f9aa2cb990a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e276eb16c4c80e8c6f931f01818ce45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163279a9f36181c062439094b7a25b39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886190f0ca047cf26889ef5f25ab1fbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043c4e0950351a817c32ca856d54dc1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb32a1b2a2468215481fa1422b2a35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1c684d91835bc928d9bda5ae4dc8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d0526be740b69a526577b20fe43ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49fcc2215eb86dd661df7d04a70ba0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981e9bdf872ff656cdc2b8c088a544f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7093fae6397dc0f5a7c9287e34b43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49893b9ff47743b901fe12fc82fd674d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac5a794d2fe0ea48a1b3f7d2537660318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a059740487a2045c7ed42be686087319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cda2d507d8c08e7864c50af1810b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649951f6464a66c73a088b293c0913f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168a44b3a92b717f37712134366707a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7e337393a0dfa5fa307da85aeb99e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01c232823924ff43aed84568c24a63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66822ba90c17eecbf9db313238d62115325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be4a96f645daeb213c9bff2cd21037326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571eaeede331ea54b944709aef3d3384327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ee44ad553baff8366df81df6504ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125c8f1d92b08518a256113058f8677329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f7bb6de88d9d307b14bc1b3bdf719330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201509a063c224585e56bb4c1055ca0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8009a3f8b450b4ebda3e2b1865433e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3b7a5875fceff3fc9086ae8beae61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24acf7d840877e96a251957e8571c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffda88c0e8afde4a1ec60f446cbb99335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce97b8ef8ac1eb9311c9cd84c07e44a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e237f6a38c299625e31ef06fa53e72a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a67dcfd0df473e1def8334e4c5165338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2e09b3bd0ecab9a2d36380249308e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194daa8dfb24f4fb1b20530e8f2acd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd1515be0dee40f9e2d5588a418e48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaaf6a453c39b40213f9c5c44ade09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2a1898f5737e41307156b714f84af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bdcfc5b9bd949b2a5fe50036bf32e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7928bbe5499bf90a77f000cf4f2d5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9d4817ce80ba1c7c2199597b6ef9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c2d0dbed6824fe05005d73823c337347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7b36dec07c58f483fc0ed907eb5f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91596ffee66b1fdaa7094bad1e0a18a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc33115eb55bdded46b28b5c8c3417350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35cc6f6ac538ecebee55836998d9e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc01ac04c2c59c42d0219278bec017c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5575ec70a530c64ecb30508b4b6cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2aa5fe9d0344318d20720a35b99c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dabb2e1b1937245438b883caae5d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48a77dfcf0907967ec5af94cf54a0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f788afe68f915798e8f439949df9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3d0c8fe5bdfdcdc6fc7d143ba696f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717ab6ea976ad1ea8e97febbb005f7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65202102fdc24a05ce78e03ebc8fff60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf204d2e46192e5b7589f240f21a8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186748cb03fa7a0b0a8f0fba7146ce98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e17376bfc1aaef6425b7a705eb660c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83250fd5b0b4af9ef79587ee4fe51f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99bdbb7b895654510b175628fb273c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195d98344d6f890f043d283eaece60c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23870f74b4b533f1559da7365d590c49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718257ecc9efd12799c3b52cb9e234d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a238d1129d089003b5c03bc1b2307c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40183ae1836e0268f8502b4d5637a8c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b21e424d23d822a3690acb53e5503371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba317725e766a0c22f7bc1afb908b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c9bfac1f8af8b073e96bbfb8e763f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60df52cae32424bb43ff6a92a2b5c44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc777ed25f1d69fbbe50590e920e33d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8aebfd44e6381266c13eedb44b896376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71ed4e2ba7952c57209f82ef68e759377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8976678dad77484767d0d4ad1d603bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64784e4b2d30dc102499e35225ddabc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915b2cade024231bd19c5cddbb987f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48a76a08e72f535356a9aa931d32ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315574f5c4436347211eaecb414569d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4592ee6e980896522ccefa610d8aaa2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4533111a2af81e3a3159fa61886dc5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ee7a98f99721c09a848f0c6a8f80a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bd57652560e3ac02040f12abe5bc8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8870f759812dad58956834877d8d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affac47789981f7aac3ba267958d56c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39507827796c2837ded58fd8d283131389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59142fd92725280732e1655902107a98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c918bb13bd6b8cbe0f5e62f2ef564d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd5c354dfe54738318feda9dde22e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91209300c57d6f7880254acb3caf12e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde73ff8fe3c25578d0d47b2cf8bbde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4d14376a0fc4c96d741b15b1fbac6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1dc0e0936dc2674bbc3b5d701af02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57a84ce23f8747aebfdbe9936cfc70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57d2afd65b395c532cd66e95dae628398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1661f3594e8b80fb2b335dbeaea30399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4577dcca72edf20f27d2f1933f61a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeb3f30bee62487ef5c0fb3f8ab2f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb929d342076dac0bc0623e9d1ff62d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9656e48804732cb27cc5ab0e7c4272403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba02f1f692481996d190d97ca47f83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d27a25deba7a17ad2bcf6751af48a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33998ed2e2ec82f03db6c4e8386985406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040141de1f5380b5a93f33f59a1090f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2779d25203ba6cd0786f7b469d6a505408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33a99c6615ab6360f1e9279c8747ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7290177b80ba1615f96228c0061af3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b780856d7a6631ce6dab6e0ecc21c4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e037396bbdd04b14c1b077fd8ab2cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a1dc2802cdc2dc2654db70e9bb239413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c728f57158cbf5e2475d19d3dba70d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816ee22096b58eb97fbbcc1ce0dad3d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923a0c8db518ece5fbb2bdd52b5a266416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e6a7b19c88aa70c75ec642affc596417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144677c3ef8e295016316174daf0b69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c50258357dc1a4587358f175f0934419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a780bea21457dd781680b2fa9dc1db1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660eb5b8c32def908aa8a1a64609bd80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc379ec8c9a6b30f43c6c971ffd1eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c602b2ab7890813c1591f44fb4f9d30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39599512cdf4c3bf1b2171ea306227424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494978faa223d58ee7430993aec1040425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fab3842c1d1f45086b47bef124c074426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25aa6039993408ebb11e722b04eb67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6c5e6151e83ad7fed22f4d1e161f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca25106acdc7ff0ef9f641674ce2de6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e291ee764a54a51da2ba4369654a7b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72803c218c59115daf0058b251fe76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea49e338e2ed2bec6fc693c6d6b2960432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f09ec82c032141d4ec44d3421a52a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2215291ea53d5b96a3677ef0e5c33434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30623247615a30b3c64ada2599cc1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442176c6724c7f7af521c2c2e46fc82f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5986e9b857c4c287f6a8d1d60bcf8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041e722155ed87b58249b10968f7bf6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c55f19470f44ab107f79a062858f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bb6af2d3e07e57214dce5f3a3fe82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19d7557d84f64e953584b9f64d9003441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb151c7ec2061d09d5a3cec9976fc600442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2130138b2b2d3f46a77ba19a39f0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bf3bce17de2379b635f452c980d40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95087f1b680df4c67acb97a11a1d8ad0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d17240536816f260e4b9473934d37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b591711e3ece24e5682371345b4d80b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9880b7a8660f718f898febb651f11b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3157629dd8b5f9e00a164276c8bb7d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75630e65cffb491e0086afda539526450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd17095f3a1eaf99af40adf5a259842451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becb7333044b65d8f920d09f5166156452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4b3d270006789185186dfc5dc6337453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2df2672c32adaff83012e6d56ce795454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2d55efe83529f210adcd234d84182455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930eb0016259d47206688a6ffe3e05c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301344d2ca20ee6c30cca9206063287457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4e1cf877c2e25fe34a177cf87fa3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157838a61a70d255ff17dd787d140a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e28e8860d94386bc3a3ade7d707719460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67062848d200c81317be03143adb363a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba81ccb2470b944385b17159a465804462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a940773e771652d1a7ea0ea2c44cf04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6286a495ffb17bf177e3492f2b3ee0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393b3349972a92db6867fb954aaefee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ec8de541031e61d1fe20fa265a528466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f45a92dc4ed17783ac94e4a05ca26e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593235de6aa95e4a0f1aa67d9203f94f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986927fe3999b991daa491732425de2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aad85802e8aede280618cc06967435470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e396715b62cac3158f2c9890ad5a21471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aa5092ff841698fd8870951360b81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255058716831bd6dc0c127fef0d9a44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b04269b78b909f9683fbc2b78b8f20474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397ac20db5c4a53f1c5bb5b529bf487475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f3eaa8bd6e2031484459d166ae761476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7934f8ec534d2cbf32fb6fd01ab1ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbe18cd8aea755a5f7819c3949c95f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c161825461d4ff7296b168457633e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c1ad52d5453def7f30b68a67f8745480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7329483fad715623e42866d22bdd46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd743eabc3957c5e65b6da4864e288482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c891477caedf66b8352b8c400d5170483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466910fba8ba48ab52c0ceaa2cfc5e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36078ce1ed144485c4b11d8ca3e77262485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d78878c0ca94c66938f7bef60f2e42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c58400920331787e0ba71a872bc49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af0bad915fd2642153a026994240a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d92673c4883019f33fd598e36c91e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33035687ec6968c12125b9a6e0b917490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2455d2f9d086aca559afdc7266b864491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d71e463feeaf183061cbf4a70e295b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0513131d132038dbc58ad138562d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcbf4a67d7b7c64b2dabd866e5af42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145305e7366d775e0c5e2a50a81c6d6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8556cd02c57d9a0f16dd727637524c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d129024f03daaa7775862e9469d8c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72b316d6efb827f3851a0898f69e3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3286861449515552c4118db120e405499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57656e925b363c8874ca12900e753600500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abde83d92ee549bdfba5d09bd3bd2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd42950c2a22c1caa2697289ead422502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dba277f7c843a3695e4621c38aa1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46067f07d3582d116409e9b2449c71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eef1b1e3d1773ad49b816ccea8b85e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896b9e567acbe46fe7f8a6117807063506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3f8dbd2739f560aafc4f6c44252cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36096405e814efd155a8a07c9dbf81c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e59cdebc3d6e52d4b46c73574f1b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c5a9718ef5049e186b2e9d33ba0dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32458772467f223c2a1a29d5e59c505b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef47cdbb7b31f7ff7a9e26881d36919512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a5fd54f6a519d572fe171f2cd3dc5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26414e1a60a13b36a83b42f56bce1710514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910a3b3e17e9f0c754212c4cbaf5745515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02beb39e2687b887b2d0934e15ed09a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac1bd50c7ae43e6450d93a8235b0e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ae1c8af8beafe9f7da7ac383122ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc95e290ad2749ef7fc314fde16b710519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258251f2ffe22d52fa49d2123ef486c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948c4da93c771e5c760c7b88547ea99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6c330be12cad4e2e62006001864f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c78722254591f9a6658ae41a63e974523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9422b5bc5b23d61fbdd975928d25e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7e9c8f1d5934a13f569f22d01b165525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10d0a8551fdd9f8703373e0b0a3376526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7daa8a7f0e087757d41552877ce7cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f82dd1151ffec7cb0679c6569a6d80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfc43b6f3fdc0cfa555db82f397ded529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff18cd73f6698073947d2abbb89d59d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c753bf730de23f8fb1a5f87fcdd3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5154c8b03672a400e3b2ae6cfb6828532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd54b7b91976c0c1b5a7b3d95569a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0db87d96e731e39e61f58736331b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b8f7b2f0e141355c12939ff6c95de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683d53f1ca050a5148774c7a46e033e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5383d1d7d9702e6d9ea6b140c1e15a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd796251c961b73aa2fb82028ec90d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0435c9194d4e8ad2956f7550d9e9b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c56d28d1e12d13a103c9fe0f8b2519540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2a5efab07d2fef52c017f144d1819541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a26618734a48b12d60762b0305437a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1763ba540d0fdff48f504179601c4e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab2bb48223aebc6b64922e29b241f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ce776e141da6c0fc94e0c93bb2afc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a0d5bb5ae87430171f1ef1d23ce4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79055f05afe95a97712b2b10d1d37e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04c6f7d29985a52165f1dc7b59dfc5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc954ad1a6c41ac8e911fa4105d86f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560a5dd6c90fc74736a21920c6a1541550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f563ff4f1c69b1891735ca16639f08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e5dd87dcbe7824b4cb605d7407b77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107d5912e5eb4684edf383d42af1283553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e0777ef1b62027fa6a4d2fb87998e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b46cb4669f88207b207655a7ad5b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acc1a6cf72ae7d7f8f2c9aea0e0859556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ff1b607535f5c0f781dcd112ff17a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7e08cc7cfe9e8be17f8b968036f82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7e20d32269f093a3aab8dd7640a83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60370c78a65cdfd1b684d0a1c6b7a79b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bf9848c20bfb9d0ecad17435dca05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daea9fb1b97b44c670c1e49b4d7b65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef56b64bbc731b186e23f9bb08e667563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802f5eb3417e5d4db94d4cf9f50e13d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85db79384ab50036c86f13e42da722a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5706a873c04d838d01efa6d72912f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5741f8a4308101352c00046ee821ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a2ee2cd820ac124cbe7e4c41bae99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6420b19dbaa1715b8ede34543cdc4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4636fb7d44965cf7b83e260b636574570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3b7bf103f5bc3840689af225c1318571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a01d720469cf40d46342d893c0f92572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6f4941810bc6e3f239ae271a54cdd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9cf56e69a66cd008327b28d3f0f2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163877d6e0083c07d074632e93f8bf7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ace8ad8b475d861d4c40660e8410cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d596a40b8129cae2338389f73b096a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946190682677d3594e448e10249dd291578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e9d759d3c688bae2c38dc822b48b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151e1feec99b306ec9d6f5c139e1c0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9fdad4c91962a7236278d84e37b63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1b142c49fb8c95304af152769538a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8dcd98bf62ae560a5ffcee386c1e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b953cce3280f60461911bb65a6eb381584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead1d2f49da13f5ade481e2af33827b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ecda34eb045d3f0053ae6d9f4dd91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5750846a9eaf79097b6a8fe6f83a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788261d26d7fc160e35fa5b66da8256588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66e13eb469f3c572800a0df5fd0ce1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d86776f8504f34638e12b64306b71d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797fff89e2cc3d3015daa52d08104d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4565da1e04e83b7aba6d06f3f4494a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950d473363e1073dbf790a8e1d13dfa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3812619cf81d9456915e4b6e14d18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93270d3ffcbc9930c85ba87719f1de3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2450d6ecf295553ce1a06474db4ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ac9c5c0094a032d1d500f50a690f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80549567ed11f477bb54fb129f5950598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745cc20225001c02966a494eaf7d390599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef49caa5d223fc3c714f0ad1194a1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492214391065c9ce575da818a14f736601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18c3b0df711f7420c8d2cfea250b98602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f65b10e431919b8aee3cc43d3f0b39603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927db3e4d26bce909463ab38a916dd7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dcd4007c32d8e20e5e417d795037c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeea1647608035ab0a9fd61ccbcb41606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f9aebcc4060e6aec3c245b7f0bfd0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa500c834b37195b55be9400b53d7b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8df59e04aa8380cd7a95f982889273609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5bef0e7bfbb7048d2024dc711fab0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a4f1a7f7113d40e5a4d7512f2640d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c64558650055a3c11c8b25ae1138c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0486312a503194d0704cfb68a7bcb3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644e16e12ee708221d18476458167da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce064b3cda92e0f6cd45de6a7ea87f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a0d89bd0509aa9e145762c3acbf2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e741fa42d4dea5a38e3ab9f164ad08e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11144ce6033752377fe7a5d5eec023f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576a44ca939e7ef8cb75a4cdc0b9642619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c24baa57790424854a5789cd6c3ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8972fa4d07ca62acf57ce053debea9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c7781a7f6076476927de8329edb97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de91ebdde39a5e089529b1e9dc32b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cad8df7b3cba87d4dafaae138bd350624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71049a252bfaf4d8d71b7dc2e97ce4be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fe533fd94b6eb65efb843e4702131626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a01d72289a6d0fd8180bfd887ed561627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3cd27e7cc46dbfabc932bfa84f346628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985af625633f3bfe68301373fa7ffed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b3caa41bfeac6be4e41773129c106630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48101c5526cec6f0a591e42919c6ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc96ae67b3e639041b2ecb47ec6cf00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ccc4c367bcf32f7265f716d5fa9ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ed691643b35e382c333b8dab40c60634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2dd2242d70223c1db4131b42727ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfa8b3f22be6a0353c3713435249de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a074a44b9b5436ab05c99c0bf79311637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983eefcd8a8e2b955dbea2a933ff0d75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905641dbb1c12d24020feedae44a933639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58730ab25f4b87ec43962c26a0b6b7aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933f204071ea1a1625a54a3b291e62e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43200857004c46c10511ea749e9cc782642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff9e936a4258bc9e6059722e70208d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e1ca9c9eb799dc14c56d80ded6e03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363ad319bef6984f2c435737c695b09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aebe6ca538067892e3ddb3253196bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c8f1acf827b70cddc0fe6947dcec2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f573db151d83f23a8b9d35651512f2e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bdca5fdc044f02e8659848fde8f4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487530fd802fc61daac4b569402c9d67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9543a9f6c4438a40261d59884d35f5e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8820cd90282a08bf508a31e3e1a90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4638462ab3524d447640a7fc03729653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75954f91a6f2a80db6482f45f4fda7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2676f668f03f312dc987d97d194e7d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ef0f100ade2a48fb0260c9a9fbd9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59338883f8bdac4d1a3acc1ccd1d8d03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da246ed7c504013354c0dfa9e2618e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439c1a090c489ac9682e5bf86c2cb8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9535f5128d4e4b183848a5c409c1fdd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e6f578b0d55e2497813dc6d9f7e65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426f6683267cbbfa208fd7e2677ffed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e42745136f799ae7b9e0d9d1d6d9dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1a35c3c3d8ee7ca3c4fb90f1c3e54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d45a4ecbeed4e451c6b30889bdb7de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b9d6a510b77f89c1f2e950c77aa4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0e00ef60f42c577ffc2d5a4b7cd82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc2bbe9e315d337628d02b872305ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1bbe389c691b9b9b34a071f0217dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e21f3a6eaded6ab7b177b1c40f471f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228aeab0838f7bc28aae407b90c7b7b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460a036c78a65023c37577baf50b73c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc1626410e9fa8a678d041af857d87673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf75e04e9143d1475290d3d24795666674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41978e50b1df7342bbe0b0601e6cf4e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e76672400553443b17209d843d58fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a880ea8e27c1f352ae5e2190c1ef23e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f948e89ccc4d5b67782b54e9abb3be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365287c4206dabb7c4e9992f0df585cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a8486dfc6657dd6010c410b71349e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ead0f6efaa87c397014a7e76d0d5bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233c4b132f44f5bb0d1af3a1ba3da7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa8c228425c15f17cad0dcd124d052683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e4d47b7b0290d8a2d5cd62dad375c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c577566f72da611d0977496b18cf28d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b65b0f65f3f7481a83bfeec835c68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87690cebe5d48ee664634abbcb3404687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0d6d29ed1d57d931413cbf967e02a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92cc04a7980fdeef73f2b25ead0fac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdfc777655e89e02a60659147760ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83798dccd7cb53c224ddd2f36544eb75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9081d16820e542b31a9d6e000ed371b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738d70e8e059452d263ff4f4c8fc635693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13d387860aad893c901a241dd40e9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adca374dbee815d90032a46bde9f67695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bed11cdda1d063174514151eba0009696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349acd2d5392d250e945be588edb246697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16f763bf7307b5841601971e485f35698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c3261f019764b9368ed9c7da44cfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aef893b07e443620f0d547da6428b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed3b360bb9290f06353acd66e2bf7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef0beb89b546705be79267e8d69871702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2768db657128bb86d54cf407a9e6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fad25ef75933d1327bea35d577fc6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa991f83588f75b03062bc62fceb4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dd6ef38bddd963fa1388a74447308706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92448b04ff839c616ffe89cca60a25aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f5385b9ea98a13f24b2acb34e7b99708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1af07aa683f59136865d6948ceaddb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f319f3db38c7bdddf7885b7457471710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6c5db07d319ffe5c0dde5bcfc9b14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845aab7734b9e5fb27d8ddcce5be6fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293ed5d44dfc9f56e6640d3080b9599713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3be1707d57ab3c53074f4c985eab0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94655f4e00d7912c63e0d7a2351c13d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985998f594bc8a1859d37a35fa4f2de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c4aa4fb25c8413e1d96d285a1050e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc54b829be184df1ab9429602a35481718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4afdc17932cebabfab583c7a72894719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779fad272dfa6379c46ce34648abf57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c566ec9edadbf40dbb1861809a07f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac841bc7fbf30dac80cbf5b270e3af11722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700c8ea7fed60fef8db0abc8d6aabca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cce5f899077b5f196a51ba2324533724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa89dac451569e28980a1e09938e19725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ac97956849b2be4bcb9414659a89b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541744596a49d5772cc115d92b9198fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85694e9e36a21cc27b9f9e86df08f944728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd35525781a2569e7361d9ac4f02dc6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9a844d1ae28c18e9d93785973ed70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b884078e9fc0626f3362f1eecf9a347731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a4b3c52d9d8015f1ebb2f864b9ac4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc991ad14a9291ea8eb81ab6786cdc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ab640de69bd2a3949187e6c4a9abc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05e8f28ddbdc96d33d755cf5a4fcbc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97194839b2965bf8017458d06bbb0515736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60df6a80887f00a20cfab2fea8cbf8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d96961aa96b8b4d8d0f5db0d34e4c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0f11b79283864a4aeac5f3a8b9d2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16c08a4b461113b8fdc365c7755924740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f95db933f0501e4bd47c4a641549f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f15d56c02e77988b9cc0679a24fb3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9781a1ab74045051a10f2c3987c8eb6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0f31a9bb4e3edccf940a9f09a04a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ef4de54c5ea9a17cd181fd8dbc557745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884bf03af1715a17dae84b70ea70e27746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f22b9a98ba2af47c036889e8f6b798747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daa9c2850cc7519d45ff038236d8b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82a387358bf7ffd276d8ad4cc4bd5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc85759c90e4fd17cb4b225156add0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00370ec13c4754a3fda4f3bdc46fa4a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ebe6c8b2ee2852ef41f7c490dba5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f852a9fc415c7308497a87412a46e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a7ec3f681d0412e21af3bef412ddd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef169108aa98cd0212c4a87fd252d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad09d8c0982245814dbc30d5839a68756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56337305281348419456db3417dc7563757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6e10c79a8782bd1cbc10f7e2dda99758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0461b7a84671c30ccbc0f14fd10b3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1813b6b0855ab42bb91b17b56587485760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ab4bce360f0bd845dfe2d77d2b5c2761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3d135a8e5114460c0ab609ee196e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7a1a62836963a37673d0c503a09682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e316dcb5f06170fc6be0ae42136be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067a330377ba8b6fd6286dbe15a91264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866477ba4583a3ec711ab9884f0375695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737f5a79b22747699c516987dc64ebb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2ecc515fec06d48ae4498ad5478087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ee3da32de62e00319c0340f0bd5328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff6910bb5af9f0d4e16c58e9f8cce89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424dc2ceeb236e522b01051e64ecfc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216007238539cd68017e795ba9ca8fd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326422fb023db7163747d7e53886b6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067bdda4ca3d7c4c10669f2769bc5f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14213dbfbc5556ca354353aad20cbc2b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12d0dcba17da26b426a0066528dbe615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bf8a55999c29e0d371588968c028c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ac111662470cf975b91ca72481c5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95ad5c18a2a302f7bffb9aaac1744018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fd894e86134245798100ee002419319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6410e6c5aa650351bd2e1945dab17f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6131a9b5c5a42e3dd293bf9b959b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95963baf10cc3fb34a18824271c03bc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40426126b72024e4dc00deacab1cc9d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d5bb67a8050f6456c2f62b33b14a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1274a951ba873fba9b8b280f263d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f7acb8a922ef5f278447e56b0f15026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93df44aee2dcff998580d845a5180b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cc0ec2f1d33f582fbcbfc85ce72e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d451925e6ceb4a4aa59ec90a6e21b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f04d367d3cf480d89f429b518247d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefc8bf90e8fc8999242cf869d4b80a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52780d3cabe36dce876f4efb5e1f7f7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e50386c3b15d876815edc60305dd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdc893c64393e43b4667abc00a09d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2482704ad9064e3ad42ca40a673ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b287cba32ace265922b97a9dceb7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b31c03147447c5beb4ffa161a9d9ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332784554a6c262ef6c01935ca41eeb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908e9e95ac39da9a4fabbc886ee888b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2726a48babcb49c5ae9ca6fa0976cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77931c561ec9d90ec487319d1df4aae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a28b72731882042d36f934a199820c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb2e614ab2cea7a1639c0b6369fd4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e8c992090417837270588160e43ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746bf9d5fe52f9a7a2fb72191bc779345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27db13dd1e1b0d4d367485354e0887146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a400fda28a141e739885e922852dd7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7b226d6bb8c2f714eff62e84a47a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40dc985411f926bb7bc254b63d2a6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c522c2007baae9e0d095875508509df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dfb25fa1029f5b10aac3e17f49fc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201efe54b613b170aa7b64239b2f37852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bbae7d85ae5894efb8c9d99a9b63253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044047533054e5faaa702fd31aa8e9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cfedeb8e2feb65327418462fe205655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10e6ed7f0e649dca52a131590d869756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f737975fb04aa46b2d94b679bebf2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd318ecf35531be3ded149e6049f4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d939c630fbba2123730753a2cd3ba759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c934a6c410b31b9648c85ca590f9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894a908c3f7840187fcbaba2c1c6b8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e416afbb45ba77b9537cc891c3a60762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1fe8fdddd4684396d93bdad27bf2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc64c7dd9f238a84be832eec3df46b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982be8105290cdc29259fd73831df47b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebb6738e9d836c647acb79f111a38966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a958e721318277cc46a9e166898a80867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518f53d80ca5e6688726493eb2bfdf968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f318043c2541d9ff47ab4b32251c50d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017c9757b5bce7907becb08618093c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52758be957a499344a2176f58b5094f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc88a847d04990b0458203c15f168172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba871b3df25809b7ab6d2bea69f73a5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158e882364b9008863bd45aa69fa6fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485f9e21046fabc84030ccd171422b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1797d21d21c990d174ca9c45158c7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db46e716cf180fc0fbae6c210ef05b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bef98fb4c0bdec4482004350a5d3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a027ab7f540b21f73ca8eb804fd63e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08ee9d0e9582e76f42e9e58764236380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7482b0204189a24a3fb4b7a99f19181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e30e9f30b67d79ead2b65d224733e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9bc7e2133447e6d76eefd0317dc2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f55c25c59dad216bd26156bdfe5f7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057922280c08ce51affa15086e39d8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb6fb594d953628bedf0c9a625219e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec770251bf813868bf111223e995c5a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8df1ba6c4ed34a3f4f46a7717d421488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f381371bcd1c3547feb4be267d5b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e945490e0131e10d9b18795f29093f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a91d20f7e038368ac92a3ab5bf7fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda018989d9e6f486925931d3a0491e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818e5aba6f2017cf8e1c837b251171b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6d3c76c2338b8818c32faf823ce1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614851bde1fb542630780201399ebd9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b3a1930458e6ee0152bd316f9159796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d16b4507f1a4e3c15854ccf0aadb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b2e38a88e54b229a0600b5f49f86598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03f0a610a928cf84c9e043ce842dfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0229eff302d9b121ab978921edfdec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563e213ab6bc154f8703c88f178ee82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a5f90cd63d23e2ab507be9947054c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada96ad64c36886ec28eaf529147cd72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d85ab464aef4d083513075b900912c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1a7c84997abd21961412257e88f15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334356f3bb3307ed4657b5fe3a93c822106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4bf0f2ce04f0c7e73f5d64466c7ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735ed1badbe8b168eab7f3f38298418108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53177562206c05570ecb5fc8142666a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7d2d9bdcbb379255ba8cf66be0abd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656ec93ee63faff4b4d4a95a64fb2e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0d3092fd93ff2ed62770b876fe13f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430564f62a07f29908ae139ff26654f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bee07ca204b0bc80c6ad3e02de1fd6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174064677e235ff6d4ab6ab5fe567ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec24a1d42290dc6c32d0836b5bcf1c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d610895750a70c34ce82a0ff23dedee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c933e42933c40d59488b83c744212be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8c6d357e62adc57de56e88f95093d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca390718e0c21b812edc96a450549db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1e851016a4aaff2268f2cdea1b469121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1af576e00499cb86fbb469332fe1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e093bb7ca8f20117e3e767b072892a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aafe991754c05e2a960b954ed9c1c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abc748b36c3a9bb568b9be24cf85d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7036b2daf00e103e2532af0f538779c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b821c08ae7e3de1485298859724e848127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac46b3e11bd3a717149b0b83a97669f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfe96dde4b12100cf23d45787089d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383b67354be1bf7a859780f808eb0fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5547c936d3c84e3f5fce38c23f7a2b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e50739c598a707280e4d656600cf0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513402e6332f3295a388ddcf17fad27b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27681b61201fd86da200908d0f0d09f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a8a28969de8c0e338b195f4b0e3c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c314ec1d7df6cd8643f1a45d4fc5e62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea43fc979f8196bc2722cf4f5a57ba6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba848adccd14df27d953cdaf677877138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc28893f5febbc8f42af33bdf65e0a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09967a622b16e661c9cb9efb45dd176140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e06db612eb21f967e8a07a09bfbd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242ddbd96611ca49c579e022e50413e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f043f42784b1fefc8cd41274291dce0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e0f15435a23bbd29a77f6c99bc139144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568add40084dd7f4d4b88a70191f3a0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837c15e52c70e4f6bbe7f797cf0a8e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe114fd4eb15c852bf682e548667513147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc99791a27ccf278722bb2ac9a463f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a644161072ef2384314824e5aaba6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d689424e1e8f972f48467fb7b40c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3910316b95a4d085d72a24f3c0bc8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0583985d48a0f2bcdb1fb783b07e22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e20190763470515acfd69623b46746153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8df7632eb92668f0f1e78eadd1dff7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d4c8dc8a60d3deb91c4ba9fc722ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94089868ecb7c90b10e1733bde0083e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67880adee435e15588dde32de53673157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80ef0f54d65a8f30fd2070ed423cab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68796a4921180efaba5cb3d875311532159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da21c464fc271f9a7acc5a48600b33e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8aa16550a4394d85577288e8f5a63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d21a68cc43225909297932879e36b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20acc21a59c72e458b523a953a44278163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7d2eb6424c8887e2bbe37bd79548b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c6b033cc40f3c9d7e9070dd9b2d46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c2e6c9c4923ee6d1a264a3c357015166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920383979add32eb4a8d3970331212ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389abc50bb14eb23bcaffa42db680e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1afdffcb4280d4977df9da8f3f3374169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6195d9a6fa3e1b40eec3c07cc2cca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa4a88c31543ddf8714f9997fefc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3bfc8bf52ff5a16e371fe7502dd56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee372d20198e11d0f19acd2990a298b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11b42a72cf98f394591337366e948f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c1375779afa3fa27cd7716fe73a24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483ee1568daf24cfc952f4d6088ff25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba720726f095455031b44c25916355177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca28138b79bf296fe65d5b1fd99f8cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2a2d25d3a2513c3cfc6d1b1be488a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007952d003ceac179392334bcd3b8085180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9798d6dad73413512328c261b80aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabbd10dae25ba57fb89b12913cf23f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961d2bdcb4e28619e6e19eeb05eed86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384a7b668db996c5dba1b998d6413e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989fe9fb23d4b034a3057d1814a8d5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0e2c2bfc445c37527541127ce00e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df922ce0faa97fb0a41269b8871f4b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b4f94a2bc419dfd5b3f8e6981cfc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986429993a59dc0d128e6f859d36015189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c935b902f5b1d4f07d48935eae513ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29b776c4e5493279d9105c6fb26f90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9124ae69d0d22364e119e4449559125192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a5c1e9c9e3c1dbfb8f919ff27915a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1a09a928bfadff1c1d6adc1687e98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2762683e51a6b344529740b85af2400195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca8efdf42953c3d25d1a977f0c0916196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b07464613dca04d573b96521761a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7baa9dc079d738e34a8eee73b2ff84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36157290d3baa3f0457063b578250d96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6512a43df84e869a4abb526c0a037e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d44e5560cc30d5c3fd1e89d1c80ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc9f0abf2f14a6d38dd0a03a66220c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b7c0c76e199069cd7d8fd0c1c3686203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a2131afe1d36298f0120b318ca48f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff28422f9298b7be3fe4feeb347954205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd4ee482e6abb16084209d08ea2e63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a86b18bd9f1608a09df9cddedf36ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55941b0f93c0bf637c88500bc59ee360208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029b7b007bbb55deb46ac23723a66f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292d1d61c394f67452343d0ef3cf530210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0173651a69fd700769fa6b835fce7f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c32dfac4403b5a4039fc51996add8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d079b52685c6ce4181fb117205d6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e85e2dbd99f7226c5609f781feb30c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626e1ba26851be3fa8602b350f07d63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee85f918691ab4a0fc1f96e72209716216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae286179ef46ddf9c09f64e3b071d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cb21b98ac3c7b9926ed0db81b1658218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fc74f86a9151a55cd504184281a04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6bec2ed3eaaa3e929f46c96a820dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527841ff3ae9740b9c2786a0b3a785e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d999b59fe3c76af9b8290a6eb7daa8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dec3ba0fe389f7c146e04bcf3e5ff9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540f66e1d67be32332fc4706192f648224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f134efd7ff1245d04cc237ab73fe7eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59029cf3ad71274f0f5127555cb5b56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7104d32b70afa1ff7a5080d324436227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f7c2ff01e94f646ec231d763e675e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263d1e8fa7c6d5953ae59484d7e2753229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed86a519ce870e45561ccffb5815c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5af62b6f2236629f796ac9f5832feb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ce09ff87a547925ab6a9d03e6a0de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf31cded4c23c5deba2903504a7a0f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6265bca24c5de27a2b290362781ea1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a2b229ac97f70ab037d938e6b003b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114b9859cd9050e2aa90d74683644ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51103e1c73574bd531b0eb84145f0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d631936e8b5e29cc2653a217ddbdcd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529749ee67214954824914d1e917461239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c731c9100d0d7fc8f774c9d76467830240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43372602a3f72fadf99c99f50ac11e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8611c9ce311bd9c6e03a7c429fcf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df5cf7c2b612eb2974e0b57699f67a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8069a8d9519ced7173e41a1ca89513244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1a7996ba6831c0281cb76fc6ed4c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c085f6bffab2a68da57994f171ea6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bae88ff72fffa0596f7a183408e6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68d39e8727f2798787ce0fa7bab46b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc9d6478366b4f2d4b1c4b54bd81a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5197e0eb8178d20a84f62c50dbe8dd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9c6cce18cfc20ffc7b34a6ce51a57251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c470deb9fee1ace18c820c7ad91ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3423be791d957639f2e38e573e9b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15581b2afc4b3f7bb794477fa31c4c77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a44cddf51413e032da50ee35ecb2ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b40f6249d3b2fd4fb5852e7b07f2b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb3a7240b31aa98ada23f524dc5c4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01865b85f1ab2b037cc323732e54a7e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92d2e7370e9bfbda3ca6fa06950805259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759e2686def213371c661bddb4bf9f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037880dd369cd5657eb6a19f0a43deb3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed9696942b88f72bc8060edbef5594262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2994ea1300584eb5bd1f5f59f6fdf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc368e7bd19cc89cb1778a35c3aed8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede22ed08e6e796812887b54e47ff3ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b902ccc3f9bc30b2b39e8cdc03bc5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b848f3798ba2ab9c5d2773821890d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f381bab499fb820ad88013d82dd45268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa959e7afcffde6adcf0eb8dd27508269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c77df07df6445339cc7a920de24eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab822d6cb6f9ae9b497b6e2503bfa06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026bec6fbfc3f6f99c05e6b039d5452272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7d2d93f33c4505c680bb9b2313b7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dccdfdaa6fb6af771cecf525a275a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f207604fb0c46c970fe34b526200f6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6752926a522ec869cfb839920a0ce1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755612397bf33b846d0e9485e8bb1ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461eea83da881bf74ffaed2cf8c385e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bffc930baf2d15c13c5e7d68283f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae54e70f686d872d4c1472b7af1784280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01e3f412619f7419e9a0d1a0a38e76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7bd64c66437ba96559aef9253dc0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1039bcfe20d4ee4c7aaa4330a332d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85614c07a29129f4e90fbe7ab68c26c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091a97d2c374f2b7ab65afdf16f2763285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee3b0cb31bf541bb6078adf429fad7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b8fc4ab5ad5f1b792f3f77f5a8f77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd414c504663ab293f5670e18a671e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a9625412c8c7336d2c5b054a0c387289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edeb3c67f9a0cb59a72252d99c0e19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12da3ea4b510d733e094464e0a9282291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db1c08a3ae5ef4bbbc2d2e25a9c736292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115e42e9408c5a73db3cce7d031970f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d39f96f6d619f3aa4e758a387f4833294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0524f62c6487303867f42146d9d2f43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ec57590c124bddfb1fbc9256757e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fcbaae391c82a337bf86750fb0d31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327720b58bbcaa27c4e41c1c40e186e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9cab0f17c45ecbb78c9ed85a0306b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f14685a1f53a206aa97c7135a07919300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0541a46ba84896d90151ff4413e313301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6c650942a1ce434662d3c65dd96e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c7ab2b667a99df961e6806aba01e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d2c58c3823f58ab926599e9dc8e92304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e88a078c11afe2aed4fdd3fa69610305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713952ca0506870d179676dfea58f61a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c279837d83cfac7db4706f15a2dc9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867f699a21bd3f068a95f725f2e4b29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94669c4d7ee9122297acb2a9b2fd81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aad0bd76b5495411832d39167a3bd5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ee244ac04d0e8d3cff53b57582494311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66ba9a6bcb52885ad079740a3f65c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659251d721416bcf9dc0748526dfd398313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302ab342c7ecc7a3cf8cd4d0c4c3f96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d23b6c720945899b60e74a0d6f472315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74883bf588b781bb68ae31165844fe68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7e427e24dc13cb93f8161953fea31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bf946c4552c171c04b9809574bd42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd310eeb999e1a69464ae7364fa30201319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db0d4cb4ed907e8c3f104e52a05de0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8006a291bd9feca77346575944cc97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2db1935bb5e82e5b6872e54883da9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8671ab598fd25934ed3a41d60921f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92f76dde8724f4086716a2a70f7d04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5f82356014035d2bfdd6b41e19195325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b320da9c46d6b38896a9480507068e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8836cd12fd30d52749c303d4cb114327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a523bda257c461c53dfb7413d7e9ae5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188bc5dac92029a176a483f530d7daa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f3622a26e6c0c6fd16a4bdbf123bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76460da8407a12a81d9c52b65cddb90d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc159fa570ebbf5cf0dbcee5268933332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7679e993b09389b0a654a878579d292333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec0d7caaa5215cbcf9981342de1e60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32500f7f6b795320a50818ea122a71f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831eaee2dcec4526fac27e3d4074f33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa975af7cb21d95091454478e84973337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4d42fa3b062d7a5e6cb93236eea89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ed7f312f1b05ff68be1ce26503dc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6878a0202aa4aec7404f330be9f55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bb788c5cdb999505a4acce6cb9f7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20842f83548d3fabf86b9500ce0be3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258df854b38b5ce6ab522318c29bb11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f291c21c585995f00eb8eef41ddef21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83244491ddb0ff9d7239adac6451477345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2de17aede558283619a00218fcc2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e99d40129cdfead5098663bf2b027b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145444dae0720cecd6cf7fd107fc7622348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fde47054e8f15831eaff55c378097c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfc2ab248683bb108fa8b93f44bea8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d91139db764c7f12bd5da28e97e67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f644ba200bb5549c2012f78835846352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318ba9458a1ebc37029d83f35bde42e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522227cbc9c77d7b0f89d5ee4eaa65c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acdb4edd5f13f1f7c086e925aa6ee8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3a76372660850502fca9925e81b36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b07897be2486d23d3adf1bbc395789357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf70c46f8d01e5edce7e36efc47ddf4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf637ecc92359bbd4d7d1e291314c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc1174f7ff71459fd41243d760ec92360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93797a27b19fe17761a8328a904bc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee6f72f6ed9b697cd2a696b8215f03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ddc111d4a6220f655afc0f78c1c49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92126529d4ccb1bfed838ee99fed20c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ba1d16313aff245fde45d55a42c97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e442eb9ee823c1a0869272391ffcb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933af3e0fba09faad2e90bfc1a0ced60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3006813ca5a5396a0454ff0261fa9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada50c6e03acc0ae7be2103da1e665d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b46a11cc9f1d97fa8688c1d3efea81370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262164f9484e90f6e904ba37c15974a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377db79a2d0aada05ddc03e27ac0974372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0ddb1110d0f7fb95b282fceaba9a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc266bb70b78385511c8f3d20e23963b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e3b0148af5493c74890d8f1a4fea0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8cdabe1a13738b79ba6ae8814153a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f1e6c20c1970abe4621b04b7bab3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f88854f1f215b1c52bd509a9463cde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11986443374aaacfcab279c80ce9bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155711625a4b5c429289e737a30a030380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadad5cc712aca230049005793db764381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa29d731c0878d50d5504ef1fd3fa6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fea8a45ae0981fb9c26829fdd62e14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84584dac9b3cc436188d3c16c193c3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28971974c8f9b733c1b2bebd4b6105385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195367e6e56b378e7d8d15647ca51b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c64bfd9d9a197658154be8dd83721387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14237e794823536b644fefd4839729ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0f600426641a5741392cb23803de5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdefccb6ccc50e6b77c5cca079d3263390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18cebb70ca551f7142ce07f665cd59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8aacc22657947d08004f78ff5b2e09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef185355f31abfec01e7ee61eb63fc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85394b88f4b5a8cd8e87755b68372e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f97c22c94c39dc8453549f57a39a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa1ee614042e4323633db44c7700be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ee3e3f7b1b9e1ff8059cd995720a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789f3101dfe192eeaa9d31fcac85cd6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70986d2eb0c90f843ede7089abf5563399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a0e8ce025bc3265bdf3fd6ecc2c13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900514b5b9ecaf18e9f8dd0adb35f26b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fd32839055f5e74da5d241c7320b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4312e561b9e7a388e99707f813ce70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ea2d00e95f7d067efd4ca8033b2cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d46864dbc3c67acd177c0699b3a4d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496af02f54b8d2ef4aaf4af84616d21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1eaa3cc6f67c1cf596af734bad94c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06abebd64cf0e382647999c84d77a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a4e955aef6fd279cdbc751b40a09f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5deccadd14e21cf5d0ec8f9103382410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267cf8c8b2445e8b07fad8d71d94024411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec579b44c68cfcba717d13971dca6db3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45673557de70c9188252031dcf6a0d4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6148ea19a11f9061af52f2f73d607e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62909dcc6f90ed18a2a922fcb52b6d67415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db086489c91193753573137f3be9f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ea52aa484b2b7a312f0cd8020aa83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30df6984e6a79c028496f6a3bde00c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af491eb7fce78d8daea8568ad420292419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364def33039b756c15c9d633c8bc978420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca3881a20e3f371b93379d6da47cc7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1df1cada0abca54abe5c8a85589d2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e41f5bf22ed9433682b4ccddfa6ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175be05190529a256457e93ba73facd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ac9550cc6fbe5b9bb47a6a59c590c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f837fd5791b85bf464f178d2ead1f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d71663dcd87f0fbbbcdf629bd78fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eb2b2e28f6fbbaf2ec0eab283a72d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7d363007988f7ef26dd01f5b60d7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf046769a685937103ee2020f3198a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547c4099821c108360b273029b0aac0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d13c041786ed1dbe5080f3210df4ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33306e5dd4ef15670507810415acf076433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeac7cc72e99e9316937bbbf159c2b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a401d28ed0388e146d38ebc4b57d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b60e71650acd4f5b5154409cba54dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cf50a6c308b9105ae2c2ce2740a3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5409bac3384d8b0ba776aa667c72e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb7a5c0f288ce28e745b94b23af1bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e14432b023c981fbd3eebd926efa9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c136b0a2ee2252cf2c522f246f077441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98399e004bb4ba1e5a1565227ef9d9c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c0e6094acb990316b374699359c90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262ebd16994907c4c09a0249f6d78d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de9f6e7e8a67880d38b64b7a6f4ff7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64df4074242923c1396790f30b4ae8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefbd0e5d82e8d979f12205e9dc59d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dd8816144999f48bbb03fd3114a01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3658d966bd34b549eaed2d11c9918449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8f10782dcf14362563d88a49247d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65332808d2119b1b436f0036d0cf25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aac629f2606568c521cb755c7dc68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c1db0cfeec171c9a323aca6659fec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e568fce1cb72d65dd4e5bb6c8e5505454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9022cff4a69975cdf1077393c69d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a857167cb7eb4aa598b661e1332dfd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4213c8026ca6ae263506641fd3b81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6355555cbacb5c97df4adcf06fb2453458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace89b1fd770f9830728d654876db9d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e4bfe73b3f9e8178c312357274981460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c68a3a9a9b3481a1472764411579dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab89bdc43a2878075ada27c8cb680a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617578b015a6abff38cc76151b741a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9d903d27a4af85f6101dc65db009c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3e14b8b26c7579808e8552a30e312465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da0102517adb946b58c2404d25dc55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85059777f92d3c4c3e96dc420ae76a8e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4fdf6e2aee543c9be6adc188cced2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9c387cb807ddf5fb9f9205536a4bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19160e15c6390e7cf7138b4c109e1f6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b007c54a987f8869d11e315cd84b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b46953b41622caf7340ced8049890472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b391a7406840200d9fc5c1f41588a8d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1e5d47bb4eacb911e5c1b495a1a79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c87d3ba38466a2b6b9710f28a26d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10593259d04e6bf88f666fe2b6530ebb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b71ef8bc4039e94b36ca27561344f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894c47163db14614c3aa3310e3b3530478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c236baf13bc1e9ea589190ab70d066479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d998bde2d131acc77fe9166dc5bf28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea927c519f55f3fd98811078125985481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3474c95e21e84162e55b72cfe724f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34cd26c5c6cf96c65ba42dad100e56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca6ed0b93b4b3a91bcf3160fdfc44c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891197a174fd428c6981b14998cb6592485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b64445dda06d31549327a01796c708486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8af9449d068a9da2fbe14a61a3f30f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ee0c79f4c3dc9839c8144d5a42cf5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85407f7782e542efa02420955923e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa2465ed1625dcfbe0d3045a8c9e7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6222063faacf9059622f28b1d12f32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f62fe620e83fc0a27ad8721e6ae2c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31864e7ea15930aec3d172573a40d039493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292c02c35b0ba2ca542a174475bc8f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cef8fe317d12b1de28b68d81ce8452495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b0f44d51dbbf5aa6274e0a7bc242f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9e4aea3317f2c87795da6c621ecbb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28763991954fc6c59d4b316a3771ce55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeeb7074eb1ec3517e84daca01cb1df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de486ae7552497426aa457b645a1d323500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa6a628985ce095714713db6e209ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24021b30b3f61f272575510491a53aeb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667ae8eb38173115d641a6e51962e45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafdc3bea05cc95f4f2921ebbcc872a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d76b806efd155e53d8dfda23f9b54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c8b3d67b68a96d11385170c33bd62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa460fba4667dd3a7b4bd0dbc967e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189ad094586aca3150d2cc93c8bb63a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ffb2bfe67fc32582345dee339dd85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1daa2195c7b576cb98e39b32fee0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcf7bd1ca9c58d44f25688377a9c16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f46f3698d071a8acd2db22584010c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170aa1ac3043de985e73ef870472364513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50c4a9ff36b9ffe9b6078a8e1fc196514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1cc684f220f7aae45d166fe3bc5e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bdc8f7b82f8398ddba112ab167228516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91c24d914b708e7ef87ea9865ff360517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b4e6b690052c42074204cfe424094518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0756293edbdc385bb80f3e6024a38c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98815818adfdfccfb13eb6b038b63a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651a254f7d31b807f82cda35eed3802521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fa5e2bcbc440a984fcb151a741b49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df9ac29bdbb148ae093c755a53a92f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ef1711cddeb3a64d3f482350ffb8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31937cf57fb5bc218b66984d9ed528525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c38ff8b5f1118a416a0f6672f3c6bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7eaf7f72b31491a6be74162246f472527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f86786241bee6f93a5b5fd15cb154528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4a1105b2726aa8795ba2c67d2664c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec4c7a821cac4b170567936a72512a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1dbb3323ed1e75d0fbb5d90bcd403531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54053e196f72b82f1c9484af869879532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1446a9afdfe4935842601719184846533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cca439795419d1486c4d54d6a65307534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fbf8034e95f5a924f64b5eadeaa15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400ecf3a8f2d3669e97a8e0dade293f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee3c6209c5e96022b78a9e6e1db0fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44271debd5528bf198658e13bafd867a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944fa6ea040a8a405c79d0770a31967539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c1125d8fe1d8a916506cd60097d23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea98b455c0bb43f36a3c230b5b99eb5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d91f5b68ea65ce57902298de58209542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdf290e4862aad4adaee5cd67e6836543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a7eb64d06972daa255ebd4d147914544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adbbc0567f2f3e98b87b0d8ba1b9b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f60bc09aea8a95137d30a891b92988546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644634831c5e19cb485fc9fc847252a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa794a27c5c40b419f2839700b71172e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe2828474badacc63b81546bacb247549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a52958498089b3a3a06e6e06aff1d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0682c7fd412fd93696bffdee4dec7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf4eed5258fe8248ea1c2dbf445d1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f741ef9cbbe33fe0920fd0eaffd5e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bc24255bf9917bb8adab6459f472b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fe789737fc84bdcc4c1cf509c2a6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114e0381a5a679a84de83616495e07d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecb8c11b815a2a4fff433b7858d22f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bd840e12adbcd3f78326603a5ac25558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce473e7f1f9824c8831c6caeea9c98b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9112aa63528afde748468116aff16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22de6686dd4a2f6cd99ab06bb5c0acc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a81b9371675c1ada5ba475083afaa4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febdb646b4ff9b498bca99e99ff8606563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64d95c3a71156be193efc1d1061800564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4528311ec15f6ad25592a3f72a00d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe02a162712d9b29a6ba9947d06af40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200ffbb1f3a620398bf182aed4ef529567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099afa6d21f42323c23d164ae3235b96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf99239382267e4126f56c8450deed7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b0d2806b6d746c6ef99567d431ad4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dd61dcaf21331d606e43979b5f2df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd336628266b7dcd606848df78bce8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aa9ab9c9d7cffb75b45bf61a53c76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359a150a447698eda49ae5340095b64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b413061ee7c48902e6ff838c44e26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a616e34e71945877598e8365d6359f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ea3fe609eef7ba0e464b86171d7d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4ab991a8d3c8e14de7827d7d5a364578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a722fba08e3b2c28e412ca4783e40f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620680db002efaf80091fd560ef4b7fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73955e6ab2b40590e145a959200e7596581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7c5c608732c3a2588318219fa7624582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3c6805e2c048de5f3b8e9c3cd44d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8626a443e825dce3caf31c40e312bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f909dcad80e1348b6d79c525adf35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842076153ad210a52ff24e1f67685aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1f14434b7780b344fdcc0d7f6dabb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bd2c8678a71266d0dd23515195216588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46768a178875b3e1b157cf12ddae09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d8667ab0bdff83309b23ed66bb0b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868e2c71a5337adaca56c74dba6c3c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85544b7746a350c8215c97d9dc027fcb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69082c08a9e6f29ab41bcf1fa4bc36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abba81c879ca4a57ff73b3aef3c54a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed488d3748adfbcb04e65f8e8603ae7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f465a69eb6586f6f4190b4df7136753596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d7fe89478a6b0628da8885e0281a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6a2ea29800d3fa3a5c2419a05c455598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dbc4dfff7ea57f439b33dfc948027599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6787bb808049fa8e1cd9dc25493347600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b72fbf7b5ea25e91e8a5f3772e7833601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56026838422a0219d56f4056393d65f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99206e4be35c41e401e5de06488908c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f585ccc1ee4cd03f5a70936d88f383604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd08f436ddd4ea4fbd225c8b4d6fa5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cb70e4f78829776dea9cbbf8ef0e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e28d6eea84dd08ac2d24cf39593454607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d76f8623717803d0166e8612a8bc7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc2a45155f0fcb13e8632ff389321c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fae944118f058f04f730a3a5eae586610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882641a0d2b333d70eec5740f0a5c5fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6bde652fe32b8205b14f9adf224c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946abbd99036de59b00227952a366f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbcf46afff98f0bac1a65fca64c3ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee3f4895f33b41ddada58a67df139d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980ddb15cf0b188955e4c7078e4a6ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d261ea232ea4d23369708a93b3fe2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f272adea07ad99fd050e90e13bc2fc2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078714e8c6ecafb15e445f658a1ff422619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4870c3e99495a74d4c81a6216f2b796620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a04525591a962acf156617c34c476621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6595d9579222f533c2cf20c8633f57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135788223b476ccc76f92a272db5f40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c316830fba9da379f9ee230d4e36f32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c303f0eadd8828adb66ff5cc2eb0c9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01aef1c67751ad00ae6d8966d05272626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e241f1cb8d5fc57cc3b1942d507a7f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783043e97436a92e23f9eceaf379960628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f741681bab6d34b94675bb8dfafcc7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9459f53bd10671ef7351139a174b6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e887153e896821286642fd4af494b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5372e9183f16356d766d7c10a68e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff377c1c752dd7ec9fcfa51d798d22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531b8e4d250bfd5a59134dfd1aba03a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1ce692ebd435eb25d431024e0bda2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3b228682776608e8a0dc95e2e0258636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1896bdff1a2197bae556eafe41b91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc46886338d16655ba9623521aa350a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15289339cbe55f6a499630e4cc7fa500639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9df96da8106cd36a54f2609500a3e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d67ce7b2168936ca13a9d973bec5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b271a3712140407016553d0f8f3ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a8c11d760f2af71f12c39f950c34e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13743e1925d9fc2ce05eb8608851bfc1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed329e5b0a6caf121bc367a5291f4e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508c29659813cb7e19f3a923fad022e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfd49dd262d0b757e5a4ab77859190647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f82077a68b3bcbc650717470caa34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680d0eafb362b1264edc558179d2de5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584989f41cd3df492127e9cf4be1137650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bad1c9385c8f5c82e31451b2299ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9cd506ed5722fa1b33c00e1670e91652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5553cd1c4731e3b7831d03356404d33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab73efd813b847004ebf5af3925305d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b764da77d2f9e23f68507d65c5861655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a408611bf423fad2a266f96c607824656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a9d32cbeb3df3dd685f0a572d1a0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67b04841e6bef0352c48a1b74487c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a08c05ad5adc448b58cef78bd53191659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f71459bc04ffd31a651ad819b6539660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8cdc9805af424a4adbb11c42ffbe3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd3a5b0c069e6cca840caa2d349c1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa40b5da5361c5590fce3325f4ecc8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11ab69172ee2e4fa1b86ed313d2519664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f10e58d520aa5e5cfe210e7a7e195665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cd09a1322e5e5cef279f8a7fb1538666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e893c4d9fcb460b56d28f82f6e21b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6e1b427d0a66219892cde43ad2aaa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92e4d0e95f7d0a38c53bfeed18901d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0d34a559810d587f74410a5c16e34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f048ea64212dc8a4fc1e7d45c8a5820671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65d9e432ed39ba3bd59b29951ae184672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68727a9abf41c75943af6ebf1e0515ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d23e4a588a9d33b16e4bfafcde525674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffbaa9fbd2ed477d5d256cc607f25f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09115ee42edfaafb0f7ad6f1a69458676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb658d5a5254f0f7a2a69873c1d5a60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dfa5205066df694b18261dbcc1f1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f9d07fd7c5700542ba07ba8d605b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963c4c4d05ffaa23a56c438d2285e39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f1ad84ae3e4396bcd67e17191b438681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eea6ee0a81ede4f67fd6e6c70d1a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58e575be28db73d888921290c10a25683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7056bd872796dc49a4d5b7ce45052f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ac2cab7c1bd6888bbe80172c73b2f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ac252be1aeafadcc3b5af5c94530b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d5bc92ee23e27b1a359765e4ffbe4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2287252fbb0406e6b769c0d6cc2e1c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aa4a9c27dc4a1b6e7a881b4e555b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec979bb21a7e4a697e2ccfb08ce0b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf10a8e5611936a284bcdcb09cea01a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314745ac279f218a8fda36ef612c3fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f688a492f052bdc699404686505381693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036f2f39c5afd6b515b2af84c4fc12f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394b158ce732b0ebd04f012846901d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ed15a3b1163ac4951c9568a501e93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c58624cdcac729bdbe4c81731e3e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f47b46c56ad73d8068454077b40360698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebc316b9a3f2e6dd0dd4256edbd6aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6230659acf1d25972f2a742619a63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164f012ae6fa95c5f4f82d0b2deeb2f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a25c964a70bf2c082c67ae5e0ee18702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa8ad8af501cc31843ccceec4f4d3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cbb95fabbe96507a15b6302041d85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83d082055afab6149ca82d5c597227705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec4e34dd1674a7bedc3cab8ffaea36706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b0d4319504c8da4afd955fc29b37d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e2dafbbb4d854596dbbf6e59fd771708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26629259404d0dc36b69fb5dad575212709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7d6c460e9811fb0ef6057fc595ad7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c563a7e1195bb2ac000b0fed0c00fc7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7e5226c76cb7af3952ab606e332e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fa9e1deb94f4a1deaa6107cccd177713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadb6f4e4eed6f5528028de120b2317714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099d65389b070c0b86eac6949965850715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc613b99286be025ac554b9c5db344716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99bd26bf9d3059b535df4d39d2b3d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1167c5bed35ae98bc577684e129a42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66063f92dcdc0486c0893c25702071f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2e771e7e8289521a33c68630502c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221ebd4375eb51934118518dd67bf24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09934997e0fa2e432b942a0a99d332e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d695468ab16099c9eb61b56811721e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fc44f13172e5da928898fce5a27b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4527d4b15f8585d420de9ea288fb909725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaa65779afa5ec40a28a80b58e95a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b07becc581e19129d294d93a2f003727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d246a5c07bccbe0434cad828694d54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9f9dc6c6a24754152d37f486f52cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424c988f866e5c1cd2a760a6d965928730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d340cca0b1b54d1be66b16c7949f36731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5f8b4174ac573daff544b9027b180732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082df1ae8ce30373c94dc0af3141e92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67091dda662f991b84ec6878fae66a35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f322c6fa2e542003044e07a8fa16a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423732381b60848855a71fe6d29858fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dae7d646f4cd2526498c1d3724b59737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb66703987fcbf369fee7b8536c3701738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ef711135e9dcc2b85000105184a5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f83a9f6bffe5351232e7b0411d3915740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782f5e16386ca02ab524b1abf742a5b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9efd9cf9823064536eb983725dd64742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba3da65c9f1028dca436fa407f1014743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4d896c24e1be9e6f2bb3d2f1eba42744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443067be1eeb58b1a422f67d9c59bd90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419fd299b244e39a5241a4157d51e89746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ae93378991fb239ea4416c150efd0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e7b6a134b2b53c22d9a80915bb72f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3af8c3966306de1ba739c73927c95f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4e471bf742e5689f0465b3703f621750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffebb87a7c7139a53ecf02546cfff3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fa9e79039e5af42fa9999b0c6781a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c153b839e5d3802e0ff8dfd53ab85f5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23950,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24160,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25940,290 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29739,6367 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
-[...3 lines deleted...]
-      </c>
+        <v>958</v>
+      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
         <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E349" s="0" t="s">
         <v>1000</v>
       </c>
-      <c r="E349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>28.72</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>16.68</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E358" s="0" t="s">
         <v>1025</v>
       </c>
-      <c r="E358" s="0" t="s">
+      <c r="F358" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I358" s="0">
+        <v>48.05</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1026</v>
-      </c>
-[...10 lines deleted...]
-        <v>1027</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E369" s="0" t="s">
         <v>1056</v>
       </c>
-      <c r="E369" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>767</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>906</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>14.91</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>767</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>776</v>
+        <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
-[...11 lines deleted...]
-      <c r="E380" s="0" t="s">
         <v>1086</v>
-      </c>
-[...85 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>