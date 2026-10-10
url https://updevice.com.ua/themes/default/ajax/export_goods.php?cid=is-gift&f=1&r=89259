--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6f456a44dadd704b6c4a2714f8c211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cf1bfe5e346041d6677a6636882942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee42f5622843c8f6cac061484dd9f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89a10a0dda66fa3bfc271a2722af4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd926eaa70dc899f0f4f7c424a41df125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb92283ff875e151a5ecab6be6657b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a61f61ef1b9a51d5590f135640cca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d357bb03cd30872ef688862dc70fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfab896b4924ac2f8c3f5de2f68e0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f241990f855d14cb31ec101e4916f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b886db0b9844d144588b08d12844d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded1543066cb62b110024ecde7ed70112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cd5467797cd012d1c1cf56d782b0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e981c748d0ac6adcad0136b52aead8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35674927823dfa2727d04ee497a5f29915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb73728a397ac431fd80cebc12cbaa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1fd296185b4f681f702e4bb8f837a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574735dd7722cd402501d06370b13f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1425d1628ab2bbc8c779e5d647f8b5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca16dcff25a0ec58c9258b4483e7ba820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c66245863f3bfa05bc593ea8c59ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1dbebcc2f19a8cb3e234d6ae7fa1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e61c195e166351c1224ce1cd292b8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120c92cf84c5e6a46411a822605f4f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ce705e093c5ea133b022b5aa8bcba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad7cccca2efcaf54f006fa5ddb1a8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b24b0601a4999eb15b8023786f3e6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff6d1fe431db51226d790ad602d15e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b8e731ac904cd7f1769d30ac8fa3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea331ecc62248b40343acc091781eef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca626e632efaa55bcd517ee007ab4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1efb4cadd0db61500caee525f4d50532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ca9582dc45cca79b579b098cec12133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443109d2773b42dbd56c6ca946a39f9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880e565f33202121ccfaf83d507070935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b332bc26e96eda5286c06b3cbea8cd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618308b975c3a8750fdd7267b189cabf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c650b1f27d430571a053a3cc7ab4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4abfc1ab0b8447b86537da4607811e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5816fe8fdde45ed5f4127c3e3f9964b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a2dfcc8e9bdeb40703f4cc5875c4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c0654f1bd2a14872ea97c64e8329e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2438f7b4a7fb9694aafda4d898cb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83cc1cb828880b0b1b0b6a0e4e046444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c180226b8a98c2837415d240b324b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e61bb9041cca9da9d1869b1b1e3f4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb32ec25b8e4c200185e2c3c8e64f9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e07a771f95b0d1bbc8985369a6d5fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b8c40b4e12e70266cfaa1f80ec87749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b649f68def43e0cdad39747ef179e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8177ce991d6a13e5b4c0643dabc18b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0a501b4a7b9c80b4a2069bd04b67052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0c0768027b9bac5d0f2dd2705e26a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161bd765b1a351c1141837b15d7450d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286786b76b7887b3c3f2a30dee6925255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad732dfd56e2d525227dabc447b48e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf09d7320e9875137115116fb6236857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2dc78d907310599dffec5412cb37058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970d2966bac90febed29cc555d2488b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c411c7ca9d1265862295e52e3f4eaf660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898ca08092eb0cb407453c79aa553c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6bccd51adb40684741c706d8a4bb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bae92479e0cc4f06be870b7334d3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27533c0c0d2c059d869f238d885ef70464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb52bbd725d4688c16836cb23217cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bf0543c9643d199a62e0ba0a3104066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8908bf3342d698b8ca65d5139ba92367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bd4358a35a3c9c4bb548d6f1a01c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f493727100ac35e65f27009b6b870a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c34aa6b9db512abffde8e407c136370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2cc1a117d6034c527339070a2ca7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2444d20e58053fd8ba732af93b3e10572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa061cc00b09081c0b91fee29c0d97373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da8dccf3a48141f60d724c11ac08f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2ed46eb43649b0c3b8e67f77a240075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d5196519e865ccc2cdb0e31e4480276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524ed52c7a737c426a03864ce64630577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03f1f2600959a8483108d2d98d913978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125629a9b0304c01d310ac57bd2c5f3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29539756979039b64a0dc4e389ee8f7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754e71bd1e256c6cc438f2981632e2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc74fc281312dd60e3a1042339ee28982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c851a2d5b8250ac5b8d343088780a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07dedf4a1bc3b7ab5e346b65f2153e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1613989fc1a9257edadfaef4ae8242185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01d5dc5e5082f951430a735f45968e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27075d2d167e9f480d7a66a6ff548587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b78d5804a67d7756fa2784835487288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fc0b2d6e225a4b9edf7821605094489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77f1deb6bcf41e85f48fb4ceca4a0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ed074f401fe93a6a8183e55b6cacf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26b426e0019072a303ccb7ce77f44392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd706a89701a6be9bbfdc7d1897e9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1b9b0214d87e297b8c93b494ad45094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be4c755b50b7a92a57d2f851e0538795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0293a453be2cfcfba0f82449fbf868a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b454ba968a414c4a75817a7ea2b83e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0cffe421f17a5fa95f7016ea5d80398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e892b3f09eef8c48eaa9143b6a5586099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8b9c563a74a51148f39e19e0a32c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa514b08772f47f9288344072480e29a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb17b62e3c77221d99e384d3afa27b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e70efd771619c08b6af58dee8bba3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cdb563c910d3b952c490a8e044814104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d137e187fdada33a1d510a04fa86b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775d74197e69598a3e49615f6f8e621106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8c59a8a88bb8534b0d91a49935e9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10adde6d1e423a812d69a7651730ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c2e319194a5558bf244a5ac081ac2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f5a0c7067562292615336e58d8fba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00b3bc111746af62f5f3cbb89aae72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371ead23e2db06537338bd1b5010672112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6037c3106f6e30734d9190271513f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b63e2047c8436eb368305ee653622114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117b335398d05515f8a403175b9037a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765ebe6a46736bc187e8f1eecbc9e97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fe1451f3fac33009967ee29f4a8a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e29fb6ca04a2a223a7cab2cb6d66c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f555c3230ac20d522f42b03311d2a3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d140feec7d99f51f44a437dd03f8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb92c2c5955832f08e347a6d24267b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317f5f0b25d0c36193bb6bfa1aa235e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656873670143757d90052d11a0ef19c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aad32a84ada699fde7dc58ea61ea7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc347308e4acb93e321287ef1d74c0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a5165ae8af5279098b05c09180630126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055cf2668791cb6456d82808d660662127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a43a7e2d70d453657a3b9d14151ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca84a882631906bf434adc318ea1af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698e5295d0113102a66171ffef692be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d631923762f51fca8e3979a5f6c8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914dc62c1fbd3f241c16df1271dbc3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60ab7c8832eb56a9f8d303076b1179133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5e978a6404945a7f3ac57f02021c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c517ac6b13ad91634d58d5fa41a963135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e5705b45a559af36790bf68ef1981136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93929523fcd2f9252d0657bcd7488f68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a879934e94d90b70ed1c08a5cfb98f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f242967dfbbe4831646796e94861ae8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6decfac2bef12f0a3e5db63cc52ff88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec3b279abf70d0cf87fc04ec6eb354141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef254bab39b98ed04153fdb5d05968142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e3ef09a9760a48dfc34bf152e937e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562275be4cb007a12d80023ece8cee2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd965dd2308648f65ff40be97dd3e22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640f4f53d108e6cf172c43bd5224f7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe42e6d6fd2c5371ae05e81da1a413147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a471a932c1a90d68f5df80454c7d0a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9790bc6a7d6863d44000a4f734086c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7641c4a5623fa7f1cbdeb4b74873843150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc614ccd28a93e5b0ec9527014e2886f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b10282060a94950027f90d0c69fdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fe592aa0d37551310414b74e40fe4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e1d55544adb37567a8cc208d99121154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605343ee970320965bc34cc736555f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79e09a438fd633e2d9c9d2c37d6b70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecafe9f44b3715ea1588e131a82821157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8022e55e99c1ed814e1e8696619d992158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773fbebbe669659ea7d55f8ae539cf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a6c50a461277c428483a58616b1fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72eb50c3ce944339e8fa6597ee55a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfec8bf63d0b27d19c1f7e49e90c6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3beb93689baa842bc21ee6ab2dee3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df377c65178fce3da85ff9dcf8d21bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cbadf74cde58f715f64e4adabaa1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5eb3291bb0121343a07b131a796f1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45b399fa8bd34bfe9d42b5630a227b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257c907917b7e41e1cda79f8aee1a3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd1b78e3857e98a41b90d430b0c265169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06016d0dfa06eff91ff059d973aaac63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe838c2ef5cabf8640de8628e79cd2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babc6f5d8e222801b37dff03aeabef8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be9b26bb1fe0aca18613a6377aa4a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661d28de5b8d481884d6340abc2e72e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b93649a720f47dbcb141e3eaf7d46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48625abd247ec67f9399f00411783140176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473494e59ce781585ad337ccfb562c29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bcb966d659f296fb59e95cb9156d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d33a79357d3f72f6aa35e8064dcca5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72de2f2671b55c9a1dc4d84c9fb8900180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c87b66e2cd094f936abf1a4360f171181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2d0efe85b14050e74f160f334d61c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477039cc69920843079827f866e2ef3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df894fd9f0330a7134791d51b1e9cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401485a268b947e4169782da1b6d065185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f70d3f39857fa925783e93be712aa5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf3fd2a0c842fd85c6a513bf85b151187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721b1f4ea6ca0d45a1ba20b7106151b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeb8912795824706c42886ccd8acdb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81518207cc09d99c266d06fd95799e44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835f30d41ff84fa3e249a4e3e0c6df2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2f2d2d556ee39123e6ae6f7ba4ed2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be46f31cf4ef5e219ae7c77d4b9360193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d73b250ccbe30ebd1243524eabe66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8227a1acd6be539808ff9ee63abe0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a6fdfc79d539dedd8dfcffe26e5f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7fbb5e88d8c178c7b25e32511422d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5650340708ff877ae2bd64719dfdc54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efd4b179baca84b7244b65026e3489199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e459af540aa6b42953d4a946ceb1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5a0201784102249e9ba0f0530c721201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c788e90eaa66999f9c968d2a7d58f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f53434504955cb44430cb0497e4046203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d559cf36e94d179dafc6af7ff393fac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acda78b2a885bffc83945b2e9a6cb86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ef4a0e3e2f86a798cb9df5e8102c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336129db49c76a84e98fb4ca31545f3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f480052d804afd979cbf0edbffff12a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752f428f800849933521cc2956cc505209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5281c668b88eef38fcdc5f3d904c6bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4139af9f93ec478f94f5a298048011211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db77a3018d98a860770eea4145e537212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4748e2aaa6ec81fa3b2d697955f8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890fc24655d6483ce0293a148afece5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b33425c447d523b08ede12d2956df8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062121799256118bc1d24f1e0db5248216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320c1c7cbe09d03e0a827aa726d686f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c42f2eedd3cd20fb04ba967da4384218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833df194d715e7b9f9f3fb4618bdd96a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f76042f49c9b54aa246901e5a7e21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4033d4432de4c4ed15c0435b6042b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94d4b00ccac39b71aa40b29844c62a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0a6ac818d2ad577e4c295d203799f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956692a6d813db418da21aa259750d6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b6c1307ed92eb14d2fbe311e6e3b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c22ffd5b2f1f82a64e4695dcf98c9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572b0d1c65f15a90e64b160eff25cc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec26cece51cf2825e196f27c393c752228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724fb41b75ea38198aadf9cf3985a94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0231a732df196ea2269894a916cc7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787717696def131f413737d5e5d61fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237b2e63f45b45448b1372d322fc01c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d11773ed87d3be10b9b7fbc6f37d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659819ac2e7f7e8e88a52d34833d691234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7688ac27b5682035e8b1e7cb604473c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7da38fb1801ea24592f3c51a4b9cd1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911812edc9a69318ba2e71aba2fbaae9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3108c107f3bc5e4e4ae6bdbcb311a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036af585f51f096b8aa29825142eb7f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c365017d10b7dd8c4d1c2135d5b826240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c93aca81a44a25f534767518033213241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa94e5237301a19aa0aca1941ec45a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b7a66167b09675d3b43b206a1e4e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ac17abeb5f2e2dacbd0fae122115f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b098bebf2cf1aaca1a8e94026f4e263245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c712bf8dc8c5fd2ca2cea978e00a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcea9e5562711a10e46e87146d175a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7213483f93a5c517a7982dcfd29038248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78394fc698b7083c45dc51077ef879249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e093040a49e6103c4aa2f9c4c2c39250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee2b6245f124dab433e4784b10a8cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d82cda802db6de491d1c536ccdae6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55432d06fa6fd310058d273b75c32cfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a292a637bd0a637f2b28980ddc2930254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ae0c7ccc7c8f7d7c34168f74e24b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e141fca5ac4f1c0cce90ee0fcf9de3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc72a21fbf2f4ccba6e70d949df41d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2ff07a99673da9b6b07cbda9e64ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30a716d1dc11acab827447dc06ec81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a118475a77d0d9735f1fba7532220e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c11d08ec409f006eaf4442627e024261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1d9778eb35f4c117b1312ef27f51a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7ae788fb59eae2c266712172231de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e8f5fe15ebbb7b9b246f2cef7870b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74647fc087a5b1bc8c0f3d2cc8d0f975265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc2083155bc177117e949edf841031266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fda11e45d5817dc11182d5c112d82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef87ca90c0c02ad21e1c3229f5babb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20587ad7bc55423a96faf03acc4af872269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513caa2bb506e9b327473104adf9d44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c4a0e1a8d6ca22ffd5cfb8ce52fb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa5fd90d58d5c76f49fe34ad127f46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4349f1392efff415410458b80c8ba84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a735434246823f2ce6b7f0c55418614274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177806e09ef3597d9fea9d7a43c5d9a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea3621e198f100580c9e9d6a33b4db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d54ba358ffc9d9e271ab5aa8f1d264277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b623c52a1140d3321ff0f7ac0113c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b369505fd59f4619bc1cd2d08d7d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ad8575d7d986e5ed17d99149ccec4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371d895265e918e20109fb15acf3ee1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c04d59f23c139630b686d0f57c46e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73812855097921cafd2d7f67f6cf73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c2c46b74efedef30fe90cad9d321a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45c5143e7e03773479b712a04f7a8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c96e256bc7af51e210aaf6d0210ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15040959a6a89c19562a15b668c36bda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad204c3f0fbd4707e582f9617b7bf1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685c3a969cef7dc601877f083e24f20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd1c4cb179fb1f2894a346cdc769a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad1a66065b5e9031c21802fdeaa58c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160791ad0c6bc73f225bca1914183f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4beaf668af8fc96684544984930cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865f6fb477220f37c088a91598b2309294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa402f5cf18fe3dd991fd806d8e750295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405247a24431e7ab58546da3afa585e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16531e85b210912c2ceb9bd93755ad8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f7fd1c22ab1651d4cdc83b4b0c0a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bf1ec804ad46a52f47df696dbaa34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487a4644a08764fa91a74c1aec200f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc22a372de1635e8cd1e5d6a6d3270301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6762d5ff7e8724c2c273378ef9aa78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a332f337487fb0d2ad68f51fd53be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4d284ae11a02b8fe15390ca31fed2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae503970dafc85e4ad2493ce760104305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed4fa28ceed6d496bd27b55b5694b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20284a47b415c7d877df29c5ab8938307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90bd0ee9eecdd6c9a08fc9cbf93b3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86c64f6810f29b5e2873dc70b02674309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4446c24ab57199530a25def1a8002f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36558ee36796687d89590b86adddb0c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdb5f57d09ff5eddc061a7b8fe3612312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a575238410578defb6aa9a51bae48a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaa3b12944047bfe62f922858cbcc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9257d3a01bfeb4b2ac8e7f6a6e03a7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cba32c68c9d664356b0115587f6d34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75044055c9fba0973265b0ad02345377317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a6246cee99d936540589f43784ad2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1045746ac0fa3dfee13c47b5ed6ec34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb92cd69f4df09b76d05480a6061159320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14434e1aba61d23ef496774eb6245f62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da86825da3113ee831a7940ce2165b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0a422e915181e590cd504d49c000e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16216b39318885538442ec0d875736324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430a31f3657fb6f9514731991824a36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4524ac79dfd88782168f2a7326bf0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52333fbea935d3dcf4aabbb34ed8f702327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a60202f0a0ceb880660bccdf783d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e37f748e638eb6dca0be5a4b4aa2a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e81561f991079d3384edc536bed6df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39736a957531ac939cdc90f54f3ef3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b10f04104fba40f19a727580e7d81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea199671a131bfa21a186f7fa6513cd6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0b1cd8abe6363dfe0eccf7d6da546334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f030b68e2685bffbc80c84a84a70ec3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01e4a03008358767bb31242543bba7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c100d315db984d24a57be3b0768df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599417f2df7fcc6f33ae41966fee044338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61cb026a0da59f82f514a8a08fab01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9734de91a9aa9a329a729eb85b43e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c0328db947ee1bf2b6370db180b6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b00b4231b6309941abd4ac2d7264b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbd666b0d1d6cbec029b303f3cdde7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69659b1f9f682a6412cf278846596d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd8336060dba488d0deec760e2b4fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb425bbee619e96a2c1afb510fab20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56139dd774c951ca1d72c654e837f972347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c478aadb96cbb1e09bc11dd31fa0568348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a88349d16ee333af0f81f927e89b2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeee5537dda0559a43dc5f3b3dc3c78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673f9af7218e8feeb6e2e593ec75b81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2947e01180c589d42e931183aaaab82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769371f550b4911676af354161e2d062353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf96fa7148a671af329fff9ca826b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a9faac910f849b47b6c2de6487771355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab18bffac431c30857298b23160d29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5242b953cc90cf2028073f6835df753357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711641991a944f96882537f8ad5d732358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcd4aabf3a198ffc8eb88ea8c012fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e5f0944957be63a4a973d94ca9753360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3907ed537acc215bfc0fc2d85aafb2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3a616758c8b7bb5589820c755876f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2bb8630c82c48b89456817661c7e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0d680532b56da5d9f48ee1aca0886364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b87310da3bb5fd0c3757221fbb0631365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807f7a7944440879b8d2c62cfd5e369366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227288868e8ac78c591812af8e4b004367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396702a2c89e000fc75f21a2764db508368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b9f5c71003355139430cdd1601a40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91af9cc90f2ee003708ef77c72ae5e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b80b4166b25a6453187fc0dc4a0911371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea4eaddee079cb7081d5f4f4bd5a6b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbcd6cddb92b86b32d026f80adcf7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cf395cccd3596e3ca82d7423bbda6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61048baa8f8641cd26044fc16dd168cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a252c2f32c55638d8e8c82f1916fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ca6a104d67c24cfd9753d71a61952377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841956ebfd0ef5ce06c39cbd1781dd20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd93dd27e2adaa53a255e32ae571303379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459080bae67bf680af491bad4b102fb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4d87d554e67261871d5d4bec04258381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eec7422c964c2b909d1c4e8f3a3904382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d96398d9f76d1457cb2aa484eb8f4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ac3080f2c447f244488a35f27cdce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b0192d85c67516e35860c8ed5567f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c7db92f201bca59bfc48ba88b00bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ef0614ba7a286968c548bd1df4825387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65797d7a5f72a80349d222bcab0a5aa7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe6b2d968b7970775490ae8774da30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07db660373b03415996d478e226e605390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306fcaf025a806b2174a936b433606f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309164327125d6063b0627d7fd9440b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eddd493f9afb15ccdae374dc69d921393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63acc8459e8f4d336633879ae13e0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edb5ccc0e8c9e73da5b0b9769742bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcde0fbe4fd3f79240f51c9053e4deb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935542a4f2c42046aa2b166b8fa07ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a057fe0c91be7ddd7485b315eecfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895c9a99c1f3bb7db96d217f22f53b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8da68c6961e4dba22c140db6939492400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9693eb9dca02cfd7687e6ff12dc3a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012c52ff8503c89af76fcbcec8e8fa2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca37857cf66e05c9347f74159fd6702403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f7ddeea730bac8428a1a130bc58f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489d9a783154bbc2a644a1898d0edbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0afef4ae50dde12e913f4d6b3dd55b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2182da21b6e0e887d3c794f45d9dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec82d0ccabd7bd73682c4fce981922408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78779815f95e7ea7724ced0a7cf71ed2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be28d469c68a54af79652bab36aabd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d175477826348c295f0196e965b6148411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e83b62b2e813f486f3ae15dd418592412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d020bc883711e44186cd42c4c0137d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d58facb727785f709136fe31db031c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497e1229eb1d3ea99bd05b76566a78a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af59c8dfc1a33a27b040a4fb3449e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169c1098660344d8f4a1b74d81f2e10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7192635215ed248bafc6c31f25af60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c482e8b84622457ee714e960cc35ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179df23237f1bd5d93c4ccaf3f236be0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7666c7dc360820ab6047c6434454ed8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb8ad5a32d49da5090102968fdb7ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6a9f4f8307d348d9b624d094853af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c78f24e83977a72dfc7a149b7b90b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f68411797ae9b1b76e6781ec5e15cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db49885dec01966f35900095841c6b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d176b2aca84f98a39b464ff887158bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb68337afbf81258cff73856f40ef73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686a2a2482ef5ed5fe850344f69bcd8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f64bb476cc91c194df8520d8c8fc2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9aac5730161b388284ab176e163f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c447fd89d78599a565e169c24e27d98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132bce95e7f44e1939b445d4c4a07d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff44837ed4f0595a784e3dce01d6825434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f3f400a81a9ba9dd1ceaa74285781435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c171a7124212743ff2b7625595952cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2015559f36558503676bd4bc9438ef4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efca0773668b3e68730efbdae43ac9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859725ad58abab9502a0aa2bfa7597cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9072e1171883f3fab276f98951be796440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e125de4ce3558aafc57dd029bb6b26d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d794525b736e18d9b9443b320ac5cac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5339e64da155d7c98566965df30ccc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b6fe65e1ba89a65a531373060cb87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d7c4e4199dffc5a72102cf03e2696445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9996d3f20ec335a26b11da77405cafe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68b1025e43db269f0fcab35eb7734e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2341a92d99f668716f4edd73a8bbdfa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf85b4b83a67da080d62165446dd52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624694b4d6d64c61ada6c8b3d66e9df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42c839a2f3f264d1b3f8fa6e94ed23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cc1018ae78430e1a4d402d83855e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561654e63fdde129b273c84aee5b30e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32f2e6eef11c3d4474a48d0c3b07a1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20e369c1fe9550095a907ff93df9fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0915cb36c6be6a690d81045a712a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267dcab43bbca356502f2d8783e0568457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4303d8c930f8cab4ea6a8e6631eb93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02be4b04b891f6a7b8de612c62b186459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5e7165312b7f0e42d0b6808c21a95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ac3374581421c38b873fe8bc59fc0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a2822f5186ee243801201a0b1c0cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b48fd2f6f84b7557eff6b6c8cc45a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e526cec96502c5fef853bbc620ad25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0f85d20e412e83e61bccfe7c4703f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2d16382115301b6fddaa5196abc31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6130e29e6799451d1a0a26399217be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84af8d37297c756e52de62fc2fc7c21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcce566b7aa62666ebb852397a51fde469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e591cd63465a9ad9b56ab857daa559470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed32dca2136a5b2be1f32c769b96f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b96f2ac7fc99e76012f2d45521f86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59b48413767c143cc76f13ceee0e85473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d4c4b6ec5e3e9d53568bc0802e8c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3311ec3402c89123fc1ab18c6d0c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefe5494fe05581857da765724ad9bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cd8e70c9519378183760b908cca44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0a0903df501d900076961eb7efe42478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afb352733ec83484d3b22f3b8a84d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f56a7f77eeacabb167402f9736991480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d410feacef997b80f79a9c889236ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b2b6f3b72a74a00b1b6f15ddb5e34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c703fbff33d8a8c8ec121e3d13a75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176438e3c12fed5f140f77eb0d47d09d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6449093f63f84569c906d8bcad2444485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0baaa8cc4001113c56d3649f4965d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cb1305d91906d124d385b5ebfaac1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf87b1de4a26743d0a9f3bf0963949488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ef3c242875b63e14f3118b8c50a42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675837985d74a9b137f7c3ee54163d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad5620b96ca2f8629462268e230596491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0782c6ad62b85ea98c8989a9b4e285492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1fad8a81f467e5bc101490222beb9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340086dba2094d75ae9d773651b3179494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b340f998678bd06d1ea3181b465d6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e62e382b3d3b3930e093b4e40f303496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a25d7e21891d0f7f9ba909bc9dabd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5abe40e259e3867ab525865380c2b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bcc5322d06fffe87b987e484aec5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27134433a051671f69cfb3a88adea7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c3ac299ec62cfb3d43a936d471360501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73d860013d7be23da6d6acb6fae7ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5013ac7ec4b19c89d03f60c1942a5c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b663089104e3bb1308a9cf3b3cf9d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3697fbbce254a46ca56df5d812dc2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe820bc6d5dabadaa43cfa7c2cd688a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898290b99e51520efd3a473d6556f8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1095890adc2de2808d8f472fc04bf5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0435e07881b2a091722ea4ad66f5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4c4f334d487635167802c7949585d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a790a5ace17c1859c14db686f9963d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777aea2efe44d221acc1bd218988461f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c68ba4b19a360ad22cfa440c6e3d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4af8984e2eacca20c61b30ba23e581514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46810864fda79a067bc10ea46bb3637515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991267c5e3430eac87ba1f81408bd0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aec85a930c6a199a79dba8019199f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf78123897dd2ec308e83f4faba5aff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d6571f64b69aa203419e19be13875519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf1b7c2b35ca7952e5720ea5b74553520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb9a99db521e1e6b3672cc61c8ef55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522b0fe0f8f073f5d64c262c7b9dfb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080a0072fbe244f6adc71fd94f49fe9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c10b5e21ab129f99518b72c4fbe88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cd18bc7442f761ade0cdc6f27e07a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3db15d96106706dbbd9798261c93b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f7acda5d8822b2465e24df6c86fc8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126afefdd0335957567e40b4b2d5cc5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d66a19e7151bd34c4d22b9da23e241529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92eb9dea8110597884ef7284f4fdba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5103b175e609d236d2b76788fa635531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5ccbfaf0979f02aa393f162ab5b06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83a7109a07e29f2f5bd194c8a44c2f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712daa661a21ad4c0fc4e270b9e6f6c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334548fabcc7055a91f2efec6c1a0cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc7cbf8559ec0b1f3fa5fa8f77d7f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c927e9186474e750b82c8337bae072537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b63ffb35c272a723a2e0a19472d9d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf45b35d98279209b73cc74fefe37fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ea70953cc419229a7070a99042565540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf7428729f3079cd328fdc3bf29e77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8109987f3488737fd3ec0b0e0a934542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ede7e107f34dd0d6c10128e414a75c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd41ed8be74c9a5ef74b409ea45d87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a72807ae3dc7e756f9ce7accfc2f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f80b2c0b3cfdaf843c6ea46731e76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db721d7df8f41fea072b4fde8fb6ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09421e1d693c65776dddd52ec5bb0ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467aad889f32e8785c0eba7a616c7aba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e454b90751ff86e100e9ccc29c0a80a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252716630a68b4a1cdf770703636f99551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcc6f24d541f18bda13c9c2e51c661552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54630b9be74ed2dde31777c37f4f6e12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c710ef511c5fa79fe03d5ea78d171fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86482afc54d3daa859e86f5c78c2e86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378d8e02eca719c3386508da309de9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f756f73b0ed390016e8130e08a54f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a83a908500243c466b254290d4276b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dce53b6caedeaec677d0f6bcc845c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef65e2a7822bdabc153cd773ad422e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c76b3c94929082be45052853fa29e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81799289cf8c473cd2420e983f956b40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d0910d003f9fa14e0e99d7fb91722563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ebc845bf35d7b1e6ab80cbe3e9e55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87c32ad9caa6a06fe516f5accc47f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768aedc66cfa2cc6d017179b15af4f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad23ecb30db8275548b5559a74ddf18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29aaaf02208572ee61f88ae885b600568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb42de7cc1669b656efbbab670bbc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af2c56d2fd27de00d5163d4b6f80c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98d819b89cde28742dbc342ee26ce6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c31e7d1f80e6ae48ece1b30cdd6e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5aa6f31533e7542d8a72973335b887573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404620f9d40dcb2b8332a3a5587e343574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d5eb73821a51ff45963bf0d600a34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd954b6c465ae63052f48b958d1ec97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717e1e3188eaecabe0e3b2df70588f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4d6dc3cba474924f883ce6a69694a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd304c016ed52b194402b2a4ef00ec4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa189536ab9195dfde864359ec588d68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781c52a34fdd535910fad947fdcfb5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4064ef3dc133f3b30c5a6d7841732582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54607d7070e6f800028f42903d8c988e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c782d82d3416a628cc209cc0152263a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a46c54db96224f86ce7d309d8eb3a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d85cfe3a1cf699093c55fef635b30a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cb015c700c4c156b5401c86f45e13587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44cffa983e18a75b1e85b4ee5bab07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a9247da307e999d00173a01b8c7b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcad4a94cd87741175d5d8d9880c9f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae92e46e32560ac7841fa5e96962886591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b304afcd415f849ef693338b045b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b13dd2eb18a2ba34c476b8c88a0a57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9006aab32e32ef11407223b01a200594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa24eef6dee509629c9e12cad4a78da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54596d27f8db3c9d4220b3472235c98b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc629bb2c606dea821ba63b2a18b7a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7e5be9f5d55fc942cc2021fbb9a4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98c58804625594c7da69af50088871599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e91320a4b5f8c4f51e582e7198c983600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891d5f4550a3e5b6f492a3be232c2ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3434a2f00cc59adc1356ca2c2041825602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa3764591773ecf90cdf0673b38a28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b81e21053419118d0186c7cfb7cfef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ad4cc8f7fe6810e889504ae61b52b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef928943df2119106f15d58ea7819580606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6425f148b84515744c7b31135fbb5e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f3af214273cb725f1cc5657c81e5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ca8e1c09920e39848dd58120329ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36f5f0189b47ba5ce0166cd48ab1be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2aec14bd136fb38b05c82693fa1e79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42f465be24b8b825ff5c238a5ad9b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a41c58470bed139df4ebd78946197b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5658412b19117537487125c165c1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4878ac0931a9916f03952bf19f1294615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34158784ab9ca1ce87181af751d678616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae40f84bc333642cc62eb3657688a3e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b4f59a6fbfe41d6958d6d201868c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26f8d59961238a7bbdd85035e336bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d74e250b486d4fcf61a00e629ba66d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf0a8dd8c37dd7e253a1df61b0ad6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e0e8a2944412ed22b04f110729f61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d0b7d25e46746726386c603306857623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11a7b634c538a91192aae50cbf88cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d2958599b47ade3486185ef7075e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9da86735bf4789486125209bf9402626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860626ba55a7d64cfc43653c4ec02bce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce895ad63a4592aad5a541f0b1c999628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395069830a01c3ec3177b6c1ed48d5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3717d6e0c3c55a89ac369eaafa62d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0ff789f890a6b51d129b39387e5cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6078d3581347e545130cf946d9c925632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58fa8e9dce727752700fe595e0f497633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ea90f4382ac9040a27023e3dfe3e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc77d2328f58a1d250fc2c4e297d78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49a3eb3695f2597adeadbe00e40aaf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f02acfed62f7645e32e7e946a5ee8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417ebefe60a434d69a3da5349e71a8e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec24383cad840a7e95bf645d18e6953639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23ead538276036db6a8e175ac9abad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e4f3932ab544ea81e4145ac16ec93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345da1eca26a3eb40cbf784194c62fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0c33b0ff0f69c826e69ead70cd3ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a0cb7ff84c01d6a8e0ca3c4a7e5cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b85bbd23b3d1ced61e6f497347911c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47354aa86914040f08770cff20875dc6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ba39e5faa2bb38a9cc661e6a2c00d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51979515d0296788b268562e630e57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab985c0a24cf11bd07961f7fbf5c95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a558efde744731746fe3075eab0bb3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43908f73b08911b322c95ae4bb9e06651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6b1ab30b64b1a298d78d8bdf6bb67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b557e3ec385f4b3504b95a5fd21170d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98587d4d269a014ef5c40d1ee220e03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcd64aa82ae0cfb09660142f1b7af4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23368148f760248193e2e7e773c92ec1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206a47c012ad28eabe543aa2dd4784f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cd0c3057acb7ae69558d9aee83785658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807f97b7b677ab9ffde3a939b86e059659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52264d5a206d351342ffd76c7c57bff9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b02efbd8a65523bbabef8af7d1f05661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d4ada5de7074128df1e2c6ddc8157662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d403a8bb2c87f57dd0233ed502c36f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f73dee7780a01dbfab9559f25e8a75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46993e0c9808f5bc514bd635dfd3d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dd0fd6c106400bc7a3a79b5e6700e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a21e58bb9d470a7117404f6ae90a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d109b7b000716e828eb54b16bb19866668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84155f5536432096af834639374d251669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aadc7168b38611799050cdb7044a30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778af2ef2fbd91f00076222d5cff7c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f61d3109114d91138e0af8ba9e815672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823926fd764b969dad606d46a7e977f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264f7d5a81727406086e186f9a9843674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbd995d797e3b4710939d949e7101f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6764c9afea1dc43e78fccdaf379ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf954b387c918a82d19eb6ea42049b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bc7dfc7e82f027a2d89d2d1828155678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca811fb8a741883fb5839e6a871294a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309557b8d942eab9be9a02934936e488680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badda18da1690df8118f5a46a8e1cd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a075be3f1330614b62a9081826034e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23448c0027349666c17375584c010af6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad8717a08647af70345f57821edc0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de9bf2b0df0de3a2a33bc2e70b32c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0352ef0a7a666b7d4eec09c27572b99686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c14fabe25ed6de04e2c2600b1e873f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27689bba01c330725f87a1f327dd47f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59423976dec13763111cd29c2762d4d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9a1c51603e0899871eb44c5957f84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bc079f0297ff4e37d6adc6f546b5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb71c81c63a27df4a7955810d4a242692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523713b1162adad52e3c015e4538dd6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cc3a4296e0c467aa9ba42b78e1377694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813055c1b001fd03b570904c154e4aba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f963f7a7734d53252f68db484a359c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925c84dcf93cfc4dc7a5891d51b6c00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db97b8758dc6a89299970994150684698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f31fd92c8013fbb22d6ff36b5ac32a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cace1b15dfe84b01c58d169a0654b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced209ab73532df23fd6221020a62a4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b362c3415ccd338c5ed3899ed913d5a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c3844000b1746a279d980f5c27800703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db2cb8e57b46ea2500b6ac6cd75790704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b724e257184819fb1c4a01df80d5ea2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f79c63d7c21059b139004fab54cbe2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43670fd7c0d500109386e21f39295cde707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce256000821f378dfba4e3544ad56c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f250ae72c72d21454223623a3ece3d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd9c02b4d567c5d6c842b12a3a1c5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8933249e29eb72ad17f87fef6fb77a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968755631a037806235628208608674712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9408200f3b635881ad63235a645ba4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9ad7c8ce5aebabe0e103644e5a06c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb858c3c135de517af0f36cf820bd106715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4188fce8b0efb68c503f67a4bb34ffd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cdffbbe825af5af30e9512a8d3c4c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b752aba3eced65dfe132c28edbc91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f165b33207c147007de9e995fb247719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b9a47c0bc3cf90b8b6336a74e2fdc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438811bcf565c16f869afa83df71814b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c85c14748bef2a84c729655a3663f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44d6ec908844724d29d66597b8e9bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b4bf27c59542c034c3e93ad8ffa29724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ee7d0fffc0e9dd76008043f162afb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e2fb68c55f13f48eb40836a71313a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92afe32968516d00dfbadb3f700bc3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df091f024b1cff807167d47d47b8720728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0de069513e7e70949106eb57145516729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4fa937d70d1f3ac77f14ab32f4b24730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38793cc5fcc2527797ba5e02141ba3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d75d15de3c3b78e93a677bdcd68d5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302893af402398089fa9be1de87d368733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f752096aa668e0cd3a8e828e342e8a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1bff82e7c533388f2c3e181074fdd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e59f2397c0391d02f97fc7328dcc00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c1eb6c8c25c5793751c8bccc55820737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700dac50a41f4b1d8d7cbf0f654e2a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94e286205664d8e6a3dced8fa8dc0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950daa194a2177a625f209a4a808102740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93aa0aa4f4ff547708d8e79a26cc925741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c4b7f5b68a1516d318a655b117214742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a2f4973f71295296e9f23314018fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e144eec3cc9db503a39d1767bd7777744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa750d9a97a1ba9fc2ddea9df9c479745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca47c92671d76f7c85f684c954ae17d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da4a9d4984720cadc12b604c1ff356747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c09729fee6d9491f050cb22562151748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d932ba930f214557a63e098e1df19749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47ae9d3735f4d99400d2b2abcec8f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fdb1e897daf418282859d841fb7e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8104301ec6b677d6c93b4ad6a31704752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fe400281b349e2b54a490ac0a2dc8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1da19ebe26d32121e3b1ea962043b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f147595808352c4363bb69bb360128755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0a70ec32c4c546618fd9a79829f0a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1db1eec0386dd11bdc3086750a673e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f520572eb081e197e2a121789168a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd83d69dc0e4307b888c219c0d60219759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08599bbe9d4736c7ba39a9ba4d321e8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a447433a90319eea45983d750d8f42f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e2411bac4ddb34bada7052e4161d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0f8782141ed355ea4bb77e3f9ad824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f9c935c7f4818dc139abd58e608b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c1e0ce04c482ddd84a6a27472f8066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2f1b64258328b9bc5f105ce212e6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112c9f95f2fc579e94b16f0067fe1e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a267eacc99b7c12941763a41e1f929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b783a917921f5d215df6e2f73afd5f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089227b33bb7e169b0c08dd19447e0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b2b81ac4bce2499b57c0ce2be981d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02a893021a96d428da0845dabe642913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30571726b3ae4acc095de0b51df1529f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c68d7bf3e3857da6bbdd78a305c6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2860d6979fbfda8d61f611aed8fb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0847b9eb196d714d349e04af0f4a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79958678d60428f908e79ea5535572ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16227d58bcdc35263ab68cc2ff0cb8a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6404f5467337ebbfa9e89cd562d63420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8f3d3071111f499855f896714fd3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cf84f83bfb0441bf5ffc8ca506efc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284af44afa078db90bf4334ef883496e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b481b5b62322bb5b53ba7f817df8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972ddde88b4c1db8da18fc7173d9bcc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814d939877aa32884bd0efa268db23a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbd326f7978c107d3289126019a52e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd403264ea99a8d3563539278fa8e4ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfb337f8f906d91892d3fa91a2347429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c708b51fcdcaf42deb5b18fb7693f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb92668db6d5d8ed281848874068fe331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a26e70c28bd877fa80ff5f07171e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907be625c987ecb4d0086beb547bdc4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb434a4b51fa7f057ea91b3434ff4cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfd0d7dc11c0509e7e0a77d1bcc01535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8a1d0ae2a13e5a6028812fd11607836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981eeedfd8095cf97077ed185e93835937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fb1e917ce1877015e287574fd551b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512c68ec58976a49ab4bc2ca4dbf50139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688f0e5c4c84e39aa04f1edf093337540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f05eb91f8421afbbc6bf91188292b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9cff11c5dbfe8bf5b58ad5850ffba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7628efeb16faf982577b93ea9d9e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25ce3f148dbe9d2fd489d6302a588c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b00a706c10949e28a9673b423a31645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c869d7be5a5690297fe39a0ff90c1a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fd893455d332772aa83d2769f2bfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294ea6447e90ea0a758c8d40b5f23a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665e3af502933ee9cfcc45afed6dc3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cbf8e2ff5f71edeaf0c659f98df8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49038db5cb2d827e5678751ad0e885eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b36c48c916b1a7737cbea1f35411ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cad12873fac5b955c198166f9275453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94593b184434747cc92e5fa69cfbf0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8341f683a71f2e2495dfbd22e3ef0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f007b9193c90157c5b9dba6258778556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50469b9f6cbc76bfe93387d0d24149b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2fab79cf884cafb92c203b035e81658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed4dcfa6157a1919577afb7b7d2b6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c926afe50d0ff84f7cc667f32638ec060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812f955f6c72b5bc041c695644af2af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13759cf799994417f9bcc6aa6e3044a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da2d0f6ec6b87cb820f35f4192b96063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f715fe8ec747bbd71913325ec2f81664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73edf7b442c165c8b43f72445be393865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7272f97a8cd8d50af95af777c056266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f264980f143f348d20d0613a7f2fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95bb30a3792cecaf65a37d0338db8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950cc7f8631d161475e0452da55198369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf993ea7f18893f3d69a4d2b6faeb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a8c19279452e8c88ce91056fcb80771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831590dc013305928f0808d680fb29fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aeafc6a5589ce533380afb9fb2e8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d30cf0a5406f3fd8afe9ec7cadc31b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e554d062dcbabfbc94d4aaafdefdd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00305869460f4026526a087301aab476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dfc1f40219e59a1e7f86f54caa64e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbf2d6796c30f7be4d7d54c6ec05fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54324e5c96984cd6cce6181d01e3e7ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0fe05934a8a4fabf46387806c957f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4f5b047c256eac5a02072bbc6e82881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b62ee557fd4b399e1d268e882dc1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a59f8e6c087ffe9f12fce2d19a0c7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e252b45f5d1767a36bfaf9b8a39abb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc64ab12f16ffe729cac880c82d106085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea604d7488626c3dbf10eebf7a7f772886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b493648027609de860506b9047b97d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb9207100e2696b8bf467ff819055088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11de6e3a48a01476cce17f936d641d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d2bf44a52f8ec3957a2bb511617cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c59bfe758d68a64e9cb97731c990e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f39e88e33084dad54506c1cd2fc93a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dfbb945a4e3ec61961e457f4f432593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7778d2125d629657fd38335c4633a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f5d9e518b96e03f85ecec18d65ede95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c929db911447a94828a84f4b18d8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ae77cf01a0848b33c42e877c1d56697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a4cbccef405258fcdd1522155a63998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62628b38b23bce43dde422d1180c5e6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533a9901b41bf578467915fa65b05d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdd6c0e941ae4ce0d54f618d4fd8ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa491bbc43c84a8d171ad9bcd7c8d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a7f85a9ccfc354320019af2639501103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25919f8c746230953fc4e4a6ccb13c36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6f499a3ff37075930780024c28f7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67260e0ca36c6177ec27bf0af28780106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb62e4c128b1aa52f441337ea7649f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf590458d1136b47d06f47ff2e14222108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facffebce5dbeb1a76159001d037a30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81ed42ea588b8ac7aa4f1b4f2b5b4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a74dc4b5ffc9a428759e4569f6dd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5be3b2c9af1bb57cd62dbada5340a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c6d91495156e360947879f77af68d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17145f3abf5e1f17473648930027c0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26a6e043c288e42b4926ff0173a591115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d859b1ce921727abcdeb5fc120f0601116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a46c7760e1fdfc47981bba7533c117117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6bf3560b39e20f5f3e803119db165118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee55b79c7f8d8849288bf83bb1e908b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cf0cb0f19d7adbc9a7a34140acd1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ab618ae00b3648dd85c9790ececf0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8a44a64646d0e59f1ae5d76be5fb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3cafc2f6030eb9e190a4cc6528596123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26946381f2357dc42affed47d965eab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439a1187ec6bdf7dd46ef36acbb21be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf5d2439e05f020777cce8f614978f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496648e40e1513044cc4354363a27442127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06823863dc61995abc486c453ca4df26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d119af7a49ee0983b1011e54c0c9ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db6f27212ed0c5fd49f89b7c3d742a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7b2da1b3c129d6b0d37b90d723f24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670bdf9ebf9367a9edc55a88fb0a3a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58309cfdcc9dfddcecab34481f1395a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278a8d4ee3e6c78547d7aec253c22dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8729513709cc175b2ce4962a55ac92e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a6f2483529bd8c09d89694367f1b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636224ce78f5fa3d3d11be54b8cfc8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c3ece440e46ffe41cfbf9e4e8e4cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36f3cbf6ca18e1a9b81204ec03541c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958cc8a7989dfbd1e8e20698f6b7fa7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36bb54887e2b6116eca4c22002e0a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6743e78d230b48dea4ca9e459d2041142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdea9a3eb6e3059deea3c3deadc03ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcc5c1f5da0a34878beb921d8ac50f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad91ce7b8f291a23e8dec450a1a2ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec156c6681ae496ec4df2cd27fde678146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240c4936ea79f8384fc419bef0099ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be531f2b6d43af92dc2048f6515e4bd6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099474797af4e215afdf4bf6eac1019149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e4389c3927b9fe16236ff8e113acd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645693380f172b5a6393a3805c7c31b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95cd4be66d5e7af85701131af25e49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63382e484cd83e52182574f04ef75660153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66554efa4921a4d04c4df79880576b54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71d954753d9efd2bca6aa6f3bfef5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fe740988c7d594008ab6500c9d8ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575e4b9d854f00ac09926a54c470ef2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fdef7eed3eba45fd9e887b8774864158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94710a333516a09634551af204bdb508159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc321a019d6903b266ca839272886114160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52acdb615708ed31827379b902e8cad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c44214ad9ffc4ec61e50f6ce163a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccfafd75009e636be338cb48d9ed22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656cdd518ed0576a200a6a60fde9168164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6e552e9a925ea5dd85d1a7f30b945165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd366cb27e61f4d8095d941db7cdf9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b854df0e00e2a3074fb463c3b7da01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16a42ac28a277efcdf1a7ffce673ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba175e71325d569efa772fad29d9377169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54aec5cc080ae0ae5bf6cec2ce80149170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3367bd67ca844c112e6db70144568171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07fdc3a8bb54faa2943197ab1e2dda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9aeeac968077e79cc49b5226f9ca5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95d600904de0fd86f58e942eb86b9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aecdf6ae67fa738f9cff420bb0729175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442d812b5d3fbf5a2987776530ae1ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8d5912c047f1f1e4b7cde50f35312177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7791b463c291c7f3cd960c32825967178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce18385710a4291dfb06bef3632ee35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00d66ca767d8984a3a27a55863ec85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dd02b159ba1a5c6040d280a718a02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3437b664563bdf79d0572a7cfebfc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd71cde0efa306a1eaf9207b3171c2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691352ac563503a9a75408137b75a412184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7ad6f50c84cd26721f602ec2baec9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab8a567834e25da94650822b293a70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c307e6755e55954866b05cf54456cd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66febef45d325e038c374ae5ecb155188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f2ae48cb15a2a6b73a6c5d79825db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6211eef25f4d753e1ba03b73e74d70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f221a9290cb21dbf7e60520fd249219191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb3bb05d99cb83413305e601c59b2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7a9715257800917071fcced769e9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56e6c99ed1502bacd5c08609aa8ade194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713c2058951f87b829a2f3289987c21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7c6dc2d0c7b49e74de82db2e9d122196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495034252e08e6557c7c0b1468e71b4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0600e426b8064472058671659744a99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7812bece91d22dd605760ed537b2ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1125774ca1bafe3e69c9e4febd1139b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb056a36909622234ff237696c20910201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae5cfbf7ac7399960e740d09e711d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddec645a8c92232c6adbec0b503d41e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7f3b461e5ed0b5e5bedce6c36955f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38656453bf9cff76dd458d8561b3f29a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b00116fc98d65675d04000ccb37e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6528a81d40a78eba3667bfabdfbae99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e546e298e1dbf99eae23250794b01f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33076c6971c0edb882e388f94b315fa6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022bac9e6110a304635e87998241465210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29c32502d8ae087676f671c23bc111211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d33e55067ebe03ef2c62558b88fc5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46103837a6f4fab273a3db7549afce3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea72f9821a26eff8da63fb2c15b1c33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8d4b2f74733fe37d47598ffd2ff17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614608d69c2eb8768c25c3ff5d58d8ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84947f8ce0da890152fb3b7ead76048217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9d27ca6ef159df10fd21750be3b31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79200a839b8df1844102e56baf2bf4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e29c18e03d41b7f643cb1d8688adc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bddd47a4b55a7be237d0320dd28791221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18242683b815f031ad12b349c88a4072222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c90a629322b481dd0f6c0776b796d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67655e49cc591ad562a0e680418e2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686002b235a618daaab5ab1fd6434dbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dccfb8b6ab5202c52bdb3e60b74838226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71708eebc75465cc99cd98b8709df5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce97bdfcb0ef12d01788b6c06f0f45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb94c7440bbccab83194f866989e5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975f6ea10473707203cc15dd323120c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab028c02b4afabb3555c84102bdfdc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ac0ef82a73dedcac1c32bee1a453b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aa6d1adcd3c1473f74597a83af3e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a499451e54d46e76ca3b63a2a60d6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95755c411acfda385fda12449dec65e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05d47f626943075b60de998b3a999236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb91e154fe70c7532bbcdce9ddc5aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706718ee47e066dfb962c4d23390d77e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f5e496a57fc8226cea1755dc55f05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f033c5301f7a8154788968356d6e80b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3986a32ee12bede53e42da7ecc611b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998211b8e630b9103a19f8f6e4aa6a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de20fb27e1a703970d09bebba58a7ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35469394ef67a155b24313f04c7f61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55789e7bc9cf54c5daa6aa18146c8e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9948fc0bb06f7b242f375c02a9971a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27323a4573724a3133cdfd15f6049c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d33f8daf5906f65e948425bc3d876248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49833bc9dfeda837154bed882b88abaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db58b623f501e3f710e9e0b8920af8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db902ffd55cb6a442a003a259bccd6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6b5840e8ced768f1c3998c13d6f1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91a6f0d1a62696a85fdaea21b95bd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6e8520210775e50c1953bebda3fca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dde3e124d11dab56cb3dc2e3de9c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655e6d0e1113d09fa42cc1fff71fe28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cec7da3c34c91be983188d91a8502257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc311a69fc297e088cca57788c92a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb924d21e38e0565f177a5c5a3e4786259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188014d6d67d8392690fd4d6412aa41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b316bdb351a9f338d0dacd6906b451261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e329117ede1e6c98e64378c73abab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a9ec9a0ce53a976dce8cb98877023263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51152cc37c92987359927de4f491a2cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf28dfea381269035695a6c04ad5394265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9126633884910c1cc02c11229fd5e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d520eb85a5c61fd2da301ac0d1968ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839ff1054d4abc8a1b7d50f83b9bd39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe6ac321aea63cc1ac35ef5315bd37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dc0d70f212710abcf52e1450c61ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c14eac73759ea933842b9e6cb3398271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117db5a22f97fc43372927dd9f0a09d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8089125224967ad78a5ae0c64980ce0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadd86f42f81d337388d18d15373269274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ac7f108eeb16510c48778c21f57a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dca40ff7c4d6620869232af7b7d378276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b52f6e5afe96354b08e970181aa265277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df8210aa2b1a86fe4b55aca6441346278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00c179d31082b8a0777dbf04b36fef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7ad6cda8e510a315166f875844e06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900b4e57d56d4da05347fd1bf8c3b28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6c428bf710c4be54331324875667c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f07e99dc463fcc46be0dee3b2060b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7de988bb956172b00fb01d7229d7d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494827ceb97ea6901024d8336af0fe79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed4e3191793bd98afeb25a5d63a314286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57c26b9386cf2fa05162fff7972773287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261337ecd2c708d417123533f2769545288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041d9165b73324fdf73e3e589738589289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d9866349c397c9fa34a88fa5c25ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc3d0ae2066cf108e11af7be5505fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76d54c659399f5cfc0dd743ed7b7b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ac0614f4ea0a45cf93f6f66bf1205293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7659c3d9235decb40d7a6ce8892f91e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa35d220924c13c4f7cf537fd3802f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fcd10e168603f230b5e5b14817e20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5718d21c5b8cec95cc83a5e65cc8e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f57a0f7cf606fc60385a55051532d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a3d63760c5d5085d27498f5a6d977299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8066a5f6b20dccffd7f90af3ea65a86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af688ad73c2ce314dc3f9174f5fc0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe38e509ec7c55857c80bb22ae08d85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92f1bc8e480630d380f648f7b5b98d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdabd8b218c8bb611b9c010b095182304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c607346726c63b7c7acd434bb540c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea4955c6c415e2a64ef58978a35dad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552cf7400adc3a2ed684875f2a34eaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736ef6362a4b838678c8c1aea14200c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d7b70dc324f103cb21b03cb1d6cf3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2198a0c7a53d287a9240778a1b98a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f12ef0ab5a5676c28d52ee2249baae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cd1170d46c06a63b1d7505e6936e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecf234a128d9629f3add7873213cdd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7031eb63b4f6ee69ca679f3d9a052c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab74461d452fab7384fe7dc8e59771315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d77a24d630926fdea20b35752c05c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f474a0b9714c709a5ffb8e3b1af98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc741cea072716ca7fb3f6eac99f40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ce01fd7389ece549377967397030d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefd590b7a51273b6449946a0afe20c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae5e1f10a9eea95110fa32e6566b71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe46650619552be165814733781e653322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3daa991b3867471abf5040f0015613323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5763a252810647b57fc9543239baa6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31311cffc3e18eb512ce585144dd8cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d01d442a57f85450bc0c16417e5c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324774c9fe51a2421adf9d349e85f4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd923750fcb855b90f275273744607328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885facfb82c7623cbffefd9024fe7a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aca62347156568238f1923c3271986330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99e48bf73c8c02ccd84fce6fa9511a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372168a44d9b1cada575185f2d7a80f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67949725c5294c748a296a503c73bf1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b15d55a33b353338682d7d3a97d3a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078bb65d2ea3394ac08c78f226cddb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5fde82ec2c9673b3b243666bce4f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cd16d8c349132243f84b59aa0c2a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d036b79d7c813d671afc987e24b7394338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd8725d35ba908c15215ad981d0b41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a37d8e4999a2fdb5ea9f1b357ff03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1efa01c005fcc37d99cb2d0107831341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1c0441caa42581f5776b1a3b1c3fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038884c4efb4379c38039c55beef733d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3378cd7b30e12c6f9d09219e8f4966344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76863cb149e06ad2d52fa23e7b11077b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba425d1b845c1c9a8303caeb425145a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800897013a9d1d2ba2256334e1dbe17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e303b71df3edf69dcf9b33c8d2ba8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a7499748d0798a8355b05172d9a73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9350333886636709776949fe16129350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd9a76e32bc92518e95d8cba812c45351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484e3a9fdce976d21e963a6b08f2161352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faad0f5529d6bed0701babff034d98d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34af2df9f53a3d8e7d35985e3bdc7af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e017f1ceac89cebe6490d182d4ace355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167b4dea34c1e59e67cc31b4ba0be8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47667206e41853f51bf951df516f627d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e650912657bb966bdbd4e574239fb8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9afd20e9bedc0a24bc64a6f453371b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8387bc531d6c296e21e3b923f1ab75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b424e9cbfa8c950ab0374aadb64073c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06d3f2be356c2261d1e4adb77a6b31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be1fac58d4ae248f3bc7bbb9e834bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cbe72f0ec77d6fc33731d97a809e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f82a79d1fefe9ef30403289fdff9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d59e197f3a14291d74cdc898abc96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc64032187752f3c3caaddbab4d6e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2604c1c97ba11f3f5783993b4acc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c5b498ba5738f93c0cf1e225a1177369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c216171753f2f5319ddd506e0537cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082ed085ba5a547db365705d9ea87b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27169d687c00052f0353d4142819e5ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e16ceb318ac8eb24df9730b36287ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdcf76c230e831c29af09c3d5561d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5608dd28aa121aa2dd2999475bba006375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29049427e36a0c8ced1e80a3d5f9222f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbed8d8df531894f85200e738caa25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c905fc5ac3faeabcb4d9e44a28707378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab2ef969adacf6045d5facf97a4dd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acda4baabcc813860bec45e4eb10aef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f63ec8a056ccee00509d802603560c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055626188c2fe720afc4a3f001a3741382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c548fd00e125d58aead068a85bf4b9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2688e77c29be7accf6b7f165964931384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdff6580be452a182813274e90caba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878cbcd3ef50fee7a8f201074d94c58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f33e08a8020deff98303e87d9645d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c241308cefdc5a113e6be02bc28231e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a08be71e1c087c5be1ebaaa4b380b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf57ac9f75aba5a37a5b5b843c1b095390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e67a69bd5489d2705e217887c2b03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469295cf21a52c638c4ce9dd4393190c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd29fd39bfce14fd988258ef7df1837393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974056f94c59f60f4e5d9f454efa7d54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a27ef6c93917e4685e9325d8f9a7ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13819b2c69db789c7c5c453c32632769396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7f02e78c18c60cfdef1c18f529506397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43de47cbef9d8da535ef34f5a25288398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cdd2d430b54a7c6e5a640118599fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d157d77c982794ca2b57a224630a6ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700626fe8486bb509308217df2e206bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbcc79688c0df2ec701294690f2693402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f6e330692cdaf2ab46717c55fcf59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e58d848fda08dcbcaa1e935d05c41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e24543322f913b4f680e5b66c9d630405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fdaea7555d685df3bf56e2b4fbf5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca83a1642a79b675494437126c1df3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e68c57f8c87cfa28c94d25cac6c985408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470426b65c97bba4191ba38d313ff80409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8789124696165bc87c5cf6c2f2ec7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f16ec8db683fe458050780ae1e5fa3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abdcbca8df55e71a8654f78c22380d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28ed13b6b24098313db5fc3fa091f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74c44948a2d6d5876c0c7bb74ecc01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cf2fb263530030b3d73103e9fb236415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fff44ec2aa20aec9827166040b313416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56951e6a234a80d5ba03503f27feb9b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c19ebaa487e95a295d2a0bf7f21324418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd54b4a87377019a8805b22099eabc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992150cae3f49f6eca59fef37d3ff433420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4061d1351d0cd431aaee52bec65320421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c574bf02d49b1e55b8ef10fde47de70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fd61acbc749c9f696b2e95a7ceec7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff54378674d11f95931bc26083769a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b6e36acffbbe88eda035d8ab5dc99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57d2a2f069bf91717ccbabae251abf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4409c732eddc165a88bd189ba6f1b10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11545578944f9911622949c3376c6d37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948392478590793c1c3f76e20a84d66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496d08348ac9e08ff1a64896353f558430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce105627c68b7fb990062ffdca3e37431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de5b52755557e88a11eee97fc73ded432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a95484887f440d930ccd190e93423433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce164b858bd36bd63cee3ef64b8e656434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6574c54586b3a5f0a2b72498df3e8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cf091cba09a33cc8e7fc3903f662b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabf0ac5ee1c3a8592bced69b614a8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81c5034baffc7c94ed6b61c87e44da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0efd54221020b9441bef6a0519a7c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4427b38edc1da33cdd419e9179070440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d899958fe6f6b3ebb82de54b1c29729441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c8a6d6df7f1bc8456279a2304f2ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e28be926a9d250f2c35b78b530c50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8044360339c53cd62b67ec33ffd5302444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20002a0dd001691aca330e8424ff571445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ab0dd880d107f5be6192579453684446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215795b667eab2ed462e0fccf7060cf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364da39b427bd8be2568af1ae622d81a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a553503eb313f56f6cb9f94adecd8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccec0b2a07f2023de46126cf022de6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab09018f04b0f89d20e7055228845e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569c5ccf7e039db68165b8544a6587a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2783892acadcebe5cf511ac76cc9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fc90a165e68b8bb3044f85d14b5e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb36a82c7cb1d7240a06df383d6b31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c8ed2b5da33eb5ce926dc62fe6843456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e413b78e614ac38eb83e354a47c62b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361f748966843ddb2dc439dcf33d2cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bfcfd8b7a74307ad279a8c3c67a91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e04f810af61cacc5777d6f1e33f61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b59f6f9395df29c1e0ca0103d74f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d9e8530e6cfc4059b5bfb938054c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346cacdb4f84c4ea9b3b83908db24f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345535a20ea003a2dec479e7476e13d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586199b3a5d010e715f68e1634d4fa17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd347137213201c522448291b344d1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c8882f29515c7967bd4ca1abc1ed5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223258cc2d6b101c3dbf20ce7024891468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d28988a21d9211bdcc64ebb65f508469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f577f6eab1308af71ad4c5a6c86c5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92838d7e1e545a9a723c83fe638f78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090baf35d1ddf474b271128109eaeaf3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b21b48b1a96751918295c70a9d66a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b8bd6ddafefcdf65cbad878af9b60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c469c3cf02ee6006cac2ff38ae0ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716a7f377654d650c00c03a9f7f058b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331dde6693acbe342e0c609dbd8f62f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856537312fd6b509551652a4f4f336e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a1485c5d92a70e281a739ef36934d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475855211f45d261834e43befa49a18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11217c311588690049a340d8c6a336c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8d835bda213ac3894e3941bc753b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcffa759807b9f97ea7603c783b24a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7a2296f16042104d86d63edf60fc9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f371a7055a20fa075d33abab87c66c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943aa98e23930195b43902b02cafa9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7787d33ebb692a02aa7873769d43e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ceff9fb4405bae3c1bf26ff9531be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa909515c0fe6060bfdcb7a0d7dae4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa1efd37259bb5859c1e26c616dafb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188adafee8da1d75c603e02fbb50ba1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d749f65aa979d3333b6b4808c74d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b832fd0e1e2772f1c046654203519493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a830a0149dd2617770c67796408bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cc07f442cdae146906bd97306910a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9741d1af1c5d5a87bdb051fc29c4518496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388e393b1062c8891f8b9236c02b8d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47639568f1d8f891b0846451194df6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c505dcc8f86b73d8d10dd8b25f86ccb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600783d8b82550d20b2ade8a3a11b699500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee582c35fe9df0a628c24ad8431c701c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4ce3d00a13199847db2772f14bd1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd7ba9ff03431c5727968387f61e05503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204ccaa84f1a064c9a706bc32758e27504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089f68631880cc8fb35fe09cb0f4a59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38913dcdf055ef2430f0e68711d8a03b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb89b1ae7a0f751f38dff2331512c74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac992be0c95ea6a16a0ee5d9ddec253e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7f7552c50616d0a2565a8e3a9d838509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3756362fc3c7b02b9af3526acfc5600510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f2bf0d867c96b7f594234ea02ee1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8c2a106cffb0a9403ed9fafab8c97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496e8ef8e10c644e184fa4db99ba394513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a37780b41b19f1085186d77e0e509514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5bdfd46faa4cb0796776a8c2539f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ee6040ff94c8534f7c9d8b327491f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c652119f26756b18d62b61bd52b12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653bd01d558d3ecacf313ce2f8cc747518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3da1e2b186917c3745988aa298918519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f7a4874dfac8e489949e0fb221928520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dce3f2dfee2181853b9cca347df5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91f31688cfd26e80cd454c0a3739db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81e5dc78e8c460ec52eafceaf62ff4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233010df8fab108a7f7866576ffa950524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262588bbdc238ceb1764c11dbd348d7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8f672ad4aec6f372b50ef12d3588c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf88d090bdc0c133d1d48e38a68678527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ee9d77820310e9a6f908b99c03868528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf7c48130170920edcfb78fce5e687529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1354c5448829d8eddc6709ecfd88b9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd162b38618a681cfc333192f46a67d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ce9ab3f43cdaa0bd65fbc685fa653532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a6947f4cf8f24ba89653636d02ba0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa78e3a5bb11e32c4d872f69593c16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d676fea9a5977d50065ead32ae6c60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959bc4a5fd5ad1e4985ccc4b8818dc5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945966c3b99cf6325f580eb4d204ade537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c601e4c478f6dea7f5911f55bbf0e4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c83089fd154fa591d38fa7e4840352539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408c24fac37c2ffb5fdb31f47ba7225540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fa93dae870eb6ffb4018e314d09c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba485750eb41fca647035a6165d6160e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd187d5609c270be21df6cad70685d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c010f974dd7f784e816b5179934d10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c83ada2ce0b254f547719660b859ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30a9d057354625c833aae55b6f818d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2f4b0299644831c1040e83d65b15f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86879677e047ecce535e568a2e5b38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e47d1b58e2f316ea1e4d0bb159e0e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd6cf132afde75e430cc2cf8b04a85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9c5cbc0d778edbdcb23cbb1a4a2d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e82384d5803997b3f44ca7f3b45d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a557b5c137890ddec788551ddb50a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc67cfdcf84c6ab19abff9b35cb5f1a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d77053dcfdea4c439355682ccda64d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0423a94b1601c9491a02cf69e7b398556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14182261014576286a53296e135375557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9327c696f870e6c29f8de1b6e3afeb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347539df3023467beaf2e8b860e7f35a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa38e8a41bb0b88b9d4823f3a5ed56560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24848b8c64fd4b7d51048a01b64db98e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b664748a9f3986c7323911d03c319f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9dbdf3756649ff69d60e31236c98f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c830d349030975b48e5ed45e7f4a763564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18494f96c7a6a793952918a35b767286565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403393f34971db3df24f90cbe6d3aac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80011063babbea169ad1efb2418653ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba862770b404c3f6ff80fea0bb75aca6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce3b661e23641424b1d530d84c0248569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66786b14a8bcbabaf2e55ed2efe6b93570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e0ef31a5199837a65b75aef285b6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d092928b2f15a64363933016a1d29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446c3ebf05e30769fee08f69bb3d31573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8224fc69319259cc8e6210187718d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f72c6a3fb2ac4d6e2daa7672a617a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e721c6b5cd8d47197ae39176f403f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238995ce163a43affbdda6f42e0ea02a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618803a3ffc0312c3389ef6582c3624578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236af50a3805ef2c6b1304e246508289579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50009e290a101a35c9ee74f60ed571580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6b16ebb621f8d27d42b67672d8bad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefb123b3160b74ea0cfac8e4380d61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721809fca6538dbb088e2afdb630219583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531e0e52a2cd50a62721245e3f20b4d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91ada859ef001ad76f8026d41a89d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b26b89149cbcca95c9403a96b07c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aede05c7cef5092b9eaae0ab60806f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ff9424a86965a252f6f60f5c91c3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aab5bbdfa9efe31a5d722fd7856aaa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2048c7ff5f55cb5e79cfa574919c26e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb2f3b7f02819aaa3bcf962537f96d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bcaadea8a4d4aac12f8c863c4ec72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3d75004fff6da501d88eaed724bdc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575df5c9172e9d2dd41aa50b62667980594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80524605af5740c2fffa71dd666ac34c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667694d4aabaacf971146ce18d3b6942596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1a7bc60d8b226af2754cbaa6b2bda597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b762e58e23a0ccb13a2513affb3fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dbfdbb63f57da12a42a603dbd1b40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c71ec89a662b08ab4667ed2bc2e27b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a0e9f165a7834c3938eed062a043c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e11b6ca2604051747dd283675bc73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5181a33f5bdf3257982676650ed92fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d58b3e83c6134736f3241f01d2d1ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58cfc56a0e8ba128c8028c7c7ab484605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39680530e5ae3e262ffe2ddf6fb1b49d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68008be878288f5ffef7c6c026b61421607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b60fed53da34a2bcad2c7810da690608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66edcef01e70fa9faee04c10b9e4b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b209a04ec3eeb5c0cfc8d7dd0d395c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc84f4d71e84e889d9f2576af11042f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37bb759d6b64d8175c2e862c7e93a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb1d486117787ecc26aec744363f69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178bd85799fa01247c10d965fc02a4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee59f8e0c69707be91790228c29b32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271475d88f1d33acb343589ac47c5d6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7154c175852e13e4d5a1317c959c16f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec61f01ef80ec76a5ed8ccfaac9c32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910ab990d42d543b2e4f31c02c02a26619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d17b90d3f937f772b54c45e92bbc1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da56155a4c614e5ca3f9598a1ef0f76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f571def4431c364fb198c6b90524158622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb56f20d303c3f6095d6153f85069d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34099ed526951b4a9509f47da8bb9baa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99170838c8d26041c2cb8f919d9d3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cbe3448a7faef48cbca7e7a751013626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06856fe7cde283c50a779bb4087bee97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdbe185bbc788d525b0d7b4d3cb248628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9f2543a0ab5eeccb17028a5466a17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36fa5d107bf85ef3e05ad97cd691df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fd39e65f92f65121f21e730411d8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683d4a3d07cb82fcc6f8eca5bb5abe4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db39f880317372039b74c3d02357f50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a0ecde1e0e55fb82c4dcd9b18ef33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c424bfd898aadcc0cb3e27f1bf595635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3e75382dbb4225bfecd400f0bb8d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73909cd962d8c0ba6eb17b606108711a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edff3436f47b30419109c77d889991638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75139435a8f2b65a63207bada716b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eebac852631becec1ce8f2cd46cb4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6125da88d67fc02c07e152b3da0dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf2fd3c459e861a166ce6b2cd534a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342761a88b3d9b55f51eca40df29c09a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711ffab9b591fe26635779cdaafee53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10ce1b2c4ca9036a13420174cc2c66645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d64e5cd705c197757cdfaea7f0ad88646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9b1e8829c403df21b43b12546a3e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325639ea6704c49a4ba08bbed777af6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d3797f4badf61e7abd94ceffddc7d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e5513220eaee660026c58711f2772650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367e61abca884ce7ae7f8cc39cd6f34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4d310053f9fe48a4d5bbb524ff261652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d79e196c4728c61a54b21b951ef28653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cb663e46dea6fe88da133da515832654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab398b84db9417c688e090c4896d399655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f367526cd474b774d3386f9becafd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381257ed20381e9b3f9584ddaa9627f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f446f0c64c3cf81589d9c59c794ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e393cd9014825f5afa94e54196340659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c06631c38587a3585b342316245e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f37cbe5f255bc6870159c5007bc8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58b126164d8608fc2413b36274b963662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345991e355d87d58520e5344cd57a29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6305b20094dde812461d8463c0160e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb08365b9e296d2d652c571e2cb2091665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81198e663366031c3b4212b0b55ce6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32ec083fcd1d854e24a1ac438cc9d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e115f3c247c13496b4ac03dd2ca98668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3388e3e281e0b4e54a9fe113b5970e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3024d306279b445818e8509e672f70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4657778c6304f83440c36a1f4e594e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7081ec2ccd2725368bc9ff0c5a45774672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643ad6f11101c29f8e0038223e5604c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15a45fb0bf6358c941289faf15888e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabc0b79cd80948639a34475dd87879675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fb13d93b881c4fa53322c3522fa44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a489afeb605fee80793b39d97a0e93677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c415ac3f60e822ec34bbff02328a4bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a140f632289db4465a8db0db3178bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609d26dbb081f67240b5ddc747d4bfa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb45bf99066932235fe50b1a27941a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656225269654ab927e190761e3af19a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fecb96c8b04387f234a8adc1e9265683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae970baf1b1e4135f7fadae1abf6010684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab69dfaa615ee65f95b5e6862d7a36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94346a578540400d5c04f4ab39305e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d9e54eee556ea93e1106b68f53617687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33821597a0c84b66c88ece374a6149a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474ccf647acf1b147907845463f2f5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979b88356614db276529852435335b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dfbd835d9d1baa4e413ce6bc15d49691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37020fcad9bc305fbb792a3afd9a6dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4598bf8d8f1a99bf27934ff2150830693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5bc393d2edf89e1b16d5ce689fbdf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fb5741981988691bbf89c233910d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39c6cb18a0384cf82d8d4521c3a00c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4eaf97016613f8dfc7b4411ec8b66697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcc0eb1c7e2b0cfdf4fcb8e83398ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edb9e5d1d5bde04f28f4517768d880699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8ae07ce8435bd51841b580ca57cb2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8896b4bd3df4b2e9f43978499c370701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac73d52b89f8d9441ff54a03d75e147702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17773dd9b03e61155ed8fc8ef18ef22d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ea119c7da9344868bb8515312ab0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1337769d9b46e316320e52d2d785f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a859323534e964cda8f73092d9f50ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceedd243a8763559aa7f9b08fdfc520707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a244a211ddbac9d8dbf7ffb91e9a23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d357f5eab0408562bdbdf7d55d8dd13709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cafdac1727ef81cc4e38e5c9ce22e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0701aa81ace492facf7ec85a99393ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cbb34472f030a2355e2319ddaa4a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ddc4c7aab9c91baf2b624e3257a58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ff9549cc12807a318dd1dfb2772c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a45f41ffe31fcdfc8d58b9a49f0770715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535c6c47480cf95ccd656f2a10e267f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93346259c9a6ae9efcd3f088389071717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4f7dcedc2141b9e9687179cbf12a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f27dee4dd7e8fa91dcc12e684a3ed1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd9cff1dda2d4cd7a0b3b58fc18492720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057ca4d1007d38f12592f9b27061b11721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0fa182db7f2326c9caa2bcdde0f93722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625718136f52652eedb71975bf57be71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca024004b8a3bc09cf3e4718589204d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1008ee68300e54870c0ce085f158a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc594487cbcfe918146285ffcb75cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293be81b28e6cf8a1cda299aa99e851727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3ffce39c7f0adfd4cf73fd9ce4088728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ed000ef603256e69ae4f41f185c41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0d119e3ba033a1b19de731bf3ad5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056faf60839cdecf5ac7c38ff7e132d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97f8b56b8fbf300d3d386971457f08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2bd874edbe181e583aa797dd03ea8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05d57cd6c72f6a7fbbc3a13a5cd774734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c50faf4634d43ffeb0552f6f21a88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94e1bd8df013d8eaf97aab567904a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a415820a89cfcf35fc810cb954c4e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4c18f029746e3d7f08e37c77f1c7c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffe7dd6c5293ef6c24ae04dd1aab1e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca16082d9af9738d0bf9f21e960359740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48456dbfac7a6a73b245924a6d67e2d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3192e110d6af53cc28bb86bd73dd3ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e1eaf571613329c32492d856b61e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a8a4eb628121afd25f734008dbf25744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40bf5e5b438aeae50672cf14df2626745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccb89a54525a5f68ce7cb5f4ab61f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995d7ac981a15a8de939dd75a1f9814747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7eb8ba765d2eed63b2468ba164152748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9609590ea556b3e7a740884369ea7d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ad9a918a9759c1d92081c75afa13e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aecb4417dc4ec3419f97cf38e58bcb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5f7ad262162107ceb3b7664fab553752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abf8908ff5ee51e4e93beb80895b85753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>