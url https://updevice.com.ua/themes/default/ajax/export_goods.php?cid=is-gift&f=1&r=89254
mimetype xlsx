--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e0faf568ba79ec17df8492153554c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf77b413f882ba3f1f7ee134d6e26b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb75436fdab02697e9358c875b247df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8541ac7247f9bc0660c5376969d924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c255665087428e72eda5267fa2338185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5613bfd4ba2c45af9adc846639a1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e810bd434cb4ff3f2be72b5fe227a3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669e35c5c110d15a90cc57e6103ab288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd126a8b293e9f345abbd92640c5d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b3abffd1b2a54baa9819ff240e07910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500ca8b44681a54439fc2173436786911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b762a81842d8a0d463efaa2c22a741e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48798a0466857337c70b283edfce589d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e12735450b7ca3f315a0a4ea9c6de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dbc5465d4518f6cd8965c6a49362815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d1df707b920d0d2c0c6b64970099716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f44859c8f8d0488031d8a703f382617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b7702269e088d79dd35c4fad3f45f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c5352af0a13a5d5962a727d601acd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6df37cc8bb3f8f9167af4cff0a64220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1fc784a22e9b091aa342b3652082321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f97b1eabe419ba8144dd57cfbebf5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1902d7693f6be36a10b0d666718faa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661252061afd9fdcf91ed7f755f061224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c758b212ac828ecd4c1ee89171bf96e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b4fde209921fbebf5e2e0dbbf415a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a86c3e8905520e87d2ae86889c11e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd9150411836ac7c2fecbe33245fa928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97674ebba89bb9e86c5c85d8a32d5b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddea9ccea85f9c0a3980558f538f9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e5c323776a7da82fa3c48c7d418cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bcd5145c1b07c7ad5e6ddab227fe132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943ad6d28ded050633367bc13e2f1e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955669c172eb955802a8c2f54c6da9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514d2036c9f5baeb869f52d314abd3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43213f35d1f859bd85e95ad934ab4c2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a93e6d2ae47cab0cc088cb800764237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f078b6aac26da9e5987819fd1b69a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539564fc90bc1167db0ab7512179cc039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff5da7a9b7c339cbafa5e6e0d8d18840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce139d302894de2aca959f39b7a12341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7195f492aa1d4a96a733a0a1b15e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a74213ce4478ee0471c7a08dbc32e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2a3a1c86c0f6464219668d3edbef644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdb36c5af730f1f4e911a3f7cc13f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c8fd5ba2b0e1e7461145168e97d9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee36425ffd819c6186ff79a6756b6f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0d887bf5b41c714038eadb5afc48448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e473e7a577a3fb4b80a82b35d9f9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520603352511c48f7fb6f32a2586ada50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71979609d3b8438a5b89016b6ce0e1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee490d1357a810624c191425c81f7ab452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72b3c3e1d7f5eb858690d09e1873c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcca556be422ab4ad79b7831d64c2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba182b9ba29d4f99477c8805e66c1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031993e6b5419ab35d2984dec74f451356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328a005a98d11175408fc38c19820a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd7a0b5a69fbcc8a00aa542f0bdef958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb963d30e61fafd37eab3bd86a2be659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4c1071d7ce2f68e486cf337ba10e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e1c77a62574f320088a32177cae4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b91ba7cd379e7e63fbe420d0e7277f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de67a4613c3a4dca8fb3dc34ffef1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63f50df915ff290034037d91535e6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54b548e41e3ab4f51c059c6ee9a8f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4349c66239ba285f3184cdc056c6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae1fffe599ac1f54b34818996b716967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e76b4de966f667bd6e729454eef41268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea6e85e3263f7aea22f7a49d0393a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa42551ab49c6c641a4132db3d187c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9249e93c33173b0f63550addcf5aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87613d3a52eb3f9bda14b5c6bde55d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06564e93fbec8acdda11c507f30bf76f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3e1f23b7baff07b441f4a079bb76e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583a0687b6821bf6dd27f79f2040cf275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79583823b92f979933352f3f6a01db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05bc403e14b5115643439f09f7e46d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597005ee56e1ecb75d8e8c5ccce020c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3fe339c4a77178954cde26ea1c5e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c484c15edeaf804da5062c141e554a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8589f946fc846e060bc07275a591a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b57963ff72494b326837776d17b3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941e8160a208a7b41b8c2fdbd77e6ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34386a348b9248b12cc73e26e843fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16029ef9cab34cffa7e0d55bd17750185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a355f9c2ca3d5c533bd154e10cacd0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f106c01a9526daa02774434f011a48787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90268fbe67297f78d2e6958f2ff68c1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9ca4057acef9393abd590acad3bf189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca4504b00293fa1053c8651535939290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d8be080d023b2417cdbd972fcce5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deabcca77b47cf64086e570285a75092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86ce4160e91b41d5585ca3e24f8a0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecbeda3632db1abc34c2f2236915f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3345598fbec50aa1a19763a9afa647a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783864ac56cbfef4a19c0ee23eba16696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01370215934c8dda592a68043f0eba197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd77aa455199cf6781a70300c4679898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a92c01df973222017e5efa399621b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a2ede77639258c727528c86605d1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871b04048388e7f607b8aaa19bca4a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117b82b44a566497ea363c22b9f7c83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bb13140ab62538be4ce2a36a3fd13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd955b39503416c8ebfd284da66087104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98875a9af2d3f71c02145afe31b2e20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f881c000bfe1f4f46de234cc6a174b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2b7eda8ce1ebb96d11f1098810e72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e370a17860bc6dc98baf99386d1619d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c682725122ac41cc6e77eb701071531109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bf36a9f60e0eb5c7576ea54aece07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af31d76f27eaa1564646c1d815b40c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dc448f54d5f885d1814ce5d7fccee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2b74a8b9b17902435b6976b726bec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865bee3732eda99556370da702a0c6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23288eb1d91a098f75f82f5b05a97ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3f3a3602b493b2318df85dd11f20d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5945bb5a02935015c40492272b7bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9615e021a8fd6c3abb41fecd190b91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd364e35a4f86ce33862f804c9e192e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af389406c498abe9f546da6989f9b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a688802255fc33903480f587f54e34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b2c2d3eb245a1adbaa771b0b71bb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e362ed2fb34adc811a338306ed83b45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c113c2b911b53fbd647b98457000c09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2a132ac0a08692f0d42ae85534528125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a10b24687455353eaf947e816a35cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2a33ec3974caf1188af5789705b32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c67f264b47d33c4a243ffc2adbb31b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151d3e3ae183bf8520b2422fb915919129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737525a29e3eb87b7ccd3bd9a8d880cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a71cff2de313d348957cc91bbdbb03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6920597c20f422153839378b92ddb06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd49a009363210c769201794d20e29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e37bccb0c1b33b0cc34799ec6cae9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c3ce5e599381d66546f908fab691c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf86fcfed81c398ade0c5be2f04b41f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36956d6a456378b933a17fa08dc8c1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7427c71dbea407d034a04ff066c5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175ba388506d000c23b30fa6d16b24e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4806fde6ac0712aa854a25c6d05f6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3318d85b459544ad30450001428bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ffbf5e3a1cb14dfce22eafe79663f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f595095146839ac0dd5bef869f9c255143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09989a29b9a3a4b8f21517f35c391b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c631ddb200d341ed2e6b4e82c25a50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d27e2a72e26d60790e8b4246602ce2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2c9feef0d666266e09d14a1d1347b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15910bdec9b8059fee52a68e8976cb61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338bc70985bccfc7cc6e84dc359b655149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed57b3b44f1376373f9e888826a045150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1db1c552b8795969497ec5e8371453151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd3c4598e068354b5d445d7874636e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209a1fa59e72da00f181f3e93a3641f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a03ff997a739202cc1e225a66510c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c63a6f0ef656e5991406ab84fc1baf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0996828206b95d2b5227fad9d30bb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e50c095440d5362ebe2882a20aec4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc167e066a8f1df26abb7339b6fa69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdaad632315111b89439a8047a17bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcba3b04aa5263ebafa9578fc564a3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72663792fa5405cc2034a95dc077c122161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd16b5ae696b4e61be57a0abb00b105162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c007f1397d42ca9ef6332cce6fe6e61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98248e056028af43bc5f69a36a565cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fec62d12b464da3e1ab8dce3add1ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d925a745357a641daed76b2f56c381c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3117f9f5bc1ed7e90247a2dfa7787ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f6ab4cc17d89183a489b7fb3583ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a141d6ca5743c20d4d3327b9bea2c77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c90d5b9f750727fc2b16bd4d21358170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c3d93303ee9a880a0af01adffcec8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d49c71f8212db1d638bb4036d9dd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abad0290ed9e0084eb21a4338e42c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cd68bb3e8296842f80f1475f5be44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b3895b54fe0792d4c13908954a700175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741c88bf8fbd4b107cf8a700152a94a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a59736a885cd5b4c1ff6863b1b9b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19136f383da03f0e04717540a9cd46b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b62f7d447a418030f8e1347dbcca67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63855c996a9db3d7d26ac65cb2deefd2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a7b189d2d7031b2f42b131d129c8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adb0d68fca7003dedc224beba0c52e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc45af2d21678e6d9ae67988bc4400183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bdd41567d72de2bc6755143814cb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0489dc8b4c7974df284ebc6218343185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4faace18e701e5fbc2783570d99fa4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506113552f3c08d1ddf41f00188e037187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fecc16c404812cdf5a33a687c9f2da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc402d6e39954463a2aad381084095189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a514ef03faf410962630bf45f106c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c565e2342c20f64d3815ae0c34bfe1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a00813754aab54a33e888935d9c03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe2da089ca278b8e79fe391a7172ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05b5f8e4caab856638b9465d210476194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f823f82d0db3ce7347302f40bc1ed7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c7691fc04d707d2783674be818756196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6b312929417a6b3da624dcd946999197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6a522a6138854b5f4bb2735af02d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57364d1b226c711d0e031062ff5e0758199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e444cd6f1207e5768ca1b8df91f16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4e11f45a551dcfe883a9885dcea00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36481a140035a991b939a1c1ccfe259f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1f50472208442854bd645c66b2636203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874d6a6e3eef9bc875199ef905b6edc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691f33db627ecc5461093c6180e9947205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53836412e13fc2069f77c3d75e0742206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58ac7a089085e4911d8e2040776776207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de70ff562caeec6362b4747bb540d3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c57c04ec0ca65f0542a4eb7601ad3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11f8cd2f32d65b2cf021c8cf59ff5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8107aa81b2bd870969067d4689f799211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fc40b3896968a8e4bb06943b0e969212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d51952df203e120eeba6666c2647213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2384e0fe972babd72a7bc96a904c2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d033f3749b3521b2205c4abd6e6bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89e5052a6457cc72dfcd9fd177e0ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbed5dda5673e104b69bec5cc2b115217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf9bb63cb6df780b93b24dca9ffa5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1056296c0a6638bd5ecea9ca6cdcb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40fef390bd846407ff8d86beecc1fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fe17fd49e66fc0aa3b72f05c009f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed89307e124e117d40aa50697b33b02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f213444b179db3bdb9aa93ab618dd5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1a2ec9f8cc32bfb922cba64b2b547224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ae6e25b64198ee2df77aa62fb1289225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ae7387a6de07e1b4f581f73133ee8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5a326a436683f40198145fb080198227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cafbb41618458243174bd63c013da0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab202992a36bc5fc3327300d1ae620229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad65b16e4836f4961f46db68d1f02bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea25d0a5fb93d606649a261ea9e1396231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf57d30280b8f1c3afd82a3d78d840232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a10fcb0da149aaacbcd44769e4c9cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea414ecb04e787a2413367290884dc2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b248a42a25510b06f079c0ed1fb45b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23a6d35a1463d5cacf9e79ba2e0473236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e0027bff098ebd044f76db1c4473b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866551c74c3b19d8b9d00813f913e66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c205970e110f99292ddbe611859ec51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e7533271a4e9b1e1b54f80890a102240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec4aa86386fc56015816a3cf84dcd7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c58598a333a77d17db6c414d08bb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52437a7ab0cd3ffcfff6086089861da2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b5469734c82d8bb69de83ee7cd8c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609a769d62d466bd14b945630730ab3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b04820f97c72fbdb4df8d8bae326c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7e379926c063eae1537c37ed91c6e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011dc242fb5c6bd579f3a1637499667248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed83905d15e247eae56770621554f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01617bae8e9f357b67b87152819d80c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8562d9cfc5d9ead4f99fe3f4ed24a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7b3b2890c1dea97ad76962dbb14ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378264c8952738deef89fdfe8d57f27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad23319389608f55b8ddd62d94383e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7b0b9aeda10f352b2c2b4f18dd6e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a24cb5b7ec6b02555c44070d7f5132256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c06f8110dae5ad44ad64d07303c29d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4460439704d8fd9ec9e04b3dd9e8b50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f299b0fd001c3302464b959b395555259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64ab35d3df79ca92046b9817feae41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fb7207feeab000c48c85cb52d3d32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8969d5d3eb96791783b4bdef9805f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f74f7b6ff92187c846c2820a29b24263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177bf38a879cbe5f78b8dc76f44964b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d8f6e87748abb1d3939ef24179592265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d19cb622be9c9dac2bb94212c1f753266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f20e280dfa383429c62e9787228f40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622037ce05204a299aa12af335fc23cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267af2fa0c3d5a34dbe5c704c7de664269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d303a1f0a56030948fb790e626847ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff24449191abd5fb3e5fddfd1e1d2ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525d82c727677389344814a53b50150272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae674ea81e9a89901401932a97aefe12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62d0c286f213645e2c7b88420392fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16d0c3478051290d68fb14ab27d0be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f2808b80c603f39b6b5c320d56920276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafc0db4ae72e935753742b15fc701f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342e04d0f728d972c433bc6db3e79df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5245a90669254c5a9be5d4141457a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a2d3ebb41bd52fa64f28ab2cbd516280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677fcd04a013f705428973f1d72eca7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a725209caa700b05a2a91809c46be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0eef2e3282272ff3ccbdfed82a878283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2236e74456ef75d53b47457b664561a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3de9d28bb4a6d30a83638f59f34e6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3509480e69093d22f5e31f27dfd8cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12a45805e5052bc09270e22805dcc0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f472d184e0ac8281e87f938a380d00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818326428525abe451d4d38de2bdce2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df47cef6588c7ac4c15624904dc5cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5aa73e085108b16353d56aa0e0d6be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253677cd9e0517e9ab305d65fc50ca45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b34b3731fd1184db8acbf6e2205ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01f469bf00f1485afd55b395fdeeab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c700515070a860a152af2f2cbfd0ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0159338abee2120b0da36ce70d38336296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4d1b535cf9527272890b29eef586f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe16fb40d3b8b43df1d6274b6c0b9d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2da81b19f826af72bd67e26e3665b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d78232c77425d2538bfa097079d51d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b298513b927256ca9da476b299de99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed3506f327cc8396df5a4aed0dd494302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c03122a588c56d070c39553b81799b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af03b8e8986b68da697e54455810a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb996c3e307976cc81cbf2b07b4347305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597799cea069013c44a9ffa71f7153b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ccec5147a51e9f315bb628a37df44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cc56968ab76ec66c0187f41d4b0d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dc5145233e0749c65b5eb160189ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8f0dce84e83a323db110bb8dda0d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e64c2369191bd82cf30ee89c5b4706311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef4213d2eabf59baefab1ab72baf00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56083bb96b4b4871d898b329cf68786313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fd6a048523ba935a7f0b68d5666d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f063a266044a8b793660ffb40584b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5f1ce2937ed78748937f3af48a97a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0620a55e30b983815c32b752d29278d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87244dbf506037f8b370d54e59bd49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c152d429a78cb03a54f3462f6e242a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a50a7434184373191f10bd4f259b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38cf56a1792d0bb218e57c52869ea9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306d6a1d27125aa84fa7f36750db8f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadb0bba74d76ee20379e497cd21b47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4423ff4bab28b0641d7ef7e5ad6776b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d40e28bee61fca8c41b7cd2dc311b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d136ff15a936eefa8a727564d7dba3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24a662f3d4aa37b6c3ff48e254519f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f873cac4e3668a65e7a42bcdf0632328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98b9b5454420a917ef48db537f0d19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f257a1091dc4bd2c5ed5b3cb1dedfd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefed05eb84c4927d8027d643973ef26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b4483a7a73083ddb88ef198d28fdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717579347613958584bcef9e4ddc610333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885771dbbde2be735f5a7e1b172c045334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48808086de6293fc22cfd1b3231f6861335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376bd85f2bc9216236cca4702996f82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c968d132a94db7836808423a9ea35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da293bc6eb38d466af4d0ac877a4e531338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60883d0dec8a8497371be39ede4190b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5350434202aafa15b9cd7e2e23aece340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cdb8f775a97a4260c538cf8e9ba42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa107d331b9aefb240d28bf080076d88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33662e117138da0fc7941d6bdaaecbc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d887f57fa99cf3c2cea0ae6c6d3eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a03a09cf0426968c861933c4f6138345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8781a83f2107c41b16146e7f9e94c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74fd5b1564b3726f607a7ae37b99f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989055dd374dcc1ba0974f415d44713348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43a6ec58da6303915e0259ba6771da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65e917acd47ed9368a27caef3b8ee3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4156f1b51fda016748c6c266350ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99bdbf1fbf572b9c30dc38714a0251352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94748d54b75b1e1a69ea84fc5f17844f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe28d233a5e5fe47b42de7cd4603ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905f641d8dab0f309819acc9536f698355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336a5a1675e5d9043c006fe44fe229a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00c1e5bf431913835dd93699f45260357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4968ddfe69cedabbf7c1364d9a021a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8f26b7b1aa5100a645e0be25b0467359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cb44fcd9b3914797bd7fa678b1778360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a9215c5d0941a58bfd79bee38237c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700b1553f08a219894aa0b21189f9e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3f8c8e664c67a1c814c5fb3d768b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331c57cdee405d030204b6359eb538b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae80014af71f62166016bbfaf20b98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9db65f158fd4c275e3405b22fe03c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f96a2869bbaab6e87cb7dfbe7dcbd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bd3c6b0d493b5063e67f8b93ee4e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3824a199f49ebe091f8055a7f0fca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e1323827e95693063a5df6efe38ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b9ad584cc426bf7fc9d5dfeeba3b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e38da2771f98316c6dc00eb056405372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb85d4a9df75df85d7f72cc06bf6fa3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c34593276c403b6567445ef9205c70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcbedbdff9a6f51aa3037e4b6aa69b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac278f370f01e95151f15af2232a072f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893c8017fa95dd220878951197feb89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b597cd71d29f3324c50424abbaac16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabb1fce1d0e4a6ed8a479fd16d3cf5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4303ae109fa239211b98e6b8e9db50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd83ddfa15b0ded99e48eeed850b227381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47653475e9cd0a5818da6ba2df3210382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2085ab0d37a57badcd7333f2dea32a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e069622f50b66ff3077a85ead823be7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e9e25b8a24c0dd52c072bfdfa5ab6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05892a0481bafe797dd16b07a0fe30cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f82e31b55f22f13d6cfa0e867f5039387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25d5d2a2474d72ca9bbfb1af62642a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c59a0954a9e32db46620ee07c62e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496f288d536a9fea23b581188a5e52b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a09a8e86cd98b0918a3b3a7149b26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9ba336d727420ca59c49d49540d76392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a107c8c94dc25b1346ee8904bb657d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f4dce77592752352e60bd71822131394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d8d75534e63e270894307d503f060395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9fd4079c8042f68abf27612368651396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff63a681bd83a5893395c12b1addd9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec1f3ab0b12f31f37b449ac7d1fdf1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c20facf7c93a1229ec5e09707563399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7af9def90ee5556a302099745f0792400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968b19cd8f88d7230360d925ca07eb2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90642d7f05df32f2b4ae99a43a7f5e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfbb222468ebf4ae78e4c4bd6f6d24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe2e5e1be3fdb5b9c9517a7fa39644404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f901a9f118dce4f1ea2f7a06b2870405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563fc5fb7bc7e244005c42d32a1dc30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10ed9c8b35a728c0e86e42064e7fe1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bf89e8c7fe75c2432f75c60a1b65d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ea2e24caacb0e475ffe87b4cc7f74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3ec20337ea05b651a8d22d1f80c8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e3907a2ed657edd29da92bedf3a7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab2b3cd0e1bb99f780d0c47d0cc260412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcd6a68aa3427d8e8f817075c09d03413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac523ed980e7ac32703a1fc176ca450414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6ddc6f06d4362aefafde43eacb1f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dddaa3d8610330bcc059aa3d3fe3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb381ef20e1cb979aa5eba76460b0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dece57d7935f8838b11d1ce3e3efa3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc175ffdf23c71f02a30beea01dca48419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce34f1121adf0b1db702cccce6c2ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3997c29f86b4418a9c8aed04b105bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1355bf3eacf161b620c867f761a05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb115e1fc7a1d66c73effe91b957fb5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376f2b97916f8aef70ebafea292cd47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5fb1433756e544aa7a2a7b446a684425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce445b8d0904bfb32aabd51aef9c81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66432c401b75403232b67381618bd6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0a19591308d961304cf4c665b2341428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46144647b3196fc1b947419f0641c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412aba372036178b9f36751820853d4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfff021fe648950625cbdd7994dd16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b96d67f68d58ad0dd25bf9b9b7d827432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f950ce2a5e4ba6f0136c86b2c68a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f88b4323a6caf41077df6b1d5d309434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151f84870a7b14338811a38005eb0d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4dac6b393572dcc56d038aedfa0aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86bd99a3bb88f66a059265153d5acd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4173f1c9c06c67313a1455533e892438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa69603d62425acd42fd74686f6e62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad0239a276f60d07b09934cc38f1c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1d41677ed861cd54d8e7a52685efb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7b25e5afec5ce6b6e15b1ae3c5f7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700317d3bd965e15b0ecdc51ec65e64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5512e007907b6b105284495d83a4d04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30388bf9bfebd177d85ecc60b4dbb8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92eafd1cc37da115ce4ef5343e9dc2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f362da679067778e5b2e606df20152447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc51129169cbdd5017f8e7d6fccbfd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2d4a38bcbcc7142a07dd87e739d45449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9ca3a13e7af6de7fff72551334c87450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09479a4c99fa0b3aae1fbe7bd98a50b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25391ee83410a030a59814dcc9e70a1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba28fb324d583013d83f58f4940c538453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccef18e304c1da4669b753f3bb85f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11902a5a9d8b1e0ac760d1501cb094455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6475854c7ab2ca5a00b51b02f3fb33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8080a67788d379a31baf107f1dd91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d749b4bde27936ee265373fcf1a792458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ff0951bdbafbd9c9b31a76dba2c48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d420fd518731b5ab29049f1d1ae9c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50294eeb2e8a5e3d61b8955199bcaec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acff62ca1bad6377c8eb6659df1e085462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c60ce1f5a15afbc3f40ab6ad36840463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25629c39cb698a5845556aadf1938581464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fef3f9d70548ac29a738078e15fd4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23ba838232460de084607456721856466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663244871dd7e62fd04653dc556ab06d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f10939610ab951b8f47fea199c1548468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0583e65c3bf1bb835a4ac5ee17219e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd99e62f8ee1cab1265e63b0ea6c86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7372d2dae04cf87bf4f5cb1b3e3aae0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ec238f41655c3ffd373f8c78ee7b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d991bee71ff490a12d992dd05bd35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6795336cf1ee2a8773936569d0bd0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98ebe01729ca786f7f9291683c218b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44e89e4dd4dfe6044a0d0cb6a376ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e164c2e3334292dc1c9becb87d4a95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc2e046e16103ab98c630d2dbe71b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eeae20abb8299fc3bbefde9b87c99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d73060d46917d6372ef212e95c5f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe87904291feec595ef0cea36905e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a65b69fbdf56f39ccdcf5036aabd78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fe6d34475f1261371194327e64be3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277ae508e9054fb5bc930cbd40736c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631650166487a558448d0b45eff27ff0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e7f02dcb3656e1485fbef2127819e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d2c123f561961f44934552415a269487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd8a0910b6c7bd80d78ad203923ebc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9fdf39d5ce813f8f868ef273834a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd09e650d7d6704a42a35fc8636d4c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb3f8c15b09670caab4bcaaeabbfa2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05731206704202a139b2e79348f58e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90d682ac92ab27d5a6dff638368f3a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4ccbc79dfed75e01a877c88b10f43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ede0854f1d104347baea2007678f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6480a171fa26aaf77d2917390abf8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb4f7e44accdecd1c9d6d13b68175e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7c12def680816c4609ee5a160b970498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f1a6ac9a2b99a84dda5863b5173e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21242a24716110b2f034f8ede7af352500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2bcfc0ae9489aeb12e9250c9c8d32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395bb830f7c3b386a536a1758bf9ae2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9595c1d99cef705403c9b1a1d3940503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c090c957ca9fd23be207b581b14251504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2cc6bc2ce93eab40a69098fd48cc4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6b8478a31d7031058205fc69f00ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2179eb46ca533dc02bf360bb92530507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ee44980dc268a993b44c7f804c79f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09660b9ec0d7493aceec726b67b18a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fcd7a0c21981eba59e3db1a02011e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626835694640d03bf9e01a482a7dc8d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f40b363cdac3f5bf6a5bced5dbc23c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746c12c6be33343a67cbd541f2beab3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959ea5a8d3444aabf57b3e467a2b1d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943db66279e391dece5a80e950e0030515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e455a6dcdeb97c95f1cfb9939afedc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68acdab35c68311eb984601a2fd300a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c612c2409256e06bc7deae1054e43e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec557fc95b8414b521dab889603230519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88dde90e0fd05ad4f405d98735bdce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8536cedb9c4523503d09d8d6893a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a6d26846323f65f44982e85f303de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bf6f71e485b31750eb51ae368d1e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f591df1fcf199f37bb01fe848a6bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052a2e86562aa6fd009672271984640525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db54904ba42ef6dd9c01addddf550eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645358befee314319d94f90bec2ee3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0fb17507c011567ed2def597dbeac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97957a92da7fcbc41138aaaf2fa29b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aefebecf6e540d5226442c62a2759530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481d35ed88cd45a0689652b338f51e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b332f6fa91535189acc29bdfcceca5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4961cada9e8db1fbe40e1f43c0073533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8020d9b219888924c5f9cfb6fd16dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd760d6d07b9e4e7a744c35e45d67d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040baed26f02dd337084dc78831ddfed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a021a536c99fd6cab77e7a507845b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060456b15235898a613591c187e5efd3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ad2d641e08248134957df2ee2d0c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81ec8dfd30231ff8d3bd30f38b679d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f5feace139cec50755dbbc68520ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877d5e236c6d65a1b4f0ed7ba1a171d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5cdc3cf314e5cbd335611bac7797f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31fcd554608eed6f4b4b7dc78b97fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60cdf7c95f142a02fce841e68cea08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdfc810982105386ba21f6c923d5d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a13075fac1871fc637bd276d4d4b3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c8819ba557c374cab3709b28d464e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc806ef2ae604d92472a4ee4981bfe4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e08f7fdbd0a1322938dc2b965b0a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9cb76fbb97647ca8b04dc41e222ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924471526825e7a67407219cec02ffa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb55d273184ca980862537373338657553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4d2a23e009934cc6705037f290537554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e65efbf8b931b8edc090110bcca4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594dd84581621c57add2fdca31221c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745d6018ee678e7a136331b4abc02f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a492e472db12f9182a28fd4fe7c5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099385782f34e79ded45b041d20fd762559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c678fcb07ced2f03f87ce00bf267e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8ce58d36fadc329976299b5ecdf5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59412dea05e688ef98b7fe58ecca4a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a1248ebad070e110bc11b6e8339f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af697873621fef665ed5f4bc0f71ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b08ea7aacfbc1c230dfbef01455e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17f1b358cbb4095066e7f98dc8a4df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bebe5686d85327cc6d91a19cf84142567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456dabd518905d66689d5e898fba42e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1545034fb7e57a7bddb8f9a13fd9f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4210e6190a557bed4f4c3782a9694e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5922a3080523ced81d3ed7fd8c3ab2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb278820881308e33d07a8820db0ca73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d88c37b50c53324dc8418f9867bcf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eac5e6c298957dd68ab55309804146574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f256ca8604e291ea40b61773394ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e588b0c0006f5d03b479a785a4ea5fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53489d6ff23032af85a4e3681b0d1fc0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9489102932e8580e09dffe546ed9e0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf6d07f70bb3ff677f7c68117b9a59579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d56c8ce2668bab5bf51061e4af33d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1e18a9c1ba305096ca030737b1ad4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da3527e4350c810d743aa85e6201fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc48cd779910ac558e4c2134b24622a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ded61be84b883392da644d7d3bb53a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284779ebe9ba7d371111163cc68a37ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9844655f49694dffb46954a92a3ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058f71e256df25e140823b0ed370460587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b0ad81c9467da5728e3aebe0816f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd921f14fe6b331f924854bfa16d29589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770f0b1343698175b286263c4413742590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaa6a036833b49e2d308a97f66c7f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1f29c54ed434a34f40ea2e76593b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc85f2e55ea4956c3a0aafe5c29c685593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908af75e655a3e0a6e67acfaa6cd373594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3e0a797c6374d0ee927b8f49deac8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490690a2a29bdce2c99e19b7dbc6e76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f45849d2d06dcefdbda9fae9df1d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7ab96398f9717789dbfaebf261c37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64921f6667f012d593a9a67282165425599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec152d0a87ee8bdc6870392b28b977600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384be22773f05e6e8b951eb1e612300601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d2654bef9df4dabcda0210da7561c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd16eabc7375de7222cced94a581e0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78434a8a9c615ec6e5a85afe4e2dec11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69102acc63e0d6199f8f19727a731a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c96548af749ecc8da944d457603599606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943beb639eb3fc6661dfeb74a12ff4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b489c70ca8b192b03c7c29eb6c6aa66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f23b17c164a938f17ae50f9f2fe5b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06740548d7e40af08d2d9d7efb9372610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bec79d39e07c3493726d9d7fbc329e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb7a23db9c82cdb3b5690aa0a79e20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05622c0160294eba910bdc38c2499f1e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0766c8eed31d04d369015ebc7e388f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f65c53dcb285f0a7c91a655662051615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb327234a0bed32314364369cfc9a0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a1a8b75b028b47ff6e882e518f228617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4bf8d214b2c5641e7e83ea9f6fbed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf78c6d05eaecc647d7bd74b302413619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d32368daacfe8215f0e12642f76e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aad62f9b987f39c05b32cf3e27b05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c472ee045c67deac80b43f9fa9bd41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47f6b07014e2a54a1ba0edfd57f2af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a1f5c0e9fe7b85750d96adb999442624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493633113810daea2daa3fb6822dc63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fccdb28d48abb6881470fab650625626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302294741b209995329c1e56016148e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615dc73585a0736be83467796b5659a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9a7209049fb54c1ba20d3b338be87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89973f1bfd0a1bd4f8246718f86b0a0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b230427687a4b1a9e91109d07aa86631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92422dda2f269ad39688e98f1be454632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60c74788efddf803b43293bb9e98b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9c17615b8aa434047b6205b7ccdaa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01e71654e182e4114d15812c8a7dc9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08979804ee72347eb1c4628e86bab5b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ead701f983fe0a58478e986ce4cd9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210c1b72da3d15c92144f29acd78eeb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496e47c7a9ab273c3ff588a977703ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6e94b698c7255bf204a3950bf58b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbec1150303c8cf59d74ad2f80da378641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8ceb7776b049ea32ef4b5282eebbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8131dfefb91051073afea4a02cb7f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b844862337d94a93979b3628ec0f27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636b65dffe2b081f836b8ded0a2ede9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad399fd2ff5cb71b9866aa1d78afe3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306b56704a10d5cee7d5cf7f2ddcc6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26794364d0ce2d7d892e74dcd50ecb66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86528097e8aacdfa150db9edcc4a6193649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294ec22678315847fa7dd0960e90056650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9aef6c6972467f6bb3895d3b70e61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794547010b561735cf427d7e8695bf4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147903263b0e068e4edfb285e95a8df2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0aa30fe1c7e77f1962aa3eb2f8dbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7632b472b5a568f82b9379c9ecd2a03655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fb51d61bf23926d1c23068bd735b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78666ad21b92ce24d259bd7bcc713a0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71a92a7a919e228bb5a54904b78ad1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7ad09ef6c375993a96d350183a47f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef32d062e485f1ddbf1714b291d1f63660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845b8f438abcc69ef096d3a4b6ba837661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07675c7addfeb7e5cdc8b13499ca2b33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45057be172ab809142c49c1a4d41fdd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f74e52b5df7143a79d524e6637e467664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea7002e86f12855d59473043be30bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b7abbcffe6d4bcb1536ac891ab552666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b869513a4e23fe9a5ff4470516a129667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e5dcf23f9f095d95737fac5ae9993668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec5e3f44c9719816201461de31aa8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a8af1228cd8fe34f3d555298d8728670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d1f035fc95c3972fb13dbde1532e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b57d56d625c93c04cf7c611a039f62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf82c21f45d96a9ba94d9e7ae5b0c99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aee7a7ed22279ebb9900a23a60bea7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c910a3cc812756e60d5b856c25fb3d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bfdcb1b7eacae255a57c51ad1fc3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3502babf9a9e9af4dc8fa930fda4c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defa2fc3dc5bda1210ea2d269619fb9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eea09ea31119209cfbe549dff9754679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deabcdeb6a47011f3aac83593cd9942680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842c6eb44f5604784c1f0035a09a11a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4321381c2ca519d3322b0e8b781ed2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dab20e0d6466f490a67c7eaa05dfac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857eae50b3324889e9557aa6cc4739b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f16dbd8c507e78487cf9055bb087f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de65d5aef28791e956a8cd8252d9ee1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b71ccc5d71c0f9e49307ab1a65ef1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb30547bb3fabb8293e2be7a281b41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93397efa98d950ba4dd3f5cb8ef29ae8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d893f4c307aa68b23abb366e5a0275a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4efe5a1c2402a8977556e41d4a042691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f488239a2ecfa91545f878504df4a33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a55101122007c02adbdd8bdef9078693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd31f3232a53ce2ec768acfa50103c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67638c5637662c65b48a63d029b85f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae41bb647476d2daa52baba9cec87aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181e0f4e9b3c7f36f5856423d1ba10d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734394719017f6f69d375ef59c964a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc165b1945c7842106ca51cff8b1687699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5b4274c5af54252a13d8bb2e9cf6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bbf31aaf74eb1dc3fd668982f1eec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381326c64e04612ca938b39d15f7acaf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81fad516f35bcf7a3010e7f2e9f47a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231388d27b3d7a02d5c929ad49dfa764704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbba7ee2931950928c4a981212f2ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0241fea7c5fb48b5e5c419dfa3778d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080aaf34b018eb8483b45b00a0519a4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b343d6d5e1ca875965d9379be06161708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babd8b25c0800abcfe2c2577e290b36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56490c635a121185d78497455232b68f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469678c9d1b3e5c62c3889179b14e211711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfd6af71d79f68fdf316915458ab9e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf866061cfc84d42ec9f611dbdecef0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69612188994aae742809d78405d915ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2621ecccdf825724186e2ce5d42b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792d3e486101eb59f12a9a7663cef5c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df99cd9ba81b4802da8ae26345cc7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06394b0607a6e9d261f0db2efbac0737718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ab2cd7b8ba14ab623145d9ee56842719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7ff874dd0d4417e72638902deae2b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f31a25480204aca6e21728fea514b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040ebfacff7231938d114290e8a4b61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb4069437ed18075ff8633a23c0bec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34548069a64fc14ba2a4a3936d5897724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf806832fecc01debab6e7381a6db6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fd9e1f739929e388f9c6fd73936e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c79862b19f03563092b8d692b0e62727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675e35ede863af6e6e8f75312ced58f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d5098cef4fa9ad771e71f80c3f7cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d316798f6829454cc3928cc24419be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96640334fbe958c41fa69921a117e6fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148cfe974af9de9274a6f728ac7a596732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa1dcd6b0f126f75d1c8c7779e6410733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495c732f60cc81b07b5758a8db5498a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa812d0a2174b75d5e5aaaf83e2fe872735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ef892ee3ac4943e6ead01aab0caf3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b72b8288b7ca8212cb4e99eeb0523e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56749ba33096233d4c0170b7a8aab7eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06371e6bfcffe02c69160446668b1808739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2da6b9cf4b15b48881d5d92adddce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf14f037e8b59394c7bd7d6e34d7882741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d41431166d115c89477e9929b30174742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7bfc156154bd1be05f3c47ff56cf9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bd61aca561912b993f17399593a5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d7c7a3fda37fc34cdb665a8e505e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d9978020ceea58864b773821fc57a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b73bfccb52d2385770c201f24a29f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017cc3d28273be6000c542ff441a4ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bec03af5e4e552704c05e7f67b88a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0392ed3c48ac5a5ace3b35a4a6fb226750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a3e6c8206cfd7c4099b679dd2cc4e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a609218fea721b00341be61529c77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5412ba13254a2aa74ef0c6343d0530f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f76d980b7095d253007803ff302b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696141e7b6ccf29f619af25235da6d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686d50512def4e43388369803bd1674756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b33f6d1e6974e1b81df0b66a099b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec734d92501483bb7b0d61990fd5f78f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b4cb83a2cb93cc8b461c4e35e0437759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f684a0cf13ab5a9b12ed0886ddc3c571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d425360913868802a0f64aeeedbd7112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94796288cfb9187521f304aeea51f633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabff0119cad081b6b1c8ee1c17ea564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f82cc6ac0996ee304b3ec888ff29085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aa9ecfabddba166b02c2620df32516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b551067f454c8d713ebc6071efae07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b171a974caab324352f62e2aaa4d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d370c3778de5e3074d2cf96d262ef2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c68b886078e1740ff14bcaf9a04b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c290865c5ee63b2d6507532359bd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798a91ea68fe9b209100c1affe37df412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd41ba41897b2c7c3a159a93abb0cc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164f9f3280a459d2aa80843a79cbb3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ea48a074a60612db2c98f05200f2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4a878e22a863feca9a14379a2f37116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d27ade1e8b87c3ff41f1dde9b4c4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030819116a0636b5e707158e877448e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ccfea1b7744675890d12ddd53bba219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd8200302337514c70f0734b96b90120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16d3f6c63aed0a150735b3628a7c7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea496fffc445c652828711ba7e74bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c61f0c8305ba391e387004536246f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f8ab41bacc58162c55809158b8c1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b864bb01016f95c82493921f475ed2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510fcc1ac36c9e24f0d11929380a78726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610b31a0f6f0921bd04eb1579bfc4ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0c4aeb43c73818900844f5eec061b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b98abe610999ebc8d6298af0549bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d813b4ff8b933b44a00cba8497132f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bd7cbc158ed13446c7cfbd58d9cae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4499f36b92f632d2327ef43ca549f3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c91084664a6034c10db27907b17f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6f9299f3b131fab80ff8708d8d78c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406728777a2e06c611521e46cc7a2eaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a5b9e9cb578a2da611a25a063cce336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddf31dfa349d27970f068b1d52f81c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820ca5527f189c0607062398492f7d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23e684e49c84330afc34deb623540239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cff8568648293b41f3c1aed77afe040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec292225903ad9b05af83d69ffea9ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35ed17d08882358dd6bcccc72f36c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1daff395a68890ed47ae825af3acdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72041ab6036f893da03f5e3749e0428144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d32d4abe58c139267d91d7f9a0d0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999d455d1818a78f6621a0a62b1694646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8dea5145642d835817329faf5fb3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce8c064e1d4a8f254f6158403a558b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653caea3213e3f4ff81255e0b136edaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada314c31262f46678c84105fdd79c3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e485e72a5f49e9a3aadad93e0523551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e365b10f884dd49a2b75d604be6f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ba4fe448eea27f4f6631be04e57db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1582efcc866e643c21e7955fa4171e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc506986cf98727336eeed12e2986e2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77721e4d3791bfae03ff4da2209ef1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f8e41075c87dbc6c3128364acb49957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78be494c97bd432abdfe45762af731858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4b3be9fd112e3658216c919de07d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5bbaf1db48b99856db4a45ac4ec9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e5bfdaf7e2f9ed4b836a46b35e7a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17c1fe24c6a203dc3a4cec6e9da50562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99a7da02d113486d1696f2db9dd89063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71febcbefdf5aba08dd4e340092fd3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe7f3379dd293cf2d0464e9eae3dc465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dd935c4a0cd92b8ab2b583092c59966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7358f84c3bd6b74d2e54e85ad5aa8c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4034ae5ad2371442df5430f2c21843d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0b6cf65fd062c5c935f74d0cc97f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95d1cb76c6a74f45af96898d64e08a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f16f3d93a5cc86bc69092fc1c3441171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6acacc97155bba70760dddd970f6a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76a48b72839ae1250564428caa437f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b278e17ebeddb46ebb4e90369688974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe763c54d1f36b23beb9e08c36fd6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95224acc5871e23b4f2e5eeb8e4c458776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9180aa9713278a1e96ef8a157f83d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3669efff489a7dd739ac46effc71878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff93c07758d1d5805376ddd03c0f74c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575de1da2edb8861a72bd69df7a071fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bf0afba5dfe8fddbb71845faba5f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf109fb764a2e6078adafa849c3df882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f6da343bcb330242b6a24d19b65ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198175eb928c67715a879922f97273f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194e6007b2f66d7b51d003c0cfe440585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ea2e4f56a05dfde7b882d88751b5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ab2314a5fe9ceab2a3d8062b127a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cf39fb47219ffea52135eaed96d0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2105541d52def18705b453cb45e9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e29557814700424319d2f2a4dcdcb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb269a6cd5793cef46bf1dcff721f7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cff4eaf7ee02392b43f1d35ceee64c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f264db5f405f9eb3a68049cd12519ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cf4b654b4dbf1f13e9e161cef16a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782549545479dab159a76d11219d8cb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fe5693c03efed8bd280866d6d1efa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54607406808fd3b53e67c1d8487c6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b2de7e4b22a1ac380fcf964e74e5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67234b34491f7e4f94ff766b4c25aa2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cae1a89800f23c41809849dd03e8dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad72583b6e8dd116e51b61c2324058101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f97adb85fb36d77ab8504088c0a61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c693fd744ad9cb5cf014cd8d72043103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1728bf49db91c9d6cac5e5a2c7453104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d14ddfe968979b67482b86cbe5bd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adcf4bf009a144745da4cdefaa50fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ce83a35663cb0c3d643d9c7549fa2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f723969e64e18f475a4cddbd6fb2570108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b8e8fbb85f7a6346db8f3802df168109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2d517607599af619ec9eafeeb1af8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92962b6e574eb5bd87ebec4cee7f7bb5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9283bba74e9331734ecaebbbda2aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38287b6299ed78890e1fbddd8f854671113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6c15aa31fca08faef8d692a14a55a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290eb89841cac5ad5f8dab94ab55572115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b3cf9760c9f7916a81a72eb0f68a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a382ffe9da6d81f275d75bb9df8ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec382c4b633fdf5575cbceb4238096ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee63b47757f02fe4c81f77b277193b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f8927d06d286922a022b67ce0eddf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911df7238ce9c18eeda80f5714ffcab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cac7fecf555583ed85eaa59cb287f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a49eee7539c20f468f555ec7006bda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0161698fb6def6b6fa94c7b3d5f54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57c5abdf7a42194a96145972fca96f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107115582e01c3f0602bb550a1bb0fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d98470a4a99468348bb0a302862ca2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f61c1adaff17a44581d40a3b7b522a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce10963cc57f96a412bb8ae1ff5ae1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ec167b725b0e138267e92c9008a80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d107d30c19ac5c23f17b6186bf2978131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fea50c0b1a98119f0c2305ce185bc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0833c2c0a18f95b8db1fa264f784c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd712c301888dc45e6a4b85e8609d48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e744d41246293330359cfeff78becb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154ee8d75bc4c66b164a08966669522136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3399e50a688e308556cdf9407b4d6db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511019445e6d8ba82851cdfbc339311138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10955cd7029527334f3c31d42048d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1d350dd171dbc4cfd984690466b4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02071c8256a539c27807558069613668141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e92f27c35842a7e5f259c34c581b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9c4148c6e32437a2bd2a1bb353b86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1edcc299aa80f35c360a9538a4caee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575a0b935a6fe09a81641da9c60e064145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2782e0f730f808013854466eca4af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0313185b38a1269e2c25eb520cca4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221a3e6ec29a5377ebc866278c854b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef21478f2fa9aab2c2f7576e2455ae8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f47072ea3fcc10c256d39714ab85d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a1ec3ae85ea0b246cf1c2a6777fa6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64933707312d22522e8dad5b20773c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee91489df72969c01ebd91bbd61d424153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f99035575eb78cf5cd5d4685c8653154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9e37ec98c42b7b8a5ec7e9693b949155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb9448666b27c7813a341a5981d8ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb8db6ef76c2113d52c3be5b910991157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d7a1fbf470099abe6613e737ae97d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154faf9329c45507f98e8256cebd249e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2af51f406d02c877d7c4bd3777883a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd1b33ea6302e4f3860ec799b18bdb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fa9d284aed85d5c312b976942173f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db64f131b6c37fa0f0e6ad11d9ea460163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30cad44fbbffa7c07a9d8dd80e7a3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6437b7479aa9d6e0d3b9c9028ebc48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e387820aabcab1675d34ec1606dc36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1622cc4c5df85391ca8d0f7fefc379167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716477135e2b4eaa31e24d63004ab8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8538de057d714989418bb7cc1a118169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe65924a1f464a6901c2e61a71aa8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff68f19895bbe4437033d41b02549b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8033838b812be4070c66a00deb1e19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905feae5832bdd2e20c479e1ebaaa871173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf47e3edc7b484a0f87fb0f4898f15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b546459c0ee88efe3a462284bcffc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79704170856b46030ccdc28425f79c5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9363172c5cf892890ebbdf42318b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d409766279e3b2b1994eae14414920178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aaf729f26fccec27e68dffbf0a39b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7016bf82fee52fab2ab94c8fed6e63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfd2d9fc9c41b366ff240e405853bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d97933b922b20884b601df52920d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a193863c17c4e7e4d0de61add9d7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393391ff41c98d373b2c50cdd3935a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb5a2d7b0f589eac2e2e50553cd385185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3de4d7157fb9322c2aa1fc9cdb8ee3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded618d47ae871be5f6b624df5f12c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe126eea7b6501249fa01a77cffc8500188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc69d7e992d58bcc597b37b9745c68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4ee5a5a85e4277ccebec706813e6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91f19ff721ad68037e8a83ae348a25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf914d9406f99bfaaf18c511a6ef48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c178e082ba007c6033935064e126ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86dda5a0c24d5b03bab5a731916a6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec205271170521b0ec995f7863a55c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab2f11ec38690364207ba8a40ab6e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ab89e6d72a4e47398b4ebc9860ced197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e54d0e15d0e06bfa464d2bc62bad2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91867ced1b5e2065e97b02896f832a32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb73a076f6eb37d8949023bbc8a408200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761f11df9ca1e1a72d5952d1a4b5400201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454a5ac9c39dfc960425a0b179d432b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426faafc62f9671f0772e82450f40cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6f6294f29b58d08e6444b62754f15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba88af22b2a962b149d0ad6658bcce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cec50dc3cb373acfdca99e8a25a557206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a00b284542d554f165e425f232809207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c4f30c9791d5124f0225533234765208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b05fb7aa6025e42695766dcaa3a357209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e99fa46188ddb83863834852a27fe7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671e3a05240c66423f455fffad49b7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36bc5a6ac8485a3e06178e68d24667212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada67079760e9c0fd1043aaf5264ddd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda643e2bd3a8e52f7581c1be36c08f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe7ec1ff29af61bd5cab7405bd3ec1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99bed45e84a63206791f592b7a1614216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705834add5338b1cbc4175a1a7aa0b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fd9ff44b1fd7a46f31ee020869260218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8f55f73e56c54965069d37283cb4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ceac33a4265f163ecc8aa88797ddc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835a2f630a50162d028848adffdcade221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2d797f7a8c4de1a4a418ddcc974c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d175432d1502d16f3830c7b7c21643223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f10f3b5f3de608b0595ea12f3228a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e35f2a4550dd8cdb5d5766fbb594e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac33212eeff4bbbe344286570851ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877d9a29810d2177f7521d31dbef12d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f0d2b2cabbabb10a8f196a232f975228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7c05b7fcc970ae6c2bb3bfce25ed7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a5459ec256c581a3c732b8b272c00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7c71d4bc71a4bc0d94e5560d97b24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7cc7f264ffea61325f8afa268c9d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1044e36e966c37ef0d4d749a09098233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f48779ce9281d841545355468be51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9633ae65521a261b5cc1142ad317977235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6bc1b50b6e71f6ae281396abf4d0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d11733363b5e61eea8812a220a815237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15521cf054a307b8e904c1c9c3e4b013238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7495b598278d97779937f4f7753be7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d42ab7d4ea928b8c365c7c97b8fe5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aeddb58d42e9fefb58c09544de73c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a2dbcd0996055a2900f7c5e782928242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a065fef491f585dd42b55341d2705a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28799f309e95872a9010c481bbb586d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b37bf57f8ab303f5404a2f463fb7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ae0e230f91453e77d805b5d4e5563246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eae1e469109b8d12ab33d60b86c04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dd543a87c6b31ec66924cc3dc6648248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80072940e862ac1897a6c6b866b38d54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3cbd0cbe8d00578175c7f379a8dbf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64250e0e2d4a556e06d9317ca066264b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ed99fb1cde8c6f8b9f8939575da6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab36a9a72d61fafc37223983a7b9fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ba20ea5b02a7c113874db9d364293254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b06430e6784d1cec3996b482b3a5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da0e6b72060274be8a52aeb3b5ee5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fd9fa5b4fe13b3b5a2b2db6c8c6bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52313d6128513e37843610ce6b727870258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0164d8ddb6637d667e7a29da4c4fb0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4aa4d4fdd4285c77b574e6f3e3162260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ac7e6fc1d8c62672d868acc3455d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0098507ab3ce0cd748c48c9589bb90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d67c257bae94b553e22f8868856294263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b985438421dbdc6bb1ef458dbdd4e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4bdb0a61276613ea4d20984144723265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355af7ede85e7de1b90632a6601e3366266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3680fe6ec1e25efaf8877ef192c28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150112fc7a3360060d39c94b5660bc7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576210607010544470a331a7561b633269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bd5d4ddf67a0a080ab5aefb163404270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da174a61117a94b524fc7bb8fe37354d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7820f6137e6b9eece23de52a84785272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd86ca6bd0738a910d6040cb95aa44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd498bdfa367e1e8e83414edde6a64f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce950aa7012c03431c9820f1022e5177275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0354b60e88b24044b417ff18f1e97d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142206905bdb843bbec59154d20acc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cafca5291594e245a88eed9ebf53f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4be5660ba2036f901591dc03cb282279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a14ca8d2e05dbe4242e2bd7d76ab6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4635ea46bd52d9c8e368cb0dd81516281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbce85aa5007c7465f6f988e5d71851282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1a8bd1c0c59fcf3a21f0b225e8402283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fe0c490e0ff96a309125f748fe7ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c23ee8a4d76762df2589da2291067c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a22533b70655455a1463877072bee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872410d953d15c503467b4c6ad2eff6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00941d4585dc106fd6ef903d86165b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f892d326f61e67aeb68d7a3dffe414289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b3cc79b26fcfaf6c803272e825b91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1524c9a8a2bd5a3c4a6212e25ba70c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39ed5899e8ffd2aa3b289185c1e057292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4303a4be61cc0d5a8914ec374a8b98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e873cd4786c3fafbf2c4e59b6b8a33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b1ac4b61f6f7d40a7f728b87b8818295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4c1823bf04cf8d7f15aa6ffcfce6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9cc510da5638b074e71c29458b605297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53169af6e47a5dabed08c3565d2ab25a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc12e489da524111fff23779d79d1c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506a5d7c80b9a8a3698baacbf5c3abc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd050890799add9317232db8193d834301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d025a6cf7f5883591e89bbe7a9c73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fc756227c27e88331b9a34d773e5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2237cd368c1e162d5d2a3b9ed4ecf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888091ecf6d4942145035156023ed99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfd6a29714f37dd6392c61e415ff8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0ee52c435edff57ce2586acfcb8cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139c555db279b881d41928b2d0f95ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccdbe09cdcd7ad3e966d8644244777309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba334222d6fd12fa7eca0ff69dce971310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77398a9229933c3d4bbd1230ae05d71c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcbd4af5b191d296daa84ee0c0be36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fc2c9731e5631bd58755172f9d2a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50cf81d8dd800dc68ace4d0baa8710314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aa4154a04e02869b5913de13e60f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2ec7a0c5f13ebbefc0fea9746ae86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5018275938ae8387e392c4b92bc3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba62b519239e3ffe0816e00079a1f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3de7a30df751112604df69e7fb3105319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441addd06b2f81a08643b20b0a1bd2f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21f597a41d4706b221e69332effb2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06e2a6c2de784120a9c2cba7228004322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ca085eff6636de7ba5494a641f0f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1713e90c605890b3aa44c40aeb2bde8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cbb21f7248b28b2ff8d95f113a219325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9545665958cf324f6cdec5cdc19e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d63a33836632853046bb159d56aee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07aeaddf4ea63425f2665d67e85885a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf978cd2c2a259ac5294084a411cc4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d18d9fdefdbb9c951e3ebb565b467330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062140ceb16955b46ca104e69b4176b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48841af191abe60c0c1a84c2b2c109332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5d3b3ed40391cac3883d80c2d9fd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7c91350528b20a212b38bfa72a700334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab50baf1bc91fc3759d2e2f136fb06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b60247daf8346d61d6f096e50e2daa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763aeb3264342be32662539ccb7a318337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf84da44a2f15e8994a23258cc0f9ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c30d61891ac1fe29bff69780909f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf996a601265ce9edbd67795166c15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41a4f874427b6464e5abd15ea89031341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e0d4093b085a62926d6eca7de68ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987b8fc8b8e8f6ab0fb53467d13f0f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631475938415ea01108d1fe9569d1d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf6745589ed0d7950b6c1454efd50d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd465fee39034e36dfefa7582c2a5614346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e72736ba8d712d71eb161f8eab88b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94f6f609a1354ca823abfe2ef7ea3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4da0912ee36a39d901d59831d21c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914fa6fc2e8092326bb84432c9b4d5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07688d4c803b32b75d7b0d7a34dc9d1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbefde2ca88d2f0e52c918529ab3df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ebc52a6649be8f9b2e4c594bd96cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241020241b2b219960e0c535c8b7d63e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d998d259ebadbb46b7e691b89cd9fa5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03740c81efd5b2152a90acfb416ee6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d13346ec62f72d7193c3b811b2f7d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dadeeb65d24d9d77596adf0ab8f826358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac84a4739b83b5611d732b40812eb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361ece9770b13aa247f4ed2ac4c1dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74950a4023ca9591d0be7a498a7b854361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc73a471257909b7aff8b4371f33ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba297609326c0c4d8932cd25d8de39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99b07a33522ed7be817073893005de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67e69b8b2aa85b9e46fe55ad3155a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116407195c078ad2e063b685463874e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3560a8731d0e4f5c0bc8c2071d102a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8b9b83b3a40136a1073c9a5bca5d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741016167ed95c14832b9814209aefde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558ffc21caf7058eb3e3b22e82a197f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48be2c8747e5c62266c26849618f681371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1521ab458a690c9843912fb091779372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927b4a4f8adc89d802f7be260cf055c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e9b8e099994e6ee40e691ea940069374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4449dc903d6ed007f8bfc4b723266375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ddb6d5ac5a42ac9c77056dd1e28ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795c370987f7d9d6fc3c407107b8726377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711db47405993d4e5c3f336da49015f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d4648a2d522e9fc1760acf5e255ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a250e0d2dd5f4cf52f593cd836d4f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de76b7aee27dc66105cd1769c54235381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcecfc449e5feb99a402ba78c6f20ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db02b16acfbc8e38767515c1870dae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eb04904d6149768d71308ee0a5393384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cffc1779d0423f6abb1405f80d49d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00779e4ca7b7730040f29c9f112a0a0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ba4b36b1d1a37abc2b2ff294bd19e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0d4e92881630870a5b0f45270ec8c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e573ce17fccb60333671b4139593dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88b56d5431dc8a74f059278a7185e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d269041d229844128832b6bca96de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620eab082af2beece4bb706deddfa6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f4df0254d6c23677df2f829e0d24e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7586e86441161494f0cb455814df793394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d4cd70da20ff826f73d96abf68147395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1f853cc88c63d2cc31a28e247fa33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14fc87cb5fdd21c2daf7ca18db6b4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964d76aac5e7888728b7c57bdc0d907398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bdea640907cae269c3625d2189a47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3611754ec4f3d619c89c815619c8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659122294ce50b2f20ba5b67c65ff72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faff355e364fb33d5fb1e3448fe95c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd010517230ae4c47f1c67799643bf0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c248c49668ac839fd558c5b955cf1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e8de8eb2489c1714be87092a22d64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84708be7ceb6d4b65d50dcbca9dc0e91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3b31fe13be59b0f9316c87ac3aaac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef471bb6bdf62f1f804078bbcf4723b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78be1aee1ce1d122314333a1881957a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dad008d2b16dd3c2802d9a05659bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ab32d642012a84b4dae8c580d8f54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0053c3d9fe67ad599f988467a0b0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ec1608007355953b9acc744cc4059413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720b583eb5bcc2b62be65898c98e25a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22176a5fe2372ea6d119db712f0f6095415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af748f93c96000a7b493acdcdcc99390416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161f3569212b5aadc1edaa6ec3f45c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4112f9ecb8a3c0c09471a1d88e62e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3049c26f0594af0d99c9c637eb36a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b946b178efe16742cca5ca1da507e72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fc2e3d215d8f9b43da82e695a2429421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596a77ff71ce97d95c9d40539c0f257422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51c2eaa85f5037c1592b8df9f6b14d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d197faacca65ce2ef5c0555380416b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34b3deb2dff0629479f92deb583ad0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff120b6fc5d8cbafce6c7f0874cda54e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392f12801e6184d5ab1e8d88f18ebf4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86887ba5fb8e5d48348dfad9900984428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae4a7b6484d6a72670306395967226429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4798f454f7e4b0d8e5fa76cf23ce90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0b8169542830e8920ec4313dff954431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98576761af6dbb99af8f6bf9bdc746432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0867d26dbeb51baf3fa65408d7e96d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232935ca34260c4c0fd3162e0a91610434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910297986d565f3a443f8d45e9984a65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94582694612348d5df9fe9b7883767b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc6cb33499b64a50a781c6c40a0388437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cae0806a8308d55e8182194335391c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c14daa13cf65767d05b289bf68dad0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fb3978c6910e00865a5b25af3382b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477ddb4fa5e51bf303e14ba269d0352441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e093aa68b43bdce08f0e9c01621919f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4210552149233b2dc204f24415de7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fd881669bd07fe28e59cebc8eaf44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f918ee2901985420d3acbeccd3de7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14536a23efa2e0bb67424fcfde31fc44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7864be3308f9c48180fa3c4b1f0b7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500c8d9f568a572097ab228d1881f6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cb896ee57160138ceb05f6be2188d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aea60b0ca86b097d82aecc5251c716450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d0fc3abf855d6b8815a75754107ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b563328cbc5122352b5f49f416183b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf9168399ff2d88a23a341ba00e7c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18f99b320bb0b25bc05069aa7355cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4e9ee7a9eb904fb8ffd693caedf00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031268a587ee87dd844294ce49032978456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eeb3efcd55316f571b52252b9129a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05a4282bc1452ea0a153d93517b5ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112ab0be279a66d7cb5febaa0ef1733459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c906b925e49c45b0b14fe0aa139417460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff8c93bbeedf2173bc57cf43c503b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fac6473e63bc390dddda5e6825190462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77782dff454b68b7f6896433beb696463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dbc77ef77ac4ec15e49438f28729f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccd95ae7f15e3d2c248ae706ce7791465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e361d73e449787f3f200a7ee6133e68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223199a9ebcb87e6c8fe44e4ff10db61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4d080f5f29deba3ea44a7ecd9ae29468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567f8bbbddaf4d0139eb942542c2309469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665361215f54ed00eaa2f943764c5b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5580f6235e08fcbf8061b819757c02f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7bf27c167758cc1537565cb65d83e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851d86d8e6addc2d8ae0b0a2c167028473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e43ce1ba150669757e6e172a239a35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834b3e6e6e9a01c2f2149b8463365d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf377d1cdf2639bf2bed2fc2158fda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df74650546b4123449c31fe9304d189477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aa31b5ff96afc9ab7e0edb412bb9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d400d9655c326fd1068a7a03e2c46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbb290f7cb365658f11896952f9802480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe6baa2e3886d89fb9a5d909b82564481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beea08620826683e5fcf9ea1242f88f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ff1a5979db991cc3481eb7065884f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe9f28817ba453e3ad2b6911f720e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721f4e2969179d44259cc4c5cc4c6e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c94b00c16df9efe2df0642e863a18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612ce51e48a88c85bd0a9770a65efef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1902d5ca621a869f12082fecd1069488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e72113d039727620c1d98900dee5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbe598d8f829fa8f45c56364d67423490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab519fd12e3e9c52ce02c0fa6a506f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dbf57780d1e350b120e0846ff2e53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e7f6d74d58597b74f0d3be4b4ba36493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3772131bfa35bec4aa421714b0b642e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28147e496cf704674226503a339c1780495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858b8d4f2f6d74709d89973e205eadb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b4f37b17ccbcaf2d30ebb9f169221497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223f1dc4bedffb5969060ac79bb0ff1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dc432e3877b6c93d82c9477064917499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f5e405b9bfe353cb90aea1b0bb198500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cad8df381cba2a9ccb7c03100eec8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0b66244deb7d16b559330fd9b642c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e2cadb9bbf6c16269184757f95f12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd011b416e97b111eb8171210ac9ae36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed803b817a5dcb6bb30355705c798c51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaf3c82e8b42c84014adfdddde985c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1015ee4fbe9f0d4c9e7223d15cc0fa1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023aec9c8aa0addf5d6981990c34c9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29250db915875db98e45ed2e4c89b665509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99414c25982914810ac4dcff582a2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c261808e62c5e7afd3caa35b4e4d6c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124002564587f674ef5fad1bf771efe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977c6ce69cc77d56fa83ed605578e45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713504e4078a5e720ab963cb95da144514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76259681fda5deb365df255b22790ad9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56bd2fca3bc4eddeaf24b21ea70ea3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371ee1d21ec680188740b37385a3e6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39cdb6713eaed971f3a1b4b819c460518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd882981ed8934534fd3f19ed1e009519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d4a5d4707cba10af425ccd10391f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e78722e682cf260653ef07759d22b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9b488a5d5b01681a0086da812c49b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20164b0196ebf2da3073f70641b7e7ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba790518a33eac3f8511b1611b09118524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b3c247e503b894b20134609e6b4ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad2b9d4b8fd1f1905375fd96898f22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7ed61b7358956d56cb28693c0ee60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0effb46a40139eb02228f37ce9c15a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e759dc9ecf7c1ef163ac186e0c59411529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d92a45224a674c2c9ddee60d2264e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bf8e853e86476100586a82673132d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57d9916fdf25a32171963b00745e6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe00fb53d2c512fb1bc0bea5d90e119533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7759e3f4e7f9d7f2b09e10bc19440d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959272a1fc3f2b98289044c912e4583535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439284246c4d0331fea990202f13ccf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7a0fa9ffd99b9a2585f7ec4ceb241537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13766c36325060ecc0a1bd8a002bada538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98bc004ad3ee6c45aeadceb3fb6ff7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d70d7e20e114c0fa87edf2dccd5cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa20eb5a9bcc5a18bc59bf35a749ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36350a3670e63dbf035f3ff59885b835542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91d5f5272d6fd188210f90e71b3d89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61014fad6f84b6bed5d1f880cc8b009c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c20de7b884002d2dfe237ad960c3ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ff81af55a6efc9896948f498862b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20c513d151edc358ff7e6492b77e69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ab4b612f068b7043989ac2cb3bfee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f520ac55b084038578d32eaffe1b96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36319384d6e62c00ae44bc65b339ff28550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710ab949828b15aff892fb92ab2bb93551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28aa6b99d27ad1081e622b0f6cad2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b3c08349db36e39016da2e37e5871553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7163741f5398a930bbc6c26fcbd9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db8c1f6886d833f43f55be22993a27555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c43984e960766222eadf685368ea56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215601c80e7df6b1b1e3fa73ac16bc1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba7b5426a5f39726f2bd2188a6198e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b8d48c07106e36a31dfd5b87917f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69658f00a7743e05a1ca23fbfe42fc94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfdd5e4805bbde3b476ca5f89f4e08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cae4425b724a8b3aa688e3cc726e14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5adf68a885c576a959843f1e14f127563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bdabbb3375492c34e572b3a9405c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43fa75c43dcad9c540189cb34c1dce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624f6806dd85df8fbf0e8b0d4a169a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29376e10756927dd77047fd2017146567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c874ed0cfe60369f4192643b140a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebd7babfe31831b8724d15ec3c7b1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c7ffeeeaa408b4ea2562a9cdc0dd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04e5fc5cafe26818889f5ed97c5983571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d550d0077fc06bc85b91c0413d527572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b7d23f981efdf220ea58c635b0cc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289d103162ee436782806713d0464a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ccfa4e406298c059c1b584e25b2cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81127cb7e910b0aab987f41284725c58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71446e071bfdf4a721a0efb1b5734fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d400feecaf63f3f9e9c7c18894813578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679ff03a4820f5849c70efffb6f149f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a2d3c3fcf8e13beb886d23857cc9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2491415202e6323fc7715a4fcdc0699581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6541360601d7ce7c0591b43ca3b18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffd853c7c2a06f4d104f7723533d97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d115070be78a3713f8ad7f2f3f5e4ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089a0adde44424b2074ca0d9d99cc90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ed08eddd09d5d84b180c4bd975cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de65795542e9a068cc00ad07b489122587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6244261e0b5f22abc40c381f0ec4ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccd5d8912bd8ff07d216f9efc3caee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008bed6b9608172ff3d2a2a2b1923ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369473765956e6838fb89ac6ac93b3c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b18c2ee65008f10d56ead3cb0b6a03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f2851242c6c9864da2b1a05a4031b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4412c76844119992ee8412e1f99d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4161a24cedb3190f7ec2ed42ee54ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b86ca1732b519a45aa07ffb9ad9d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba11b8073df7c0a4cd0f474159b5bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4de5d36300ae59c6c45d0caae92434598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb25f9a1f51241aed0ee1d27a6d4ed7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d662179b612048457577f1327663865600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bf99489be440dd5c1514612b52a8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f353c153ea2db6740e79a04c95e354602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247949a66a2b2a5ed56de0a282284e6a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb07092ba719584b219e10aa01c3ec7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a896b9f79ce7541c2860a975b3b59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cff9835397147972dd5c28b46c12f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f94b38aac5c00a227ec4062e9ff88f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233c5c6030fbda96875d87836a06b7a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e02c65adfd00834b022f8aa827fbd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfa3734c39999364c7c08628703040610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50f28b9499b10a625ae0c836ee21eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa0b9fa4a1a054a777f8dc92bd1035612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dfd595ef84f8a336689221c1c859a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c57b2ba1e32c8fb8295b2ddcdabb0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515572af4cba756a613ccb275f18b2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9228da5df582973c30343ef2d1f25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ec5bf1f463295d7bff46dfe865f6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cff50ed4a314c99d119dba3235adb6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9b36f97a48d9bdcc457b516fca26c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f84328b33ce46593a26feda604d35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ac7730d6a7379ba0a218273ecf110621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced2ba3a9472ad56601a46661b48bb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318ebe16986e079dd0dc79103100976623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98927cfd5fd55ac08e8aaca787b059e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11d5f6b0027a271569c4b5743a85f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2179974a2f532d992c7cca9bd97f040626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb2267d2608373d7f21f8121bd2096627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cce4fe5979df4bfa1d7cd03b1d773f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de53cebc2a4403d5f813a16151a3ecf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13157e821a887b9eb1bc1bfb20b53d04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196ff7c4a026af16bbdb3eb5c415684631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473889682e03b3e35b67fd6e401c0549632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8528eb53f564575de527ec04ba0a64e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b4b5d2110eca17edc6a47eff26a38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffa7b88442da6c90bb50ce62e9f69e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af595deed0616692097277a91fc4d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61a9c5f5f31f3c7a4ae751bc5cc9d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87e7e78a70c05635efa3c15b1a8382638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50e9520c4c8ed4f324549ec2397131639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ad7a294e0de51ab1e0f22860b585c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82efb2e688a46679b3964e58a8ee9a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17c7b551bf95d8e700411c5c0b8183642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573d3f0fc1c6fc385828948925bb6fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751654f7f429ffe2ad6a47bc8be067bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30a1badd9097f8c5c2379db9fb61cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb26e0181ce29835ec450e930d6de88646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa935b9862076ef68fe916875c79cfb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf630bb6445a4521493f157d0598103648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6e8826ac98f580262e433adb72a6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178342fd1a80cd349380a863a00c8c60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6f5a6a66cc9e8df55480ff6731521651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c01ef8d098232c065a8f7b52532154652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1eca10e16a8642fe05473fc2fced8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e953dff87592d5d5a2e1c9c7b35bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602169070c1748ec894955523111fd8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f641a157c94a165504c244070c11322656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c14d9bdd9b8c8af6b5ed113aa500aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5450e5b1dd509a20c248053c5215468658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af657aefbd0bd3b217e52fd1b2504a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae74d31287a1209c5a88c7ec1b9935660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d912d80b4808981607379665fc646e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df71b4a4307787e7ebcc656acb8e81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd888cccc7b4607e232be72f2e3480663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d66681dc741e806196a4eca025499664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47244ed392385acc83799b7be6235a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7f2856a0a80ae08fcd1c02af6f2e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3110756b2ebeba23102b991c0009e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd2f5c3bbed4cd03a1126075a4fe3c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308b9199d61da9be557e83d420da8db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143624132fade5f5a9a92b19f071f25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c91c7c40dc8c700fef86cfb9145ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a975a9036df9c9e8195a8de3c358110672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cd63f97c329c7c3fe5f0926ea09cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cca3964992b829c3917f0009f38ea1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23dde1bca0fcb0e31dbc09030577a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e319fc9928373c99b7c8d52618e61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814fc930e4d4b294f6bb3786d13708a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727020d13657ae1cecb9ba0996ea6b5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418445792676b05169b7c9d5fbf7c90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989c9d2a4a7f23b634492f44057c9a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d66009f6a5e70d20f999f07903dfba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dc0ef0196bc2b17785352e2f3e541682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0db57a16fcc6239e62c96899c71aec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60e6c157e771e3ccc3aa89cddd67de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f2b8ff25abd6db258b677af784c5e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781ed852f0997c07b772b3d3551133c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f075700b78e4954574409f893e61f0a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660e8bd67a844b890916b3586901000688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681b894d368c338e9e6cd6757a6f37e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff0986c506c0cc03ee129ff34b26ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04624d9b7a95601246388c8497cbe12e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b9f4d565e0387a68022964391b0b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6f02648e74b8fba9a0b997e561743693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a74976bfdaa63c8409052dfba2c3da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bba6e2fe27bb455b163476aee8a9cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe710a4dd8528e4d171d367fffad93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01316c05639b53eab443842c6a7673ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e1fe556cfdfc0ca133f7a00496399698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f98483330e822f82bbe9c116ae7da1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e538f8aa4c9cd365c2a0ee8e3b43af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ed1951fb5367bb88ce08fc4c075db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b4c4097e62d618548fd3e0a832a8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f630a678ac9f9edd6c40e6ff4883d1e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcc356b0cca3fadd62c64fe148c909704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a4c18f77a746a4c52d5a47a12c563705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a203a75416cc50b39bde2af49250d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce032629d0bfe40b01559e125f66b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc00552262572f30a9c302b3e8b5419708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db926f889fc16cb6246982673f7321709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12368c9e78dc30579869da48f4227b95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308327ca298c2c8cc613e6deb1e1a21f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697084990bed3572c5b4b4c795833f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead4801e6f76afed0ac2e92ea2125af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42f6a007d0184d2b49dd74021608b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b8a9c5deac7270f50cc17cb2e514a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d10681581147e872bcb6b5d557fdb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae80f5bb2464e1d3749b2a6bcc0ef2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786df10f6b28f3c64568b8323c33e9e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a119ccf4932114e6bce42ecc9535141719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ae47a7b5dfc69942def368bed08a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d53e765a2f1b21e209a3d75108979721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62e89ea21bcd815555507a25f060c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b835bd820185abe1988e15d41b2974a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408de41fb3ba4e90d9d7aac679a4473e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2276dba95ef232ac13631ed2ce7a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134fcdb60858a48483aeee547627180726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ea977539c676d40755967a40dde77727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf651321e8b2ba8171c1660b8a4edd2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c8ba850ba81ae5e2c478bed623754729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027233d2d31e6ffd84f9761d9d07fa08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f921139a1a34ce44c9ef91bc9fabbd1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c936a66967068f1c55a11cc5497110732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7cf1fef797295bb7a19e08518d880733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19765307603fef24c986dbf3270437e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c1e43b244e02867fad244b7875450735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7c5611837edced839ff39544d96bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52133f9294249c3054b4794e855e5764737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6576932cf7facde57e080ba3394c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101a7b4d1716ec060e4b7af9581c871739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547db4a059b27572b47382041dc1b29740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af602843978caa251d3de4d6e6dc5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918209e7ec865197a53af3b6bb471e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b2731b17407bdaf736a816537559b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c4e769b93ca74d57ab3aebebe03f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad60378ca508bd21c99948660430ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dea0693d501b8c8ddce82f4fee06dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf2decf9cf702ac5155eb0935c161b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4988bb2e759af8881dc2d8f674337748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffa16b56ed8aa9c57c926336a653d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bab93e000e623821d809990eee58f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b653534784291b30068fa0900bf416751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c404dbc38284e0b9aefd7ca5838b2e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557e9cadfd99d14e32d0d6ad26e8604753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>