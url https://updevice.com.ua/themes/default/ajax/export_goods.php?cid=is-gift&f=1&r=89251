--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e17b8be0768e21101763957f907931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309746bb05aa2c4e70b9f8e0d5e52f432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33248a56ebd85e110a28336bd29d6743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d05f4731af7b7ab59ac2c87783dcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f24d0530c00ab1c3588f5843faf0e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b0ea80f90ee4caa12b7da851577b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00181a0d94783b6081f71e8c3d7b7e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26178c4c55a21cfd4218b756440bfb3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855330a7698de5e633ca12d7c38d0979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a7a17fa371a63592ceab7921f78e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b868213d81da589d30ec2127f8bef7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0ee5096cdded1d8aa66639461a07412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2378cf7a5f2a21008b6f6ee636013f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d990c7d9c553e066817cd16ff4ef614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbef6000074be16887956f8a1c6aea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d84414222a7f639714d1a79c55c8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec6b35df4ac11661e0f5f6560f3a0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff5c85a7a63ff7cb692012eccdab9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3ecfa5cb2f2ce683db46523a4b5a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ac432168faaa7334207ef478ca7f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e1e1d23435e84b9c1542c6857ea9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5487933cc30042fcc80eee360782f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71b5f8864d78654f712d6b68741ab223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8587412094842c3e5ee789ebdec08a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53296dbeb55922bea5c8d7f9b61499e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f398e2a4cf5004c517c48d14819ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7b24fbcf398f43ef39baccf4ebdc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693f21ec7210d826e7ad1264363ab1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dc341f87da3e773e86f762c3a309729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac0a3d2c0f319c4f3046907d7940a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff26730f0ec000ef93614af07434af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1cf59e4fd84a5b0e0ed2b4c07756c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf21154f7339e69e7668dc514b25f5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef659c67039b6f6cb8e958c6d095c5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c2802e8a65bb26c916b42fb93de0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0327aab6742ad246b14fdcac89effb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb76da0cd3f7c000c49b2cbf87d80f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eec8bb73c413de320c9bf74210b6d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2ebf0fa8a74a84f10eca61a58ab8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc6f2008e7175283b6214335a08bf540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b8c10c3c97983cdc4e7569a79088741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a19e93eac768b9b4721d271455619a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829b403cbd52c7538e65f3db4de028643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8971d790f83e06b8f53df3e154a3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de794f272dd7e4fc7d26f540924e5a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4b198065463677e5674df35f7503346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cd2d20bad91f7d386d511adcb93b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb84248993f300a9031992384d6e9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83013068e2f0aa24fd7bd8a27d09a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd9b94025f49e2f76a97c1ef647c2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27342ff2a87830341bd5a86a161def951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcb0296063ad5478776fff902ab47152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112cce0b36c6f14dc640b04c24ebb0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c96191b86001175d40fe55a1879f7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb140e18eab21830185f3b4d495b9deb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103a138dd6c32177b94b78ef60cd5d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2571dcbe7cd27ef1d26ae195ff74f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570b3766c891a12bf0822dd23a3fd4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af65cbe9f88777a678a96e06f59388a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae558a0a88d97307788697ffed7261d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbd2f5b544b440fc5f91aeb8c3f29e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e0bd49ad38e9a5299920a38128ef662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48633ada1cecedecdd215e4c478175c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071552a66d625167356c1c62167ed6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0400dfbaca1878956d419c5565bbca265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271aaabfbdfc94653606d925f1b1a2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9871b0f6777b4eccf0b874d888b1b7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa0ad1d6f45881cce24ce72f3602a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3311137b77eded22f9939e020f92669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f60b404e49520b4768a2fc93610d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a03f516a1143a7196f135884e32c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8ee28c02fe8ffb733ec8bf3b4d21b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a65c2520a19d2db678bd3ab0e7abf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa2d166cb210aee3b98b7600383a6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4d9d822c632035e3fd36a6ecad1f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27c18d8f7ab247d15e24c03fd2853376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5ba18d32c98899279bc769067ff5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08495312677d7a614e905745f22264678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9aa561ff427dda7c1efccc5fac178179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824d7a1b536199da530b69596ba8bb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c464359522826267a7986e5f9461581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84223d55f26c30cc7ccfc5886816741482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9851c7d174c304c35105d4d5bca04783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd856fd741dc899f9c967271c6fce53b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279e48132c6b59b4921d004a5cc90f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090eb7f7a5be2e067a1772d3d8272e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f9cef33b8a94123a6f02b4541e5af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311404b17d89f5d0a7345d9bb09159c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb5cf331d4c24d7216887d6bc5b0eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9a7c8346c01faabe3caf9e7529cde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cae57de1b250a666614c6c241f69ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a6e062944fa4843f377fe1cee253992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258311b1fe04a4514133b65867e3f79c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70ae296e62a63d127161ef12de93d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae40453d643441c77b64662592f94995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a64b5a4db1fb1a08c335a444766c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1d753898a78486ec429c98be1570f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951e657145113e5b8699e34abf50e9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7fe966323f97e0512e4e8b511c2d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcae116fcce55d83c801c04e695116c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b78e94d8f1cc5101ef1a24d75e631c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294b078e72b24d9ef2e1c6da1442a2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2f395939d5d8a3f2a6b3b93302fe2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8303a3becc5623224a06c10133d6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818ec3578e9371fdc18eea3652cbca0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103ba1fdd0ef58b156eeda37988bca5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47ebd60c2592c9077a206993358caf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ba6b923955a3e1cc79580833ed3f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a09a4df4cbb5c7979d3f14461fa5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd701ee5b6adf0021201cb5e8864b27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fd63e903fdca0673475b159f90290111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d22f58e016fa7fcac4ebdc88c3cfa6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dd577436439f3db28f0a84d6b9c18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e91098720ecb4cc894bfbcc3f0bda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0baa6f1ed805e9e2ddf02612e70c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd03a2829295f0d6e250be8d31031e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b292257983b40661d5273ff7dfa21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409fcb16ceae2e6c615a4f5cb544f6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef1a6def9a1798634176a93866c268119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c29edff193a9af0805ea6cf8988872120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c803e5807a620bb9ac162e7e8c78cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e647de15451cd0c37ae8774bb0b968a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ead02ae0da223fdfee40027725eac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a3e151c1e609fae74b30c59226af5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1151a3b95d19f013287b9675138ddc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6edee785e0cffbcb2272b8a05b0576126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780565d190cafac715ee7fa1288f7a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292a883d8a82edd325e6cb8790b5938128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11d8f90aab04943d6bd16e65319d78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962538ae89cf8d1b84dded0a28a30a24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5abf489f31b853e372c59291f2aa1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba6ea904175f2bc045f0e2c0ab4243132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3ac917d4f450be0d89273bf23beab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f069ae75b6b1483e309a97609c8cc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869b58c70ea7796bb533b86812d751b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d4f5a6eeade109beefeeeb739b8f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31970c860ef5e1b0769b84e0830dc17a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df293f2a1ec04cfabfdebeda39f2bf2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fb7c43ab402d129c507c62dbd6539139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9f74d0f24d9fd91fabef2c56bc7a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323cb750bbfa5615cf7dd6d27a36eb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bca0caf51784fa7c6bf84a9d427ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c27e7e059bcec81df0b76a839bf43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350ae083061cb9b81be998235b243f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bce55ba1bb5c1827a8fabbec69919145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943dde2cfd2ae49290812bf4888139d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06612262355307fd5f3cc619288f5ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe73c9f6a4fccbfd78ef56e87a17fda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a229579e27dd5408f5b1243777307149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c624c66a87ebfa2f9e37fa093afbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ac2c508cc81ae5e841bba0b07e8dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055173ce73297a5bfd665812e40ed1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245fa1c1ec1e358085b358d3f52673e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef9f86275d5dbda51b15b989a6b8f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a8cf50ba819c4e14ab0891da86c6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ad97ef54d262f4780b6726f2ad0cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcea6d083719f2f78d9405f601cf8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc37a382f83d374c1a4e5d0c640c167158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefffc89f16d4ab74f0feda4f74b94c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ecf6282cf76387471c91f258db1cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3378c4d25682eac3a4bb1aa79481c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8efd77d33baeadeeb74ff9d2b828c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a27d3c0125f8b1b7e6cdad2dc3063163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280df679dc0838e1aaaf8cd5de7bfd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46432a59679081240f95e7c8683cfc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba7fed8745181ce9da876fe5189ff0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148c0b049b5dd8b8dddbb231ef719f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e650dbffa8dfd4ecee4e1990b186cb1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71476ee5626872d48b03930b23e267169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1386c108cdf50de56f54edf4ba1fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58125a13be50672e716e8fd4d221058b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee421d7ee0e5951370f28c70abb04ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76111d42f9ff592480e47c1682dfc187173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c2f81669a2d2d69dfd1dd4ec9b259174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144632cb28029290fb2d9c01155b3267175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6c641260f9de4682ad21b19797d39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553703debaa5196479020f9d5fe2411177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29458468e895e7342a39ac6b5df9405c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847ebcc6563064eb432863e71835182179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066beedebb2f1db43bccd0ded8aeebc5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84e1b7eb1e5cf023023dcf471699a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c869e8c95832c6c6ae95b0610ba1b37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99a3a14f2e2c357dbf2ba1f4ec3183183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34bf7b621e1e0ca7493a742f482f7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3ee3d93b912447b52a76f489b36b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01b6354b4c7c6dda9b6f189994f997186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7834ebd6b79326804901ca9b3c755187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561674e19b6c19b74b25f92eb0c006fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882893141c0fc774db632c46a8b63249189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afee975bd5179c2dfb8aca381a67ed8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645111c3db5f47c7c95cfb03ce607f16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c034a2174dc457621dba650fc5676bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012531530c977bc70264c5f7838a98f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3c2d2ae3a07dd2afe1a9026750c2d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676298288cc09a20d478ceb0979a679195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12445996f03b085459a22e812c8c91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fa34c277bfc012b1e224fdc5bd9e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4c05c4ad0eacb9fc50303df852938198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0103e41e4fdc5798bc6108f2944e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b625676d025333a44b8bf20e7f5b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486d5151f15fbeae1db66b2412fb6da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf0200f6b21d3c8103ace22da8593c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62d9e6d68cdaaab6ced3410c790072203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b397aa59d47df824f5f5bf2d87b945204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233df7c2b984037be503bc5fdd612a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f776ea82c83597933c30872401328d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1876e3e8b81508c824fd24a3965b70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb5d36928827026da30e7ac9d5ce9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84140ef1c3dd6ec2d83fb761a75bd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e26c1d9892df64aee70e8cc40e08c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44201c7d34e71e0a0b02ff48cc7937c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0639dbaf389852a5217a0922cc6b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dc2460afcf592f5e4cf0253b0fb6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83dfb4b6797c39903c7346076ccd8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5e5657ef5517f71435c28609ca387215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a2e331ad845bd8e0a20ab5a6607e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f38881af4e1e81c282760cfb6e00b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cee1fb61bf0ec9f595d5ea6ef0a55b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3407a6cd60b8f497f5595946e1051d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397cb43b5da20d9002268f37ca8d2eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d392129f240e10c4d4071f6af12e979221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261e7e539e733cce6f6af2721f5c7ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e4b2b422e53d0477caa37b0d20bb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d102659e3ef1e118a92d286a0e935224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36575cc8c7ac31bcbff56d2886af6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637070435729ae28b82a19ac28953f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d9af41488f432a27ac3c6b72ba1bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e822a99396f575a161a7a3c871517228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27073006007b135a34b8b479cdeb38c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be0eb3a520e644721d972eea047ed1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a067270cfc86e2cc25c87c9f404aa79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23b8e4c2f95eddc8bbf2cc5aa236d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f78b69152805e974908c5a49d2de7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb9233be456df66eeac68bb20ba0a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a09f63c2d4a738e2f144751411e61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc5305a2a87f98b3372c7c7047d061236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5419d2e2c3a882ff39bed98cbb4e2c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79daea29304588c032e90b1f8b13186238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2b79a811f7ad4dc1e16456d596a57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fb6c271df6a5daf71a066b18d76ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692293d27549ffb4a1a468c6eac0756241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa9a2483f3cfb68d6e1eaf1aeee231242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1689be14c6f5ae56374bccd84c2e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cb7ed68e1ced12b39d7508df39250244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12929a3fab7161b48bdf2ce78d7d48ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503faac8d33bb129d3012b1c6eb4bf1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f5823763be386a27042f6ad519212247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ada29b4a3b41ca9cbc4c63c03ea7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfe2e87abe2e053c71c7a510a8e91b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310d0f23e784e41cc2157de8f0b97cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60fd3a70b0d1d82ab546491478df19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219767e23685903804564087d6c8af3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242e50bdab36e89ecc78db1e47a21b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56c3ce59d3ac94b75423c343682c87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4771aef31c245d1d4f125563cde09c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32225eb56d0cee34283e199c8cb539256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a83a39a268ff80411bc8765642139257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6714995a7240801e77f5b0d87d45a1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5ab9e9eb9a9dd53baeb13aadb8aa1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7d4390bb1c5264efc824fbf2d8ddb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ff7e1ea6a5534d7e02cf5c67ec784261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bc2bdc30fe32dad3a409c6b4ff55c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa78f7417e116fe4f2239b7dae6acd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fea97a060defe2bab3ed68da0e14a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69006a504d8e72fa0d92ada8047c73c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1160c7f5320ff34541868d42e44cd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c9af902be56246a57d879d63fa92b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f89e3c0360f3430e8ade9fe1c57c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433770caf94682874b74664ed57c7cbd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394f3cbebd5030e3c3e02f64fefac98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f3894d25a2ddeb2fb2dbe4696e22f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba9261e0f937126739ed2b575e3840272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd58fba574dc5ed9f9e62f16b139d1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f685d4e5794aadd020a2ba8d88edb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76775dfa5c90c6f8892ec9c30ba8372a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424bb78354f65d3bcf604c01d15b5c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd9a2c2a6a22fe1cad863cc1048750277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53bc1cb55a202a927a8124654480c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315b093e582f951cb571e3be939ae49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bf000c39073221bf5864dcc40d9e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8b349c406eeebf23094f2cdf7a282281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ccdbbd6ddde629c115381f095752e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58afecd2ee4e87eb066e5d09fdcdd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82819f52cdd3e8393f344ba7569d261284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04767da73e15a36921c0a28266a3e882285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c80134bc38f79f79aed62c95fcdf4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162e3f9c81b266ba2b0cb7ac380053a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3afac0d3b1be8566882b1f3f4bd61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067e11ce33bea43cf7da662419b9c38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c994cf1d48b42ec916510ca78ee58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a34ba08482dfe8dd53d356e69395f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e40fc9d66936861e58699a569e1b5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a015a790a643a2502fd4b088d34f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71facc82ad06b814bb57de18aab6b594294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520bc6593a24676ecf7d73bbb6ae7b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac0b8631f7a24f67ed3cd394c1aadf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05948dec921192b888ec3925fad6249297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a147e63ed484182c61bf4ba34150b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee40938417986b56db3cbe82c1111c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebdafcabeac0ede6aff0608f185d81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f52aca2d232033748548e457c0ab5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a562163de541de587d0f7e8f2bcfb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f0f426def31b1ab0ac3fb640387bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae203cdc541629493dc93588d25c14a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49ce0f6a1e27ef26c16df9a22aa505305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2356bef28aa5020e3e205aae87b92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048701103e9cb4a23f62d5ab322ec95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eee7304b63d21485902dccbfdef46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b0cc404c2361781b0dd26e09bf16e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ba47c384de799c6529b01dec57bcc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec5a034995ba3d96417d5de5e21c3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16431666431d0ce3ba05c1e09024dab2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f77b2fe3e624f46444f4d2fcb440b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06d93e050c2cb0125fd9be4f210ea0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4306a6e87e4199048bc41f8f4c0362c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293787d07c631f596f5368a4b8299702316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40ac153a6f8ae15b74f864ee385069317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcf9eec7f9121c907a4431729ae493318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2842c37659b656949734c70557c7ba8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69826d3b307560f39765c361383e61a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307c9bbfd0d8e13c4159fbf6f4d77d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df99f5ca5936bc08aa3fa073de828b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18c20953785c952d5ebc6054c58d08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563647daa1683538e68b7467cca5404e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de3f0502913e995d4426ef3cf96a3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7876080d6a4229d794c187c27f952c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e353c64bb2627fcdc8840ac51fc0f1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb75cd188514431cef4ac7a19f31cad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9f43c45ecfe265600d2de2eda81d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2378dc629336a9c7993787ee135989330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4018737f4cc1b8d702ed273f95a940331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44905c7d1c6ae3e2a9dadc278d745ec9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dfa86f0627dd3750df403041791fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02670370f94f1db1f7bedb98897496c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f7ea9a9ba1d5653e0a4db5a8ac151335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1673645eb0eb06fb753a295d752b694336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbf06210a6ab4f467b563a02d686cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9de6c7ed56b47358747f02754825c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7c787727e509cf5957768fc964de7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939c8da32d45dbcd7a011ed85812eba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688600e70ea471dc61270901c52f387a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12780fa9f7565da028288acf6e567d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fbde4155932b44bc468ef686cca77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274f8eba471f2e4740d0a2d3791dd55344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4467d755d1a0e5b188fe15c704332345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02c5d932e793fdd55e1d97113175b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2e25750be859a321bddf154e01d9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f07bfb24378a28e9460a01d20b4998348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fd207c25ddd504daeb069c97a359a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4db0be2d4bc478ed6ddd5b09e642c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4e0c578b76552a73b014f3313562c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608ba5c5869e0cd2709a6cef55dd87e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec782fadab3a47b405573f95469d64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db426ac7e296d877d636b00853ab13ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f51c47e92c1e00de774134b69b54f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481d91b060f9acc26ec0274d2e7c3e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f1200c0d4e90d04ca7cc011b8348d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50899f831d803d8c41f99732b43ad87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3d5ee95a438968cd94a5be91b785d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848270d5977c35218c999405e84ac64a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc90de5389c921df7cff7d1bb2baefe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6880bd191256e207afd424d919d5af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd5e870532399a7c0972038a42d03c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff81239ac742cb9ba1d6665cb2f443364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb2324147e268956cefff6f848d094365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa5706303a67771ae563b057ff96c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8655015297f0640192fda2fe8be794367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782d1357465b37db2646c545d37c609368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ca7d3f3ccaeecb25440e444f60fd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a68acfb232f9830edadf1869e4b155370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873b90bf63c8a46b90158b12a16ac48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50850c4b49633665b978962517943d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8eaaed4d2d08edba09420c9b0cb5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd53a3246f680ac7c6bdd8dd766d61f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62de55e19b97a21cf0d0f89edbc2392375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd48443a7071ec5093bbb5cd8745f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aea061d88f6727b15078d0abd9d6d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e50c5e0fab61bbff7b6a55090ab3f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac35bcde4f0e06de06b935cb760829379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b904263dfe4d599dafb21f9b0d00b89380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e48fd12b9a083b0d2626a7d69829b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39029305a2677fbcfbd320f0ed59bff0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f5cb33c8e337292086cd7032a6c0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c349ff5c5883a459f28ceaf9981ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f606ffa07b929e7fab8439294e1f57385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3040e1c58ac4cf26ccbe125a32000386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e7c524b091d5e8ff9fbc8a61aece8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166b8c2263234c9fa0cfdcfb3b233b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67248cb26f649a1c26d6c73ae6324a52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42029e23f7e56fe30f5f4da80c8559390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddd209aea0e1bb72501ecadc7e5a3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0f14955977a49035351d4b837e063392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a320f9fb2a1de6017bc0d173a064e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174348bf897efa170e28661dbb0a4f40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24efb9510dcecb63679765cd8cdf994395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fadd2b1c40eab1d78113ee5150761b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c93decd7fceafe77d19b97a4288895397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ae7caa83f77b65fc68bdad516efa6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4a91869edaf6280b3ac12cb7fffd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2179d1d0ac297ac27c8def1fd231e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e4a54c74f889aef0572198adbc6da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563cdec78bf5083f104b5f9cef09936402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d5e094d95358de29267e31945620403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a66fa480f1b681bad872278dea94f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44478be4870b83122a2d7663fa915ab0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d31de47a7eb8a9428e26696a2cf764406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153023b527094a7282e0999e5d703b58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0ab80de061996bb7bc8713207c1db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd2d66ef732f36c7d91b52b7a20b3b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686687ddb0f26a3365f1b5bf64621078410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7a0f795b0bef58b7d4cb99e6372cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b459b68f617bf7aecbd1d174a4fa4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf99ae72fa59b03ac757e9442615e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626735010a7ccb013ceee33851211811414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33783fe13301a15af7d160d002764754415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eae734db8b46c1aff3ff85509543e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774da9124949b7f350110b3b8c07cd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0a0b7d30911058b9aeb08426fafa8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12997fa5d3c44616a1619faac2031963419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc95b611d05a5b54460401ae39ee35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b2eac0b5e8ae58e408d40c0944329421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d579ca20603f4eb9653ff9cf79c9e71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b3f1747d297c27a3ddedab12f4bc0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbe2edad18ac08be7814595996301b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71c9011e34a4c059678196a3ee5be1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f769cacba90163969af1a3031b2d008426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2d89d7d9a26f154e982f99f02e805427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5bb080747502ddead1fcadffa6d60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ab42aa34e4c55a180262ca14c01c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b04bbd3da0f36d74b691ad1c1c1a2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0297f645fab8030981f6e092bc1429a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9537da53c611d1130c633e8fdaf589e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0856b3bae1b9125cbc6143b11862081433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e428f5b9d7ebf7fba1cc4bdd834cb6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b54f9b10a4e9e96b11d475440c07f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc701e0edca1ec68e6630d2daf725f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef7e1bee5ee5c922c859067f5c3e76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea673af7396ce55567db947b91fd0ef0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e093fe287ac78b096f9e837f27023b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbabb4e38d03a9262e66a777e9ff44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31d9d455dfbba412beed8697f22441441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69994e3cf40e43cacad776056a9fa69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12559dedf77c7a0295ddf87923d7769d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e910e397868f98c9f62eeedd5a59f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020403ec32f68091f1e72381cd586c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dc5feda1f035b0f434bd4ddba617a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32e58156d3da4f03c093b664f41b30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e92f58585fc9fff0b53e88b1e8d58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119e35272f2913d2f9eb1569d442f2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3efcdb6ebf8ee75b5b24ba3595ce2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad397d79139fb89cfbc6d939144c7937451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b5210cbb8bc5042c45f8703f5f985452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911ea81dadd2fe3750a38d580080732453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f398084a698ed6b6d567b318e3f80f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac26bb67c7455de4e2b24591bfad3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90299c7be9a858ed0b8d617011163f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a2077ef4b38ad497cbc4c600c6c26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967a72cf78468373d2b2d7090c827b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f1bc4801563fc4042056765b2b062459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51ded3721d41440347f198ff931f76460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a3004287223dc386bc0a1532925c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da88fbf6a5ea2e406ac31bffe6291a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f303fe21f0136e1a7cc15e76cb04fa4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f2418c9627ca74833823420a0cbda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f797f4d7f3c6c747053f9b1d0f8c0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af38a9ed646bc717ada4cd0f4818f0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddff4a76c74416996b24a073eb6c93b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b26572f5c9d28d825ec28ac39a201c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47533b618f10673b1e996db27520bb22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46df9794d59f09d184f6d379a692d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f5bb0b63b63829ba9b01e9b905af6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcd250b2d262f9cd435b5463370810472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452523ce92b06e8527eb7e61854edb72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ca1edf19375061e15db9df4cc5e57474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513b1e3ece196477b23abf54916df58475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e94e5ae1166346bc382cfe292f2481476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194386b555f9990fe4dee95ae29ba2d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171aea218c3dc136014a5ec5c843cbb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ccb98fdcfc4db059c164d8e0f1cd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad544825b98918bacc49d2fa05dd7fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e5551a6d8dd7b36dd0bb46ca5f2e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e012a8a7f96badde84cd901d26b92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bf8e10e0989f0a94533200fb8bad8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f8b74746d4e22183afd53c03a1764484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa7e3c57d37cf43756d07c5ce62894485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fba0d7151bbf4053dbe96ea21ad6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea2573bf30008ba607884a4291ec77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d76bc369650a384a86ec5a342ce6ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f64efee082f77152cac89833fb774f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e6be73bbc56c2b129d6fcae0a0a3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1741b3cd45630c68771c0acf0034d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf23f6b3ec139f971567837b9043ae2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f334f7224e22b339fdf5268a43809ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906c88a0bf6c3c089ce189ae97b101b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d92df2cdca5effd22407b8a942fc79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e64d07f32ae44af2785915aae11b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420a038d458fdb7bac1525749f61567497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9b830cd207f7d55fac09fd6d962a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e113d0ee703a9487c33a080a9cfbcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99b747f6aca680d58993896e991b9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd660244791f15c0a6c11f656c5c9b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b031d374aad726f605212d45ca72c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2292538a9e8640ca28e3beff1ecfe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e280d56280840bdedb11c4d3ee799504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2057ddcaa7de599dc67b6f831815b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9ddfa13640c7f7456094b79b48290506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0ce9e33939af3783c36259c6f633d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e5110afa8b064acf7566ad74094b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ed9a199707109302b50c69f2ddcd1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0af5d16545f9f033deb30de2326716510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57f8d8853e7f3d9fdb4cda654e0220511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c7736814009d9f7ae1ed40927a3ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c09688d4e8f24d73ce5b45817c2a32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa466df0016adbee85326499e4f6bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555264b9a6ad86ef6bacf17803671fca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fad61b6e85dc57cfc80dd319c5536f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f144a1bdd5c2eb54edc99446c4bef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6e878ee871aea8771a4e290f3e707518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961de05f34473eb8cf77eacfa55ef98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3ad119a2ff90348a342bdf652b596520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1819a4cfbdbe8cf190d8678363c9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436fb4df90e8f440eaeb726f1a28622522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca61f9c81ac6637ef65df7c20533a1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fbf830b3fea4c39305ef8cdaa26cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030bbe805c7ff0d7d6397a16a0dce90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69193799e724f19f0989fdd355220bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c9f3f6c101ef1676911d935ee6a38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451cdfa37f5eaef2d4eff952f211a40528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97345fa57c7caf49e9a91652045e49b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc49823fdde401b22935e976af0e69530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748907c3dde4cda3dc3193629eea2fed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d08d7aac148e977b460198c4ed8a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e675a908d27f58c274125f2e0155a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751577526f226415a6fc58482c34961f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295ff3d1e94ecb85ef2b6a048dcfda7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d3b7ae2f1b6b43313868202435dd7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f94647dbd758a29328258cdbb79b18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40986ab7f1a85c76aaec7b778ad3d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77992e915a0755038b59ed8aa5070a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f162b9324e573d4a3eb242ee080e68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f4515f7ba4ebb6e7aa477e261e349541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4de5af1ac94aac0b62d14b1bf92322542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df3a52fb3c97cae500ac32366ced17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6c8a61bc8230380478900233569c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c48bb2b517ad9cf689c5a98e1f7261545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747c7a8ca1749236013372eca0c5f0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6932ab1f27ae3f3636df31abeca6d68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d53a1cfe56b2239c01ac26ddabef6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73ba847992891fa6036995072465fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0baa131c7c1825fbbb570a82e4333550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f4f405eb834e3fddd20118d20b232551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82932669b9edcff833ca755f898f5ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacd967141ead12256a8f9707300b62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65838a89471ef5eb20ceac1b04911043554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd2680e1a728a62a684a583feca816555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622025acace9a6ff8040f04f6d8df88e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351b01e36ce3dda92fbd142802420bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad1775381a36e94320cb5c1a8511ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dda2e73726203ebd443d71dbd2baef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c68c7b1a1bb72631f97807c7e00737560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333778a4ce736fdfd5c7f8c73534428561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbc6304520128b711a014d2b0f0a08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e2bc5802ea27736e001ab7ab9c277563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaf3ed33c8aefbd758df86d25e01c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c72222ee9b9968e4f34ae9ebfcad4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ede0a0ab5493e5bab15b818b925021566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45b798ef2f185ced9ab5257d420448567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f319bd13a622d4bfc3b43c7f09114568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd24628299a7c9315d71787bc89bd6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8e5d8c35b0ce8d0b8117ac554ffc0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446af49740f1fc0e8375b9f32b54534571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af195302e51ff9399a1f57ce52914db9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342de940968debcd4decd6b4de69730b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce500053e252ff64aa027538dc78272574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d86aa53ef7f2ba50247db3871ebb36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253a46d92f1378f4b4a82ff30e69314576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601be910d6f4637541927420655215e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507769522469b23bc71fc84d1ea09b8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9190784042b840ad1f75c8048a510579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc9e5d486cb0fda3948ff32106255c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f026270242405075f50064119208339581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a9fdfa396307b0beb70ef16c4cce9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468917e6dcea1e72d96a31aeedccc21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86a697fa6dfb456a1e074b7037f4e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670a00bf9b95e3d610653fbe1b58ac4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130da53b7ef37fae8602c3867d23112a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aa56ecd5e20ec2748e0b71eb20af4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290e579d7aaa11491fbc042d684a7e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf9ef1f0e071b6d61adb0122ca6567589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d4337cd20bb0ff0771296c7fd0d4f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48296f1eb9d02ba25f319ac3ec5713a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428a5914da5a37f6514061545130dc0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df77b9d645f4a2b75c8a05910304340593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652ee06000fa9d3ec5bc93e015421f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e516a4ca06b312e5e818aa0575f4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca2adc611e0ef57616e1cf30c9638e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a35d43629837105c44a88e446f45e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e030b251ae30361330c716fb63b4a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fda8fa9b827ded9d69f0caa000afeb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b553c1dc907debbac0a0cc75a2e813600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd70ef1680fcdfca8f0abe32f40e2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a35b2329a394ba60cc068da5b7e4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fc53d5e1531e7c4be9cc27a0ef4f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467918df3bf5b6192ff41be5f1404ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99759cc0c38fbe11b1af4f3d0ee4341d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ad43b0f2e538d87e235f9889fe421606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb565e8809eb3453a7632b3fdb7abc2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2aaacdcc45b9b0dcbbab874d9f018608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6a99e7f8fe0b147ad58d480a9b736609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcee6a2b1464d94ef626491160a102f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f397ae3ee3d6b5b4e95de41db670b7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eeea3f660590e48a55c7f28e0c8d66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0550f22d53fdeea88fafa975f9ae2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbf993c6d7a28b210a08b962fb86cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5d50edc82423619e715da599932ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daf30311def2e9488fddf592dc6446616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6759d88dac5cd7addbfca64c83a5e93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43477e0152cfbae2426caa23d7b7bf9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a93cd121b5787573040697c5872a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46336d76cb981aa6b1600b7d37e5cfd1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c0ab35e065a48d61fdc27ffc5b46a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb0c7e6a80aa0c5fcc29690c073bf1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807a32d094f936799ba3c681c438cb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfcdf96594cf3248cbf21e530b977c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3e055db4d2c90d82f3ed3b417ccfb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cf9b479882fffba3bc71dc4f5fb24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ff96159e41d2d5a5d54ca7641a6d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a46439c531bd40f811b2a94e16e41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43584d5da02cee9c0077e2f3ed51cd0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d5ae8db37b81c64c2ad6ff872042b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cfb6e7402f85d18de024d0c28c0af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d95c4ab39b4127350e6f488b711b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4625e4c417cc6aa8410a2c2b3f2711f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195f2429cc79f6baa2f7f3b4af97575634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd7eaad794d9b0603cefc5631d2769635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f79a4b6163de13c5ea66ac25e0cd7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72115d713d73cba365e8f39a9d3dfea9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0781bc8c634cb72602319f1e057ec6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5bd64571f14d51a6c8fb2d060b406639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cc51f4014fa31efb1d8c8ef483921640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12b2906cc9caa0e2f8d5033fa7b449641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7360442ba4e617d6ff0ea4a97396dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb87c83bb16078c43548bc579a3c023643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677c09a0094bc92160502fc62d51367644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540b1d4ca5af2bef9b8239a733ee8cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5071e6d6f3495f1d3ebe455837e2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d296e9a0baced3f36c05d693c8c5fe2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7644a9f4ac7cdcea7c40d40a1ab2bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ff38246d20098a44ed175ac25c7dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45513e317b143af92c859190dc0bdc9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bed3fe37a11c5179a40df43a2641b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf817a1dcaf209832ed87d97cca5f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4d3ee349e1c99d0c69ca114040610653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7dc61d25ac2570630f68b66113887654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7bb4046c5eed8e441519dec4e79cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5187e902e9a72ccdd8e929fef8c60a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97ae6d3c3bf7f7c847d11b09c0f8a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedc8a882ab20bba5ae0f0d9583d675658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa372e32ae51757531b7a1b138c9f3b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c904009dbeb03fd978495af901006660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00daaf2be00eddd06e444451f79a0825661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c228f2c88e8e143e6c1792d570c43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181bc5a6f67dca2f0159b6773122bdf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d901456391e87aeaccabc44e9363c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd607a4f82c5b6d65062cdb22b2f5ab6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc11ef92cb202b1f885ed85c5b133f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a894703707d52fbac5aa65d7db0fda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29dadd88876d1a1075dc48a5b48a2e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2b7f685f0e87a3e38d83e7941ec24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f714712dfd4ead3d6f80cb848bd311670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6136203e6f5183231959c6523c254671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9bbae1b2f7ce12bd0689dae7b51a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d064cd745320631ac7905c2bc66204673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdbf74fa9f552254568efc6dac804c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de160aec9454de27cb5770b13a2634675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b959659b1639f248ca4043b847c9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e900a227edd4156679158174015c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ea361de9efd25138acd21ddce0e14678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ef4cd3d129dae8b9848d785ea10b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1a920f88f5309b8f1f0e1ebb3b4ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669159e65ced6dddf46e73a57d76a0bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1c1821b3ef2170f41f99b6f3f62be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772586b806cb8510f2eb08a6e4692bb4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939968d260c13aeab2ab1d9fc34c400b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacc2a58c0b379acd19ff04ff8c1cc9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650055e54d42a5dd536da380e9c6e45686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851f8af9cd20f2324b7f849aad3cd2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfca66cdc1f60eea028e16b6b81a31688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761efdf4dfef4a1275443ba36700497d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b0a2e5059d043b955d907eb449821690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aa277219d6bc650b22ace9a1f806f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761f72a1c0a6035fbc9a5e4c3e7dc44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7105acd5097591e8040463fa397ad99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc5dfcce6eded79b7b284abb8f6b6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b684cb7ef3fe04ce56ec0a3a171d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83c8e3255068ea87cd4679357b3a0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e4fc517f66e5aaa653233d94c0034697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8b91234ad1f656c158301c93236ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b004eab34b1e4ad6302fb84a62bd8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79cad3bc7c84afe5257867d8853483700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8076e0aedf3f2e89c09a2c73f8daf4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d62f04ce8833d20908244da9e732e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6738443a11312a8ee212187cc911de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207850f35248eb7eeaa0d5c34a2d0411704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfb5e26d710de8ffba2b6697804af3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2edae7e164951132b22094a362f3e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f3d87e720fea13b0ffc3ddd339417707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf892133cb3f30a512d2954aed45190708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2170c04d7a126b93c57f11d95a484d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e624dd5d67641c074f7c77fd188777710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ee46df124a119ebab8ec41d001184711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb574179fe8339da93b75bc83201167a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8ecbb7207dfc74c0861d768e02025713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2c8e86b94ec57b29e3c029cd4bf33714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bf9a8fe7fc8676179855aa245f7cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e767d993a6b119788b9d24f0ae21244716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2edd14f22e1268147dd449e55d2f70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10765549b2d3447cd91b502321e0cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f12ae649578dfe05399df6375916f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ff0fba1b7ec737cbc885deaf2e1f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe11acbd14ea58f409780ad96626064721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b38bccb8e084f4bfa3e2f97d0fc26d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688823eeb00afb09e7d7383476e78838723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5c1207d0dfaf7443f34a9d0e4c9ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c0055bd7b8399aaed5579a489a4d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90f6dde8e9683491d529353fe620bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d0e235a1daf2a45984814b41d4a40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cde611cb113a9f29539539b9589a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a8316e7f589f548822482d86831a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08578a445e002d4edbfe4319867de34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed675639cafe9d27679e4f81a6bf082731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fa9309d6bcb02a82c2afd8764d428732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cc6ef90618faf4d3f23a371a04c9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9e012be56a2a436b0dc00b583c224734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7ee3f2acf81c057703ff1e83ed4e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ceff414d9b104923dac2c0424f654736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473488d3879d4d5476813e5fd91f3cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429a6107cfb7fda53ee1a7adaffa26f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52153448d977ca2d872b35823dd71f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b5f2bb9025ba87901fe9ec02b9835740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa9c3789abc728eb58b1433c8837a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575f6b9e29c96dd51563daa7ab540d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15907f77e25874cb13a5a7b7fe4dce6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c99e76f4fbef91d8992449dde54b09744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655313e1ecd6e3816fcad7d18062784745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875748983d74cdf4f1e482641336dc82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a051b9ed32529d694a2f94a60838431747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a46956b71dca65a2ad1e72690a106748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd9df074dd5a3f301a63bc5830ae8b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cc6da1f7621438f3088576ba0e5f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776722100c7f0343d1e6de7401e4e954751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367a930ee0ed4d158ca2c7047d9c335752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710252946a2a1cfc71f168cf5aaaaeda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437d101bf9e5fc3d691e25f50c16b9b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f0bd9df9786ee0ae4b325b202486b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2e4b161ec53b0807edc32a19370f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4fbe4b1b64bb0e00fabb7221b27d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe43a395594964dd629d53e6590742c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283436468367a3baf373b94d11bff7b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be7237a68fe4ec2d54d9f4a3bb12c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f073330c3b4e42309e3444fcce32f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b17161a615e837f11d005f02edb2743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94edbbed692e5a96a78dfa6b24078304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c5071d2d551e21f96d71f0e1e62835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b877e70f36919c63b4b2d53d3f6e316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cdda17333409165aaa8eabee35e447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb6ad5e48cff8a9a0b6a0b132ffbf28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcc92dc6b518c3f6195932e0c560f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8a08d55da74cb7d65dbd2aa9ff9c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a6764106268e30977fee3b978810b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921084420755db1fbba92f4c7a16b61512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123d2d3a89ae3f1c1fae8eff920465e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda05d88a34301bcb98ba480656aad614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353650735875b182ceea32e3baa136e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbee1a463969407ce022aa4c3a484a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51902d7f93b923b3e057ce361bfbdb0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c352ab53ba3a9b5ccb88b6842bca61518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7e81a50c0c3b38a31b31cb53c2d5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a91810ddd99f47b3156e93f9b080720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e48cfd1a658a2479ea81c1ac9d5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40119885fa279c5b01f2f917974afbba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113057a52910d06734586473a13fcc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129c7a1364571407e4b5138c6cd3d8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a88af654167c2c4e58f36fc70b04025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12084323adbb6af43b94f9539367dc126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ced18c6893691f1af1dd31d5f052d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996670b2b6e1a6d6662b6863453e691428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40d325e65560603b6cd955b1377a0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964638193caf5cdf525f3b6ef0261f7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3c3a8f913d712db3d58425964338b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4569099ec027231718c5e2bea77ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023356072c7e22d52fdaea00c614c42633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2b59c51d724f2386695b3182a827834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcc598f3e3047267c56cb2528cb48135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052c74777605ba438bc4b81a3b6359936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0790e0c8e87cd664d02762b7fa3da337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60cb9fd6c085124e419ce0a8dc983a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556dad924d93a2e910a8540a628b1b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6648dcb5279f8cedea65b39bd87b7ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e980a4f9c691fd7c7b887f2ef8ee341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e86e2e8b2431406773ec3f50c12a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73083cd5a3d1e6ba113343add7f3e1df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909831d0ec094cd1a9665c9517a5f6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874b85e90fd9c954d9d4257d9fcd0df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69786b466c29f0cf2d7fa037227e81ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abceb911da6c7e8223ddda6c4f4e260347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18cc70ec4852b87c58a1047a2cf7c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae411b1b2a8c3d2400ca6a696c52142049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b75669b47361e21e7f17a5244a575550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da344f5345afb4c8fb6ae9a70748de4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49f6b1afbc4eaf4024b5d5a9bca88952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc05307063ffeb942f48fbc2c6082653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478f654974c92606063368291b223e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa331f9e66348fc4714ebd4f908656aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e7b30357825959b0ca20667df515056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b7237481e9136109065eddfb58b1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04efc4f92ff36e96b7e51dc18eb6c9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0e853ae76bb7475d866c59bc0463f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59693be967a2b33b4cd9653706ff42a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61c52478cd0628ea41d20fce9b680761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61498f81d5f3659e7dc63ca28f8e1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434ef6fee306139c2bd09ef3cf3856163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d9d709f29cc5b58b3db00328deb5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c9ef6a0ac51c8594c8b95ce8e7aec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67932d8766d8c17dc24cb2bfb9043b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950042d8ae249df561ccddb4e718530e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f14765ec268e7bd4f97ad43442a34d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83419c87c6a8bd0cdff7d8a04cfacf769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90c4a7e3add81fc6c71c56752721fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30ecb2aa9150201b615c488a6c7bb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb76fc2c1dcbd388d05a0545e90371d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0f94ef84d4239e9bb321bab808caa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b9d024251af7e6eafdabd0f69826974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd143fc5f245ecfd1ed5ef75daf31a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f4d64871f962e27a0ea9827cd127476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39750f117c30d62162518b64128c082177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ddc8baeffbbb5c8f687ecbab511e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc6dabf8afb80fd8d0aa3383a87a3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b951d2a2b63d1c212b48d348adff9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793a904b75c5ac3555b4f38cb15932d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164af3443a4eb58399cea5db1edf9bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e4be06f327d46792a2e88ac3fe8d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e95226d83edc0eeeb6608f03f8c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13965e10747c56aa7cf6561c3c1b386d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef499d3f0aa41af4e451a3793c6ce87b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175fc7ada804cfa5f16089ad3d54a8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a139fbcb313f90d4a00f20651bb1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884beb2c27f0a91b0c564eacea1e2be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc325a1ca55ab9ecc08055e751d8cd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec579e8b01c93f077ecab799d78ab1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd43a671bb4f4638d8936df15e2c6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cea9a748bef0c991a5ff0688f620ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8e816ccfc4aa645e83acb951d556494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a470df479f3d87ab0735501b9568af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f603a565549d0c4d83a77f6b95118396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea031824307fb7534ab0d575b5e0ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236990923c5f8a77240e6964bbaa70e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152cdb57c7a2dda5a16cd693121633299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b02a0d055b0ca1bf776abbf94db23f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b42c237898e756149bd574294d6f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a786e7b6f9615df7e35e7468430d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b76f6eade500ee93b875af2597fe1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6741a39a53e5bd7cb30e48bdbaf40fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ed13443ff82739a74bb7b49c1cb9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a8731c8133ccf00e42f54312a91fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9e108935900c42b6435a5157a2640107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d52ae951e80553ad6244c94dc1571a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df105e6725b7f95d35077baee04cbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e583b5d0e60d8080eb93eeb83b3bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412501d608fbb0e528fd64a5e502629e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d6d7ee2f371604f2508db8b17c5ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609e865f4e69b36e886c9fbd54f754b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df62a23b8682b75ceb564f2922d26bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69f5243ea07e8f5164ccaa205c71c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031c530a0ddbd4e0c25086ec65d4973116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1bab42af20d992ef2be22eef316ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293635086348fe452b9eaaa883fb1138118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cad3d64c1e7a53cdc61904908a311119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245c78e2ab3d8299fe7e6b3a1a8d265120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb6333d039a4f9082741785ca9aa11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44b7e6274312beff0c4a8ec30186e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8778118e4b7ad6e24a1dbdd4cb8076d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ace6650cf86a677ca949b3568e3aae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103631975cac5887504c2129ed2ce62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b15ad544b90489a523abd47770a5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e50a7a41009d7d11496d7346c07c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2b3e46250c761eaf2abf14ac19b83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e04a0b2410b99e2e2b6d2a60c2a7aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb90a1a14e8c00db608f5ed2e5caa0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f519e2f369879deaed2488f8fc2941131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ce3e1637ebe15aff72b1df8ceca1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28bd36e3a4278151dd3a309a8e5802133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d04ee2c2b9017242aec47ace3394c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c685e77137dec3885f7030ce2cda86e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c16812bbb880e4683a7bc8f2649fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fe676da071ba2e120aa4a23c070d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118928c203f9ca4068e77fe0c07aadd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16bd836fd893e97bdb01fbbd296546139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c4faae1c12ad8f302c00c7eb44b30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8b70b7a5674ab2480ffda7d3ce4d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28909be1b41c7eb13f3e1830ce82425142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42498dd9070d7dd817139ade6f52fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d07c69bcbc6fbe5feafacb51e2282144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fb2f7eaf31f4830ede19b01084406145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a618bfc4f6c1c2926c04b1c5602c29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a55b7642599aa414a6189952da949147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891947afd2ffc70cb199c1e4530c0d8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad7630e4079bae2a5b93333f546a0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d049a08cb2f7fb6e6f1916d14daa33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875d58797e54fec6276d70f529909b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b62bf94f114c69f351b02e779f4aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32528061aff0e95d581fab0d49b386153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f50440f1c8f4172fe7a17955a71e68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722600dffeacd3728f15c09fb6869431155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58acaa142b9e1b2063a71b54dc5f6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c14b1c03a0e5f4753873baa2c1f20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f09351636e9fe8f6dc2b9efcee5b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17609fe1abee901e9aa1729e0ecbd3bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f7aaedc416c6e4a0c62cb91cb8e03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6db62719591bfc2a3144ece44d82c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f810e34a9251d0d3e46f701e5cc792162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a5e2091e1772fafcb5a6fc39c9283163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22257d89fc485a011899b1cf6bd288fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb7ef070fa8000c94e2944c10a39b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7450143c46d3c1fab9c4e8741b398c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4e717f8833ae66af8c5d71fce1ce2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24032907a762a8d2676b7104d5c8af03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09a9351b225fc79d16c49796c3c279169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc9de2bb5f53c0d1a87fdb98ccc3dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339c1a2f08480ec7df8a420c1084c5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268644eb025c62e21a5320122c642d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629720c1fb70538f03fe5dbad6d98101173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c60163b056e372fbfb02e9853c8cc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d09149576683601872bf20c5256122175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c1f59d04ac2de6e0d7745bb494ee6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1423f26f77b048f03827c6af1a787c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dc01ec429ddcab4536a71c568e600178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718ab3b79587fe7a7ab1db8efe57d10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382e6b384501b3ee734f703f131e17f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cd3210c5704549d9896c1490af746181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dc58fa52f851640b782b0d70aab22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dde8a698f2fab881b4e0f8a436c57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183e5e6b71ab47a6c5d87375f8d73c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b87bb5dc7cc34ec40f3e35f9f6656185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0a1645132fb1292ecefb2c2d9a558186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a37c982115046fea28503262d835b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34535913cba557e8ca6d61c40b6a759188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7099576e917877436e156d03de5293189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa365e23393b0e8e4d60ce747bb931d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcff825f2d4d190b4e633988ab2dec1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d430135a5944eb3b305e228a6c0bdb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e37f1b29802e0ddd689f5abbf15dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a2f8a06d61d1e51875d09efe462ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28462e9e12838d2792b9405f6522a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01184e6a1a3d21eaade902626ec607f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a4ae9475ca8b55af2f03f55dbc069197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b9d65cc631f6f9b69b3453d7273d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7f16bdc0f4f868e4fbceabbb8a285199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c1005ae6e11533ab39ee2978e0881200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41778fe048a30727c51a52dd6997faa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9ea8c6e0db75f6f298130b8bffed6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca384c51a830dd4a82e35288f0e960203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de496e8e45f963658990401dbd70db57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55599ebc90cdcb7c7800c0cf5f466c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a74e0b33339b766f5d3f233bb12ec2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffab6d57efcf21514588023c50c7c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690b8fb6b5bd20966f20acc7cca12c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948864b82d8b3f5f9c4d6f536371897209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626637b1b3199a626c4768b2e592be3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896746baa1f9036c9ad663c73235ee0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfea011e58ba2152f8a25fa5f12729b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998e205da2f10953f60db522d007c6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd5bc27d4ccd5cfde1c0d4fe223268214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8f0ee5dd935e0eca13b97939b688f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c14b839d6aaed483b2184c36d2591216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ae24d357fa9672e3b8680e67eab95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5574e99064fc973eef3e9a2523087218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2da02e918b159fe02f3cc4f5fc9f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23948faedf9c331cdd7becdbc51d0eb0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad984957ff9d1fdf8b88c9a5a64376c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81f32e2df0c3e837c2b8ce917bfb7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174c69dde6532b1c01164b538627679223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5697319650eaea145859fc6b2ecae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f53eeca1675cc61c40aee980f93270225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fd7c1be997c2a7592b0eaf4b64978226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77466e7014da32db41e7ebc932061222227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb01ce8b8938d15ff38951c0eca730228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcd82595dbf0951ce5c24cfef775f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc0f8ffd0e9cc1e4a987e8b23f20b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9de46fb01567e9d23db2c6c9bc57f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c592a1134743b79314fca4fd7d13f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a43c604d1e8000b073ba97004b23f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae0c5f2b58e445e9a144481a90a146234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e195439d014c22b31e9ece06bf350235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22558323b8e46ee0b6859886ad2a12cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8c0d970b5053510664ab959002b1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20b11255f0dbe0c9eb6c9a3b046403238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ccca6b6fb27b8373498815dacbe90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6b4d908015541b8dbebaaded72097240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51774113826331b1d61f6f82b467b17b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda75fce7253c0717d4728c3af2c1ddb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7a1f064893ea02d4aa2fc2a5269a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a3255eff8fda5b68db9af2c9a1f8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56363a21f28ee184bfc3e8dd876bd497245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f346d9eba8a3eaf6acc09dab0308b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03826dde3c588f44d7055eec5a11aed3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29be2eee4ee8fbc31012c927967ebd1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9777b5716ed0621944f54a8c1a65e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428787ecc25f5d98482848c1efd68825250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d0b213475f13f29f6605e5f4e553d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5189b2d8e70e9ead6b15b95eeb3e2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe728d532173e871f7ff6abb4a29e0d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6a8d7ca4e25ecf8e96adf435a4939254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe883bc959bc99990a0cc948564a25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e46cc4f62299c841085d72c739f00b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4f47fe3948db5eef63ae3fe37bec4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc8c7cb08c57e037f84ded5946dc90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1f68a4dedd0498dd6cb266f4ad9c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8b97d8a23199ce47ca97153e298d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafd2569c696d073d7f0175764367df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57f6a47b156a8c8e39f00205cdbc55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bc1a88ff91ff8738eb27301778c78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34e9d8a7dca828bf4fe1804cb39073264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dcb8a92175bcefe560d3b1d69cce5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1012ea5b46bb0145118c7e4fbfc931266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b4837ed1b322ca9c0f68301f926f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb6df0e7f99c6b87e744920a5a4b9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e74c2b67b3087499935a8ba3432f33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ee5bd7af81627ca61522d67891ae3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511bf79aedbd51a6faea9ebd12ddcb4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245a04f59d0008ccc8a0d751012f685272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b14e1f29bee972d0478dfc3845722273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc72033563fa819fd5b4ec1f734813274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a30b98d6963d98be76a860d68b048f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddc1ed6df124a02c870ee8f0377c2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a25a987e75893ab92388cd829bfc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80ad5bfca698aa4ecd1dd4171cfa61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0a7151f1d452aa90ed2bf3c08da32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3377217f9ec67870161d58675dbfc7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe67f21ec5003089a1f046f155fd154281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8256b3074d4d8dc1a87222a68d53b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcde398b0161a3a2e423d49b015bcc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a0d59b427ae3c0721ce69e71e1f48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4844bcd62fc5f074394ca210970f627285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f1662cf2092a1138fe70f9bc7b1de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af39cf6e8543b5c1e766e881a1af8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a8ff0c0873a9c6c6e88758af2853a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3e747a15954c798dc287813f84adc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22871559798b3a133ada20d3ec36f7fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d204232eb202dcbef44f209ba320fb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d80b221280381483ae6cced872e4b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9e0bf412de6942586f14af1f9f475293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2428620e306db49334916c8536fafe8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4d86f8f184433e229133357230cae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed262e6ae98378c65dd5b5e957d4eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07848445ceab5dd2720d9a1a0f6e508a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32c0768447e32d6b3c59914336525b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c452e8ea2e8365a39c4f1679a455519299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbe23d3a85777cfb5a962e2e29612d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376100bf6093d39c0b1f3433e30f59c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d7276df4dd94603c38b6b4d048090302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb7319c066d1bac2c5e3a68d15af62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00124c649d646d994e13ecb3f90074ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547d547883c1929874af9c856b73492305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c52e6daba96d4b0111e13a7ab8d04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025ba538021942da65923df95d98489307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ba07aca720c6cc5ad9536d83d507f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8bd5ff55fd55766982a10e17653c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfd267f3df9aa34d3b3d29f12cb790310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a10fcf3c561e26bdb901bcef78db0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2b089cccdd777d8233382e0499019312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff717bbc1f2f7ceb787751a14b9659313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea7e87c391ce8024355cd01e8e6b6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3233e148d7b9b3949843164f8bc3448315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5c27edb7e5061cf7004662c431420316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72595febc347e17f78e25781d77c3b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dacf77eff09b955750a72b78713c2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719c78d349d2e0e6329a63e9218d467319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c933d5096f6d6a6610aa2fe1fbea89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0970d8c960445f7ed5bbccc5d749e67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701cd2117d9dfc37631829e870fd087322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88268b2dfe30d08f31f325e51486c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6573f1080c3d858c5538aaf20c4e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30a3f0e59a2e452200017c97dbf7e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72374838fb6d56c58648b74bab719e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3c0a517b52c596dbd7077f5574ef0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622c96e586d578ba414350056ea843f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedc9c7025200ff0507ed8e7818c9dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6706684e2885cc8b5e8ef42bdf6a8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56297739956ea819724078839509c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd3b4645ed7981837a906960cf27d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68e1aa9c97beca8f4f2e5ce71b63cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51234899c3b1d751b15a1bf4f311441d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd59a12be8e90868c75fb97f4ce867335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e781f8c5e51a3d88e6adeab039b1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49e894fa3387f1feabbf1b889b05b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855d1c1c0bebc1575f48e5f8828dac5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7f8a894001f9c85c5b0b70e535eb9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a862431397bb621cb85751d17bb3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b963f52feb2063fe283229b54cf8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36684b77399e19733a47fb80dde35d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12902caefaa458bd18df8817522b9d5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d72d94876615b28d34caf1a1981828344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00eed9b9f83198b5d85f82c8e5bf27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5c8e257796ad9feee7a60d6766f1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb819b2dd333ab7e2d7ba7e90ce7a15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291bf68bc9780b3293d3316f91f57f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed40dfbc2371d22ef6e396c26dea88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e5fdc7ac3c9c8bb7db0c94dfe8af4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03647c404620b7153d046cdd6a7537351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6862699b3a8598b7b552094bb2f4059352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d09233510870c4555bc00bc118d744353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04ff2bf274c99bfac82c5241cada26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efc5374e26671a626d07343fc3623c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796d10f05f2d3512d03375d81dbde5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf83ec538f42433b8598b58eb47c017357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfda57df3caaf24196268a49a4cdd4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1cebf8b6f30c12442bcb2ecbe0361359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c6853d7ac3a9d1b6ed0fd11cbd7cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb8548e2c521c1a2ee3914b1eb5a5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6300782b12b1bf77a14818628a4c0a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5a47b94e825a42715c4b502437c55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af9862bcf1c5ee013187535d7bb2d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd478724badefdc88f251f90cd005e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce1dd6221a46a149c1e5521eee1029366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d400ac311709ed26b9911f8e208028e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d9ffe59960f2e63ddf1fb811518dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1c7e1182609f77d890b5a6d30d0c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ffa711d9c666f0f17668542231fa0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cc168511ade756a5967c82971e3f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371414aee73f48c13dcc678f7c4ca866372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9144c6420a0e5ef456b188eabaeda0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ed910f578220bcdf426d7c68f882f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e98502a7f047ae1c3e581796c3809e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbb86c18545674b60a3497c25a7ece376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5405f7f756ba3a32c43492880b13a4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577ef629713c4fcbd9e50722d959a4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6faa13476b39b3043cc35f8e85c4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed258fec1cc66e33a6a326cdcb3fc762380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0532c3bc43c0e35c3ceaed5074a6b33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7870c6ca2b1244851570f7af5c0427382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0458bef626ba3164c9fd1f8f62a4c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2145f0d89cfb7ba4e71b2ce3f0156b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180f6cc5509166d1a2efa017b9ef190385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a27220cf89a67b635136406e4307e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035f02ce8279706fd07ffc93336e913387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aa428e318698dc9e51948af4eded1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3925d7db479a6d30eff5bec395ba2a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423341ecbc480ef480443978671e280b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d952b39a5f66b6be3f1f1b5432c46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e0d1971057684175087c972b6fde4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fa0183c4025568998a25868bc2e02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb11b234fe59c07e6d477e956315af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49166ec18d38fad67c194925db93cde3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5afc3f1ef62463fe1653ac2c04072396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759df2850a726c05ee88262ae3b5b4b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bb46f092642471b0efe68747d842d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a9e2e2ef359f10cd2c1fcae78b804399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0b419eb85f97c2539687a62c0baa3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cd56e38c03913d5d9a4080826ef36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d993e39d8645fb9469ccd8d6e3737be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36f068a422a2924a55885e1c363914403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7d22f3656a30f88ed9a4d75f06288404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f681c7762ba1556223f4ee9845a34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71608ef3bbb95a2f7aee30e327ac2ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de44189ad74a21b09e4067c68c9153407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d50ad9075d490a49471cacc0cc68c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2150ff5b4f49ebbfd1879d89348eb2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127c26eec6956c3036bdb82e4286c2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738f3c217fdd67d89f11e58bd4cfc14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673f5eff0d6b764a76352b6c369baa6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095d034830c1fec05b9d4a5efb176df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9927d481e49b0414c784dfcea0fba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a4a6d3e08264ae8e8f75493a90640415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227e6700c5505ec6c92bb86e0e42586416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3957a8d9110cb7e5c84eec5f72418417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb759418dcc082109354f4086142a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467ec0f7ee88cb6ee48c2dbb7167534419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7db45fab59171cce2edbb70f51584420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84a2bc4ca06f4abd142fe0b71abd84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df764191b72c54633060b22595e959422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a64d0f345f51bc6f182a4d8a3a731423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3807bd1abfb7caa1ec7ed38227b0afb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe3adb54fa902c3acb6ea0faa23031425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee18756079f35e3faa7936647515ddb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738cebb495238377972cec76be11c84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752d0929aa00cee25f2c2e81bf042e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffda45bfe59756c8e8f9e9a27d27981429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c1728add352a3a6824a06794c8531430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be13c442ccd7e44a5c26fb01aac818431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f4badfe49a7ed7fe647bd375ec2bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232a8a30f76d858467f27ef5d446e2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c7e10b19b79149147a39c758ab92b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcfe442bd5a8e2abed2ac6cf1766b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b822c05abae55744798d3ee13313a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5206c52e990667f3af2c1570f10f05b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ed70a282e54ae48254ff74da13bd1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615f7ffbc117221d7b9cc18adbbc7d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01761c4fc1c4e987e85e320bc2d2f61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb068e55a73b965f750a60e46515639a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdae5098b49dd89d37ace4c4c506b23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c6f4b67382a6310728ea3bc8af539443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c5c8ec8f30c595c6918134eff5e67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7650663ad750b11de302edecef9f7ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb796f6b7c94ba6ef28c84e20341c79d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca016656283bca71a990d58ad645dc1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e3f0ce2e7d720d34e66d992864be1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974e20e397785d810397adc9c829f00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad58f9b16e432f2a0bb98cde0ea41e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655d8a30f7b25ee3ad25b63e78c9f1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fac1646f8cc7a7744848be4fc62d80452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52069c2c333c18cc36b815b48747985453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb1cc11191a804917a5e983932b5b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90322f087d0a983b586192d29ec701c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84957ab835a472f60142c02e9326680c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945ef448b3a7333f8a1a203275f958a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e150fad76639f115780b0a1fe89ee2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd49c992baa14513305477faa80b56a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43278dede26d41bf22df896593d99b73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6343cac5b8801da53e0fcb4f76f0e66461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1c57e05db3739244d28947ea4dd26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c638b563318a1111bcab0290db5886463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47335bf14b1d1f544d710e112d1d1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6d729066162e49ab825ae47bf3179465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68a51631725ba39954df81f3e38a42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba0dfeb825a485d2b430ffb508bf57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbca23f56560d14b9d792d05b35e31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb753c7eae66670bfd6f8ccdb8da18cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2aae14e8f4347ccf4b97b109af463d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff8fb179642a8ad09d296060a7c72f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a684b150fb808e677eb2f79eb1b22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73b53b22df63b598791b6a573cddbd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc8a19094d7ead87f444041fce3d3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc31b5cf9e7aa7dcd81a5eddbd3529475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921ae6080ada4244cb206ce679511fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd8c0c98897e4d1175641629fc74d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70679ea81666104993f8cc91a44c7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ab52ccd97877483428a9608882c79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3a239075a7fc4be120e0b69a55f96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681e7f56a34a84d0e49e1168f0fb62d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3926bfc4f9438cc5851164cb97dd45b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c8e20869a06a188215619098d8af5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e17b6fc35ed9b50da182d6eae94914484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6544943a8680d84802e7f95cfe2f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757d2df52ad5be6c4bfec7c7a3b92fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6ffb5182a40c5526c4548f84f6f3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eebcbef64f8749bfbeee72945faa4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aef8a7edb3db5636542f08e4ee8419489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bcce6eaf8f6e892c95c00665ee361490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684913481fa74003c190b04a66a1020491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532e0709a7e2054ff07d4e02e75450a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885289200d88a5133cfe054fd725a1c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca749ce3aeb22c8d7a7cc48062ad2e15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffedd11f6aa3bc3d47a029d61fbb256495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646474a10652d358ca7546ff78d51a6c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37284bc1e0fb1902dc883918f0e89cf5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424c0469e35bafcf3c53c94f9334699498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a0e164ce56c249284a5a18921183c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e338330616ba038fb7aafd5d5815a6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b63909568b3df2c198abe1731aa3b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee30aef376c2268b5ee3cf04c4499502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b7fda89d766b709f462ee2fabc48e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8e53d28511abae10e0b70576fa669504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b620604a19645c28d011af1bb84d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619533efabf8663d1f2ab0b5d1d60bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61b5b76131974bd0ab847df281f3f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0daca48136271af417cd9aebaf801508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed54fd0dcd95bf8c364b2e314fca60d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d05bd49613e7c32c648985852e33d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808882cac77c18146ab1aa042f7153a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a8464859e9218a1c4578101c6e94f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd146520f00b52ee3785cc7ac9f76a4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55121a706462b45fc79725d9b6a69c7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06221ac302b95b3c9f103ed738df49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8c215ce528fd320c66305b9dedcb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f9e2de6772079b31b0732420abea2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c382eabe69c64eb6409198e5355498518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd64e5661a468d58b0e855503c368a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ea7990d0677db551bce282cb3efff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22003cb79eea812bd0372a3fa56a271521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48c98d0e1a4431e5e492459513beb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423836db8aa333ac6fbad75366686b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a870831d69524bebe96d45fe887d3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28be1c1ad5f1921de7b1605a099425a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadef416ade25c0e4268056e30547998526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48462d442bb7db39e797708f43cb76f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bef3fa99644c3955f240765947f6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cfc7ef5fdd3fce0e930009f5f52a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65921ba1ccd92ab27ec1d87edb309fd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2979b7dc054ae8b0ff59b043cb856531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ac17bc1f927672d93e36f4b799aad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b4c9d1076e215fb7965064826f4b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56d58ee9465b0d7708548e2a116404534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215589b583c90c9ac293d1a52cbd6e26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf21141ca7bf754b5b96473ac06687536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863accb65c0de2c0eed486777c32b7f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc99c80601deae2ad212de459b5b5d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de9b177c0a33252b924047d680e103539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1374fffbb2dd275cbf99a6d9d636c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4c44cba226aeb5a5ad5fd3947378b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be328524484176540330f8eb5a5dc5b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcb4108ae439e065826aff2a759d87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf6f20f5e6ca18cb3450a6b4875f37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b114962b27ff36eedcf0354cc51384545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9310576699dfee154fc37621e060aca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c21dfc7043ab79ee931e404daf5eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c11e6610780f4fec5452828c472e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa5dfcfcfeeb64485318f276ac25ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46350bb0f9fe116916ab460907fc200b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baf1bcfffc5f38d8b858e2bd5ab097551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e90fe1aaa11d1ec8fe7a9fa41b70e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c60fa8bf192374801f5476312e52e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb27f6ca18588522fcb8b99e00b54c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d576b372294cf9f5cbc9a7396146e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3d5ec2c4238aae9c0f3a9e8435c33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c5dc0a6f42ec55b81a7dd75403507557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c513f3eb947b5d585d1457c43862d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47210e26532685edb7fe28bc37f7a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0673451b9ed8425a73ab6c7288f5bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3ee9d8e9ae291bf6a9bdad43b1858561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d592a2263ba4d55662473fe27e3f03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3ebccc34ba331886ae8e39968a782563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78485760997c33414506b2db6d6843a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d13e27f3cf5f05f19598aa38788ae4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1686a2da75a25437027d56a145893566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf256bf6e7d318d3540290efdacdc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d525e14ec7a40dc6141f3f18dacc30568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498bc7fd5fca6d660dd81c60c5254a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed024a4878b75decbc76286b923c9d80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145b68ccbab349cb126013ada794b29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f6d95ddfb90aba8918c6ec6f3ab46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2ffa926f8de6ed66c253520339951573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661962f1e7e448352170951d38eff672574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4895fe689a0bfa0923d6763cd7763575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e78eb43bb3182b50b510ff48c2a7e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38052e54fdf6139b01b2022c56fc578a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f935c660710f122293a922b586c729b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e8ccbef193e59f6352973ae19611c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd4835575705c43bdc45a9f85632df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7bb884e76f78ab51f0396bb53083d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9436707ad052b5e3b06a8c3b6aec1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0653a11e03ee1b35be2fe03822dbd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885f562af620c385b320bf05abdc449584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b6dae049016a18545b5192413e96c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8d9705b9f6872575e3b5b17438005586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a2ae0be8fe72d42e110e759d13ca5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339342e24e6035c1ebc05869eb75309f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68121b73fb771d16554c3a36020de8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532a678ceb685c8e2f954bb0aa9cb21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0603440a119e4ed2573b1eeae505cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8326c0b605a491fe43771c4470c9159592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc7781014616f503fef4804aa54d7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1839130a833d11c32b42578835c882e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071af9fc69cfd3add6daac92150a544595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c510a638aab0cb7bd286264cfeea0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906647ea38fb6221ffbad5c2f9bdb60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca48e6924147174475b54913bdea6af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b204753dc348f3350d2e131d6db528599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612873d7d9f9cb75b8164101e7c57c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49e610d239b85d8779d5af068743da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fef6639db8f558725da31e52464ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863c8d3fd0c482de94c1a56cc88d3f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5fcec73650dc223c408a7c6646c25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040eb1355ac2f32d9bd12a64faa76155605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658bc256aecd0c7ff3a1cf2bd194ccd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd902154d2dd593eed9c4270c9a1b6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9b95c3cc5afd61a8920a1c96d765d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b95a346726cc3e18c04b5a74b79679609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbfe04e4b602cdb9edaab57f40f6ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04ce5e74811ee800c1781c9b67ef8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a806808d558a067ba6b4f54cb3522a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7f00e2e96e64893a5b79a744c17c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da1d23deba3fb872ecaefaf4bff52d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091b66d1544c7e2203124f4aae6504b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b09e0d5c3a549e10a889665d21f06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9bee2e01af39e2883ab15dddb075b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb219873e5236f45c16fade3d34f8bb4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74190357adc64ad7c05a030c8f0b38c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b57696cd78b2559a0126ef4a9579c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f53b069acd4282b780385a731c956621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc453c52afd444b7adb561cb0f4962c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e834dfd13c9892a49ea8f8198fdd0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686fd3de606e670e86c5fb182c5daf3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4273da77a9ec6a6d0993692404267625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7aae45cb02ffc26614ec3bddb26e42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c38cba982e507a7c6235450886c5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4229c1cd45fe55c3fa363facd0801628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fbf0ad29f8528cb44cfddb88b9edd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a07b6b625308e669760632c9a78300630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a96ce16d554baa31f7caf5d5f6b1d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba1e69e81824b3ecebe5d6b0a7210c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5af4182738d289dd2d9e2ffacbb91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbe2bc3e62daaa7efd41f098155c6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08939c9b2f312b4b28c7cfa34b5905635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13ad04eccab4f251b7312d2401782e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08e33a0116ecceb145e6c3dde9965a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79868ad0867026e2859202cecc9523cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25c6966b47cfbfbefb7d6623b95d13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe6ae0457c2d7473a8c9ed80751f98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e34691e9e5e365bd099f55c30f253d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed4cd3b52dbb4888e43f38ff1b4422642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57a549caacc24c30aaff5c450ffda2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2b3be68506aae8dd56d8e09b8f248644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05525339a8cfadbed11181f81fb7e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74943cb8ed47d1e8c1756656b355c84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bcba8aaa5a8223b5de40597ceda97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16ed4783c0e320112053ae0c83fca4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541f5ec18edb87ead0acf0da3f784cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1ea468650245444a19dd4969ed0ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2e0328a3de0ce74ab0a6b09affa16651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb0ac6f35004494a2ab2cc4c2ad24e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92777e566d97c486caba46c422ae7eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a697a203a593b7a238d68df1d5e6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bc789b894567833b5ddabb502fa6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809f0fd75db74efcad6a2a9842bbaad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31a0deb0219a6b3bc4afe23517cbc5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb293658860251c2ddb3c4742c0e8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a139c1dd0d9ff3a936ceb512f1f382d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c24eab5907384a80ba9941121e74c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37938cb20fa461db3136d64da6bade75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523e19ef997576d4ade7cb4ed11c990662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf36abd78c6806c351e2a2e713412d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d1e1c11f32342064f8ee4e992a8cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b983cbdc54f287250a9c4bd40c1394665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c369d68a142e6fc660f5e9c5a3e2fe7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db823eae6cf09280ab50cbeee9e42cce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f09a4df5490079f9e1e368d3cfcf1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4b415b29e3c38c83570b2e454244a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01816ce4c80c8589ba87604ae2e13222670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fd5b3550bc5ac1af4f5d0a99a06a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437da9fa2cd083ec7ddfd49dd4134a02672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f409549c3ed6388ad2dfab44ece33e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025133ebb6d5fdea3b5dc134dd2aaa5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6322966df71a1daeacc533887e1fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835197d3a0ffc725888ac4eae08c0b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66ce61cb4ecc06a7e946ab9bef95e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdc6cfa71e8a9c30654f00e53b7b27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8d6645169ffae106354e074fafd9f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cc419aeefef5b3b9331ba264fdb97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4617b59b3ff4f71d6b261e4e8fca24d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeabba3c79e1f91434e8ababb2f0b31682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af97586dc827feec19901a4d4636b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c32a583f93601f9d3d45cf7496c1e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fe4e27b3c9a4edef8dc3303d7e67f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0f4d14e3721b8569a80b379c871b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688450ce7a2dd326acb815f15df4f853687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895f831f72f096e43a3c9f4bd1efd01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fc567ecd0d0d5713870894f725a50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c280a08078322592aa10cd16d17bf34690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516eb7ca0e85ce785c1f1bbe535cb7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a15288bd43e41cd0023fd98fe070a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e214bd2db4394f9a3aeb19338e2294693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28074e503f895bfc0e4abc6271423e46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4cc072ce40a17a5236bd890979d17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168230a50b85c21f0968544a38cfc1a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed110014b4779415c6e48527d41a22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5718c550425ddca258e93bee79ca57698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b72a1e072069a1429c7d1090d84663699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a9b6f02c288c85041c2cb28e3d8af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb0cf1a1f09d6a0f01cc2cb9e813c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ebb3650526b48eb33fe57b8cb569b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d254a98ab5b9319c5b611566bed4025703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94222570ef159074bbca49ad174f60b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695ae24f85e141bfa381153214ef615705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05eddefe91df602159fac67397fad78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75275c5d8d14079e01a3173b31971f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a41e876e37ee4b339af107d089753a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafbfe6783403a81cad704b010a952c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b91d8f416398aa1ac0d6df27b4782710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de380e107f6da178ef7f1a2708e7d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380b9a756e2c81f7dad3bcdecb00521712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61418d5e14fd69afdeda7c78b45bf5e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63928ccd25b82a03c96ff717bb7c1d6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0747bb76872f731ab13f01950be7b80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0894f36fb6015427fe517d7fb17a814716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02837053705c24841999c373c82c08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af712371ac62b64cfba913115a51cdb7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02b7e4442a27a60c0563b81d436d6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c2147530e208c0746b1e527e43736720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdfb1e512da56ced42e287cdabb95e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a62f92d74c278b2e3de91e50aba3f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35444ffe295e332fa7320942679174ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc8ecfdf01667fad09f6c57391d5bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad8b3384620104683e6812539ed2e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d427a5965ff8f1e24a2c022a1b747726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb88d4b57cd9ef13f1444e4e67de307727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0c84e6eb0676ac49f7dbc222bb674728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605776ca29f8d65bd22c865707e842bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ea18c2034c40f992307ff6611ab5c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b65f82a7b7fb24c2cb169d04d7036731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeffa4c6be9d0f94ba336168d5a27d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39cf650d2512579193c6fc7f553cd4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3a1bc6e58017fc614d56737d7a2b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6add8a3e0219fae5afa2a87a068735b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce180402bab638f8d29e5b48ac9142736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41def794a451d74bc91b2733df677db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad430c96ded22c1211fc97da646b9a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745572761aa72039a7dd6968cacea76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47718e2ed6c9326768f991590d64c1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5ba5e2a6f0242e215ffed08401a98741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403aa031293dba59375081c307615ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e988f2d00ca819ba3cc41eb42922c8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faf5b96dccc12661cfd76c9ca51ceb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d617c52ddf7ddcc600ada1453dd9ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13778b1e3378ca858fdd9d7fab8b2413746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0bbb4fe4aa7633e78e10be9e060c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fee0adf229614fd78d0b947e78bfe3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72358fb48cd497be0f94aec0248a7fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af174c057214f601dff4943808283024750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484319efae184215f129d1ca62da771751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e390593938b794186edfa689d1add7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6e96142cb9b4c8bc65c090bf95a77753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf769374b69b739baf72c24808210b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d2d617547d5ca6a4162232fdfb0b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcab0d8f1f7d243009d7f75b7905a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12315d25f5e2d23ddadf2f8a8e53c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a623177e494353437f68c0df14841d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd29937b986cb6763f64b1244e24a9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>