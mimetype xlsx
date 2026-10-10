--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaef57a87d78e6958264e4b943ed6441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be570bb776d893ab31280a509c75982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c36fb97ad0a8f1556168f2765a1ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77a07f939e1c9ee2bab959292095f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae676c3728914c14673c27e2839922d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34198c3d56b8d06bfc0da4c6963fc0956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44781b7ef16dc781453b11da353573b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e8e7323b653df71d40d3af675143a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038946592a3cd3f07743c943dbd88e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6c5b15bd5196cc9a4b0e7d189dd3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128c47e6f6d80e6e887d6af0385892811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752ae0e4b09c37acb7d92cfdc0822a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dac0899af08e8b228625eb1b1d512213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9510e939d7bc5c3d52aee316a015e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed21a0c3e5705a6a98795fb27ad3e9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c9458dd2114a1b6145819f7300fbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03503aac4c8aa559b15461eb9341223517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845943bd90fcb051a7bf555db8b4e2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6c132ad985f6fc71242bb94d77ed619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8506c39c9d515d928d9213523eaad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4053d3401ad048916e9bbdf4de63221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f173c27a6aa0365d3831868459b3e5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc40a13c1505d57df6f1ed5cec46a4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5e0cc77ebe277b5fb24e717d967f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccb2d1c729a5b29454cea271a68dd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e97fc67fb2e52528a48cf9602d87926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43775b0b227905baafc096ceee3dddd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ddc4029ecf3a4c0d6eb710fc515a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b446f8d8b2feb76d717f15de097b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69468f24fd49dfaf99a20d83c65848f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c14e9f5c10e9fd9b54f2f1d96ab5d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230f5f92293f4e14a7da61091a6989532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed90d1a7ec851941e286072d6ca50233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fafc1e851ecfd3dfb1f94ad49f6d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c7a560d01c6c7ed350ae29c51765e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beec76b15edf0d1a1bb1cff990b41e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ebd00a242c242ae7241cb9a9a192837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd89909711f6f66070ae88534a5881138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d2043c8d92b31aa6b05d06b1a968139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1f5b265cde81e258c529d3b9647c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeac09f8ea98ff0f333d1aff1ec995441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93a9edcbbd88656420229c3015118442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b12fdb875720bdca1e60f93944578643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329da05482f0cbcceb1f4a4702a6921744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a92383477cc9bb0603eb62daaa79b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4b04057586ea22cf0539582e939b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b82429feeb1bb39ef91525df4727547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb450ed5afa55016904bcc5f0834df4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0a508b0b95bd6c94d7da5ed6a0b3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebcc613d94c4d58b45b7a4e353fbdc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a194a386b421422b7abe5ef0742ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf75d23d251850637e9b51a3e68ae652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2813b0251b270c3ffe377ec9c983f5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74a10f737bcff625d78362e868320c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc7ea2d3f06ff69ca5a9ba635918dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c531525a9dfaaa4302f28476c257456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a78fb5cc6646edea8beae33b3139757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce26bb7b3ade09b5adf3af319850c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e631d0f9d0bcd0850e2d38ac1298d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae50f741e67b74acca33b884d1563a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e0ad6f8c9f3a946e21c39f6ae3a2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14266d3c1ffbc5535a548b333f2113b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c41630b9c3635f98e5056e728b35ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255a4221019e5278afeee5964d8d23b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05599caf4b2d79db48f5bfd10a8e6b6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939b4e535082e13e73cbc4771e4d4ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfd1eb156fadaa39ef289c62e1d23e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a6b6384b335b913c80271a5a6bec168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f569786dd877389d55614ae54382d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409c9b1537a20f2476a9b590b8e875f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e32f8f1a8aad9a24cd7ec0ca9d56171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79217621909d9b6d38b2621d8bc1871672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ad1a7129f9fb9d38486d6a659dc5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c97621046787d2fee93dc88df1a3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef2915a2987dc23574eaada4e6f5d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f6e70536452b18e331831ec442b3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91ba5f0f57400dbdc52b673f17e89477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e406693851028652b83a2a7e10baad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ba28ffdbeb2446d6a1975426aa31a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e437c7b0f2464721510f2f557b3edb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d72a75101cdfbeea210d28fd6895881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6433f4588508e31ff1ca8a1cf7b1d9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafb585e84954eedd2b6eaafff3a3a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20330f3bbe30aa2b22d9dad4ffd20d9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179527d7495796fb59df28db73202ccf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4295decb97a0538a836aeb619cf70c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437568d0859b063778f2b09728ca199e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3090834a9bdab9c1bf6d10172673f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ee03b9581020a6d7143e95728b09389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51468525e35b1f29156090bf5bd69790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813e70aef61af8cafe09c72dceb9ab691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd0b441aadfcdc03f251b827f2727492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d744f8ddaac23f9f76b131ea16773a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb2d84eb376acc3bc0970aad3c269d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f100d7fbf93497c0cc0c0b521ef7df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fac8621f38a01b185157c62c1b0ed996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b53f5fe1df048d2eb1b11756969b1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69098916c4ee337d97218b5a84679cb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea0c2b0ddd2ba3aab1f459d2c6761099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4bf601d116c2d0c80c8c3dfa69181100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228584c2e18186f08a4e3a1fbe17576101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e211f63a784b881a54a68712723507102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb24a4e8a35d7d8ef5704e814df44b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59058fffc1a36fd90a3edacadbd65c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee1002e39b04696284a9260de389ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f99d353195fd572228393cfe8de203106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02d134b747f79e98c51cf861e8ebd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bee6ae1c9d95e2a0386e78a0793ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ef05b3d26a1e49f65921a6d446102109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d0ae6df772c19ce5ba70b8d7c01f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359f53f502dd0b736153432cba0cb9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fbeb36d1d5618c2471e9a97a5b96e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819eb2dcd4dcc2e5aa10fa415507c3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c78d19e9e9b5112ad6ec87f958a54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c1f896489a9abe393b24843c11371115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41aa782eee0a83a260b5977b5b698e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cffdfaceadea0b92b3631c8acc106117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f9d49949a96d4c8acd048445157e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488ee9ad08fee172f3f5bbf7e284ecd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21145417c5250dd70bd2b77cf61382120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839c51f1fededb56a8f95ff8ec1f63b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ac29219f65756130a8616a2d81129122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e488dfac572ee5047fea770f4b79f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7ba39c54bf78905d910fcb3fc8624124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e934cbbc0715d44d7322a82ed8e523125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdd9c8d23d09174be0fba62339b7ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68136a511df5643fe4a2848af8b61e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ea9c0e9cc6b8858aa75a1c622895e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddfce78979ca8cb627e99166e07e38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0580b4aa4998bcd1f19373ea0efbbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e6d1af12c3a4589916f391f2526bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eca6d59cb8a728401dd11cddbeca46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3628da5708d0a7219408bcbe5f346d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d66814e5669fd0003c5b96c81aaf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b8f631386fc1b59fd7d250a83ec8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a7baf203f10eadaacd39dfa30eb8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dead50dd7622fbc6db3d2fb395b8873137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fd7e12780cec7009db41acd8ac8e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5d73c0d8038beffe9a341a591a035139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032167ec8b533bb006d00ad1120f11cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3911e7145a393e24bcfae91e28500141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df56afe3cdb726fbcb69dd0eab12f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af9f1487dbbe7f0bbc398511ce04cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbddc3b1bc78899e5baa01b8d4523a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e95952d8cd4c48ecbe84bcd0f7c362145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d020705c5eff8c948d402eb4143bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe31a99173ba2040a6fdbe84da32134147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ad13401dc238cf357d119ce6c99e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c45f140ae51c0f81d5af45faff2c9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45c74b3a9bc487d2a39cef1613c529150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb4d60fa746896eb7dd1a0b9d0faf7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefad51a9e212f828e8171903fb6897152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f7af3eaa85db157ae1c23020317d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f001d635e400abafa2d0c46bc5832154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035b1a3090b530a657d8ff7a818ea1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b55169660eb8f8e68a6827ecf3642156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cce955e87fd339feff6093d38cf24b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa9aa9155bc642a8c28ff89ef9e2f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf2953fe8fd04512ce55c85ee80b47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d820adf4329e311925740051c9e6b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4ec07a04b23b2f3605f7815d6d784161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f578f4c52e0205219e67f271c6fc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82059731c302258ae57559c109b02e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e22c37c283e26b6f0150b74e1e849164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4510efe75ed4c3a147ff7c43a36dd2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d6f990600c2e53da7181a6a9d689b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737465d1d1a4b08e9a0e9c433666ef8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137e3c8c9314debc9c2caf61d0f5f4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b8fec55eea2a545a2ddeb09b43700169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221562a8fc83f520775fe65a3f0ca13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c9bb5780447f15208cd1bb0389d3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51b6e2d486e38808dcd762d7854814172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348b2ddb16b5f5db92f43e0213e256b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091671e0405bb6cfeee9c053604264d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883feb16764b6ca1a49779a873c6f6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ab55e0def2453ebdb62b8761dc0e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57684ffb33e6bfb26a5e95c84f43cdfa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a81e9b930b5ebf5808a046f734bc8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497c9d7b32ab619a95608133109add0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d89d3f040dc1ad92afba86fec31c91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d360c65fe0b2a16cf65beea829b10bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380f1b3ccefa0d7cc9991178dbef1f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb837d68f6e33e5479d633acb6cac7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d36c632a09e33a0ee660e6f2b1358184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af423f8a106aafb7e36db40686055c94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5592f34e5845cfb413c83584da7b1e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030b8a15cfb32ca673cb52f04e39388187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e314eeac5e592e2fa65fb4425690a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc4176514e947ae3404591eddca226189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4173ee4deb885d1941811a7fcae90e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f4d61aa285acce07d5180f85f9193191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bff300c824632989ac560a489716b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cbd04323680aea6521afc4a049b50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7cbf0c56514618b6918d479e56fcd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4eceb1864e88f1aca4d844d5f8e16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126b778ffdbaafa0f12e34614b5149e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0e57034cb29f5a2f91c7e69495183197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37444ee7fe3b1802fd80fac6f6970b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effd1dae986ad248499c9846a6eed6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd8ea86a6f031c5c67732100862c1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d576bcb0cd9c2a8108f795919c5a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d43cce319791205c3058beb78bdf5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bb55529c995bdd7ca458a6d78b776203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeb5dbd0b78fdab420566aea3c0f15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1cd1219f5cce77b96dc8cf7ebb2e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2c5af431c0878fd56b5ac7a2c2c82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e906f4998dfb08b0b0bdb83b864fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd42ff8c7b2ffe29260cec35d89aa45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23422941fcf02f7e9f1db63dff38938209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48f5b3695f5408b4ce6fd0b3c3d68f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e3a45b51dde7172d846c842b26b8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d6932a56ec7451aa3058f7785a3b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba59bb023570c4a1ceafa35b6eb6850213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e26cc7886ab77fddd8f3cc474890eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a02d65d0eca8f0721e8d6b349cef4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ffa6492a9df88d2206608d248c59d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29e2b7d1664f52d46893aeb91d1a27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c91283fae912060bff44a8d53d762218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87967a40f4df1f4cb1fe35373bbe57ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07327827aa1a8a9e5f868bd8c7049157220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7041a7d6990e4a2ea7f18fd623a42b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f61360b4829ecff5ebab4359efd3e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602000ed3ed5992a045ada0875f58d15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7f9abfefc5eddd808ddacf703d832224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1bd0e4630673c96c204b2c5c3102f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79b6476b3834c4d2925d9827c12cc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ce98785481773846ccdcecb35166d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0193f57f67cef72862b95f64de9c3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946b3e1846ba7dc5f3dc10b23e57f44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9539964c6ce08ec8495ac35030620230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b5020b12e42ed47dab58e4ad297c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b2dc886d53c706bfbd2335ad7a321232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4f30cc54390b9e6117637d4e78b76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10f7ab722820abd6ccbdd668de8c02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789956089babff51d96b60325393a72d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3416dad3d0dbd66bbea5a4a8fbc1c26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb67c95a484adbe3252e9e7bdf1dc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59586bb184c8444d762b5e65322af93d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1384c7d520cc466fade64917fd6b5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1b19a97d20dde82bc2d5105151126240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd32fcba0ca3bc5f461ad62d6c1f94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9622aeeac6a357fddbdb3ba42821196242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f72eb7e558edcce07c59150926d95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4d5d4e67f3cd1806c095705cf9b9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2370f781df4c58b82c391af57df36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a253df53f61fdadca44350886c5a32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f995418b4efd8b8d1384b0f76267c88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e5a66e87e31eb11ec59a75f4376ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b055e14d02ad7d5cce6e6d8feb61800249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165bbb935ab43804862388b32ec6c67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e23b35e2b3698f7ee8621631715a89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef03cac4101b57f99413953536bc150252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138478471297bcf4f88342c3dd9778a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63723c34fcb6ba391b6cd6693fac88254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb3463bae526d4d9735035ca8c442c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42479890ea35c2a60ccd842c11b2d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bc3b5f6158ffcd5506bfc4228368b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11305d928e13285d637e18c863e568258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef7588ec0662e3c3be2d3eefca43ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ab292f7ac4aa9f47efdad44d9e43b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca548a824e7712c1c2bb96a32f70cc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b29bf02c9f929335f4034549a12a0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c6a6bc4e8c0eedf383825371a40f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507a37c1c39b8dafb4177c3a523a29c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8c989b854e350dc2854c73ff5a1fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f972cf1345ce64729717ee0b1530bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15774070d7c84dc67f0a4a8c49b0293267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d62321866b759d45560811a5e6256b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4eacf3a047f31203724a80dd974272269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed781eef26d8756e2d412393da97a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fc18657687192b4aa287a7f3f9945271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db70e7064d189136fe1da404a1e2b64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888a5b8dd3a4fbe754470bf83435489273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bc49486274dd27c50db9ed0ddc5a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde0676c525737d3c1a5482dbe6580b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eabc5169d8d5319532052a264067b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e0903b8f4ed44e143918ab649e046277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda25ac8a443931bd69238a0d49cdb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaeaabdeb57d7e8f01c0d4c75f10b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc5a6d7d467c366e3f8f5b2b7bd6dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a366f794fad7f6e81863c6722bb1419281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778da996cca6c653ab466e851ed26428282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac948f2f837b5a244582fa3b0045d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fd8999323d97a8f52dab2855f89f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4861a108505c05123aa175c0531617285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2e0c3e53b9465b85c1306de881423286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1a2604d7b6f3ada44d785c2904f89287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9557ad1c64ba22ce73aab8e2e5ce1e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e836d53f664b21696665f921db9deb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e24942584d3f1b7ef64fa353ad09b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2269affd6c39ae769cb9260b265303291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a8ff13df462c36f7d3ff7515499c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8efea76270a898ec30dbce0f75b68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4851f72fe3fac8d14f8b146909d563b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52ed2e4dbe1bc4b49541edfd9659f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19967cb1de096033e926ecd065be7de4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f197831eb4ea494224c2e11d0373fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e95af2cce46a8afe229028fa1de5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c48d1591daa4806f3595bfc994caa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a5a046db4af9d8bd9d31265da10ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300c280e0946bac172db6e1362932f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54e8b071d087fedae81cc4d3ad8cb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f06b9a30e4b834cc93009de4ff3fcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127594348d91f0c3283d5277ea8637b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ad9d374e91fb946d057d164a31bf1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96590dc463cec10a5eb61e2929c0393306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d7fc2f5123ff0ceefe99655aa996d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48261add2d00e13d024b33fe3637a0bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9eb032cda530760c481fb822fc691309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009021a270df3554408c15fd38c3ad9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdbaefa122923f9103f7ca233fc5cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d986df3d40e42321cf80512f0fd11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd358ac3034494de01964602458362313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbe714cba361335c9c45328ec41faa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544195060e1f9d15fd7afb9d7d834822315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f307312e2d6119162536a944dabe9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974cce0dc62c700d9936b75f7df9223317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c67649ceeabfbb8ca1884ad5892687318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaaaeab2f661f5d62b05cc9fb7f0bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f48cd8d074db41fdaaeff3df815f78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf745258015219abe38cf11f3c9104da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62feb705660f8e3499ebf2b24bfa92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954bdd5976ba3ca3b1135bda139b957323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fdea192662ef478e59b8edce3414c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abd544848b49490c37038aea5c2907325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41200c012a4aae022bcb0d3c7caf771326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c76aed047088889bed5ea736a611c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd18a441598cfc560baee167622ac8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e536bd1337a7b79828adbf058e090b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56815daef04fb6e3a2e8d256831c1ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eafb5c375beaac6f3949772b1894e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b124cb670898f726f70c6e8064eca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c172a07662761038e0f5913a6da68333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72db56b0f0baf643eec020159ffa08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba96e262e263ba4c913283659719f94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c7a1f2cbda9fcda198bf186a947ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176fd3ff2ae559bb4e316597a109789337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253dbf95df8678879a9cf03ca0446ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fb340a9391d450ec4b33b6c33fb28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2198d63d7ed5ecf46f65674f243645c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe53aeb1a1b81949fab81b07bbd44f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693c80f3d476effc2bb9dc7b1553352342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202302bb884598b933044c937b7cc5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bedd9051f719f2c646e9bf11aa2609344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d9346afd965eae6178a85246f03e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6e174400d88f26fe93b76030b0006346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383dab17f3b5a190fff5b23a1e3e35f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f6489579f8a28d972e7b640c1a153348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57cf88bb644f24ea699bf88fa3ea9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa94a53ef30d0f722ab6dbf5cf4d8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a77a4bf196487d642d7fc8401377a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b737ce698203571909f53efba819834352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdf27ab0d101f24b5d21391df0d2e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e990ad890844e307726c8a2b248784354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90873dd7af818d791e7533a5607753b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec195537a525451f72d3f5c0825fb807356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda40429d00d6626c848a5294d4c6ed1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896b30f019b067a6ba482f44b8b77f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d60e1465766c76a623d1500c77f73359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae4852fcc9f61a5306d36b66f401e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70f453abf09153cdea13f394907bce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e983b46e7b0dbb647ab6141e74444362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4621b972174f86d7ef6682dbca6a02f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42abb5722340a4e5817a208a6846578364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688445f7b396011dd29d641aa999979365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339a4b0cea6c7dc8cd23c02ff5afb9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285f539b2128a336a87d037e5e7c508367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d31caf38257137df77f84b23f2b3f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8689dee3ae7d03c9e99204c72666f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf34420bede79fac8a1495235808827370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e49dae6c267fc3fa927c168788b67371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38232f22beba122ed9819d1e3510a98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8822a1ad10303b346c1a5f1591c454373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729748918b5799b40ed287d6c1afd84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041037bd262f05239de0695340e88f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fafc0172e173efed250ce8669629a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c900300ca87e8014f824caf86293419377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6296178e59b0902fe36ea35544d600378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d1ab3363bf78d3812e84108e26d76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64786371b3eac395d3d0ae47800e9e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd25309f8750ce50b3c7d37226951d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cc2b40de082140435f1932168d705382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304c23f126e0398fff7b561c567e0ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f988fd665a589a8b510b37a8844d8df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09e8b671ccd3cd4ce02a1fc10aa4cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85a1bf7adc97597f749e6349667f92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0060c6fd347dc987f7ddeec35d84d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a483c9d61d33ae92a5d1f8647ff14d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3282fd105150659589a18919300b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d15165bf53588b5ada3ee4d115a87e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144dbee29c36ebd48d901a7fbc44c4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd307c3b35fcba15d13325c2ab32901392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee205284d8d5f3bff58808538e6fe0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3603a2b91b8d8bdb265743e42bc44ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae35fe79763a3742047f11809171c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee31b3283dba515417092ca1ba0e55e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38394d0b9a0c60860dd44db3c0e2095397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c57913e31772df7c8d0e3500860c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e2a71324098e6c347c8db47cefe2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee2a530ee4761dbdb087ece8ce15cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb271d005a297df71b3a80062c119eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eed373b1666a158a018c535e9b1667402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d3adb8e6bba8bb18ba2e06dbf9491403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13d925da83e13b41da4ba6a7b77a71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139842b80f9b6f45d193373635136e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8626c4985eebe5e01c012583c2aed8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b53f90d9a418da955aac00ddb6f12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f523e9b15861027855e517224e985bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dae4ce730d251be39798ba2949b380409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf838d650fdd504e4c99b91eba5167c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cc0aea2a9e67d5cbb50e048c05db5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3a7f3446fc6709828803e674f2f93412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a5818a80e86c00a82d950ae2c6119413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41e63882a7f99cf35e67f89cb88109414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8136da33f50a342fa9835be96a03f7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87052925660d435d599642bc35e2d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35752a259831c6f5530998cd65bbab1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa926daa0e6f3fd4f311783bf4d99878418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf78a7d22d759ee5770062f7284095419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375075b38aef7fa1faca5c9cea75ff4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93305506603cf022af637db41ccc35ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8c751df0dc4120c4eddf6555e1a11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93193f94a2807e06511fc2d9435ca24423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e441bb81d50f69b873bd4b4aec8f6f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f0af1cef7af06169534ec1eef527f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a74d8463f5f65f3eb17629076d51a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6cfd86ce401f44de35823d7a0e6ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64a8e140811839ca5e269ce4c8c241428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2df8c34ee8c23870bfe84ad365e35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ed6d545def1ba0740b1ffe7259cc8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6a310cb5b7de7066f157d913e8089431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6abb1496d3f30907f888613c552fd3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984044350a579de6a49113421f56f981433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852427a1ad84d8ccd955f439f1777832434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63b4d64227a237cbb976825d6bed16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ab5839af38f045ef7df27d88c5750436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d2f21755e7515b1e51ea8c7b4e43e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86dac2810056ad9388167a553900ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f093261717d32a67bbd355c30c765d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eb733fdd478395b6b8b19461c2687440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60115a2a94cded463e56b76aa2e95597441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96aeb1b3a415eca90b05b6742288a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d6edfbe453049e9bcf221cc2dad32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada036c71d9f0776793b9380091f24df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b6be5455946d8639a1640cf107839445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624b6dbb8eca542c70e463fc3234d03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1cb854084638aad35a4ce5ed86275447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2ab06bbaab851c265e7dda3d6b398448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12856095ae3abf6419d1e2c905fdd12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eed30ce0b92c901b268a2fa78919e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3375823455b1cca4616d98aceaa5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5e595009ae382979acc31132d28e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154755206c04450d1f62929fc2864be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e0024d3f41c907d2fd4c87ebbee93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3748327fbb667b391a15e70dce465455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed47cbfd8133edee1c38f3fb1dcceae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045510c289c0129d952d54ae9a0718d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778a2d8f85d7b94f16374a7e7d06d70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ec2a6b45a622ae3daffd62228c567459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84332a7a071d92f06836425d4ea9140d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6512c4138218dd17d29297dcf642341461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d767446d761a9f1498118266454c85462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d37453fe502933849799139d5d445463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f781b35401786dfcc9841f4cca9aa5f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed65f62b80796f97b72d73c681e824c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f575cb835fbd3bfde2e46c150cb67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4f641a0e77907f082e4db722aa067467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e1f05a17b8057f0ee6390c9507377468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6c4bfca94cf72775dc31570e33747469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0e12af77d7d585eaec35abad8c3aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e93bb307014a3dd727a28d945a4a29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48959ca87168f2c78f12615d65048090472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826108f843e652f29472020346c6f52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059435654b27dddf07eab2116326061474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681760589d8c70a876e3c216be211b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c77d718f22f41eb5a79a20a696f654476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00393e28e8153d0113f9f21f8d07cbbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995fc3134db3f6963c35f1e36664500478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f952f9e8cdd5411f9fc4733f1a1f5c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec2e47945a5db87b6ae3740122d603480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698f2295bc24993c660ac8bae867a60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c8a79893017461db37dfc2aa6a264482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a11b218eb730c039fba028312de5bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25e540662896aa7475ffc560c205a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57137424541a2d1c8800b7a7edd59264485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f117fd9c065b6541aca93fce137bf07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13cb810e49059fe4c6c4201bd1eddb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafa8aa17bf725c21d06cb3debbe431488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5507c86d4667dd873f8e8b3fd51c187489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064cc30136ebdbe1843803d5375ef78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31adbe1564d29b24b939718d381a242491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407e5fb598353f08509e5b335b73cc1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b54ac8be092883499d3748af5df342493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d763f2b665f664236acb4a7c9b226494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6c3068b7142e2d1dd550dfd76a587495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062b48f9487c6968f117f50b41006cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fc3a216b32f8ce43a2a47ebbaca0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7e3effde0857d17226e534b6ccc66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dc7dd0c918847665ec5cdcf5f4d5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c28fbd4e7fcafd1af9a1f3bf00383500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79f3c575caf0989d0947a941448cf4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd3d485b64d9f769aea6c678f6b9c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbafc1337f2ec01708f25c68e7ef5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a71afb3d811450590733a45e5a0b62504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be10121f742e3c8080df8fff39498e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef181196400e8d8f3b4d6fb8d165b2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b449c04dca58f284d879794a8b5064a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3f542ad8cf3c43b92504196a10416508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36c0577ff401aa987ce0d345915c8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a293ed6d4a556b0829b3a942119316510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348918c4d3fce1aa9b13826f074efcc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b944490c99b1ddb13d2cc954f1b4f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b05c0f57e19a935905dce74842f42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fc3d4e82851103fc047eafa3171cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99beaf1e4d19d6d5e9b737bc7f56e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc646d64d43283600b3ec59b1ac3bc71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87cebde8e1a05476500880aa2bc51d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fba8186114f0a39380bb1c19056e73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d0f7cca7a1402d254b194c6f5aa03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e2cfdbc535c219140916ad7cc9344520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1fcee94d346e45700aff1e6ca3421521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff3823e6f5646fadebd608f93d9752522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51606d037e9e0f52348ca02bdbbf60523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac6012a455e81c339588ff33cd5e75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57641e50b2e03757f7c700beb52f69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af525599ab288d234ff6fcc260ab58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235af75abca455566f88a03267a19a84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55463f4b07178c79d2ad04e56d9d661c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319cccbbfc011efc8a127ed9a62b480529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8965ff493599939a89240258e5725530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d5ef1ee80d9f9b9fb9d98c70c007f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1bb528b4e38d4eb51e07540bde5ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642aecd502d5243526a668ad0e5a774c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89b5698485201d73926fdee308b275534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751f49a0eb8cd5b41063217768f5719535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe67bb1e32ac9ed5a87d177805c9d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb04c02fd1907b4021853091104190537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486bd7a01a6668bb44d7e9f0c8bee4c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26b7acc3309e50c08bc1b572fc6d47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b162c00022188f08a8f0b49a3aad0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d9236718ffe33fa2697a40468b7ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a938761d43d8dbca28f02adc54e02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee74e5e133e46f629640891e67a1461543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dc4ebbe0352f8ff8f807ad407f681544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93912a0c9e3f7db10b8ff1c9eaa2f5de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ee274cfba162d845097b834a411d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fa25de8ed5931e7208e83f740f5e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c83c10f34008d352a96989fac4640e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5f5fdbf9c9c45044d0facde150fb0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5788066bc4f8d501f604311c3ba2113550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0f5421cfd2427c9278d405947835b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07f7bdd7a8eaf2d6d0d4110aea381b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768598f7d3f52d3c779a3cab3ad5b6b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48652bc058c641850a67c32c5807c1c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43106287e75d5ad2c63336179c810c4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd5c091ed231082a3e7eda86f5cb1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dc42e07f1e6c526207e13eb74dc86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24eed6b1e356e637de501a0fe60258558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44c3abbcf9ee2729b60c3e6c08f89b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c926095735dcf4d511f9b1bbf20d6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a82ded1a02615d20a52ceab7b989a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052967cdddde44735f82b6420e3104f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dc6602dcb0a35f9df40576e9a4d4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cbff861458baf5a9bb33c52e79ad9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9035195d2289d17f09865b95999009e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1465f74d15b155a1566088827968ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa715c35e5d0dcfe54aaca0c1303e979567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9fb426565c814f601afce806759b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ac48614c9e17a15ad1b07d084642b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b54a04724a576accf0da6e533fe1d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59165c38cfe88ac76a6aa16d924be398571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234680a2d57fd91af65c8039feff5ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cdeb0e8705e5a51ed274e59ae49cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa45d0e7d5b5373c1215f72a093574c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45592d89102779280a2351b7d53828575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2314434320af87ded7da9a30e56ab26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595e00a7df10b8a5adc4a5267c9c96d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ed79d5f17f0c55551fc67b3b481be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e693704981c98f3292076b0ef8b24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24f4fee6a080bf28140ab8c5b7d079580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8b94f04abc8ab07fed61f8dbf22da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f4e4a449f378ce402b40fafc3c208582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48e1ea88475943ea1902254b8afec3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb688fbbe5b6d57d4e4c603af3f2ea1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a42e2ceb8270f3389a2422388cb53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad7b19c4c2fee73bc945d47735aa51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4a3c26c5531b700abf8e9ffdb650b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e25340a5dac4dbb700a5cff58fe10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25837525120a334cc38cf517f7265f74589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8707f5d529ce5ca227c0f9dd3e00fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f162ccd1dc59e8ed807c11d5083e34591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd56b5bbc610da712ca63a2ca3dd8d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934560316ffa56dda6da7a2429efce0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aa666c30d730be1366454225c94fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09844f93b3326df69ff44de7f60c45f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb58b2dd9843ce0defc9c38942f7ac3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abfbb898c8ed5a6b82d5e8f8ab055e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285019d9df5c989d717fd3226cf7ba92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074245a9e7125cf9c16ec1ea7204e256599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3526bca492d42971493603a01c117600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96687947ba915d41948debceedcbe30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf10bca32f41cd87b0ae197f8aa6c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ec67adb1f7e7942acc62a334f747a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d255e2bbf92f9355844e7d78679a5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f39e96dac158f8db1db00f81a1099a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39c8e65900c99569ae42328a400c58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fceae8b6d71c00f74a08e7f7a6ddf5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f36e290e6a777a55f76f35efc47d50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae049e5c694bb3f70ceea4e4a0e6cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15b347b9378f5fae170c959350c262610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d912287a454aff3bf33d5ab2739696611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d02d4d0c044d2ac43e81e7e5b6247612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd816f708a67b5e390ae65a4c129d0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8a692523767e54f6f61bba7d92d01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee75c508e89c023bf5f565c077832a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814822eea4b52e102948654a62b4cdf0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249edd8e965332c372c543c9f853af8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc7ead4f40dbb89bf865ae200a108d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e75610ab966f6c0dd079423e6b1c4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7ec0130f33c8f5dc48b387caf7361620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb93433771b73e1b94084ae30bac47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b54329eb8e9e0acba9311d3d22381622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b08c926f55fbfb064e6b310e065eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd44003e8885b2b295d3f10c677181624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dce7ffbf5de717fc6e4edeb49d264e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc458189dad0df0a0fdef846cb06802626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdc56e3267a7b46108e760d21f92c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f6063c010608f7d1ab131b32b52ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ef6d2923da1e1f0e04e0e91ce2ed6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a6cf8fb39e306e39f727c0a5049ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d57c27f745c0f70f10eafbe47cf8f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad819d2c524f420b8ce95a9925477e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd0051a65888b06142fc100f9852ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac4cdf88e2ae5cc0d6fb662de1808b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca8867d77ebe1bdadbc9c90728006c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040931d40a0fb39b7f831e68459e435636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4133e080ebc870a05bc25237d9d602637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f9882722915276b84ca6419f6265f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53517697690945217bce70c8ef29dc2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411eae0fb4cd9d500fc6353dd053875640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc56f75eec73da250819761c2a44003641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25a58d73fb442d03c4fe7faf0b790b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d17aa187e836e5b860ef098ce6fe7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483182bc22d8c3534aa84c0250dd68a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfe89f0b96ea2ae3b2edeed832f54d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e77e0c94b5b84f8461b8d332cbc61646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7652e8e9a7b7fdc58ea493edec9a5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d995c8f71e417c1ce857b3fbff025648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875800b8fa3eae7b7a97ef44d944a8e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adf067703a70448c13ab75a0a165d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcef59562d6497a9b95452c31fa3d08651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fa3010cec460b4915190b40375c66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce026ebb862b3b33e8bb59024b5efe3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb9f35ab287626f08d683db4942ad9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de144e310b1ed1a7701de22710485c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848c04b75d249c6ea6bbe3a4d69dc1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a311ee061be2919f77cf7bd20408e01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af3b25da2dadd11278718abcc35085658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3baf5abf0057a307455760327882b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2e548bec37f6cb25474690cfd9df3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202e30ff61a12dd9d682e2c5c39b487661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630f4efaf4f69b748525a02ca25e427662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7fb803e3ee679f2a8dfde1d4e1bf5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25317c968f02075b13b8157afc2bc12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34328de5394c4776f50261014f845d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067628aefad4c12506cd768df9e0f353666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551719429400fdd09e09ea4b1edd4aa3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e8a75be13de16dc517900e840854f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac21feaa3c9b54ecff92addd51ee94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e095e0ba8c9fd9a621b6ea76fc8ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589303f33c07b546778c1e3c8ce0cea8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c725d047a34c7ab36445dc7c7539acb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147c4e0e5af0690f41b1a704a9a551f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c07b1b006a7eb80cfa73b95f775643674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059790f486148ae17ee110af3c33540675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f102119c7255b2a206dc0e08398c8d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eeaa60717911cdd698d747f5817e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac05ccd3e06d3ccff1fb51eb68721c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485292da4df2f9ff9d92c67bfa70970679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17578ca31b0b18216e4efb1391faef9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390befe48af00a639c19334f5b68e15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908b6017b4862639c1dc773ff3a5109682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ad6a633273cd75da4984270a000db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccb13b4f1d1c095f25eb2fd8b2227c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f65b76b1368b92df4f2f88fcd423be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071f9315d86daaf4466a1ae76c104ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205611eece23e0959902b149f9401309687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662de9996c28aaaa07db4bf6f8cce95b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352fc7322a82d4b3b8b2e51d2cf801b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc152ca4d5af4ccc233268c46b6bf02690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a66fc1f9cfbfd12a97f4a9b3b302eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2944e0a895fbe192b291650a92707692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33054f9817026c3b41c2928bdf68786b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f87c2ef6eb4e9e5386fa4c18f0973694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9ed21312eee75bc872d60a78a45d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d42d3014c951b6f75b7111ad7533b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037cb79ef235ff54ed6cc29c925089a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc928e3131025069f138a1d567b6ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32badb0344b862ead86bb7b3214b7444699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5d19ef9d90e031c3ce3054379e6fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2782f6e561d8326318ab90e4b730bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441ca54e1a640a2f28564a295971d08702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e47ee1363e066335d82c053f4ceb49703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f383ca2be608acdf5d9967f0009d0da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d244a49514fe43a9eac9fe654354709705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38d776f49d66b1d2a6f30326cb9c32706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1585b90f429f6948f4e0322e3b3ef9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5064804fc42787a4497e3efbff5b2a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aa90b3cb9894bcacf37333d737afc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192b46cdb0abea4e2b9b6c5e64780ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e419795573adb2f604e534a0b9c911711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f0590ba097a363fbb5938e5b80095712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a41d9550dfa824e0d0ff5c835e433a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45da46162d33f0575fa8196fd3266b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcc3ce77cab10beb45392eaef64f27715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd64196b924ca4fba7f0d671ebb4fa9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be61c8fc2698b05fd6fda2cdd0e2f16717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd209059fa4e90ea7b182d0e9b626d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74a4f2e777ddfd78dd281a40bb2eef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e42ef4d5544bcf26bfa8454b20c1a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b68c64df0f6d474128045da548c55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9897fda70807bcb37085841038fce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2041bd6b7db5f18d3d8538e4b6ba6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380c6db784c25dfd549fc264b197a71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04d736626a17f729ea79bf6248ef4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdde2e1994573202bad9eb7d5968bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd44c006455a64f8cb35af0df7007ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b19ff741c0a9ac12d996658b41c4c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dde2d2d6f4c67c67e3534c384649c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f55b5a3d0f1f7a9b1d91d4b87de56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccb0e720a0d57875f6302f270456ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11287518aa3aa021b80c2185db5f79732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a229cb39819d43111da97e44859b32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacfc81e511452b14d5adc25fd9782e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc6155bd62bc22921c8bb72a91a2eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614187c6dfcd6de7be3eb55fa6c0dbe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad89dc2355100b9ac9efe92dc8f89d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280ffa54800a405c19be944dbeb90ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82966614106bf13ef53cb292a31735739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584ced113ac93419fc1f77ce9c92a35740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a208068bad15edc14217e3e824aa562741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353946e4d594fb336af277444c3e8852742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ebbd59e56ed9b92a9e0f58372101b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f44c5200695838bbf3c68c6ae68ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a375bb242c110c4fe74b9b6e2ace3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a63a4d17551705edf47baa78795a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a555f86df92f51d1a0a64d3afc8b3d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267536ee93014d06f2d81aa9ff3a49ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937cdaf93a89f5e78b8b267f7fd8f32749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00eb4727c23d775a10a339677060c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec91a361c11489df5d8a97f8a207b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998600d9ef8424bdb4e294ac02b41ec4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a20e7776e340701bc9614825b11ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b13e0f74d835c29cdbefea431e6811754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5747011be77b5dbdf1d7c07f73b5b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eea4ffdf47972e69af0af46fc4aa1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39002e38b38c056042ad622d2260212c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c4cb379dc22f1e869bd01c975bd46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32a7051cbdfbba148398034c531ec8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c2f595284ed47b4f2a611a52c8fc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e176d0330a2f63cce931f3e979e37fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd72b4dfc61bd2ed788abb1fde54733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6450a6e566e0189dc65cfea71097ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93cabcce4a576596217e91b6856d9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee993cb0422c1285715cc93647dfc5566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eb787fc637b04da0c88910265f5687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025492a1bfd4a857c422cef7d5060d2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab233e3166be5963ac9f72b981cfee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41b19515728937a7f6f52d6e523b6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a722422fb8f744af9e8eef41b29d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc2a4ef6acc74165dc9afd1d2fa6e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c1ebcddbd6b6371882d2909b28ba313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8752571fd868e22e7dbd0922967801c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43073a790144ebf5a01e1fd1b1672c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71d00524d7f2691078627221cd152616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121615077e182acfe48363f08e10f18017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d3f73dc8735b725645741748ea71918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb209cd828018d5fd5262a29c26344b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2f2528db93126f0ee5e90ab1f282f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c5ae40b8f6e528d70c3d4c7e1477521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b54f494f190d2c7f2e1ca92649c57422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733edda0056bb873c32e8434a5b3d03423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b5a08d18d1674161c70ad0cfa0e8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f213132c8f9f50b54ad69a071a82425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53092f045493fb09ca31e1c8232ecf6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8985835f3491d48823da3401101ca027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce719b9865e9082e7e2d3396a548066c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a86ab7e84302fc73e6f2f9b16b16329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60345fd5d3e7ae44f1db4a24c1037fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eed67f6c249e859b4944d0c74faa8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b8d141ad019f76dd5d8d4407a319e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce186fcd555e15276e69fb98528216033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfdfe7ff8ebe9fefbce203e576baf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad92324a1788fbd4d84f406f84010235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d0565d5d9a94b4f1d5a166c80590936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c08731d15b5cdc8ee6d46a9d2066e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23187e6841dc64de4ae39f9edbab027538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23f0888951a46a508a4accdaceff7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f733bce1c94d85b72e181abdc584f2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994a3c069e5945de0457234750a254d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb282abc7d79030492d3fd229d11a6f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227b54d29ac943fc868a65f1f427f3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5644c6283a6e441a66402d0486901744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f6c714420ef0e333928db44700f2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea34b0935fa2b9adc5328f5f790507046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fd392cec01864ed3c17da92c4678847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca934dfa3bfd60fb16a9177cb65f3ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13dc820e657ce2b5fcfa0eb81d0d9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc327250ed990414b4503513711d5d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db51d2397a393aae5eec84511cd768f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56be2567ed94fb41d63644b6e0aecb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4b435baafae6f210648c8b412989b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f2dff95cf32c54d93cc409a53ae0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ad061c03b08d8e0bcb131ab736dfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd313b1ada8d6d52b702755b27683bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884c9bb5b5715f82c76eb1f7e7e7f2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f63b18f72c11713a0ee9477341c18e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416cf65b70399349ef3d83bac8ffa7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7d52fbc94de011de48df35d85e6e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13efce4aa51a2cdd5314aab1835a15161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a9d62ad8036a8f8f0f9792d46dff762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b2219d3a19626c141d2cf02347f6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6c0e688fb78b118f6579e84d8720764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f70c8e1923d2d2beda515860c452e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343915ea02222487c90328ce11302e7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bf67bd010e75ea2fec84a58312bcd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e72dffad73a37ee42eab0a2691f1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7c30cb07581dd3ace82aae04cb86269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28cbcd0ab318fd04bb04d812ad235170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8008232a0c7ee2bed2bab1837478ec071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0cbf702fa5c0209a580c69a45cb9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a1e7d0cffff1dbaddd16a781dce7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a0a2397eee3e788f22887a4cbe5cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab8e865d1a72bef915df64a4d47e9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7f39206b383cdc6dae990bf1edaee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67188fff36a37229a0af44e3a37dc5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af249b7fcd268c5d03e7ead8e3d6a93b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187344e68f502dad648720a6308b6e9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd3bb387e4c4b6945614f069ecab9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d45af6138d82c8975aa0699bc5e2ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a179df1ac0382857b0e36810ac2eed082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b75777d3151cc65564a62045118dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5356a1e805092b23da043e1fad13184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4beac90486d78e65a901f73f7cc07085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2e89a5713f04272bc8cd92daa0b7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fe3b63c66aaf5ab1a44cccf4d07dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef33eee35e43bcd73a9c75dfe3c554a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224503419bfd6d28203b746caf71f56789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83068456feb8027102446edeb880a88890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50819a496bd4410e12ba6ed56057002391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed92b8966198ba8566ac1401b047f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e385d347984ee87dad7f4e8e56520c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4a60c87c233c64200133d6bad775b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899d12df778bc620a159358b59fea5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78837de3c7a160e45929bdae1efd1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329e6d5b81dfbf4fe22cde3048dff5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497e43799e466da595d41f62f19970c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d183d3e0c7964ae23963197e949eb9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e31e4185314b95ee96fc0100bdb4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba74d6c5cbb034d362dcec18abbc501101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcf2960e365652922bbf045bfb2d98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9c2b202e868120cc7d1b7d9697fcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db89a871b8928f5a122d98345f28f51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c578b4f819bb2921499c7687d530491105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bc4e5ccfa4f2ce73190b6fc4d2625106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b167a8386087cb0b8fdbc7ab4144d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0d7268d6ede3ed5d5eafbbe230708108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef503c2aafdac2ea976c374ba7b4a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ff480b6d1724394e1b62509f7fbe4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e82008d02f27585409fa6a64bf2a59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f54f1951635233954dd0491c39c947112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7ed72339229410409ab39c2fc8cff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3c54cae811cc5e3448630775565cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05550f91a582553734407a76d8a635d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb545ef07e74baa4f23147fde0a020116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8617b0940fd64b23ef9da1d930da1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d16815fc9680fcb2796d0ee3880d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930b52507cbd0224a89f3a308c90cb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7822df1f7b5666f560c345bbb5ae573120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da4c55cc8baad242fb08d31447f637121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a29e8400481bfbb7928c2d849a6f92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb62b5464406e7d2aab6eff74c4a4f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c3450bc756fe190596385116d7570124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bec7dff78834cc44b773a95f3eeb3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fd9f02790190c902a2c023a3aeef2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa62660353d7f65e5c6bd72bbe03986127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a5a6ab0a5afca98886545314e9ffd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d158221156b757c0e9451401bc58d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277a1597c2536298802d609b7b76d23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea3cec354b2473baf59e5290f12538131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1256ed8988fe5b18ddc0037364446132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca240066890e98455bc6ab33a10461133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7525d85075339b0da5c1fdaf36da2d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad9553a9df7268dc27e74f75a31624135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d32e1fa082dc18ecf8b13662ca4ec9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660fca357b2f83383498190ab3ab5b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b0f956ecccb4249fcb7111c211b2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d9fb2e96219bb0c7d822355cb2296139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7af780dfca6ce93bf37405b7b699cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdfb277d1e012dc7f83cff44cd552f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0327c3dbcd0b2992b8ecdca1f73ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98056d1d74d5ce618b6cef2e35dc49c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e441c9533f4461cd6c932d18e634ac4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f687b084201c5aa07bd1d8d89f9d52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09d04306a81ce82e672b6d2fca007b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687280e2cf4a8b98ccc223608ce3fae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c857cbb39cb6f31410d6ebb35490989148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e815e5866f9cf9dc7c1e62da894012149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863da4a7dc953222e7ca340124d8c9e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58e1b776a1f64fb3181ce8bb60f95f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ed862ee5caa54d4e79fb522629c40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e23f930565632f46448ac3faf44a18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475d4fcd089b8748bcbf4eba021a42d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094db6d35f5f40bf454a0a8c0c36625155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db34354ff12494f1b3cbea05ea7374c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327e5dffa7e1032d119275fc8606777157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271099514183bdf66778d42311a85748158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aa32eea3d92c972b696c7633236f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74d0efdfbbe8b9d5b04d7b7b9b94d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95b65b59efb2aaca17e7e30fe4b6bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d261c432b0bdbfba53088e95d0aae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092217085c15430612aa5101e2e4fb0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a941374af358e0fbd8a53bfb215848b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83ab9535f9c1c2edfcb0f927c46bfd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2752a06e4918b57ebc6074029510eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872f0c474311573348f5c5e2dbf9dfb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e75e0cb47bbfb8ca73ee093ba2648a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260493e12d31a86a9d30aa92e1b1c372169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fed54f7d2c1fc2004de092838e235170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51598a92d33afe54c9ea1ce79e0a5c71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadcafcbb6e6b142a0a9eede2121f8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0275ae0f15781ac58c8493274cdc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03175ac8bccf879d8fc17429eb1b19a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c839c52b417bdf9579210d2e8b1443175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb2f3117b315b17e485ad94f8265db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf40aa0b6ae2079eef0be15fc41d82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f117746aa9228381edddb4bd31603178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379c436a7026d2a7aecf28f79167845179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e11920586b1bd11be9c9d4e0de174180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d7bcb8bc5a4fe43034284b5ebeeef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77defdb2b0aa885a8f0355fa4325acd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e516ac51f67cc9143535bc98437b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4181cf963c91b43ad225d3edeb174184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a0c0abfa8eb05133fc742c1a512a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515b316cfce951f6e0dc19127b6628b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ba4b556456d9ed34c84903ff4b7f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1fbf0803176941d8deb033a2c885e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09092b7fac57c4fb9b7acf845a5148189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4878da89de1a75640936cdb540e6071190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62e1200679403ac3d630fb578cebfa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae38b4bf2eedbbe7b31bf60c4a09527192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e89ac62138d06ace4e83bdafcf3c5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda1a0438fec80b6438efbfc390f7b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34583466346a5dc0e08bb3c526e3dd75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbd0a3f9d4c9180e6d118379842107196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae895b40d26d57184558711b074d2315197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874a505aa11200b3d1322eeb923a3d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081a87e6e52c24fa9041aa97038c65a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d6da595ff687f23aa799e886f7fed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ec283e4f8abe984f1420628d8068e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75631764dbc407c0140019c6f8030cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c9b0b277acbaf05814447691b1cd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f5e8a31e62fd6088ca7e819adcf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f45930a34bb35111f6f3be6956ab73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8611ec9981dbb6297daf6d8bc98a79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89092595f175001510e918eaf05749207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75359230075e8f109102f9a134dfbc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dd2c5a63bab9fa7b28ec51977e0b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdb10609b16049e01751181707775c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a852ac24f1a8ab0895cb509cf698e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ede1421c2a76a5d470d0076507a2ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6531a23200d6d45b4125de1b4075a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218043ed3631a240bfd22713305e914214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b3eeb9470b07157e3e1cdef424631215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4018f10fb3f6b664ac1b184964d6a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2636b158c2e4837f22f9148c714ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd26bfb85c2fefd7ebbccd5c684509218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04fe3d947a9f96cb6e4b502f507524219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecccfaa478d43999f7f1e3401846187220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4779e6139a4a826f0260c23c080743221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7dbd7ada25ecde418e70fcda79f08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0d8da196bdd577667d0995d002775223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3704fb181b1a31c0c6b0559c320c07e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b95a6aed237b2d71234bfc7c75b03c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e7afa9f01b9ac9f80a04fa38d36f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dfe72673bbcc5642bb060db18d6fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc337f5c46c5ae20f836dc3f3c36f44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e4df8ed7a63478eaec8dc9661b5fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5bacefc7f9f276a08a8bc28901c38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf389a482f527a419bcdd857542b722a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd989ddf31044c151b83df7be93940232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5878036936019d5afbe000219abda233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e00a90f7c9b98bf53c84bf0fc1dbe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e46ca16af13c35ddd0e0529bf17dd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188783fd6798b06e338d4d268121420236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd130845a68b7cf5c3d3a6ffee62320237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d9d8ab66ab2f5515cb95ce26d246e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebed556e6bdf706a659b58eb03dad8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879615e126a726d0e01492b6681763f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc87affc2200a35a56d3ae59970c3cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b231cc93fb2e1542eb87cbad115408242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4294468d718c31d70df074bb6c0461e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0477caae2e93fb7644700fecb44b47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152249bf32efca1e870deac48f20024b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add6d39e12fea22da06f5a679a52e71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d46ea3d5645b647351957b849c5a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130546a18e1095bf707ac73f18bd96a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8ed1c422231c148382e3d06b68d73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c75cb7ede87044c32a559498f3a2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7d3ce0400b6906d692d0ff854f839251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae74dc0e1dcdb1d2bb52f5c1e1d172b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb51845353662e3844bdd4f18737a24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3f58870f7d0b22545224eb1f3a915254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338290e00ac838e8e213bcea82c1f87b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afa3c43c5f6e6353f489d39de6ffe4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b112c6cd7bbc8c72620266dacde827257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b366fd50cf56cd7d7ccfa845af024f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6c2fb0808151ef9900a21b2362452259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e763c57c1a17570751d77f6adac34ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c705012517eecb4d4bddaad1a97e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafe369fdc69dc8f8bf7b9f11a5905b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef167ed16b02206e89f346b27038aa5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f535fdaed741644294af0704bd061264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187f75caa1972c75d3d677e78efe7de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7314b184cbebd2e35446e56fd9065266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c871bb6d19fab9bd4c39506824390267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dd66df0a337606eadb33464c8b07c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724525d392a12c194a5315e9815bd073269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004fcb311fb70a3bdfd1b2831707663270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a147a877e2061cdeffb97ba93ac7069271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab5c566df361dfda814a2b791ec0ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0096eec2e03d44ec486da8ad8e009b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75c031b1381f96828eae46bd36813f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43874af4a04f01371bf4ae10c357b1e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e94e88f06a16a18df2887111b8f8fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77301d6a6581d13dbc4493109631dcdd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c33589786f6d17ee2505aa59324be8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53045d8232bf72818ec43e7b873a4de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ae7e4968050a977d05e553a64b706280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3ed58c694546ea1289b743c512e8a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f759ad939cd70138e72ba143e5036282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76633e07fbc5dcea3465412cb0c63d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d966ebf944d5ae8653016d1a511a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9578b438f8fc97c98fd35cb35afca5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed4d9fcb185e4d0baf8d144bcb6925286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd805b63eb8b2a3b4e989b35315f5929287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd60ed232af09f9cf806caa09acd89c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916581ade0228ad1c4024f3326395316289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4324fa828ab2198e4f2cda5593c7ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3422d22feaeb24cb42c6d05afb69fbf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e751eecb3076039964a0f806b128c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d642fef831935e903b212514502da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919c04d645734ce3ae9728127866df4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44cc626ac0d6fa6df2718e643b3ea6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256aed3f12f5a7377e5aa12e86bda475296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2689183d364be1f9364a241a6c2b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73598a8448b342cc91a6e777b4a26ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7adc56a151d00092bb5f547f46be5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef50a043d04780b59995d9696b776e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b863e0deec27b4ffe4b5bfdd01e369301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977b8bd97a7d40fa7a58c847fcc49e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863357cc5efdc789badcae9e2226a76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6999ad55edc9a9fafde00986d8201304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa91cc7e5148d19c703af4ee4bbf2c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f5ce0e36827d04c3d276b15655e5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca3b273184778e362ee9dbf83516c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d79b83167ae2a098d14aade450765308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c93cf6d0212d1b2a514f928a5068d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef28e9710afcb1457593ae687d7be1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca91645eec04d454623d33b655eff33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a3dbd88f59cdb0233318d1c0efe9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23190b78eec034a4ba2e14e232d2640313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ad45f603263f89f50d22384fb79f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1768bb0097bdea3c0bcf9aa121cc76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bdebbf0246a96659b922eaa3d1348316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba77b4e8e80bc6380130829d7e3d7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277656d0725d8a397747b4febd1c3f59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2c8201e5db70a2fe44891fd0aa075319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbca5eee836ed2ea1e66c4a3db6ca4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79688002808450c671ee0ed37d4544d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40659410ea199d89c2245f7f5903ae47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412128a17d34d312737c35704526437323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b4d99c665bf6acaa2f4afebefd8dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416de435159c8764616197cca1fb1b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64e8302621e9b8bb245300440371b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f621804c9092fde44927610ab4f20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b98c77ce0cf9d473469e8f76b7e77328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7be3b1a38ede79a7671372e5c6626329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9aed757b14e0d071c993562efa064330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918efbc8984c3dd730039659036c3bc6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328792320db42f4e53214c8cfc2164f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff6547671ac6020366b741eb90ada4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105c0bea969318aeabe3bdb316839e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69f441d8d5d1df643178917cc94c3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d91564d7d10c5624762dbb385d08e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac7f1a4b32891dade06cb2e5a5624a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7125d8325b246ffbee8be0698f1b1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12049e66d783613de0e9a881f1d2727a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e865e9df48175178cfe914375651d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacee05943c344e66efee6258fdbdf3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a3a7bdc140305b16dc16bc4e47938342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f9fd71fe87938b8138699a2f88688343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abd019cd29859fdadfdbf19083e92e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d45442c538226653c363e52b156db2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9085a5c0efe445760084f540a7d7db0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f907fb264bb881a77b35310468b50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9fe1bb6ba2579bd2f0d7eabfde150348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f89fd51cc0978af0de7c9dffbd1fc8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2b2f28d4e3d88ecdc68606ab55aed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1ddab7ddb88b4b98882216498b394351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da21a948a836dab99c5e515be69b505352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f42b8e3e18e1e99af02f940c8a7531353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2d9dbc5e8af31ed926295c3cbdda2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3f23709ac1198d726b127d5820063355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb044613c2dc0089455c3ca2e431bd7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7015c3861fb4a643df70ebcb9399977357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27a9b568bb049eebf7b7e95d07c446358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d120b6c4f379dcc007e3008b690d38359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb20a05e462ccd8c193371033fff055360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6193ef1a38841ae9b39d2233cb0aa21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e980a758de5e50987e147b6a5fa69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbec897fa98331a15c8a2c5ad98724363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84632344514fd032cf0c05aacd5bd1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca79c20cfe4bd520503841bfde653a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cc46586e61b7b6f3a3d6920a3cc3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe837a50fc8e513e2a9e6b3e76d4454367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb2e5a49ff1e4ca1fb57712473fa5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be22190ef57eb3cabbcdbaa8fff360e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bf543fadc744e5003ec1623f55db5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c0a1e9329cd915be7038a2d547547371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b4af015eed199d9372dc21df2b0ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65290c14ee6b7d70f416b6b5e4ca1f47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b056d106501c68056a2052feb5d4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cf60c2b95386aa7ff7befb76200d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014365a701208c9a1f488e88a7eb69b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c94cb5456fa3330063ea951af31c2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c96d58f3857de0d93a847b3fd3671378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63fb56d94c2004c2d2e78570c1da67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932640295780b55f5e8574fc243da01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db06028b19633b0d5988a3e92f3369381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87c9ad2e0639a6e1973158fe5db7c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fc9e1950d1cb886954cb7d17afaff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6d37b9dd8e8a420a7a74c0fbb940c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd4c2ade548ff5772dc4d5fd0a4708385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2035e0ff184c33090c113105a52f0c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb2c0283cfd461a922c00dd99d1522387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7175e983e99505111ae88aa7d8a1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fb499a1c9547a225c0daae4756213389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de187ce8cf42691890c5d644ecf79d55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e05da5b069da54b325b1697463dc5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f7f86dbdb446017b76e5926911bd8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95518bd1ecb370bbfe3800ae98525d0e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4268f0cfcfc35c6377c29c22aaa92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa6c663809c16e9b7f1d4e632eaf77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eb97fadfda30c7e2b6ea6877f9239396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d8185cca7d65d264fd75a99e6065e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226938c433cba2e0180c50c7cdbdc06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa6b3b540f2f22e304debbed119703399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131df55d20b85a21354c1d54640646d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874d5ea106aeacc31cb992763bff527401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c23fe14605072ada59bb3e94c9292402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc711d881f648e252de4ca0ddc5dd810403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52e3c456f1e6939c323d8a7e7096bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed558ee188e3d8d39a8ec1b124ef8c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff5efd6b8e4eb4c1ab393020cb1ce2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590f2f8912193d84a78de34fd9a3d46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce5d9ea92c3ea1973251fd75ad0739408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65229fc299f1da236c6fd1ac78b4a5cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaeb88313c941e32a02c1ae3e3bdb1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c144d19638f1d120aaf636a1680d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708416364712db927d866045fbc9f8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b65f1ea0cb064e8ab8e52640681e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf70e63ac69150d95735613bad2674414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32baf8ef8414f3cd6bbbf4f216db0212415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17f4174c004b1ad1c92b187faca0cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79269922696c513e2224980a8ace8348417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca72feab4bf31a7e5b182a6e1c68eb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d402b7a878d53c13925e14b0f544a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a327223e9f1da351ba234edb878ecf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d6df0d5e0a2784d4d2f76e711d298421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dbd325089c5f352f63f0762c6250b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889eb28daaed430dabab4c7b63505da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122f179982bbb741b55408e6f3a9ebc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78823be8091167b8abf6c2672f72c4ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2130fda99325fab46a5af1c0c037a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698845328c836af4f7bf09641923471427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3dbf8634e6ff88bc80977b29c5383428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dc73100047bd7bc6944224bac72b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49839369c5c8b7ddfa51e64e8ffe03b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165149c82c920fa2ad3803dac1018a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b10666d4ed7564d9d9ff09635335ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553f814a689744bfd07662fb6ae7798433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78408f06b2c1240b6ecfb2ff0418b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc54d8aaab265c706e7fadcca772d2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86a66ad38a6c8b4815ae64be71c831436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699c29fbf40a46a1c4476e9185a7570437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2099e4af5e94981d8ebad269c2a84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a667d9094e6b4db5e62488cc3a11867439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbab6771b9a9b0a816824ef23a9789f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c7777e4bf367ce528983fff06c695441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6f4b54f606f46b00a1b6499ee48f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53201768e75eda5ba85b821ce3a7668443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6a4794c0e7bb96b4e7f3a0717d38c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67adf76ff292201a7b7ed6feb2245c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc007bced2e133de853e74499d7eac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a67c7d4f6d65c0b0ccdd599e8c7c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5db8c75e3ce33d34c888c0b43cd1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820f5625b54d64184d3760c0478125a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaf0d44953c4057b28dbc9c0d93f8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc0d8cb4d421728d04b2e8e4886a8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452765d68e7e0d906933d9dee3c729ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906ecf65e546e61f261090f1856d000453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e9f978f26c61826c32e582f47ccd0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb2b02462f94a5f622540c522668db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e10dc0f461b86c0e64c955e2cceef9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac8ea89c80b7d202276b0be1e090d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353adf4813662f6596d39465ff74ccc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411e6163c552b69bbf8a59a9585ad53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25df1bf02aa7c5dc6a0c80faaa46e69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1a84e6e9423d8ea893546686e24c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d7a2b0463a9db14820e31ce6ea62a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53ba26ec40f0e1fd98ee46c80a5626463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c686a9745d909b75a1820e455b13e0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c768c0d6ed1c9475e27c1bf488265e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecea5ea5965b261525364fe7c852149466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588d191c3cf3f682702d1eda68dd0ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01395c3394c7800b6b449d8e536e163468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b79c70fb3a81c4e66942add4489947469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295ff2165a742f72464d79e9b922372470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1393c947d1c2c20e2207bb370d1ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb0769d314ce1fede773726219c5d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42968ea617a0d67b11929b64a9192e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151ce7d808b5b5c0010f115c7633d7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459355456a24b30c28261dad6e67367475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593d5cc5a5eb908534582758b79fee0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e79177d3d4770cf0f0728f840fcf5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec647d5d9563918fa5ca3731825504f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f108899281debdb996bef4bcaeda8ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b755337e3c46f9401310a30d80bbabe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf50cd4ff17cefa8a3549e72d0448e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dea66991adc14f66a93d420f7cc344482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18b48bc6b8e60f02830216ae871bfe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763adf7e6680c48eec0eae3ea1c52f29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af977e5415d91c28bcb938439f95e5b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e5a8bf416241eeaef5897552cf7fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3af1d61cb84c11345d59247c1d962487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e298b9f3c715338a267d00ebc8a04b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db973634580dbe0247b0de6608e24afc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c431992a718cefadf76c54fda07ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93464312315e8f89b348200ade860d96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6d97613efeb7461be9f20820035a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149b96da3bf65070e38d0658f1864e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f9b40d81b76a2c760a0313906f8ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d503b173394bbbe5c3348c152e1232495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a57d53df00baceca28fa5f01ea749c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79024c2d33261fd3533cfe2eafede8d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae762974c3e524d07a9f90e3c965b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75c850a161b3fdbd0f29447b4cf8d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0f563c2ee0bfd7d9eeef5aa6cfec6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d652e88cf28149b1e2e929d44167080501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86458bcf9e12469fbc20a4b468ca00a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be3b5f5dcd4eb6421a9f2fdf19a98b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4794dfd8db98f37c5bd71ff307cf6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1c11d745c52440751f8ec450da58d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbfdf7868d5a562258a5fb020e9959506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436290d4a5871c7907803c3c716d85cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee6b3a66be972bdbe310ceefd9ccd0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142321d39dd8cce08d121ceabe453f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaa58a3536eafb566913843ad67541510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a61a36d0dd1f4c5a2fb0957f0e4af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74a1df393262f69a674553b1b123f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f8116960674e15a7f377504dc8023513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a9031287d271c4b86b6c364a41c6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b41b8bd4f22fca4029ce7be6911ebe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0196ad26a152ba3646ed00fdbca61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e450eb454ebdc6534df0a32d1bfc0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee5c70924ba4124f564d4402732ceb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967a9a3a0d26f041bd5ad2abfb3b7c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9b8afb0aab4a4776d22ebf412f477520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d75f5dd465767170c47bb5a85eb09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f2c179b04a560ed3893b27760a6ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de810eac88e1815df00528f2c0480c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4fbdc07d836032f9f82472a11c0d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec40aa37716f8a5240b3245b1d28a80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afb6ebe06c79e7cc60ba70569303f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4de536cbbf377681c2010f4430cfce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e31728398e9b57fa1f6c492f6bfbe7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96862967cdfbc3f696c919287af352529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff067aec6461b4b59032a6d083362a16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffc74b34ec5cb213063a5749182d15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c870ae20dcf2b4114b4215a6f92581532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa6c4b5fd0caed707f9bbf3d386e99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27153f12d073b57fb1828aaa3e693a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98f87c48c8a0723d5a2cda6222a765535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3d0eaac57bbbf09963fce53689a87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74097bb0f1e58cf035615093198649b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b78501d12e4d0c0d55ddb7c29ebcd4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfa4af16a58af23c23c78d8172028a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6987dfe7ad09fc50f80ec5ba05a510540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3b7f02ef72d10f3833963858c5e28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11716368ed38dc7442ec4d0ff64370542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a206d00c6bd80701e00bcc89470f910543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d51f6d851241ecddb1c080d69b719544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3792e3b5afec6227fc3dfef749bca02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc11cf41d10bd30549394ec68f93bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcde220010a74ab75ad33d3cc35a941547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e12413e4dfa4466a34cb60756ed61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b19ec7246839ffab2699d81775b65d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ea4a42ccd8a74dbe74586a6401801550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2627d652b2d77c31b69549453799de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0da549733c219de6b75beb26909c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53355b63246942a7acfbcf2af90c5492553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb77f15c882f0065276de2d41c59a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f782565906d62371f6d7fb8773313555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57927f92db0893a7e51ba233542c22f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506024016d999bc49d51292ce398059557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f64623d7d4cb840a9a241a4b0bc0f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a461695d15a60d3e98bab1c74d087559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fc97a30a0020bd286dcc371d80b2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34033c16f31b9eab3002517270c51a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d47c48e7c8e998650b77b0cb37cee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c31036fcbd581d9492a8c6952e9bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501f86db03a76162b55d4af5a173919564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6f273e76853087f00b3bff9b9ed3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c163b4d2adc79991caa7d052e7291ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89031aec7abd0aac026b5557b6e58987567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af767a87be9b23ac11dda5e4593444568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc215eba4c0c5b9ca8078b61f57f0ce4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c9af4e355d77e1b6f3d1f3e523ce2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d7e0b043697116afdca44b53dd987571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783163ef2a4f3a4930123e176c8dc2e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53039da0c4b53ac460c4fad895f50c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83d833335f10021b8aee668e12874e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6019f1741fee2c92892ce475abfd824575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1ffb650c69799fe930734ac9259ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10962a6c0db41c149a7660d66d6ae0d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87b54e50659869a601089b10fc35a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4246eb2f2cfecc278ca4293fedf35f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e0f7b8e26dafc401bb5e5f3bfd28a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae765c0d137c92aa3bc65c0f35a7dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea79d780f24a8737ee9a5138f2e73e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80d521a6354660cd7767bdce2c9d39583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4def78899b03e349184cad3ce2249a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeceb20203ed5e355c0b54e1b81cc5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c1be0189f85a0183e281d4d9ed016586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dd4be3f0612231cc87680985d027f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6e79354f5067d6d950288460bd4b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba482fd1d21daa6a7bdbe964294def6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450837dac9b0ffa7a79b46df6270b5ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf02b9e1551042fca7fb79ff5ff659591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f65e986f05290b65a33a54d80c1c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c104bf8417f4f48acb503b57f6571f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac02ddb6c34249afb9f688a89dd73c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9687d792372efff247c3d67c85e91b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144552177b795aa706471edb1172354596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56738e93ef736c9fd8e24dfff4282e1b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c835c480e6973c6d0803c0b4f5f68a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc20265dbf62eafa913064ccc281b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f846569da21833d68ba64403065420600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54cec89c062725246d0b654339d49a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd84bf7207604c074b7335f65cec496602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990d2b7b681e6164a0ff697b7bf3b6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80da3ff4fb8852d175b8391a6e25e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13362bcad9d11d5ade869da99f6a24605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92aae5624801edc28cd660ca68e0b0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e643fcafa18eca47345038abe1e49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2028e617ece91160b23155210a1d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7189f0bfd3638a931c41ab7204f49a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0ffe627b80437aea75c8c199851ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce4d880cf0951b6e60c438ff64b811611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148373d0b0dd00fe62be13f7bda79fc4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f8d3e308f813612b3130583c95eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b461441d6ba42671074543437b6cd5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ab5ea65deef2ac9f395d5f8501c03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120d2eb2d8fa938b7cba6a9adce2383616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2d59b844bc9463d60ca14d93eab00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17940e4e4df94e5186d5984674c02d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad3f7e775fcb3cd38cdf7f0d500e7d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe08bda0a497fb0fca170be7d25a7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a563f790db769c621025b2ebcd3b074621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437244521c60706357c46e4d547bae88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d5097505866a6171b25f3e5ba45e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234b108103a752026f3e17bd293e3ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1533f1739cb10701feb8fb23b00f2fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2d0fac6134e87b62b2ac79ffc1b3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87711e3944caf6ea2c9dab57f7a7b07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374197dc031c5f5ec7cc7023ca940d38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb145570a4a20f1a38aecad455eeb26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d708e59f61a22c9d24226d5b60365d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48926d71b911c55410ba62947dbba867631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b489871e84feeb02b3fe8703178d786632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00830eb96c9970c70b3dbbfab53068633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1b3a13ca9cea506033ed6e42c59ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae250da357cea6f9d4f7b22bd05d6d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f95441ac91a01611cd3de10709cbd1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e4cd4e79abc9fb90b30ddd6401676637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400594304d09c8ffc82c8b5c38b3c2a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a838da2312f676846d50924c9f16c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2c63cf5acffa26cc3ed89a5164b8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccd77aa22b219a2b7008c9bc0b8baa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad9c0c3c913707a5a1f81bfb3a58a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f315bce92bdf891db9d2b37f0cf1b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b994b0feb5b9e77ded845cdfba08680644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115cc7ee7718f1674cf94fd75c776c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc93c6271e4cc115a6750313c88493646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cbaa1b8bc98658dafd1a0aa6331cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f931a7d3667d27e3c9963b3ea2a2153648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1cc7d78d2df06e639740f67a4b64f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156809ddcf89169030881066e89eb77e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e078549e8f584bd5b51659f9c650ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6856ea51f7f30bf0d1be8f6efafb6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13757e2beb2f02d8c09c8b00f891bce2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d9961a60472c32a5a29f4aded4114654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e1cf3bbe291d9f5941bf7a396f62a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46774f705c7c386a5c7e14ccaf31ff1d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0567da5636a4c1cf75da1ff36b30d9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3ed46f5dd991778924c350e945cb1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a19e7fec4d386a162f8815a704522659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e9d81dce0e10524d972f857bfce68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1702547d0134eed2f25ee5609b637a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aec8ae0bbcf6c18cf6f8fd47139148662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a94b0cbebaddcd9d9c07a6d3b79975663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0bbdec5978bcc39e9be430ff9dd1a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c521ec24257acc7c68d3b819ccdc7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45682bf5d003eefa28d6132e4bcba3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573fa589f3c9a05693b7b83067db119667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c15fb88269402924b44455aa6741cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19099dd31d55a15ddf821725c3e4570669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df32d8c4a80ff5eada8066f17502f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebea867dc924b2491a49cd61c8e568f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7db03b85def9a47be5c2991ae8c8ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb21ac0626879b4dfb0e66fc31cfde673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270584ca1a0b0f4c619f152daf1ffb90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee829d88fa0d690b73586775dcdf446675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bf2cb2d72a3ceeb08896c6fadc8f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629aa4a6489665a37b25574992eb7d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa531210111872a5ac82113ef58af4da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b539b4427226a0a0b5a09441b0ec51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267c94879dc158fe52c48a7632b54a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec6787e1af05ad5fcbe242e6e95ce6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300a9fe8945054cf0e96218665606ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc55f5df4b1fb3ede9f509d4acf47a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8066c79ad5aa7a37ee266aeeaef87684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab25c4888cf54d4fddcd28ff4586a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b226cbd3651de4bf56805d7a9304b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a31a6f2db3eb9114d9aca226b3cd1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c80f1ed2f37187fdae4d4ac22670c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43b482f52f996329b9e274298089e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0cfd5a4b7d1f2d56af58d90ba8928690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb664ecb19681ad89f6e489b4970da42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c47bcb8cc2810b02f39ea82fe5e199692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eede82dc0a064182f884cdfcef3789d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e15a36b4de29ae9487ffd3398aa3e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65718c948865edb43e272e024920807695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778aa1a1e8515566e5f179ab1f24f4d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3db99cec708b2acaaddf6a3959af0c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae68027571eb5e169caa3df5023eff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cb4f0e21c79e80a32d8cd45d76f55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5047ef9e9333541298353c366387a10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c184d5ef1d0d45b29d7c89d123df9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9f563b18b193d76fbb8343bbed22e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7827838489a50b3b8bde6c8fbc258e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7797cf2cfdf64d259f76ef735ec0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bb7e8d6fdff339cf022dd03b1d61b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d7c7dfe77e5dcebddea83242c146f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe5a85b9543f16ed54e1841375f2f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dc1971d00521685a454eeed987eaa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2075c9c2ba6c29a08f00c4d60a7d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c08dd7ae21d54d3cbcb30eaa7e6e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002d7b36b97526068fee15b699b11e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92517b3a22bac8a550bd158a06880c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cfe05ec9211aa83eb3261a619c4f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ceec6f73d68019b2405da12a8d4b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f3b65c7f1261434cc40616d063989715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395bd777d4cf3a00408e685311f097c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8ac175b2ebd4302ba3edd723fc5ff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85978360b81fd2b6b193d4785fa91c54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6bdbc757c94518e848f80cad15673719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc927620b9fa4f1a263e3e93d5476f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d1604d2ecd4f1af9468e59bb7b1bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73df739bfe0249131facd25aaf438b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13da17079f02e3e9b0b148826e018c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da75806f200f91cdd639051a3518c42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e11f771446f695d331056ff62455d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b4895d353064a82edb407104965d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2894e9e7418fc27aad6bb44998260727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019ac19030cb2f334a7edb6a39caa3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4544ba824299f313f15db900cdf1f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0876f3b171d560a16ec8bfa1b379ab5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c7d27aa24b78b6ac2f35fb2a4d347731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39c43229b778d390bf39847a63c42d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a877f88171facbb9adc4340781ed5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f47a7ae41b1936b7e51992a0eebd3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baeccb856503ecf72f17eb10de3902735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c476f4bdf153a9102294b282763811a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b97a0cf8ac0ee68c286da932368b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4a87d5c301e94f3421c72a1713d4d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340a6b024b0cf403522056c6a75bc9b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356fa68fa8515e4fa734e94fa69d231740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d130d054719a19c22aace08df751e01741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a32dcec9e695919d6f08f2e6c537d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d2fbed5f22ecc519939b884924c26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2522441a83c0e563511c1724936d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914e467c36b242405cf1f53663d45a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a549c053f36082160736d2ffd9f1ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2538ce4edb42b7da7a5bd47f9fcd4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397977111f5344a6740b37f53ab3b00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e8fea45f604c15a86e16a5640e6ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c67e943f5c49c06c73c54a5aca8678750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307559f68f8a7ec1605ce9b5caf626fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bbd8814ce8b85dddec3427065b3d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47ac37b4163b6c5373e8c46ebb1710753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7160bef6b255e50e4c90e754da1179754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbc8df17f9c805249ac1de3f152352755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7f82fd267c747cf0f7f8ff3a184ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59ded4a807829f15c521f25cb2cc81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1230780d44820b3a67cc7c78c81b9eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f618bdd2966db8ee582843fa8cac6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>