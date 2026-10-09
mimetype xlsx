--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950120c169ef3fc2a348280ca1278381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba17c3bb019bdfe75db3531f9b77f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc07c428dde448e9f16f5f8887d5a053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5642f0af154d71c3633b9703fb4d61a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be943992df2b071d6378aa08cbd09a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89976daa674f48953293e1bfb551c04d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e86cc3c81770b72098d750fea85a997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f2f6eda0826530b79d819a3a26f128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291cb70f2f9224fc81af98b2d82675c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca8c971d675b6b36c50a78c017a18510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b4a11614eedf053f695ebf77679a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58ec686541237168e4a93e8630279412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34dec86a2e10ea907518504b0c6e5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d898b3842caf10a0d158a2ce69e1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fae7cc1c07607b452f62723730d59115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18658ab30896677448366513cde315c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7baaf1d7b3e6d05c70d58c5991ec717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ca1f5143782b11e1cbdab3ae5f05818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ffbf285429547e0381005b37bf93e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda43290593646863f7be613e01b27d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc788881d1ed9f2bcbe033ac8810144421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c8fbe0e8d1078c39f380a00cd8bb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65100193e8d1ebba8a29f00f48350f5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d399068bd29dfaaf65965fcad224fe624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835f2d4772d49630aa821645e287a1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd119bcdd0e0e1f97672b2cb7b78a75226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc7505f936c8afd222c8f81acf90d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0209f34a654f0c1dc96c007d63871c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae09b8692e43c967a23360593d330c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ae570f5561b032c952cb9be1490e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecc981f304c8594c4e13318a72a70d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed2479784a74576eeeedbc1339765f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47189745dd8f60831d505c8c784d810533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be06f2689a3d7755b7648c05e2dc4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8db0ff4e045a19e7f844ef568008935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e3c6fbb934c7d17f5d8d64ccaac5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401a9cf0d90cd969f59540919fa492837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6deefd1b9d3f121348406214b1662338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef25ed4001d839421e4f30cfd58a7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f7786b24166bb0e0191deecdff8b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d205c3ed7fd66de696eb10c4b63e1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fafff740e922a120726083ea49fb4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d84da3fd65bc66ad47265b4c30019243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f63c0cc5411d0b0b77c6d3ee17ca844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb7da8896a141068b3734ae27d92e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecc4dba0529548e05d347c4489980d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7180fcec27b8860eeb70f420a7f1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f722d5f84ca2e6b809a82f4d9045a6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e886ce0b6293d1cf2ac447b3bbf9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0a545516fad96e100ddaaf0e3731c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5d1c8dff467dc6b9668927605801b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4156d771be54da14ce997174a906a7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfd7699b80912c5fa923ac855fb74653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11651310f0ca6535a801a086a29c474254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ef8663d3546f7a4c20b116b7b1a5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e355ea2e67fec3c4cc7242de6fc1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b820f10a4042031ce5831aa9dd5d8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90503fad7d889771e42620b3c7fa2f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183d55ed7969853f45410ce527d208059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c43a4e7d0b1cdf8fd4d8c5446baca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109d8d35e3e3d971dfbb40fdc9cdffc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f705fd82bf6b21d3ee7d4f028db6a5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cac2ac8f1df04faaa74563a2938c0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45c7f86f1ec469188544722cc395f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350ea342a5d7c7046a3c3bd3d5a4e0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324f04114221a231d1fa0e265cd5ebe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7580e0cb3f0075882b51d3e7c2e5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f667dd37b2a968fef7948982af90268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf42444ca309e576cd7290e6cb23cec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8f3f5e845d9b3aaf07ddbb5d8b2d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c17f969955a6b4c7dbccb01ceea3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572045d14bac30cf0b457c688f4d760372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5d8511bad303e928a03a87366f49373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fcae4c6b328dfeaed467f6f1851f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6529c1b33e7d4cb7b0d3cc5feaaa275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead85fb9a8c4323e6db6d0582f1781e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc46ce9849e69ad56da3b46740d08a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86103d95d518a075e0593473d768fafd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9fc2be208522f17e824c3d36ee60a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf108d50fd998b8700136e537c8ce180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf252251b1bb4de4507753d7b08ccd781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434b58b4b5ffe2f5527f54ac6506af482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da09bf640c6c0ef042b09eb69a9e82183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3bc7050e23f3326f0d4d81473462284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e674677a76441c2299390e7aec55da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0a5461128537d4cc23cd30fe9c7fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8721e6e4c51f3ebbbb7ae5cf8e469587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2c452dadc4fbb78e3e234ddb0429688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e31843783af64160aab48f06b66c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496d802f13caf8356c3b2e16e8a29b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c97de5b1d9a8ca4ef749124f9e5df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692dc5f8f48e9d27ef8db386907b55492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f032b2bb8ec66b56b7484543341641193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2121c4823548e5f00220106b9a992094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee4d8013ab2eea4fb8513d083582b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78706b6ce520fc08cfea2844e799b2be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd284100db17302ade37791b15789b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8de0b06df554d57710643f0cd3a61098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38bebf5d40777c13c924a794a8e66699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611059b3b23763e78afedddbb26454c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752eee4f2f9bd968e7d95fa6e08ecd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c386290db407af004f292543def1782102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a4c8329f374abcf4a721675397d36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c35a67f4f1269e50f4cab1eb5fd1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18029911148ea240c5fcfa1f38bd0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b967b91b4eb72b7c621ad3a5d5e143106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da866eeae4cb6597164111f0eb9bc73a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97561eb81b4a6941a8b723641342b877108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22f1980c84544e484be79db70b200f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63330184de24051a76db1271e40b468110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0855a766de87e0b21b2d6406251dcc0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5dfb6b72174077ae8fa9dd059c379112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c6016824a490a0ced1e71dfd92784113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843d70e2e925c6804a07f85f170ca4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae9425bbb2021743acfcf9e68a9ebf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709556e5bdbc4bb6e67b61d34e8b4c1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5bd502e092b3caa4743e66d69bc00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad8e5d3ffc06379251654f562fa7cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b28b69ca76d00bf00a2165cebb6643119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c199f2280a8a4386a79cd0a01af9eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ce49a741abfa76fe2393116e8319b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e961d284e168a137ed71375a45b1868122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd7f7f12f3855c2052c161667a8bd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc77e2d3c5f66df451b0f0c6ba08643124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586126834d5ad23279b30ab5a7592bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6e8bf4d3d8e89112ebb654734024f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e813d562ccc7af7b57a70dd28c8b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd859664af51f262025505a28319f28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556c0471ce4341256c7aed7d944fc1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd01aeaf02c5d0c42923cf8342be46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff429c2441970ef0f6df89d71bc39c78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d7e4cb591daa6c93585f6493dbc99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896dd4732a5154f77e0b09de2da4d20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ddd0f1dd1c775ca1ef91d8d9f703b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c6c9b4fc38d3f42f72eb17af24170135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d74c9f77a5c0868b616929bc63f8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9257255cc8e249ccf02aaee9dad4d51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f867629b7491ae2e26927a107a8d60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d963fad7ed93991e16ece93dca8c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937c462848009eec4f2e9fcdc417deb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff48392264ff2099a7b5a11a283df04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1327ad338f10e90e1ab4bd72fd67050142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490c96bb64e25c38b01e8ef102675f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58a2104f2810542985153444e05732144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668662aa1ef3b5c450e752e0ebbac5f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f61330bfb273bc2630c48d375805c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c76d94406aee9ac92d2a2e9a0a2dae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4d58082996edb59c383059a272752148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe878c747638985a4c88a399894904b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6146b8c39e1ef291902bc3b771124f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191f62b48657a2ee0a5569b2232febd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa90002bf0c9c387208c66e05f1a05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff0ac27f03ecb1f733a156b6a844c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383d64e03603587ab24955b78fbfb99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd6946a6051e6290bf51d02174d8c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6e9c94f43016228b091bffc1d5bc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b8e1c46576f0db49045e53b19c694157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab134623cfa4054251803b997b000d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b8ca53860b0b0e6f2cb076d741b8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a4bf518559c5b227aa692496edb96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8eba99e00c83b594c51e63ddf7979161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f9144e877638d1cc51a56b95836ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e059567b114e8efff9d778101a2ba4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9f54fadb99bab80a9e3abe9ad545f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7588acc05bccd60b4055ce874d1f8e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24642faf47d59c108263453481b09999166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6981cf8e847db828804c93bad417ca5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da97f52495e8218aead1fee69597dbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4d57715d80dec6fdc69fb782fae0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112ff5f67045d916949c571cef61bae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473abc6e019f489c2f006b391cd26eae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94259aaf59138ac3e36927624cbc47f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e1bd583f54928c3bff4acb3afd312173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b3ca04aa238dc177ace31349f0b30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18276296da639e4b500f645ddc36f27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e1385740d6fa63a7bfd1fe59abab6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398a872af8ce587c546fb1a8776a80e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d551df36bae803919a096ce0654a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1546d8be1de3331e3e91ce01911a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679d1060789184dda0c71dd77d53b31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ace449db31df9aba6346006640c92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257273914d2b2df78aa94e41c51c77ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f186e248bf84af9c1cbc886b63a4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9b32f8017ead4dae64431eadf7a23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5cd1b49f8bb13ea3da15fd46d426b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f8df544f80fbc351e828df18c1674186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a30b72bf377f863a4ac91583ab962187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae9e92ad414c95a71da67fc6699d42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e80b061aa3d1bd2be888a90c2c565189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf842f278f32ea21f0cff82f0d338e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99486f8db8486a72dfc7c9f22acb8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffcf0e241457851b10d6ebe228c104192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb338e2a53c87717a6d3530b4bbab029193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103309ac16e0661fb396dd4241ad3c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508381204bac307820215636d618eab7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363bd668dca6d78df0c98dd324c9129196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112773e4041e7c1bb07bb0882a2e26be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43000351841fbf012fe676fee23189198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0756e91f786397f49811420b8a8db19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b710a5bea41c3ce2dcddcd37a359b66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b4f1943a279d50ee8eb34f6f8e9f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ea6f33f8969be517884471257ca29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145961ee95f7ed79f2a3cb7398b07a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c06f753c908f01ebf883ce04a5888c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae976001b88363ac6b2e04b37d1abca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d756313719e92768612e00463aab2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ab5e5c594d2a3d12a24178fff89ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0908cb07addb3413ab39b477e2dc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe53c75838ea0eeb193013181334743209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2c16366efbb64b5cf7310dbc6a2e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722299dc8ee0395e16c506d8a9409d79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604609138730ffd24bc04784b4c20e81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c0e4468d03693f68d483318e0279b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66069f46a4f24b869f14ba2b468e48d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058996e409eafa0ee7301e71c0054d30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b27227d2508d95789936182f0cd96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9ee0804e5bd3d8e304ba5fd41c8c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27236f5ae7d91370a22769fc0e019897218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516f92537800408f2765b720b806b9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861577c0be7de9cc0eafddb59cca534b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ca4221a270347ac5fb66ade32404b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445443cf824ab39d6e032999c3aa721c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d30d21580b780a7a5371586790b30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba2f416381f7b2e67758f41f8266c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439999328dfa0272b987301d42cf63eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640cf50f3750e4112fc3f4810e5b3ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf67a37bbd39e9c0e5d8c6c89d7cb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d567768527403e9c91ce2fbfc5b46a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea4b0d9530ab6243593e3eb5abb7ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01002725bb84cb214f812c9c026d60cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ca87449aa566c9fdbd8505ef09092231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd813b78f38df1d504a3954000b9ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9450477081ee9fa62693e8b60a5eb44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf115fb2a0286e85a8e08b8b302967df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aba2e8579b90aef6e34a0f7b164943235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7211a252376539ac67b12a6e9a7db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed260f9d934a1697fbfcdf6f85b058237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c775467bf6b8f05e646e0573d87d1cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03ad528ba7ef6236369af67c180f30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e15dc06ee6cfe6135c0f207dbba9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01355c4f0a2cb4f9e1e33214644dc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e229cfddd8dac7f40fa7214f9bee481242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41854377fd56964f6e283e5c0c268817243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be574da7b221195bcec35a95144eca4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bff3c0854c574b7a5a33d3573a6b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387780752ea9861e09c71a4fe8de44c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafce97f8418394a5a248dfc06f8285247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47903012ed20782865a25032fb6e07a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349dff15d0f79ebb10407790afc230d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f1a61f496789001a758a0e6ec9a22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f6f1aa2e5104a22e92567254dc9d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a6ad5caf2b5d9def2ad1b245edcb0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14df5f702678726e31cf8b62b162d9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a059dc39add207c999086c163d5f7a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c563bfd8a6606e4545432b8b1783fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1e76bf5e1d6a55eaea5ea2566a6bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad821ba8d2726d2bce18c71279d081257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d45823a5352d7cabc308c13f36f2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb886b900cb8b260606c22296d6d18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021feabdb998986121442451cb7ee3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaa678e017e275681615c3c86183cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d5ee440f6105ac7232fd6d61b87e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cf587bd710345c756d4eccb84c06c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cf66afc3d3421af713608b8bc0ab1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351b3fb2c260680af6209219272d02f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bbf1c034196482fc5c770666abb65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea65f8f7f03c6ceea8dcd2b3248729e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859fcd4621f5d6c74a3bcb7429e8e0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504bc1970ea7ee34a62d71a32d6a0f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de43f54cfb3fd7ac254a76212bf57a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb771fac3cdc4eb7c704c5af7c2090271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3d8086df67c62433bafc1e8e68f6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bc7bc308300c8db04612b84866c93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f41c8fe79f3faf44b66395a05c4c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f1cebef6e557aa6a14cfc68b4e833275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e7b24b581aa668940decd3b2d8e8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c517756d774175e733deaf7791f9ca4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096676d9b6fff6bcd267cfd1559e7a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fe4c545072b1352ef2696dce3cd7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2655a61b791769c12eaadc772bbe9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988c129a14d3f9747b7602c63e4946e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47675fed7d91bd9322272bf744b6724c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dd698d563ee9314581f6abc489197283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776f2215559bbd6d7e6ab08d4c3ba16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee0df495dc02014b2b32aa3a4d6433285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a368aff2477a95e6fb292065db885286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d72c0799e5aa4ce7e1ff5bc2c7e66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb9a83ccad6f5967acf9bf53c562ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801283294c78d41ab8d4f0c07099c048289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de55d9cf0c438de071b4a82c9ce928b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb308915f47562a366968919508c74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7d2fb3294b726fcb53228f82cab4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a00e4d3a0fba4d4f4d4983cbd0aa11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70744ab59e1dd90e8a788bc8e01dda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b98144e23ef05e1c43754dcdba10a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a6a78296d915334031cd9d8464695296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab1c478a0871de5c218cc22c19c081297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d8bfabb44e31094f572e64983f5d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37986bddbf157e39fe27ba35eeed3867299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca0a4cb3a3064d5a7a1a2e991a3b34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266e95f4f53c46c2efce8bc70940229301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2b2c7da7a964ccb3ad382cffbf4c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629743cc721b66a715f237cea26aace2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756960ee8c433e04aabe0054f58dbb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e4515e55c5209857c678f1bd25c73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40834a6ffc43bae348600cdbb3b509306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bc8919dc5d7a9e0aac09ee32e240c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f19254219025f6cd9c271a39c0616308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f305d58881133508c0d470b023f4990309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210071bfbe94baaf4394200e823d89d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064995975733419e26460eb304b465e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf5dd3a15e5c6382825a8de00cb797312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad71414b8a1410236a0c28a0f8bad53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a416ed9ff8a16ae755bda4e804b1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3d042554441a037829ad9ef8ce788315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91362bda4279f2f5a54952495855cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa948e0c4b2ca659a112016d078aac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e67622757eda66af2f286d62acb42c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa4c9f610e61f6b06ce11d08ba4587319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c5a2f177a001efefeaf60245b13cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28781d32e449114f7305e550164e54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2fa8ad6e6fd5e9bf24dfe718eb223322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8375300526ece71190acfd98367a39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b956a269b9f3ea3e18ac1c7952d38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4815e13323a768dd5334adcd61cdd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b1c6c7c5ed65c4b14de2ca33b4549326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1494ff9fcff0f2a9276508f753b934c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1961e53df0fa5935c004eac0bf904b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e5a899bcc56b638464118497d2b1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a153b2fe300fefe733e7f7b9d45d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1603c6ad1538b05f6cddbb55dcf0b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3204408219218a09ab2bb269b247e15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4767b9ce579b365246b061cf268b31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70187e1d42a40a239f201c8be132182c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecc0c9a453f4944f1767ea3e8a3728335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357a6e2399c81908754b1f676fad5e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382f45d5e27b604967d6e6a8fd8d9b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77169b98c0cc04d8a150cb500392f525338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4184cfa99350c44dd070df567043b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c723908b60facbd9e234e870e271de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bb5ac79fadd936ca2c6a186bf9709341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f074c5fe9bfe4d904ace6937010bec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456d32b9008d9dc1e57bbbb84463b75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa0c41678fbb909ccf403a59e89b71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0911c907a4d8b0e59079d82e95b96f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56962f0d0c842b9ac6cad991fd2f2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfe6cfa5fcc9c7566c6937e54c7dbe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaf76b8b2eb0c73417ab1d847d1ac7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6527014805911ba2ea09ad9baebcd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad858332b0c9f42d2c9c416937d59b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d78757d14f0764aa1be2418a5d1ff3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeaf62a9996e241ec75506a81a00fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83cd5b2eeb7530a6f88fc048b02e14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18353cf29883ba36ccacff451d87501d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3246e202f28d0e25fcb6bb678bd1fff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5216c73f1fbad585603e2514b20233a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c9ee1096c21b8f1f2f8625414f49a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f645101c1b28f484c20ae7d3144c781358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0b9ee34004236d46bd40a0719c89e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31d4fcffe50494793d36bd8beb97e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8cb7581818887c8bc86f46e74bc5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397d4559fb332d283be1012942b3c78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd0e65e0d756e3ba70dcb8be0183b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a87a04f0cb3d7377850c573d219603364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb183b1ae78292dc64e529c6041d75a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcc515f4553272f0201e05d0a2d7ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ff04fe1d0e20ecbfa7d8da8154ca6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fb0258d678e90459e1713893e5c6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fec6c4731e0739a0a5b4b84d9e460c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712d249f10eae23d70ec180425bd70e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff6b80495b2bed781f3988cda9c973371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e9f258bd0bae5c6ba34c69c8f97f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498845a51390bc81c6243ff41c42307f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8e2a2f0451de9914a3d338ac8ec46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224af7f0a5d16bb56622d007680fbe16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550599603fab070a6ed676ae997e7618376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1735684443dcb43506169e3ab32c7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092791d53a1a921356943994481b4344378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737b4d6b481367ccdcd71406d5bd4b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832210163831e02eb01309e9523c0bb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279df1c4c5a8975f2b738e8ff86b5243381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89895c5ff3efda64d3a7959be53eee0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7ee63ddb075acc695005822051d9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306027c932ddcf5f4feb484d0912df2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6834ad98a18e167cddc23df53a9b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9e042ebb10cb143bbac7db94c1a41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf194dfde82f23cdbe5e6e1476c514387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba8052f6195530347c61e5462f3030388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b9e6460189b4291da2498b19cc912389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd703c35dca1c44114da1162aa584d0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efadb7f5194f33b9a3935e0ca5f572391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f648c70c9053809c6a0f2f532996995392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a6218cd95cebe064bb8fbe1598817393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bd693d1b0e8e458cbc211362f2b0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a99f97e737c386425feb63a4bb0421395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580af1228d4449fbb1f267a1424618b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26700f10f87f63f6667b812e0a3924bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732b64e130aadb38961d0ee21422108398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7705da6ebb9f3e7f4fb53bebf59e0c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d834e35eec856e7b667e951fe87c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0c5b1617316cbe3eaf2e678d33084401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64ee3aef84fb9390d9646738723359402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f4b52071758fe95ae7425eaf14c01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f84d859149db87285fda14a19b816404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44fe630a8894f5cb4d8b6ba7d14fc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e294d6643b0b6c7b121176bd722db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d0d0cedd9f29e7a4dbf4146eb21f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09898bf2a0f499731f698e0cd8dbb30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f2d3e641589f752f32b2125736fa3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e30a26c368ee22dd30f5c30f8209b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e54fa2be15b7a1e13b5c6480e1fe6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ce3e78554af347975f18f1af9fae9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844d602423661d7c2d3cfb33bbff82c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b37e9faae6996b2fdfd30e67dcde52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4a7663213429fd53fca09af6b8a5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c38c96b4d290b9dc1c32885ace9363416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d5b40d2591348a39e46274e38d9f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575b163dbe5dce564e04bae8596fa33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b774f396c4d4c4fbd3641a8b35253419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70437183485ccb95868fd81b9f6920e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816eb02c24fab8755cd09299fa6ebdb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae226eb872f7e1cfaaab26fee206fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c876f09048f6a3743d4f3fcf872a7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc1375d6c45db2492a8ebbc0a8caf7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bfca65f0baa9c396036a9ba7bcddc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5f3b6da2cd7f114e6faf762f60fde426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad52395234609d4199a580e7b6abc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f220232ac51f949d5c8ad67cc7b8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4c57c74f54157938c1524559493ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6c9e2c50a5604a8b145934a792753430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632193df1d30e760adc5c30e391f3c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd4465cff3724e5a9ccfefe9db3e13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6033bb80e4cda8525d258771596924c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151087ff3d9f2eb277b85eb1541d8c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b0ecb010972288678d7fc36bf3718435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673a74b6288a9e365e683318be697c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d716022e2fae955f74163b0ca717be5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721bbafefbe6638f96db92f77f323ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73572e339dc1697baf188cb17b23238439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56eaad678002a0728945e6a2c5a495440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33a90872c0a116f65ba3d6219580c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9f0f4e0be435dacfa7f2d9e2132c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09425aa73c3ac49811691e334fd96dde443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd66b85e1e326f13ae6ddcd32752564444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e06f67c813333aa77c95ed651212c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872d004c684417f693f3caf57dbe6a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc70813cea904720545782095ce58d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087af5987e7f5659b1dff18a89bbdc5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a97834177ecb2c52ba3db3cf25e251449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31413b328e9aa8c61c4174715b8f1045450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194cd63b0456b8631011ea2647d11a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9eb4bd5949fd3bd4514e31e42bdbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369481e3965eb05f15103a20e98569f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed41548177f22a3c92d7c5b58054b93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675586cc9fda6b3d24236990ed7675b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18038644c512c2d541858402889821ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d40ae6d07693805d9f99943379483e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a43e329f235dd07171bd1785c3a84f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13082134ed535c632802434b4b1983459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc26f3cd3410e2421d79ae987f1368460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8147a9bfcdc520ab90f026ba0c7d25b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528a4b32ccb9b6714492effdd9e7a3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4a42c1f8d315bdf088485338b2598463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713b45982c8eadf38d15dadb8a20a29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a47b989986a7e99b1f108f3dfed07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0640521a5cb00bf3aa49ea8da054aec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d07e25a0cbbbe1e35ee4ed05af49da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a703321f7a73d65799fb93916d2ad27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77ffd8445e4df7de2e2e9a8fd30c1b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fe42db291e7058444009eea208e46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad41bc3bdd815d220c26a7eab306ccf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be83a740abed61387a2ce6d623deb1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39c95f92b190a8d880f7920b4b4202473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c8978a0ee413c86a119a7cb9c9a79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e834e38f6cc28dfff04fa951005e597475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a31414c7439fe14a51dd67c00e81ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569e0635bfa19f192c46d3b7cdd19e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c19ceb510f492c1035504ed1abbbe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f997ba2fc17f1f3d821276d5c4e2239479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4021c38a595c4303fe55fec400862480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e3fe847526b3834e0f3d58330ba0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bcb471824a28a2af83a54ddb09c9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98544af6f3ba940fc693f6c24e550658483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3a16b5df87a5426c00d7e0a45e84c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcca10490fef656ae8c34bf387db881485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f4a0f5931424cbda6e58f4b6c8b75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d7d6434be3f6285d549a34455f275487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac9ca341cfedb70383a8bbbe7b50c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8c69b6348ddb34fc531bbc869adcf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a284da456e3670773a89303dce66abd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809de3c300e7b001558b80a65a272a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d0de281b0e7ac47e11bc6007ffb50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0591a3944a6f37d13e6a38bebb8e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001619f8712bd928c0c289bdb6da4157494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d674ec3f52ff46ac0b3db957c7170495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26278200eca5777db99813116e40c566496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4c476d17f5efe7cbd28ad2ae0f62e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ffda6cbeb2d43fa5ef2403d27333d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6211ac2f28ad1c4d97e51b1057b46c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20036aea7b1df37367f44592c19161500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f21e4c22e98e098dcad8048e94976501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709a7b6f4f925be62a50e8da7883fc1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274a273ca1c13f47864e2528b4de192503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041385fda6d16ea0987e312cfac76063504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afee0822dc42acb642c51b9005d2a0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c433096a2f6fc9ac027972a81a0246a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72ae0db771c0fe025bb1f7a83e54fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0018153ce18152c7127f35141a620508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28822255ffe712803a5bf8c330dda36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43839d5f902c1297a5a2900c6f786c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ea0cc28e608e08580b5c383095bd7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff7b354d01501af202aa0330958941512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ef7de6b1d299e73609c07af27372e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb03075243e9a3bf83a0d529606c48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e1dcc5e97cbc6328fed2e72bbbd96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfab5af00948dcc39e67ed038581aa8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc102960cfb6bb7fecb0545c4d7804f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3633fda63ea75814e2b30c300dfe6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b930281562dc2ef34466fc36ad31cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa24af9016c1768f4d2652f5565e10d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ca4acddbe617a6b5ae80b6b1bc9f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa5e41525d8524f1c0a5124c51d260522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a980e22a67b008324408c4b768a9f19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c1181d015379635598b41514edb28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1ca87f255ba1cdf0b9680e6cd8ceb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a36435f8953714382ccd0b5ea487b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7fe03eafac4122a2fe72513695a64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c70c6c8f2c4885bcf7f3498504976528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bd8290118f0a382a5e98449d17622529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb22863d09940e450c0228bb7e6b31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065b8fea56ce4352993db20e23dfb10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223dcb8a916403821c716b0df61aa27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da3cf82d3dc2e7eff4b4c5bbfea000533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af29395669fd9f55fa831792b5e29fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588609bea363c4a3b8d94955ee8f69c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca38ae03930531d8c3e97a89ffc22f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae45be4a2de86eaf8a863a94c35b0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1bb9073d35344887724363c34e1e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471eafa81d881c8b5511871b2457a12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149d001dcdb9fb7bb90d67f76423cd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1fec8586091cb7d96b9c927995a47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f1e05b4350c5a994cd1ce2b7c675e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32c4cea736de650b8e5d7dce6c2bdb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1efbba90e578405398a80ee123a1a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec99e446b326dc674c06a623a107191545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352aa11a9b57b33fe2613fddb7b70f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feda23c62727ec0857bad29ae883a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2e2d78c458b75d970bb3c1cb68b3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc5012ad0b4db936b46454222abcf9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd99bd442563153766aba29869452d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79281ffd4b801ae59ea2912f920312ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d80f2482fff7855cec637ecefb31c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85233da8509114251e3dbcf7df11d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64efa08fd8fff1b82208752ebfc09a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585a14758beb9d2fc981a1f0964f140555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7246058dc408eb7c524d8ba63e613e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecd1707867be7193bfe5ce2fb3e5fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0268a8e879475ff6dcfc9b14e21564558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb08b626ac08b7384fc9b9cada29e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdf631464e6a8c9c80a3239f634d5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5a4f0a467e379b3034e48cfc850ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10d90fcce073810a1df114cfad604d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959022e7822191ba910d666eb7cdb34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0d0b9ba2fe570d3734750074072bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f0a8221eb8d2a65be7a94e3612193565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cb399e38391334ef11c0d219f8041566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52c05ad048bccf244d8427db998d19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c9d39d60220e530ec283dd28d1ebf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf312727b9ef6e46f9bd5b562eb17d61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49779ffb208dae7c30dc6b73800d74e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bc4295e77645cd4ec6b1fac92783f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea77ac66a1233e5b64ac57a5c9a42a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29366f485a8edc3e431547c0bd63360573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a560d9ec7e1ab395ee7b9e051d1a22c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1e03111ecefcbc5d9d91b67aacc78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b86a1c5ff7dd0ad6a9aa988e2b73e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d575a02b11d77f4a2e12bff12ed25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3fa10c3d9671cfd0b0918b39b6d85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b361f54ac0820ba3ab8e35e214ba5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0f1fc686a15c9e61e71939315a00d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c51d1e010c4337acf82589cd3c5f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab843c7bc9a99f8a790f0117be12c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c174cec61e5dc4ceb41531c99785d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc637acc1bad53633c4f7e1f4a5958e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948daf655aa40bf5838436aaf01b2aee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868cda2ee0d61637dbde6378dd4b5a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c92dcd1032492bdea276b36b94672587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f0655f7adfb88f140c8da5823657a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c408d466d4870298fdaa654c24486e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc893db57e0f8ef42b57f2628e8a747590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43868a6c276b523c70c844d300877a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893d772ff53733d2a6429b22ee9f3e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042676a489ebc0e4ce6657a6205e19e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c01e8751489a14c1056ea7058fd4dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bd6ec6f61112b954f470b19629caf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602268bbf12300e0876001bb66fc8b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2a3abe8c2cf912ed5d04362d656af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9214014644bddf698e6821c6a7372598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b9fc550e6ec23c61973fab9e9e2ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1a652dd2067e1ec6d479acbc0790b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd07c296666cd913d4c5ea86962157601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbd7d3c46559a6973b0173abe4f1fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ced498b045b01a9e055d8b9280f3e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2569458236ea64a72f08179d8199ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a77372f38b83b1a1e6703e1a1a777b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e310d977bfc3308e6fd294514991ca5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cc7dc583a4a00f04535f7e865e648607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef5cb69c440c8e7f700f6b2643268608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531025cca752eac0d4e87da362374b4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af870f07ad8f3ed102ee3189326c5b72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcc724b2031d8b127984c8ba6130c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38de4fa7f4837e3e11c67b1399d8269612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac736ed7a36cd914c13c48fcda33b9cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae88d4c66ba98f4778fd4ff9624483614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5c4abd6665da3f539bcc7f50665fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3cabe6189ba46830e2fa370ed29d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521fa74fe8c5681d9d5a6352c0e4a5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e9c102df6dac06b8e5a6e06f1aed9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c45e15da09ce2e969cd80e6188a937619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1e41f17f3546e733bb2c9eaeef67b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6e68e9ec167e1d840223b8a36616e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737d3c23b39ea0af4341fe702ecb194622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11268c5b741a6c3230c4ba9b1756d789623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3c138fe8a22906d5c20f47b38e00a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb412c647b93532f308e03bcddf708625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f909e7f2c42886c359ec772d39345a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0885a7ff7b0d2e3d9ad3269866ccf82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892eee4d301b11869a01c3578729cd3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17dd42c73bb71223e1c704cc6ff612629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4c1f2393e79c4cafea9e72ee0d874630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a41f7690e893113f4f4335566574ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b7b593e264db3876c9f787ace5b1c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f8002b79d7e205520f35f67481ed0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb6304ca8ab04589a81881628e8b9e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a778d30049ae903106b7c7a958a7c6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddb371767dc341693cb0b355e40ee7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb488403d0fb3b6fac2a5cb89213089637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767eeb71241fb566c7616a7e119d793638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3eb87271391497d96c91edce117f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77920b089fb28dcda79758c8d7e47498640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ce185859db9d394499eb5e3599509641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb92f32d5a97566c05d3a70908d2ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cbcb1d018bda670d92ad5414cde11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d42efafcf57ba70165d867237ee95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133f037531ddec0b2b85e1a9ffe449d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953ea47391fecf21526f6d8abca679e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0323acf4ae0459830bcd42a3e687d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9c3e9b88e01d4ed1c536a62372105648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de184aff0f1b14f2dafccb88f8049f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa15a9fde68a7852d7973c1b6a440e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb1999faa47a5187e30654676bddc7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d061bdfb26237bfdaa3997b92030483652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1268885fc8dd7508986cbbf3f5ec8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9111427bf61fb75dfa0e047a598b783654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a796b8558ee4a9529e57bd94af520b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26911257b4cc5b8d7879dbd2d050c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81636d6de6440968e97355fe519147a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c342e7e6187cae4528dee900f345fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999fba3f857da6c296f00706a35e8de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0e0304f7916bc98b793530e6da1c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e8266da31e39c94c569c8e2a3a709661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac40d074fee9a5c5c137d0e9aac6fc9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb1036e06957512b0ea2bf9270e7e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1309d03106d9651bff62fa0dbc5c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8f87773dd675eb8a52521726708db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b51374dca2a5267ff8faafbf52d89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6cfc0a98974260c16f0be03f332a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631c29fdac9d18be66f7cac17c1e143668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db669bf7b40e9f496621117398773e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcf029831dc121e16c8ede48ee3317670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fcb75c8ede658492b108cd9c655ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472e8b40800f43427c59107a38f3499672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198930e0c58a85adb4b6e4910037db12673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968a220132187c3b62df1f65f89fea6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba79d0adc1834cce1c92ee0e084ff47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed117f2c8c5a3860c7a01de4f7e968676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b254264839f50781928ef192a52d74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8cff79e659994f418c9e41c6fb4a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b7db9a71ed4250756cc1ec692cb22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa85b92972f4e775bd2d6f22cd7b7e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c48b6f1d784e414ffe09c5e4df295d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d657036df85cbc3ad642d73382c46c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00575f5dbd453c8789f108d18ef4282f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c23afc3b7f6f9fbff7150c57b57d92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5733a95602a33e59ebd0bfce39e96fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d808abf4578cfb6a1c06093befe250686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9cf67fed7a68e7f1ca7248e64634e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0d97523a32675763d9a6246b738f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864d9cc7a8b383210ecc918b32e480c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e809345f61124ab9c069ffff48212690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792c8e0e1ffcb96e430032cf840b822691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14badad2f5fb49c28fbb2367f53a5e51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ce8f09ad6b1eccd5b0b856a965489693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956d845194c208fe8f9e9624913e33e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefd535aa660dddea4087fe301d2d1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ded3491b288ebd0faf57a9f32e79f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228b9557a1b0dea471221ba034a7ed2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b5f984343b22a7a9b2e4b53e01020698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca27e7965879f17b8be05743ca1962699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4503501a3fe5b4012e1236af860de6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd425da0bb748068e71ee63559d2b159701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602844002d94de04f7d1cfb2f8857bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0ce246f949742847a1454c5340685703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d649d531041ec4356e79dff8125d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02273582ae10663609df45854582c961705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc0fae56889be41ed189ccc3f2b87f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12783bdba288e61b0f9808e4c24a27b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4e7ac84b4169bc7aa73227e7aeb9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d51e50094e781bbc4726e4e8d1228709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965339d6bdc0a434d6b77647de36f449710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5e14e808f0f0240c6cf5457ccdbb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfb95aa8d5b77fbbf9e6885d41ba18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda06f810712158b981a2f1b28aab5f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5546362d94a18f6cdd98fb2b95906a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960498729ba6fc628aafb89cf62d8beb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84304c81b24398c6d197859e83a59d12716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c320b2d22a7f28fb64077ea9294be717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f771df15b547ca127dccdae16c4873718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d91e7466c4c09faf0278daa543c5d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a9e2db92a8a5c3cee4d454b2c5d65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c563736d3143ea848118b31196acd55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ace866cde45a3301dc1393ca6e519722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849f6c22d93e3d50ab0bc67da0eedb1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0b5ff0c6899f63f7fc3e6f8f00b7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179e1ad04c21c502c35a738ca5a6294725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f8dbbaac7522323b53c1f55046fb9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f3bb1dab82bd6160d10b465d7e8f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbad133f4de9de0bbf4a7e3d7592d01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17cbdfffab8bd7840cd97e0999c6d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2794a9651461e9e99ab19ff1793b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ae9d7ae55a92ba4168bad469b1713731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c41605a75df9f75b6c782fb287c55d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fefa37db379e094031f49467c44ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031301da04f1c86e54b6e1fe030c7fb8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499c55bd0f37f114a4276724627e280735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d845a7f10973480644617d9b8023c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64e215f34d507980aaac6396df9374737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd65923ac790292ecebaf70bfa3edac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e591993f02b071521df4674002f3cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab887dd8a8514f1c5f0386386e25d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ed7fd70ae904019ac5c4a4b472da0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84a7a3b743f8b47a96bffe6a3d5e52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301208b42fb26b2bdc045747482fb89743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9186f29304abf7f7c7ed7c433b1fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6923d51bda9bf3882930fdd0522827745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6ddc87728dad0ef31446b270229ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823629c218bc6820c4c92a45c81981f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d747e758275a4850c05463320a49fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a42f4b7df89352427b8a345b05a31f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0968cf824e3c73cb578b90a8be406750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a89aa2ebf2f174a774ae44ec93630751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e371475337cfbe6038a9b72b3616e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a043d2bd2239db613022d3d553de5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40a8940f8e407109049cd1a27b3234754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0f34aa408e98932f3f28fb842addc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb369cc06d02f1a03d46efc2d7e6f53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652954617623ec31cf8c9eacb4da541c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa445d5a9a68030c4ba8507b53589f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b783ce74782caf40574da27ec3560c6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f4d13475b35065c4fe6151b1418741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804923a4c8419ba7b901539e9c130332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69246fee4761527c859c4d6cbf1e3863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db768052ffd02edf68bb37d2449abef54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de602de5340d3a0d8f25738f2d6bd5775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec461f97aa33819d98ab3eb258d6156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47223e82abe172d6451b3b65f1b19bc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde874e830b20fa679d09a52b0b8451d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd313a00c7a725328860e272bd84e24c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a32d674de907c615ad4fe678a304e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8810113d74fa45b419b4822dab70111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade971debb9f50354aabff9742a3c2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42f1bc12ce8a41bbf7f018d425f89113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de52ed191839e238607aabadc0d1d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b6d2cdfa843ee0eded7868d75825715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35716fa957ec83f0a5aed777ee18f8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04276f29f1c4f14109db6a3b2636a7d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cd3b98496169a58af3b670865ede818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea517768c533cd1396f4a041a92a67619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556f3374f5713e22b9a4fcbc3d4cd3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839338dd8168135c176587a15ec477e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf580a86a9eda9ed42337125d4d621122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220a11bbf0f7a003970879bf4f3d31523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed59b19d4945b9325351cbbf6dcbbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30c8c34f435fe863c80a0add5e54cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d35446b910ccfd9e2b78488d25c92c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53da1f870153d0984a90413d75d4bda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196b9cb4805c192a45c37b705e092a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d256de256050e719a8b137e00747929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849ff4b087cba9d45ab00e9c68b97ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07848d8592b188b5b1ae402c92fe2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781717652bf0514f503dd6abe65678232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653b6f16318f2bf48109db277b4761933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee6f6ac63c4f2ad1c336383c8bffd034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00855100087da8fcc71df0289f51690535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d792380369a520fd4c3f764e52698c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d4782e27201b7f0e406359903803537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be8c835ae046dd2016a802e3b14de238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784273cd8e488cc5d049156e1ed091ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0b6f57ab299fe73e711ba84b2119740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe2a728d43ccd84a553763bf8b674241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf05c4fef36c47e7373b63b93d4b8eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165372a62cd13e88f6322bcdf7527b5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421a29491a086197e9d0277729bf46244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7b2f8c0d5ecc99188a47e889e109845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ce425a1c63d91bb76b547fe38792a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0f3c57199e18d0a7b6548d1621d1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4704f9a9770c9898d2181f59fea89248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f33d5729e51d78fc7c58b1ba1db4bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc17c01a382daea11ca15aafa82eba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2fe5bef55de17985fcaef263a226e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9a2bd990140c26318dd7036dad65d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b2616ae20b8beee54c16d8a34a6e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeb038beef9dd1ca87f3c6116c464954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd06720aa161cef3a98b3a6b68c8a0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d34e55908ab2b0266c00069a1b6bbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2764bc0601cdb8980c6538b95292b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641f4e6f32c1e3178114bd1c865b7cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527102fbdd1adb97f7e69c9b571c9cb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6736056f45feec8cf500ed577f1eb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93efdcc9bdc0481db0f6c908a18ee961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c33529b0d82e86fe7826fa3e975bb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb986bab33570051788bfe4a3cdd9c8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4848cd1bcd567d0c04db651c31217f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6040ee6a8fc055af779facb48032b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01093758e21adb306dc022ef88d76866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaf00cd2f85c9815f8a897dd04d65367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f377c576ba85524105370aab4829b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e63de2de3cb6c878f0f9a53ce341b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a50d3e3bf6acd164e226b780d0a31070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83324da919edd8d3024a23f170a856571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3278f59dbe80500736256ffc51f070472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c9383035677371d7a0bf23f16d05773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdfa4748ec1cb6d0395ac1ed62281774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbf7d32a58516f8326a156663ba93875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a769532fb7b59911cefd36e8632b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22a364463891c6e9bf99d83f35acfe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bcf84d163cb1feff779d81cc5bd0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4061bf1e46a1a9af5117a9c305b8e8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215da988af467aa5391a2a3a0520ad6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f2b0bad71e631b4a5abfef72eeb8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcccb5a38dbd10734f5cb936c2c623382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dcf8976ad0bcf2aaa20a6ddca1b2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94681e62736693320193ba6fc50a905484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fffae1458d4e44a789f4dc9422a9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a757007ae12ddd753cc741c42284686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b7dedb11619fbcdd420e83ea3a0b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dc28aa7c4ffa13a1e175a882dc99f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a42d06fd01734de2bbc91ab0608cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce715c44e20e78f125df545b14d4377490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3b2bf1eb1cd9a6118f2b51b1dfb1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab55ca245ad6694d7bbc7ee90673ea492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79e896e8055feee4dc0d6807fe7b8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5269954b23ce0fa1eea2270b78ea84f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f57a8c4e81fabcb3fd1555a50f1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425d0bc753bbe76d7d79c30f04125a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8d940b0c05bc88f28da610936e5ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078e067e693b0f3bb23242109d7682098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40171a9e02b44ab73cb603ffec9af00199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519de43fdb968427db964363774358c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa30a121cd563a4af219f6c0719bc12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843f1ae6e1b36f52f02c09d751f7c47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b803bbe1be1cbbd9b2d538eb323de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a27522a9c4557fab07618a26609e59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5d594e3c721fa7675f1335c14bc74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77327630c2acab608ffad56d953e7d41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec393a26ba4463a085027a319710a15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cde20ad8e9fb5c4a45420cabc9915108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af603c2b56ab93a5861d7d71bced104109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a14c55b2a4f447dda9cd2159abda92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706f6dec5974296daca46803a1182ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab977bda14d9a0d29a422e17707bf31b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35fddaab2af423dc4e4cae5f9889f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f1f1dadab3f2cabb7a112dce0ae0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180bf45c49073052f83ed58f6802969115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cd875d03702c1d949b69191129aff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2881782316137c184653b0eeaab986117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efbdd8273e97307b1966e58e23953d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ebad20b170542b9ab860f3a6d4595119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc474e3b61db34d9e5fdfae4532a82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8180924f937ba93a5c721853fb9c5d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d0b06501c21dfe5cc1c83bb69981f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf9d415e9f72234eacc2f1b9a0bf32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bfccd2601a978af8c2305633f6034124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7dfe4d676bbbfbfce55233536cef6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0753527948bb6dd262c96c91abe96e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a32c2d87f27cd62b5dbbc4b3fd571127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8865ab172944d6c78a8acf919355187128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92954ed1f59b0dd9559f6aa336d293129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bf4ab364c0abeb5fb4ef1c333f0f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12abe4b8e331c27f067ab987bb3a06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db232a3014f7e77a066b5bb5e315268132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da09861723066674216c1369df15bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafba2caed5865256e59f4c924d15ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc42a6c0f7f7a16f71f51986a64947e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91758057466c7180628e46fa8ad8dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6b81352b132648b9d80e97326603e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccea02c9b86f9329f81339e2feee48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481a6c9b9d25839e2cb314a72ff5fce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27203cd45ed1b828d00da2f3c249f9e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36342f182091ee1afed10923f5bc7af7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77f0cf20d335873820d541d324a7d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2172ac681145d39fffc568dbb487d35143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08b7d41155543514ebcf7169345c40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4471f917be407a20d87f1d7631b7259145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3640df7d77bab534f07d880495975df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae8563f435ca6935abdf2d5c7e6a5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dcc6a7b346a61f1f49835af272642148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479df90b656c437f8fc5df47a952e2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf220593b40a33cf82224506293c723150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44a08c5c665d3a47ff09774ef82950151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d015c24eecfb6e9206a182e079663152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021b4f36ead189e87231acc9c92455b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d185f1fe21b03ee3e87271b4f0c92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b030cfe3657a6504382767a4c535ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77bf227833954f5b02e156701cd080156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e794cfb00725e152d9431ab338e888f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e822a0982b633b67625dacb08c8188158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2be6c6da9390fcdbe26ce58cd7423c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f694a007236dc1b4f88f3fbd7ebf475160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6ae6c6f33dd820665279db5ce04c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c90a7d0e66007de60ba37168c617b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d3fb7228794946849484775154471163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da916768ef6c9d1230c77a0aaeea6672164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2326e3dfb1c6a51db8f327aa01a34e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de0f7fd2b2cedaeb7e60d19a8a3359166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5529e3ee66657cdb36bf72ed04d6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dd08df27b1c85f7252d08465d7a44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419729db00d1239cd9e6de4e8083eed6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65072393a43b8894d69dca1100e61de9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a18cb649e55fdbe1db0fc81d5d739171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153fe21a39300db74e94d3de26ba909172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7524d47649d49688b37248b20b85fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93439e702dc0938f0c50a886f9aa4299174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff285f94206da945c7a31c355c7213175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1366d6543f3036f04013bb20ee764176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685be469599d083429275a21e9970224177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177eeac068a6c10a106145ea8cfd520178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6950de2a007fb66aa7889475dafabd6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c1fe7951debb7b0ce603fd809bad8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3265138661a1f136379e551d28d0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec0e3b2581d8ed0fe1af29e38fb985182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06624d7eae6e78f1d73cc81aeeba9277183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fcae3c8c8813d556ed71aed076dd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9638100523313ed7730fabec76cd0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79873de30f3ee2ce59c0297321575d64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06abb5f3b0d22c549a50fec2639ea4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcc8414aa74131971e8e4e40f1cfd6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee932bf2262fcd2019b0938ff4fea7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be335a95582698240ecc01f7c90bcce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b7f13c9445a75f82d169af7184de3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4bb719e5ee1d811d5826d2af256fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc52a236d95624013853142d78425dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ddf955e237770eaae3d6ebd63e3ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074924d305e94794f233949a0352c6fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacd33bd12799cf2a59e41c1347a204196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef394f6a9995913bfe7ec6f407d9a40b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fc6b8d9829f05d0577247c67e26e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c20093a88ee240b7b617ebd55ddf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f31413505f94f55a5fdaa3b19f573200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1234d3473638e15246769082818e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6479a2d5eeeaebdf88daf6a05c18c82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7c3dc47469f8f2ce0aa694f9f659a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c1d45d350b67e48801141b6020a02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb70b13a8af7ef243df5eaec9cbf71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb5eea7ab80c95ca15db9484f1a048206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700ba8fb5caeaf3cb9d1e01ffe6d77b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cc08eafee51653d312f06d5c572ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b31257a2abca2efdaaa55c51c2ddf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77cc5990ceb3f55ff5db19475fce38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1a41a0792e329256915fe7b8d60ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45fa355cf7127a12c7477aef753b12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d8e130a653ffda8811a32221a29ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af25238f036f027cdf6346d2be4294214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978edf11345ba69810a063835f63c6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de54ea8870ac07d51aa18af2372b699216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd21573784997eeea983c915b3b1442217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd109c1b01f930fce17fba2b1562d854218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6f1ad7b04e4627e5d5e154ae36aa6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425406b10530e05c75ada31f7afda69f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e08b10280a48a0dbd4a29ef2ae687221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78e5d83cfee41965c5f06220b7bfbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849e2f24301b885054bde34f0a1ef03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164e840b1b53f8d8f61b569cba0ba06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608a4bdaf9134297cc78e841747a883225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f28153d07db2da88c831f7ec99490226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af561b588cc27f6bfbb5669d551c58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d5a7829b32296d56c5fae80c8fb6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4f76a63ff4ae0abeef8c6de00ad48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5aa75cbb8ad1823356ddad85846d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e760626ba22f1a219489c07752566e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ccda80fffeea71d336a92b1c249ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6698acc4ca1719cbd2398c9bed6cf22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b00acfc2b73a0263e2e81b43bb259234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05c66c07d8bb774d42439dfab7270b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539c5cabc46141ae36290543ee98e76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b7232ed2ee44d1e7a2df313be8d38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629699faaee7a8afb3018fecee389e8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4522e2d12fb14997cc53b9d85183d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d31fdaad5a42de061b4d5bc6c1fa7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0060bbfc97636d969b399963050d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d4156b2e28fc22833e086858cb1ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe73a8287502bd8e8b657ca9849a47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41ca6aae22d816164473c5e964f1de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d70922e07157e72c4f6ad887c6c9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43209d8162be468c2737b76d08caa0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeb567b41e8aefcdff81678243b37d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e65b5775c084570a6a9a850882e35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b6e2c22531a5f33b6adad8b610dff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf102a0af09fb646dea1fa876738c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236748f84b4f396ad773d26af14b050d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bdeb9989585a16ede76ff1e720592252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0155724daa0efc37cfd39ce7b54dc9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d211ee2191047d6cd482abf52a57ad0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83cdf86f2690f266405485b86e924b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65544d3cfac2ef205aa3c0fce21f96ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b529680a3f6719a74f70aa9b62ad4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512405bb3d2628ebeb1e5551b53f08ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d210e84737591b9faa4321219e4adb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e14034648fc0ad0627e8f159734e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72afa16779c76deabf8bffa1e5ef95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611157c58eb56daf1bba73fd8e03ee4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3369bd1954f3f753390328b27b64ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03eb27add223910330ad6c10a6817c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35868085ef278bb25c6c4d61c06bd68c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889c0ede67a417af509ac4fd7bf2c65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103bcc15cc96d988c4a612df0a4f036267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c20146e7e97a31a2cd38456e5f346268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4537ffb880f5052cc7dbfdfc9ca149269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc4b466cb5e3b2eb9923867acf87d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444a3ebe0f0730bebb2739e79a7bb51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaabe908956e166331b3a39424f0071272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d403da9f134fccde37d3279a0109e03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13467d6a3cae70da39d2409779e7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fb0c89335abc6ae74fc4bedad60f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d11f628f06a39b56e3e7f86f9426ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680101bd6967889e3b76a287dbb4caf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c976477b424aba8398f4f4c1c4a83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d56cba548ebc00b04a83abd9b321c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db71667bc9ca8061a5be4d114df803280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28551ec91c04a2d71856cc88d8d4a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb87b1eb0d2d25bc79548bec5b7038282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fa55678f982f61474e58408124171283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5a16367d03a92c8f4b25c22148f8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b6264bda4bc4c99c3f693dacc8fc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4616940148f9829cb102e3ab293cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6b2c75e5a23d679fe2e5af0769e96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f453654eb8a450c6e3df74a7395d57f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b770b98fdb9bc425a819f4a85397f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b130ebf096b6d5d6435c54a4746785290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d3005227b023d975f379c12f5ef06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a59312c1adee11ef51f06d198df9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c408d8d788ac7ce90a4275dd50091f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88e0c8a783c9afec5ea72a07a82f8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810a488856ea5955607414c85fb05da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080ce7b13f9212d1914c0d8757ea888296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64c6e426a679be169ea2f0e1180a86297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266b43f31b4f09d299d692a10e3725e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04e26aa1a87e549273362227e6373b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17202be0213a33dfbf091d801880e8d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b855d8d274b86363e050322606397301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5db864d7098590b01cf1cc025a432302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd0a8517e6d26da98bb24303779ea3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cfee1cdec8533fde7b69dc052a818304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63feedc42b9a8477adfe61ac0bcc1f33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2813aab998c9442f8bef0aa3b0a6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac79126a52e0e5dc81bc8822d23735307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b144c45e5721c6cbc897b0914f784fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61664b9177c8007d06bd4bd4bf424871309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae183757dc73778df84c6d472a74a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc4af97c3aef3e9f5b598370574e8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30339cc636a139da42973128896d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55b51dc2837d4a78622ad42dcd60bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1fec531969fc6e8ac693f207f6c05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b740b191d4162056289a4750a7da2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba842a84f1b2c2a7ecec8fd2df8a3e03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d7ccc72a753199800d05655682708317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cf9d6ec5837d226fe092cfabe834a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511d240a35ef37ec4303fa2decf46fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0820194e3ee094f547b853d62745fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d0a935a181ce2901cbcd72d08257f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1b68390b9a54689364e003ed5abd4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcc3aa842bd2b801a263daf41ba27d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23a3053eacf2b37a15a049085ea151324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f121f9913278d790fb2b68f83597f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c34dec824e8828e2485c727ff22c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd4ff37cc16aaf7b01a06d0d492506327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425fdc62af5e23e5e94964eeed11afd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132acee3ac6c8c1fc24578663fbd9740329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791377498b731f8978e8257122bd4799330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dc5033998bc3a17ba4ac827e7b30c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f981d403e67d6570f39645c2b3f560b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf83511ae1c3cefdf83c5c33257569b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bea0a3c46bc8f39e84bab47b33fcf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce97910d150b3fee519bd387bdabb93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5fc54d18a133f9ef0ca67dd514e26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d4363f70d4fb9aaf5b18993da7f6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff81332f8917ae8fcaed5de1dc60e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9ec5443185b989b5382a2d69e4242339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307ef94b93127b50b175679a3d0b5fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3c1250e7bfbff6aec0fc3f689a465341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1714a5611d15feaf6c612f0a01141342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d656023b1b5ba3a827906d1cdcf314343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6ac3174108e486e05568ce63ab012344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81577b0744e0aaf1319458f4cb04fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e995b05cb8d25ac59779c87d8afc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1adefdadfa1da96f6cb9e9f5067ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd2e128f3ac9b32f46917aaa8144ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64162d4bec62d381c96c52b17540b41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce81edf403996e86aca85d48feacfa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb499e8a3fc964b335fdfefbb5b75c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03789130dcb0b003ef00df0e9c2e0676352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea7c221d049a5b9595291f4c1941f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c0fb9565c496162cbc01afb7fefaf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5095c9fdedc22365d6c06057904958355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c47c71e5ab54cdf1fdd6609a4c2d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33573661afec4e8519e4739c19eac43f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a60f99e5d78975cbd274ae4ccad63b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c29e6cafa1a7bde9a82585c6c7e6d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21976f354f1118a88eca662132e7e756360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499595ec2bcc1984e858dbd9804fc21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5cd4f61dff9791ca9bc6dd82789bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2956dff1018b96de79a3c3345f76b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5217606132826690a3d12b8f8c57f78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831dc5b8ec043388dfc5c47483a9f68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b124a6c3ba391d3c23ec55f2660e37e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd05b37f4e8bc0a76e245fda554ab9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173785d18ff2c31340355aa26924d144368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eb86345aa47f88024ec9a3bd3b3fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4b5aca11d389e74ce9cbb5c05f6b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cb2ed4a0c532653716eba70d549c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75224fab611276eec5a75fb5ad723000372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11f64b8dceda21aa5dd1d43f5a00b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc250790bf401368300456d805e37665374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd9f0ec2b515062e5547723fd0a58a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e341ef18c76f88252f33258946b1b40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a642a1e6d48d380105a99dadf394c9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad46d229605de3a4eea4d17e7f38039378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cf965dddab0d130bc9339759ba61b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206be18a2322475a7b096b3277b2094380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d977c5058ae6a2a79deab25fd7245381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bef2ab2d7dab53b581895cf2be779382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dda78efdcdab53f96b6d9f81b7a17f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e1c7b58e9445ac5baeaf9cd07a454384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e3e74a1e989c84a99dd204d2f2d6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793c100bf773098fdc8bc118e9b66c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83af6c11db752e49850e4e0e8d5e65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c72dd440889b76630e3b5004758d69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed69da246698c9b223732e2a1d30249389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3029c4405b2fa3f29d7beb244c93c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e322cc12b42ebc54415d37a4ba4e4e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2961e0bf3d78a5b62b2ead8b05b8a50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ede5b8015731cd85b003bc6896748393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4730736a90207f41939208242e8dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0467ba3d2d59243556375a0aed2324395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19d6e6b23e978f6982f3cbfaa3b9c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5b86bcda809e66e94fc674c101db7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fa38ceff131b16d75b00adbd6766d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faf5c1bcef09ddd8592fbfcb41f916399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc6445d59a4eb442bff19a5e0a1ee0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d05476226d4cfbf4902b7e78df9eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8eda4015ea0e38c5d7e3f7ad2edea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de590a973954e3802aa879fe14034361403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789e671ededa55289aab1ba5de81ea1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d704d279a5016103fea7399d38807f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a737684962af3908d3dd245dc689b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d6d6d08a20d3b5b274015da11b50c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad42bde204b58f3f90787b044fbf35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7213a2fe4a63403b0b945ae9cd4bda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015e188aac7d32f13997e3fe625aebc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a021ef78f2d1a96852cb82b35034501411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7217752538b3b3c1bfad5d0b9e443f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d3fbb79cee1fd65b4f3105321b276413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba486b1d4cc55d2e02499d06e4b092414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa5f04e1023de8828338ee2586d897415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb94ddf104c5778dc66eb7d4de79b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719114f58195756790c6c1584e888a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2085c302c066200efbb1f701f55ac45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36dcce3d0e9f08b2c49a995a0662c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d16e232815df5716c67f134854e704420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256b03f064a2acbc7a74e1a8b58fb0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800ef7c81e47d675f3f94a9de0541cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f650ebfe040087eccb943e22dd1191423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949697678d57698b0e1866c95ffcc42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d61220cc2a96d75e79810419772b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2d9d4ac92a0acea2959ecd2bb3004426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9ad6abf9d744c2f98d0271752cde4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9de6ab9280eb508bc89664c336cd18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc9f810e564fa3b0aa67a3734a5d03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8780f99ee251761a4fe07c4b8799262430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdb093c7fa9b5a23b494c0d09b2e87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384b9a6fa8d63d98261332446c66e59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c7c6e73d5454de458a78fd86a209e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37362b70911fae576f4e7124787101434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b8d4d3cfe3aca3566d83b657bd1be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b85e8806a9f9d27b3a7733c678bb9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf853653153af4aceedf16c81808a540437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28792056f478231071c5d0552579d7d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152e5366d3835366d9b807ceef72555439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec5a7aa4f7a9832bf783449f7af54b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6dadaf89fd50341dd290521b8c75a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bd5c9f7b3d1c9f25de739f11bba2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb447c468e543921926866ee2024602443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063187f244bb12c8f6e234189c327068444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900d4d0ffe953c5e62c67cbbc4bbe6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68678aec8a7b8a6501422fdf0179ee1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aab2e8db4fff0352e84f951b189dfe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223107eb2b1c4689517a0b806004ef7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59c957d9e7dc41cec9e0725311e1bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd569c0f4106ae9e96b321449d486dce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568cd554cce1387c5467f5af688c6ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32189b46e3c64a727a1a190d4bb10e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a482fab1ddf5561405cb8a89071565453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f28c94e8e59ca92f0f1241c3c33ebf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555ed633e45d9495810fa0968fc29e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906a2b049346867cfcbdafade3b12db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c981f46f1b55214aeb7410dab4664f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3a16401e3e67123ea3b555282f9e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec9658e7f49eeb7665b0eea630d49c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53d506132911f000f7de911ca7a010460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96201ea83b4e5847e910e8609fcb75f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ae064af8f24e14bcd677ee9c8817b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2428755fa243532c85540c64c35b14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaf855feda7d36446e312d73801391464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a58fb196992dad68eccd1dc0b80189465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27984a1f8dc53baa1262f8f8d6830735466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d3bf5695b383fcfc40c9396c07f1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08baa10bf7718a140f5b3d9f5ce2042468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f79ed887343028b9b80dc0417a6844469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fe2e27ef67c8d9c4bf2ddac7a06da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b27342f00f61962f722e324160c914471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f93fbd713556de9efa97af87858ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050e5f7948232c599ed4cf97f278db4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3742a2e07cdd186af5cc5df85719c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22484a9c7b301700ff9dffadcbe5c66475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0251a8c10b864731dc583c6d1438de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873f31e2729e7fa607bc6a5c518210c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa82d46d918940da4ca42ff195168e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd6328d73206c75c6d89922f3f8a6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a698176f8afd96e85dea863049254b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6808191f200595b784fe0968c452f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c4be349f3da1af9f7b08ed365d1a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0365722132ef713f5213286da617f49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3286b2e4bdbfca9c819e1e9185abc0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6e85e66d5949c6fe5b16d0608d2cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35130d472b426a569d0cc9cb808e7968486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4e621160d14ee4e887e8319cb8da3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91ca8deddf345ced57f7a1bf99e145488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1c010844473cd89159e764f728617489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6e258208b7877bbd63c0f22b6304f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5585ec4981ecff6c1ed36dd6713f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e24db456c0b60159dcbfdf03bd62f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c018f606fa0cb92274348a43f3def493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d973e58cb53be6a3537fb63d9cee0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889fd00b229f146a58a43919abab8db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8470ea04ea09321f7ba5741f424bda2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0596361b1484a2f7dbbe662c19f1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00ea158c96d8c8c1d434619d5c61a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186fac71360150df07d0d3d3c523e3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277efa8b4e4d1f1e4a6f9aa1c3ab77a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9a1dbb3b19718ebf43bf086da214b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420aa555855a7ee512fec53041bce6e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297cf6cfab9668c1026e936ca18e5a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b419e9e6b97ec8ad8b27186b68a37c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b04785d13163ee882200ee0dcf16e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18741305b092be3da14087c134cf107506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf8709a0f3164135b544812caaa578507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a829b0287956a3690068af5699bce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcb10f567dd1bf6d9e9bd032bd4767509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084c1a5004668305e8636093f104f14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371db1d8b2e99402417f50b3d501ed4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac94000dd7d05d9d0d25bd542fd65e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144eb7de90c55becd171722443bdc6e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaad89144726ff10e2f006ae58229b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20378ac8fe6294be4073631422b675e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2c9c44b4ce36fd654fe1b2768bfc0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65202c0735b2f809add053aed60db5c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64267eba2a32bf45c0efed925261d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44dd09a1b6b137f649e504fc1801c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bf95395ce7ac97202579d3721349f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaac9c889cbfe424f5295895e5c1e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7abde0356710509152e355096edb94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccb2a7cffa24ae0a676b68c5ab761a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c5fcf2281433cdda3e96335937036524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42239cf835973248854a3e21415d7da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f502e5a7655cf0600a57cfcfd993604526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca964de8716a32fccdb2196458648ac3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f59d3e3ad5c06c274a4360b233007528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ef0089c82c0817befed12f6864c3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e47f8f1c428122bc14f9ef55f8790530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa4e69d4f2f3347709c63c520b79ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622455f76cfe700e7ec23bf388748eb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d72ad621cc20ed3843bca50d82a164533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee13a734a173ee7c92554f605983bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804833d52edbaf7e74167457f14a7f4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072ce1509cb24223949acfd6ac5a228536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dcacc0edd1b071ec6b0bb6d631dd5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05432c2c0fce7f6f3b848d922e3aaad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392cb1fb6fd6699a3f58c8661ff1ed4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ed866e2e3b5c6549c0611e6562b1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c6b82021affa414d22e4cceec5fc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd45165361b6024319c178d9b4f323d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e82703c0a5fe69795140bccb3e951543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acc37e0a3a50583057cff6f3b5ed25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f58d86375edeccb7ef0f589840b562545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa79654f5add7e8f3999339f5e42be1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139cee601913d62a7374d32d934e80a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d351f82ef7479b27228bdf83b39dc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9b5ac44b8af4345d38e8e76378640549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f7adedc76925c6be5df3af79a9b0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9bdde50ce5e7f6803d893cebfa8ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6c356c3a8b68ff6f30711cab829f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82380ab3479153c186681fce710e79553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf6ec2656240a1c430258655bb5027554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ebb63cc7b67be0d8fce919b8815e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd0bbe2f4e2bd586b41cdeb7529f81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f841b951a58f535fefc503e7c3da66d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27d9fdd0ece97f61f85bc7988cb6cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232322058b3cf64b86c59f300cd740de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430da276e99582f865d1114d8e024d7f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15d1e12324f9060e0f6b066aa7e42a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ea20d688339344d95f5556de8b72e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4410762a59dfa52c47f548209668e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2e6eadf87c09d61600121f680c872564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1d6ec3170cdc99c281981224950fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da88c36362189134787b0ed7c397e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea21ffd4e60656ea422573c9686bf21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969b3f46523aafe3ed1aefa1c8767c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df940edf80206efb313ff781c641617569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579350bda4c92f8314a5c42942cfdd98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93397b71997e50e3465c4e1e3c6348571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48308a959cf2f7189dcc1168e96df1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67dad72e3d9e80765e07eeef15273b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82aaaee5730dc959b83e229e6b387e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc92f2eed74a03b7532c62fac3158c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158d29029cc3099b6267f78218a87c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15a427c0634eec1efaaf8706035b93577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feaf90ae0afc58ed6b5d9a4738f507578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca89da146a0b966ecf343a22ff71ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bc71901004978728c27d300b473c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ba8abf08911b3b4f35ddac112a774581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40409e7e3df06b15ee3479d2bd17f14d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254b506b2e5658a7bc9cbfb9010d405583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56ee1839e17f01598ff24619833981584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57283f6e55a5a168a070281250c984bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bfbf3ccc586802e3ef3fb432e5e4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec21da2a99d1e8e96871dc6ec0b8027587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0960ce097b1fcfa9815da7d299b365588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54adb1d226ec41a9b6679e2a931ecc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b23fd32927355b2f98e02ed510b121590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cd21ce3dbbcf19ab698eccd1e9fa8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84117e0b5e1ee8b7aaa7026153937a39592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6433c9dc4a2069677bf474b4991c71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de54f43f90beb1e8faa1b2c6241df31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6510ff7b70b421ecdb21d181b0e18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8345130519143b0ed479cca5f71ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ce82339e952989a9bb6a6d137c95e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f28d8e5fa2811be6f1cb88f402b4b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dbf0a73ed6879f509a958e60963b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc213643a127b620ef53a0ca9aba382600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80b4fd5dbc5470e88824d2e7c08f87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa81b319bebcb3b82d8152123ffcad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41302372336bf3ab1665e39ed254ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568590ecd385f2fedd20c9964d4bed7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf31439486754303ca6018d5f04f6b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8445f6dfb45e1961a963a2cc87947606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd528a281760073aa8e4b13c6ad1d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853479a9e866f07c6c353ce36cb8f17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c33e15d5a4da9843a9f152420bfbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3429b55d2c26148926652c12d7515d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35144d2d038e0562fbe0d96edb72cd96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f512cc4122610ed0239cd23248a76d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f030a868dca3a95349cabffe68008f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa626799b4d0d1b1aee8cb644b7b8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f80992d715d00411a31b333be0042615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0541d7538abdb651fc151ea91d85c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7c4695cef04631033664d09657ce2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e352a5f4c7c601790f41c4bffb3f84618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875a6c950cdfbe931b846c8f239ef31619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3291581cb525d0fd234011d76d4be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158bf595f0822e99e9434d8677ed363621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c31910bd668b10797cc8bfa06b19d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1b3ab47cbf6cb38e2390356b63600623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edac08c77917ae67e3ac9844f2b67f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94975bc1df90fe151df3e6d90452bbad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e84bc2a427fb171666e3ff7ae73fc6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95ad55f66e137fd108e9c7f0e97a7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808283ef64152dc90a64e602984f4e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc032865036d9f6a848db86d5af3f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e52563ed2a2085cc5db588bddf5c26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b827d4d411aed3e639d6b10944d21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a751a5aa54515765ba4e1ae81f946632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65949e85910b426cc72edcc8cf478d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511733ec1502fe8628453ed012f7470634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9347d91280986c24bf1a01f2d7d8c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8233fe71c8fe54fff33dec17fdb7ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17393be499c8e1a652f362086d1f7f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b58093b5b12f1ffb8bb11aefd9c4ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807c08e31dba1e0edb73743293fedde639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161723bf2552ea60e238ede83382165640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af88cae926b4e90cf094bc80b30b13e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886c565022c4e595d1fd8afd2c9da7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df15ab3ad070a8d54041a80d344659f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e53d6b97b47472987d730b696be24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8d729bcfeb1eba734fc9634eee13d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6545819dd72ae768127f8d2eeb18486646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d579f383e5e8a6b76fc8e108eaa2a7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50265da32bb3d02d22c581d623fa91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0bc8ae74706431a729586703d7aec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c774c11b1a512a84bced85de42e84b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f27ae23cb6cbaeee56d0ea9e792db0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03b076cd8fc06e918b546fd52557ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441ff9fad86e4e191b28e21f556f60f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bfc4f8123c27e0b86ffa1920c599e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f7a8a277a05f7e621d24d592c5b5d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b75610a48f86d39dcfc9b98b692006656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4626e41214a9a5f54ae7173d686e41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458393d2816c02adac68577f64d9361658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b5359473df44c578af0b8014b140f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f092de7f0c2abcb142ebd3a73ee398660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2a52ab91b9ea455de329f10de63c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dff8b40556cd9282b4709bd2cb988662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a6401fb142a72714416caee1686af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39344e70f443bd87e2f1c0f43b905d75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afc40c46ce6f7f87f1d38ca486a64d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca7512216ff611e31a2fc498da10a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973e4a051b5110b74d1c43a0c0afc57667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a8f95870fb27de586c0ccc17443fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a5ba78ef599918443bb1a7524d828669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04362be9fb59f37c6b545e25f43f860670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c27ed5003f9a0308d437eb5a8e29e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933064d7f1b85cd38da2f988e92631f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686cf93be0969fcf6f581d142c19ce0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dba8abcdb930036b63a904e8b1de7a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5dae71dcfd6daa5504e1f947aa4d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcd16a35be0f73281012e08dad0274676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b8c6cef01202e0d96cd21e6dae30e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b96caecc2ad88aee484383c637a052678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efbdbfa86ed8e374f1e2a702c604f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ae5216d3fc9f37dbbf987fb3105ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5151e322fe4fd17daaee60b8a5e6c35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051ad70f17f5e945e643efa8318a04b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5e39dbe88d8287ca89ce3fda80ffe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050f286da0391a50ad435aed81634db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b4963d3ece4749ef3fef998fd6f0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a841f63a1f0e03e68809b6c27bf91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1badcf250b52fa922760a25d48362687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f856407571d94417ff169d7bfe193e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de137ac0fa507781c9ae0d60cec12e1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b7671a2927f858d2206b6762ae575690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ba3919e72cc9178c60f27dcd507d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bcfd72dc38fdd27397b6cfb7bda51692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a91a33fd9b6a735eb769fd5dd00c45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80a750f7b2b8602336bf8021af1dce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabd28f5a8ef38529d2d5421a0a7834695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba198a89462be5a3d09b98f6ea0e27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8d4f3b245f7a9fe1d1d8030365fbe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388a7083f8ba5a2a38aa8245ae2cc65698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c70ac62b4b7ed72a622ca1529e6c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad68caf1b740fca27f9c1c31199346700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033ca18466e52d4dffb6bd031ae7cab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5d024f7545bc3e2df9979b8a68eeb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921bfba178105074e0afcd59b63f81b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c79368570c0e724bf64656e4f8e7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d15c1d4ed8d8366eb266af61dc7bd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb99e4985d16e728e193ca0ead4f35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d94c78c02715931fb43f1886109ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5480e3d3b76a82c09b940eeb9ae7ad7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e28f3ee66dbd77b761f99f0d0799c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926eef8f3a2ed21f317edbbaa94639e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727b92376f3bee04ac2803a2ecdd2f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc5615af151ff488584c4f6c3d09dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf804b9b72270a4d7c99d20e57d8ac66713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b31845277bce1a3a134e46e042d15714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5baf99038fb82d386a007ed5b37b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90252cadd63158f133e3693b3cf871ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a2c3fe05de17eba7c05448c6ecf4d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef71dce74b3b9bcb796f1e1a58bba8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ca1a58ef2d572bb0fd1c4ccbe9c91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bf846fed83c3a0a737c5c552b1da6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca586553f910e55e342e3c7f96ca80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8f9d27608791c572ce34ad0992e06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd60552ee5523135f7dc536f710ce5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d0cb43ae389da5a3cf8508ec2c211724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb5462b6230a42748c1c8430f02bc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8797cf38d6163bfd7c7f8b88e76ebdb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f699d8104f8dc819833bc2796e6d0e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b47b23c7da50d4950bf921a8da5c1f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e330e9d8c30d720ecfb88bc8daa8c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31f55f67b456ac9915959d9812bc63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bea55bad70fd4646d697441fa43c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b296f9fe4aa2ccf4cc86698d0f232732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102b5043d09d63b2d90ad8c540dd52b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3309d960992f0d8e7d19d30f7f79fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7b72b116b4739fcf30bfa4f192751735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2528cfa05533f60d0bb9b19eca1662736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc17a692bc9b1d36e10f8741ad92d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225b6d92bafc375e31654bcfbb757ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed5250e7af136263988084c629c046739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ecd5f373e3eb2422f62675e29b3fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c34978aaea0cafafe7d82bac839e32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4830c665a15634139df3cfafbb00bf9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7736e5b0a7602e8544f822308f5a3e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aa9c1704e56717d72d3d5a4ad84ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02243ddb66e8acc2128675bea169b9b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a96d716848632baf62d1651d0d086746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933dbb152e13bf95c0f6e33eb5c25fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401c121e44ce303beff97b196c9dfd9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43bc55bb39edfdeb99f2d8217f6fca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d18ebea9d82591737b28953508223750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31c7f233e8f990c932a10885d63451751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d2a47e587cd9404ad11dbfc940233752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20adb3f7887101b7c93c671aaba2afb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b76b48cb09006bfd55a5fa7b83a10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bb08be352cd13bf6462eb082b2329755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db51c95dd9387aa74b975ed7b623771756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1857b2ac208349f48ce0902266225757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf500742b22a245bc493576da5f874758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0584c2efa1f1314a7f937222d7594759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>