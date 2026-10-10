--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854edc92122d5fa8275b6d74babe59031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d3a6b8d7d8d4a1b10f627b5cf0ae22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0324e5d94e4a5e03a6bbaf867427f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a07ee882cf7e684de93f78853d2ea54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f785fdfdc73d60fa2fa964e51b8fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628468479ae8075b76ec211990bde1846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc272dcf73fbe615af1b3bec4e83eaca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061ef5fd7aa6060034c2e2a83c6eec68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7b96f364c6bde2924d2ddc823c5409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df3eb2a8a4769ae298025b0d5eea7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c372efd61da365fca821e30f8c754d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6cec61a7b37134b05c4e713928b7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48b5b66509dad6995caa178735640513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65478e0b6e6b2cdf9446ce65eba2e72a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b70db5b2e1ca0016a8f9d7384a3c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b9b930fc89359a7a25e91032f60a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2285251de39e7b6671f8c369686f8e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649451b94ce03132a9d502dadd70a3bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3a454ea908d1332bc94d66f79984019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75507d6059e2495937e7fc9bc08775bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d735d001e30a12e6b98cdad0e58c9ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92da0a84f9b7d8999a10a22ae7d01622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9321989181dd9cc3c50cd817586027d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48881d24ff0d7f08a78a1a96d847194424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5720499c4f5cbaa735aaeeee6a68725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ee91cdcc75ba5a44b95fefcda987b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a814dfd9835419dd408c21e0e1332ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4adcc7c96e47186b11a387e4e070a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce813994e6e81b1788af691af63fdd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b750ad080838273caea260ff93c9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c2dc29b45b6d0f7d5fc42f7caeac331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec164e73c28bedd8450c04cd5758b9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e10073b644f7213bacd5fc76ad3f0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc67971a405cdf1c980e87cd423f14d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5281b2ad8d4c1da65ab5932bd416e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abba634a9d87d0f54f72b96baf3eb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3a0af9f4eecbb84d3ccb9c38367fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b49c0eee5c9febc1726f3c889bfb3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675dd9060cb822d5c533bf77b2897ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840a3fb6c593e0d5d32120da25d3aad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa23596349a20795818c0297cc5fec641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f4ea6e20a0242d424393851c82a3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10737399c005e3d91b325ac27ab2a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ab475ac266400b4c9faf66887415944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113b2bae0960161ea4569ae1e73fba145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90882f9a4e8caf02af76b6196f733fbe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6acc1ff02bd752f078471ff3390bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244a4d6da18297254c5fc8ef2bbbefb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422749906be37af010d6c9a169353f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3662a53d24fb535e6b85f656ba289450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c2bb9389c414846fcfcc55187828051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500fcfc49645a563e5e6114df5e98a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ccbb3ca55187ead8d1717e8055aba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a4b8cdf813b697e26a3a06b68bf0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cc9a71cb88b52e73d9c85432075d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24303529f245f24b67bbea2bbe446d0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2d65125cab7a0545427937ad257bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933138e8ee28ef946bcfaded5f9fad8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224167922c4f590f147ae4cabb8e9b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceddb8474f351c9c5c0142cbbcf081060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc883c9c8e2902009a8b22279d000c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57aeca8beaac4851215f4b499fed1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbfff39ca5bdb843a7e6d47d42d48363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fcd664b619b8c6d930e26d0baa8be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e44bd6b59551ceaac7abb88500a28765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605791a2ec2480b7de19f2ec0f655fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c07974a265df44044985a8927129367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cad88415bee2bc8c450ed06a68b15868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae6bbd0261e62f7cd18f79afde0a9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c031e5d16a92ab8f750f34cb06afeac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dd8b21fa55dfb680c07b3c6b4660e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6943976102fd559d86c0285d4dd6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b1a2aa003a8e6a1fa7eec705e295c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916d50adccc85e2c7b010cea068f9f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46026fb075dbc098aac77289b4f1009675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203d449862744691d00ccb2f03572f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e07e18235a7ac8d148fc6e86ede98077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da299091a82c742ea962b3e6cf26232278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a623cf2ddfd89947cd16ba071021db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7819f3eaf25f2a114bb044a50846f4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b63145a63eeca9dc0b62cac6ec98a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c91768c39f92e19b088d17ebeab66f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd998ab6fc7b2a7b06951e31df98cc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482790e05397f3c5c67f9fc193c5c2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a747772a208c4c276697f2c617c8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43521b9f11405caaadb67a40101ab1cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509dacab6973962ef3ff04f5abafa4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa9851c96922f013e73a330faf6fef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f52971786dd23755b7c41ea11791ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e247973693fdf2c6c7379bb01ccc9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad5703822efcffde9b6c0caa231ef491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c711452b2e31ebf519acfc1875fda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319db12335d241cc58ac44b38b0e53c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4233572eab09a46aa965a10bcbb9fcf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc2699e1f4c55b754f6f73cb5234af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443df366f303fe4e4ada7152751946ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2f2fb6941a42a5bf53035462f338097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe62911a083156e9443f4aade31c9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18b6315236e72e2df5a33e339690fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747547bae01fc9c7760eecb44308e1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87264c30598d2465a32e60cfa313c371101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6202dab656a4b7c6be4aec038407ee1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc713b7c2c15a96c8086fd016f7bce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737f06d65693adffee24a1a11135ca9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638a7819adb22ff964906389d179307105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9b0b72a1b1ce5ed9804c42ef78795106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f017098a5d036962be294b5a73b2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cd5ad6e3bf074c16e504253c9ba05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89f1cbc886371c5619c9122bea38ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ef11c485b3c78fd4a4146cd952fb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84255ac02a9e0529235057118185a07e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60393aec8934128e5067aff157d7c0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bf4d27c85982110a8a47143e707aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70768fcaa87b3d671896dbbfa0bc07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba96931d835077aea8899788b6366c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506b7cee03e4cf448ed5eae32900c80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11407c9276ca9fe935720747938bd479117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6ec50b3487b66abcf06078165ce53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bbe2fb268160beca22886f34bca2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8845498324dbefef7832fb456ee50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67465bbc9cb8fd5f8e016eeffbcc7a1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827225c2b47bb5802dbbfecc5c3e9a85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecd6b48ba01c9e5db035781400e66a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7935d0a9633fe009054d3111a1178af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a5fd61ce9158b10289c73e7073354125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdad6dbe6a4b477a5b8da94a9108f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7768762eda6d3f80989f487d1bc63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82ef6ce17615102b098f48b7c6b127128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6a7683423f750b9fe0f113f264606129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ab883f35c932b0a93a2813c77c422130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ac5a87f4c8c6b1f4c5abc902fd33b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186845b4d62ae23b2a31ede10d263e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a5c08a28df84dba6c0f2b166ba2c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e84d5238d9a34ebaae3f4e39548cd3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6d1b2400be1ce926719fc3051bc10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a6c8ab627d5891e8ff2118faa6f80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bd7aa35278b7446755971abbe8e93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b50096678dabe9f03a00f97008521138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006337a7e860210691da76e0d84ab92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216ebaccf43b86f2a420912d1608461140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c749ab67e49b869d17fd4dabb53fd84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5637ed6c9deb4e0c539b676419e1b81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c4930072d59ac19ae6193507aaf0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cf3acb444f691c4851684c4d328bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df43348ce5b83c23d01707aab47806145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668205d18fd6e99ed82ec7819279eecc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96958b07e970c940626281277b6d8cbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd545da3a3632c51b8a76d23cd1357148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ffcc8a241b82dafb0a9bb5f592e5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c14d1c92533a52d8948b82fc6a24e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341259171f9fa7e66050e7f1ab0e350151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a92adbde503bd97e061c17666907e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd287180f4dfba255040c345e5840a10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02912a65343c74849f7844d3b9e362c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc863552d2eb5b24df8a4ed837dfc27c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbcdeef65f4db449f7d2baf24d6b8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf759279ec7a6c02daadc029ef5d3d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d87d9e3c58c8e3bb263cbbff9fba8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42fe9eed185ff0b46b81a20be1659f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befb5c7f346bf1fd01f5f5b32aa0872160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b0e370385a3c92331b23e5f87675b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b9e9f6885702665bf815c90df27db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9251e7cce7e826f7b2890e43bf5a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f586ef6d0f99f0f2a37967b282e27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60258f1490f3152a4564f43e13e5cfe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c277f12a4dd356b141a81199886b33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d930683f14ba04fb0fcf1848fb0476167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd046609ee6fbcdbf46405b1d8ad749168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0083a69138bcffb725e1a9d34d11bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210282901f6dda9490d2dd24bed1b07e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3612febaed4495fd7580a34ebc787171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a29ac6e27132434989592c1522d00b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102696dd3c14e623278adb309fe25f3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75855b266b956fc925a0683b6e9ccebf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce88b738e2299db77f06bd8f208c05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc15b7daa3adebef1fec491aac3231176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b48f849048fe56b66e27848b8a69cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b521bb2fa116ec00ce2cda6ff0e3aeb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8282cc51871df8a6d923372e2936ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d33a4be89f7e07bc16f274cf01eb19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93fcb76ba542fc607aa2326c4e1017181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6da483c27272a15168952f45d29d5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa129494c9bb39ae8e38638d4a2b2f94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f08c78f9cea689e15c6ee930adccbe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18390eeceb3a866fec49b08ea8e02d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f612e7ab67be81031aa9470a3e5dc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde21c2af0739b75a55e4388a5e32652187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdecbd281ad172be01527d5d68c78ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1289c14f33c4514de9b22d3f8232a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fc108630858a57e247e731f979e8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a7afe1d12c0b701428530a7b9d681191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3911b1b5d06e2cad26eef757ee609b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e9a3afafa6f274698ee7906d5df22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bb450ba64dcd05fa82ce456321850194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9153344bccecd08b2a7226db67321c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be632beb341d406655f5fce339ab1bb2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408bb49691cc117014bb22692e63170197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7da39c5338e1f3a42339c44485f1ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff6dc5a4f806b52d909c377741eb25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a640b1471b6775105b67bc6ef6a5d71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684348a0a830bafcdd2dbaeb2c03656201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11a934c060328c285bf00b70c32b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf0c948900df7c2c1c2ea98319d25d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca4159051a4e422f369bb18fcded6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee642aa8bec43501539d8dfe6ce400205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d80e154250e7939e79d7c09db5280206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fccef8111ff400e959677e462bb14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53130e993c4e73490caa82030a5f60d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29f5b381801169879989d6761f1918209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3488cff64ab85188bd2829a1d51bf2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8ac6b877efdd25bce640de11faa69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a416a01adb947588ebd1eb95317fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3291617600e869e3edd689ed305a78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad451407167adaca899d6059f6f2a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a9ccfe878882b4d9a41c22c90c4eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515e37ba2cac0d8f4bc9c5fb9349279216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a23e622f7667df82cefcc672754d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58270d92f1a3860208f6734038a3e756218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8bf9eeb149e41bc49a25eefccda11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6b7cd2239b29e75d8b9ca7b76c127220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081a1a466d3d82c61c0c1f223771048221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307b00545832efc27b20782a1fc7407222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf5e7c3228fa27e6d8c939096628fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a3fb5575b9db14489db2ca80b6d8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6db640bc44b824764e64ab28d3bbc8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f0488cfa13bb51543fc2d0277a572226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e7400badef017857220870d0ee7fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba22c53949e1803a0f55064ebb9f4e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2712735db9bd3744f893808c7d825aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4363d4892282caf460d4b94a1cda5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db33cfd0702e27d0147a9208f8fa3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e3eed78fb3f60500d555b78b37c9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8ee80471370b3b76b8c6f42aa0e17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac27e72efa0674d2739f2fc2dcd8ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d541c9501607abe4649ed7555338a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756e374a2f0bf41be340b1df9519996236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254f49bd17ad8129978a223d3a884ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995e9fa173916392df8764644c82c1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82ff25237a1356762cdb52f56e089f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937f582bc5853935079ae5f03408a3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b468a2a60486e6de0758af1f4e1760241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dd733776b17f7711ae76d05e5c915242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c70818b5f00ce9d0479c6440f7f7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405681c3834a90b258d86d642a095a76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52407cee65d5751302d9016b4d7c05eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681cfce4843a60b2aadcdb7119eed6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a2200b67bd5aa73f4064cc0d9c0ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb8668ccae89bc1cf2345b0ccdbc07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845c4274676e7c4de7513efd0046ddc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f908e2d5519f4f20c9d93d937d88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8251da9cf07658650e447e477147f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8481a6853e02a8d2fcb3bb27d654a69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c597eb95ab8a9ceb9bc781f15c6695d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7986705bc24ce81170b667c5e6e7b92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfd405bd17eab8d56518d859c08ad0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ff711acded0d7e030360e2a2817e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95cd0a3b697da8843db4771cc89609257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6227c8a78909cc423e581a33825e4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854dbf4bf9f01760b2e46d595d6600b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9d650318e8455ea1c4d182686ab1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25bb729fe5ab6c71f75c6fa80df7cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915a7fe4cc1c8f24840e974f2cea70a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcca6d59a5275f866e98b960e4155e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3082ad89f849625634a2a8ea096464264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfa930b821f4f44c6b359333d32393265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12bc83836b35bc31972cc1718e1783266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140745a6e157962e89afe8150775f5ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae03bc785dbd996550eacb564893c85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689d8ff40e1e02a4f560d8423c37089269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c990f45ec7ab196e2e62a2675e6d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03ac44f2921af30d7b5bbac8a74b7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edcc358f6c178f7e86165569908f7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016c99d8f3ad8b5e12ee973b30417f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947d8b58d6a7be1d8c6e3cd36ee1893274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44e81d630a441528c8b93911d1d8d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa151677307c48a17beb1a153ef28aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669988dd68288ff0179c20f43349194277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaba5f9c4b4043dba0fadb99e6950d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a0f042430976810a6431d54c2ea49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55306040ec5aac9edd2578f6a087ef3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01493b0c4c82183d1580dc4ebd823d69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090788ef18b3240c6844cf93937b276282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7763636b66c90094857ded0acba99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fa1bc76f7b82434c659f3c41a8dc1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356df0847d76649c1bd8d76be9ff3482285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b2e433abfd968f5725f7ecefa0665286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71170baee9fcbb19ba63e7e5f72cea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630bc1ff1d05b9eefb73e8882ff8929288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3cd377d28bd3518f8cf9e0fed5762289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60c952680b859f3b44a8b5b8463cdf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed210910928da6cfd8772b0ac77f29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553faea1b14cbd75ec56d7d43e7f1086292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b3b39bddb9ed37aef2f59dd90669a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac292522319e0918e7e1c69c7c82d4de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912947dc68834cda76670e3545f7260295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd340343ee1a0c535b2213e49596e76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79261ff0437a0ad9edd3da5aa1d0c2ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b33046df730d4abd83b7abaf2219c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d272597eff40537d5c720c712316de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634005431a57c8b802e91c66035f4f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db71e4367f8e2e1fb27cb14954abf4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ce5ec3492dfd50582e4e226884709302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08799953836cb4b2d558d89d6e97dd36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684555148cc493f4f3626383123e528304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3ccd229a603efb1ad2b1f73256f30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3679484e55b7ab6cabd64a7474ed60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499ed8a9d640093a97ce62f70ddca2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fc566481f531ef5dfb2148219e142308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192aa28278b3241488d55a6ddf3ca04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887423e2daa9cf5ee49c439b71317ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa86b6b0d6f5f3106abd4dae2facdd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6ff70ced8f9a1e9f8d653c98ef4ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bc984f1a8da746e71c3a98aec601f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf4fe2fb6d7cefd8d725421537f0cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c3f3e93d640d0c8f3d12388d381f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b60e3ecfacca83f53d739b63074800316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4209814c7091a2a39402fb4f94aacd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8afb77bfe7a3549fcc8f7c7112e6ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784601a7e91c533e33893f715de2f8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b858a62527c92946f2f8ada4ec464c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c199fc2c8a7d15706cb880060a71cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347247475177799c0027892a62d945c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45f0a253b25674b03ce7565c929a47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7fe9daba6391bb19935e83014426d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed908e810a3278ccf68faea06b3a72325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cae5488ac58098f645b1cca0bcda7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19398580a4bed3a552ecf823a72cf8fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b474df7e2e3230ae810ca8b7d94ade6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3e6e79f34236149bbedf2bb4b8d78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4aa45155abf8edaf75597be26c425c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1a1f580798d8ee3faae5048cfb3d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa14ff8fa94da78d3048cb939c012f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4072108858600dac9c3cc95308092333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e310c7045001666e311d10bc6d66a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd4a579e4ae91bf669c4be243da61b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca359af7b221f60c5475a3cab041297336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecfd25757ca7540e2ade801cdd1c1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75864f83537185d93d0e8043a24185f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138839c9ae23956dec97739383019c79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb091882f2039ee9f02511dcf535f14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21c031bc6b7e82ed3f3c9351f47157341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4232fa34886e76fcdb702907d6db2db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217ffdd64a093157dcbe7e35735fc93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809c531a86f38e2cff21749249bdee8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971189f0a282d5e4a9b0d91106f0dd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f4b37894a0369e6756d28ffbccafb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832195ff3ce77680ce222429f6aba64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaacd1f9ec080fe45815cdeb79e72b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace66090b9b2ff569e212b1de7aeeae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154295cc363ae2d3c7b419601b4196eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecbdf3dfc72882bcba51b0886d4548351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2bc4474055724ff3d19fc0462aba0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348381781d776ca7e1596675b37f05c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eb63622dabf19d7463ba83c22ee54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607bd48cfa5e1a5bcfc6cce8c2b324b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612c119ec24845c6acafa31590df667356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb4cd60ee466c3d4845cd218ff36b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1340378b9a8a421672051f8627e6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b1c01458d76e158b1401bcb0a96de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d15de0cd93d2fcd8362e34cf84038360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8250a29c772b538ad26cf0d87734232361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e82a93f2c957148e9b2f7eb7f9237362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63606e8d124674733cad8a29313699f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87970cb44462fdb718a1470624689747364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24508df22b109039ff1a7d6d3157b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a12548ac3ea24b7a79178b94857c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a631d7819eedd86f316beb4a58565b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d44af2d6593b1de3e384dac01eb2e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74f468e26be904ee50b3f87192c4ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ecd7e7c8d2f877858b53a3ae7b926370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b19fb55146aee6e66d633a4e306d76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674ad44820ba7b93220982ca4969cdb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234be4d3f45d3296d1fc361939940345373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ddc23a241aa7f07fdbb179eebd0ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054831e215b1d746f8218cf88f61551c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a1b3f675f6f3fd2b2e72e51fd36d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a2166a723cad5140f9794e72247e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea592c997ae34e3d299ee422703f7d6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce100668fb9368bcc7cc27a5874ee7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897e7c1096afe2d7d9030463aaf9972380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00a9064790e31ac0ce40091efe0a2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113969655018805b7bb4f61bbf4f1da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccb6964931ad11f07790468a6d9090383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753460603e8fa085df8561fb24b1b17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b027479a38ccc989db6c51b85112a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366f68cba0f566fbeceefb153f06633386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547d32d62e74bb65bef3f17b5696535387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2ed2d404d6d5da6d71bb15e9162da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e7b2e6802d76369c479df5996ce91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc258f66eac28686672b4a8d445ad470390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882b5c1fb4276212d7815610ca6ae9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c074696ae38213168a9089d803f7e0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4bfd04f1d6997877be3e5256b1a04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30f0870bc6fe98b964f47a4584ce15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dbc757d32ef1eec6ba94d6c35042e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c64831deae168cb0e8c05fc3726da2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1629032d0cb3373e1e1344ff63383397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343835f8721344fc24caa67a42492bab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4790ab667ff753b01ef9f0c42dc00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2723d9b1a25174b41494b1cb816486400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9f620a534041f461fc2052babd60c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ef51f0cea8a2c5165f78334fdad17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c646f61cc2562ff16e196f14afc192403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd1bcc525d588824d0bc50395c70c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefe456b3178ca74f442b5611240b80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf867c5f99ff0a21c553e70574818bcb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587b4169937cbc50171137e4268275a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851cc5afce6a099d444257f3923d8e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90ed77fda8cb50c9da9fcbb10fcf2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf791c7c0bc6d6f44e60e21807eca75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75465d97553c8eaa78edab2a5db9048a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51728337f9e90678a6c2ea51ddf4807412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ca1dde23587d3907edaa914545910413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82334c25ec7404845c3e9308e9dbe17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fcc9aaa7b5a611e85c521adfe4cad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253485b19f4408a86cd9fcdb4f89d86a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35dfd9cdc2efe73db1cac08f5d8799417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a725aef702151157a9a68914e7a77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488c5641f582fbe30a135103bb67385419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc74fd6c9e8be7df15117dcdddd731e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9bce3b14b3922b006c48ca98c9be9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c73cdfa71fbd7904d79625ce4cd6ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b92a52c63775e9b89433f1265858e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64c95f4ffa673e3ffafbd33fbce966424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93fe3a19273a85dcefeb6fc36fcafb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d142d35c08741c39f9246d8924984d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ca22e20752d25e52149fbced50f08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4859a9ae44c3e1c68a9456f59031c23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179f7de02d1363f894b9f8c533cf69e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a85706e5a08d5e12ac33de9855d40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aed76752f60735ecd89d2a78631752431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688c1b62fbe30c3276594e3d57fc18a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3dac6bee043eb8b6d56dceeee91a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c723c92ab67d5e203c3243b96e57ffe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de123414175eab490c7d1ea586cc05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944768f467fbe7104122c04e27922df3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d84a354fbbb2da723f9ae093dbeedb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132f8f16f8178d59531e9782df3fb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bb2583867c519bab73620b60717a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27906029b27cfc626ed296293c9becd7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfc232fac572e1003f907a8fd8f9f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed58b7bcb363119f279ff33696f88d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4dad304a6a8cdaecd469fc4ef7f67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d172d5d8df66b964ecc814b27c801444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18036d06b38d8271a5bffc8b427fffc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86541d6705465d4278e30cfa4aa89a1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4a2fb27ceaff181dbbb58af8b17fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f513d10fcf3fdaaba41c05df4302b2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0c80f356322d525cc38e57b906df6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770833a859009a82a65567fc6cc42da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52557c17de1fcd29509add94ea3984451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e19532da5571aad44f283345e7620452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed309dd22fc03e998af98299b81988c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008648563027d141d9b50da5768d6f28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047416d7ffbf82803433a5953f8d9d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c208b03eef765ff6677543316876b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85251be0de22f6cf2bc389f1cb072eb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344c3aad9b53f833bbf753afeeed23c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a0356bb6748ba350369df1dee087e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f097f3635c815cbe57a506dc014eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bd4cc56336917c5fec4e2f67561b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f11392b0b60276a17e5b53b93a41cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76db1fad372769252ce85dca260e30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8e3bd2ae3d811ee3ebaf4483894b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40394b70a39566ad9790be580b663ee3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb319ce14fc28bd95670561014104bcb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ec2d0fc8a49112e0ef01be4f3eb74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70742abcce90f0f7cf39d9ae396e392468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65911b4a934479506543b96d56dc89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3a77ade12e9ead5f3729f1a4f7f9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efcf2e443c980112217730c725820c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b7822c621b859b2e0128d53316077472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9974d8ffe8f4253b001adcb8026331d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c45afb83e8aa8dd121c6c5f31ac763474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192916284e4507e0a21f002ec422c3c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca5be4fb51a7598d29d45364301fec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a96d9b010e2d6d4d36dff0d8d01d70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c758306e7e233af213e0507da56f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a51d09254215860842e1216830c3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920276b1f9f6d5883a14b91fec2e1ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d81c71b9037c75d31e491ea86799f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0957170d4406c017512d05f96bc79e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316f1ab7697e005c511c457ee054424483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca47809656f7843f014b01ede2facd9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc66e6e76f74211676755db1a6539d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333e4dca9fc603ab1bca0e677451088486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11efe033d0f5e3b3a92ea3dbe90813487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043430815fb20bd6e672a1037d4d632488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3049118c82cb35e7a8e09bce29b44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b07269084b10d778cca786fde7411490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a400cc414bfdf8cc6059acad796d6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a206799ee29710bf4d81ae9269c8c47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408da478056cd1af07032aa8dc154d34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ac48bd0e143e17c7e54cb3a010c15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd566487d4319a1aae363d9f95c4401495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13220f1981545aeded6bd9b276acf5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0f53011f4cf0f86727344bb0ec1b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f94ac5e25427c46a28bae05c22c04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3a6de07340ab74201428b870674f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffee7769875b5e0c8ca8a4384f5c3f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce169b24fec36da896f5c0491fd841ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd226dfe4ec5503cb73921403c3098b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939762491a71e099b77e8716d6cf1aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1db9d1efd8a4ca95e9a38c1d77819b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c9e08cf38bf057095f2f10ba4b297505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1991a2d81057f7d206b2ca31e5a662e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f273a49c9e860e64c4163c7e3759249507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3183fa53beed402c7fda3485119eef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee11288d7dd5cd8140f97b6ee8fcfae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80125ad27f4c661a01ae61d0e388a46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97e5b66384377809b8f6cea2c06a60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fc0ec2b4c191a1d60c603efe2b7ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb995200f521b90f2e5df3943690c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ec1dc9cad1b802924b035889dce6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5939d23a490bcf1b9901c92d36758515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc225dabf67359163bad9d5c7e5b3076516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81f0871e57e7b0af386a0a06271375517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1109d78756853bbc09201fc1eb345fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dccd67dbfa93ce45f72ba01205a1fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784da67fd5e5da48eb82bce37230eb54520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41fcdf3145c02a6b1fee0f8f3dd7fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485b20d959df00b17701e0458cee570522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e77997ad712e5e5a606c1ce041bd7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cb76a0dc1e23d0a02c6d8c861b63c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53fa1bbee71ac94bda2290f13dd41b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b1acd58a6f5aa0554391e927219a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434d07662b6045de8466e16fb924718527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91e990b8836df1a4076d440d5a065d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125690d705dda0c519c751c9cd10276f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462c0fa6e792f66f85b76681d259667530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412b47a147b09982d6b562d0bc1bfd6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29940bab263f7adaae523c196f95aa89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa11e7611e5fa93b03c8c8c98a69c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70748fbb1a654ea2439a97fbb26f8999534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fa155624cad2d3cfd6bf4ef3f304d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3df40a9bd6001fe68ba2f84d4bfb0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d61a447c8d5820db643efb8623d220537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f2e38c6265ffc5801da3326d7c30d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590e7211a935e156d02b5e0bbfd068f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485824fad532aed7553aeb635c78838a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e70e3a39dd4c12ff17125b7b14e49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71664174489e24e5c0cdff79b2cb217e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816fafabd0294447908b9ff924abd27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77921971ae53637c7eb5ea1be5e2d8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9824309a4a882407caa5c4fe02029545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30337159a8dc5fd4c1a2a312ad11c477546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059940ac44b5e0d418a5100e520b02b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f1b094dc020bfceafa3bddcbaf0ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95973d7573b3f36f7d003656bede98d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae00d1a005678e1ae85f8257653ecb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9261c0cc2ce14109b8222a96a82108c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1435f8ca2bc6230c9579efa9c70125e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d76919a3139fe0967b85c9279d680553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90f5b8d6ce5bd2a323a7aad20a9dd6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f6b148d7f584f6e19f17c4c5520a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1730e57fd2a1e029ff2c19d461fff6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d7d87d295a4325387c8ce7f3cadd6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b432ce1e6f113796fd672c71b763538558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023bcdb381fa412ab201a2edb03ce4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9233bd46a05c4952af377c6f7802d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa37636b61ee30c09ddaaf52bd02d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e50accc784c697865c6416724a7ac4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37738bf46c01fc26e56b404921847987563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bb6b49ec28f0fc9accfbeb0c2b1e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e018768d7441cb83f41fa1c8bff03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904b15d833090c886e1fb684158d79a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e12cc3a6be03e830efebec2a3acdfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0d055d9e52ae74aa8dbc7d44eb244568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c6e7548c8db11c64df7623d10e4b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08897ec5f0837ec7c111f994d59c76f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36500c8e8e1387e696aae0a2eec664571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d96708645ce1e10eed6c36ef6867af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bd8efbaa45d7cf1bfd15749e07657573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ee666d57cb101268dd617d4f3641b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd57f804533b84e3f1374fc4c819650575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b7ca043d79914ae9ff805daa4dbaa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beb956433caf4f1119a6bd9e28ef78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98ef503d1724016b6bc0178e2d8330578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319318267a0dfcec214d5aa635e10609579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e493d0237add15b979452871f90afbe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03165e1c3a001a8afc298afa228719d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9714a55c59912eb12f64344c01c7c30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f55376d26bea77c12c9781ea4a39e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef273f2e30585176b32e18256639b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a398b6854acd06df623e90ccc9514b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99059939c31d2521c378aa4ef7e444586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaec8a58b1decd6d457d146f8cee1f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e686ccb2d070546839dadf83ef8f76c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7ef3de8a28c5e50321b6f012a0485589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc047790b380cf7ddf18c170a5d274c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a795e01f5c68afa2908688693df36f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fd3b9559ef1a1fdc5860120507099592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edae5fdcd31abf2b0b6e0cd19a2e2d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011ae850af68c27900710215650ba36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55bc0463f1f6bec60bbdb6ad70aabf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7241c55615c4bcc52d5ddb7694a3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47dc49b4be72c38312bde3aa308c94597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b42e349adcdafe76db718920528e9f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e6f95b1d35b873f9e94536ae59103599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f696cd517e635d0c89c8081fa17910600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c9aa1fe948ba465104c6f9aa7065a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223e094d413cc26cddc7e968e4fd998602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d735e8003956baf6314231aadf8b90d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf7285c9f41c572dc14ad3ace60ab6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3211c73a06b92a0446660e2c6d9a96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c87bc581fc5fd2f68a722145ec3c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b974815d8f8efc8e241ff23c7fb2243607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1a274cb69c02fd9eb8e0118179c79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c09757ec337d86fbb17b43de63985d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b38371e1fd472d2364c37c1d513f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63ca6aa94d36f964c2a891087d64ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f99a192735599d535540efa1ff58a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc76af70758850e1a49d817e69b74a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdad5101110169550af59b5809b08ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c079cf1f1951645429874a05aecea7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f0dab976d68d59b409169efe29102616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e96189c218b5bdc91b4cee16d9bdf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675890cbfd59d1d3ddaa462ac7b2da1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfe83d02dfd1bd48454afbd2328b0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c05bd57cfcbce8148f8ba5c6327ed0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0eacb18bc0b6839983dacf84d15d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6be5be208f4e833ac97c2cc29efc13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a41fb65993992173650c0aa23bdb8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46402d5d3a0b166bcf20dbae0f12411f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac102274c06d16d922ce1d0a87c4438625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487f86a1078baec1489ce7b5f812405626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f70969a80ab409900572aa94ad120627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c54d170dcb6e830207f92f18a404a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0991100411e69d6fa0b21514463b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5954b3683efe4e427e24d5668e43346630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f27613ee2e541a3cfded0ec7743600631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1d3d30dfe0016f9e5f18ced26bb65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f441472976bd46d07a6049a57f63ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a040395277d6ea1ac0a9a58cae46f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f225f82f422bcbfd702b88cff0dbd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4538305e6d94a3d08c72312418429c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71987d02ec04517204629b1604b022637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9b22191091443451ef192f82d26a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059277dc17986d562b96cef21838722639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dee8ff7b8baeb7be711ea668003775640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b990f90bdc8bcb99016235d4d7d68d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b4749ab173d464f918b71999bc106642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df969d8371c5436dbb316f6c9f414f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bef84452f9620c7d84790b7e664e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39c7b8e8bd7dff58d3bc9662708dea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb1f78fa74ba73a1e1104a049a5a5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25171da0ae3717ef20af651518af2ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0864c35d8c29732faaa05dfe8150f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6556f92d80c280b5dddd3f05f8757649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d758d89a1989141e24e7039c07a1e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27b6fc0cebd318c748ac721a1b9d39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18019262c4145c1ceca15145025a7cdc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882ec625c42a2e832f6dcc666b160bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5860e5de5c0afba903b63a24c6b276654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e85f553e6568d8e1854116f7b58c9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15d7f35fdfab33ef65cfd464f35a98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc7c7a30c9f6db4f8b8eb4cd79cb62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5f0999c2eeaa411d677cd2ea8a998658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81913aeb0ca49c25b6ae5fdb83ff68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1ef68934e1d551ebc4364c2f48a55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85d6f11c5b5d9265115bbd3dd8b2bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7994dea83945c636faf9728e0152d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d22c8d6672f4aa6989121698598e2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7bf44b8c625495fac2e8e6fc8ba4f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a29b504988516ae8500a370ddc38e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378f2341449bdda75021702364d75bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eb162969fce79092178297612c250667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080aad9c6c0f404854085e71e52582f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bb287feaefeeb1d29a58fb2d8c6e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bac1c16e222fc4f16f50af230b139f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868ffd05caf4bf6efea142d6f895ccc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935e922d4d6dc916bcd19917ca87570672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c9eec3410bdfdb4f68025b28197f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a16c12c8140334cdb54c3e7eacf6ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34692f0a0c0b737cca441e4dbd2fa0bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f579660a72cb8f6061b3296ce6e24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710f849b4c0d33691fd18cd29eeeb9f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db03b2debbe55b396ad40d296ff264678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a738469cf273a576b8d3b9e8c553a01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246577ffaa2a66458881323f65d7aa5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2df1337215c95904037638a6ca19f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4d589184c9e5abff8d0fa5ca82acc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c65b21afff24d985eee0a00e813565683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861253f2e6368e06fa6aa136d9f5f90684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef307d2d2cc67204e06eecc66d719ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc04bc265d83b2a01b900798c09d73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c317d1ad4d646afd1b7f5eb7f7be10b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342058b883495137a101921245cbbfcd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812bbb1e503db449d38ec863995c912689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0666069cb9ad63db8062a45afbd274690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0de1f8c3e7b4ef37e8b520455e238691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119141cc48e11f436380339e1401fd67692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f014bddf1fe956bdc0bdbc34d74ba5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e5c1e2d4056397a3d72148c7d900c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23099ac44856a4827828a0ebdedaa8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0de0e81bab7f739fa0c850ceb541b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c299268bbd5ba886c073449db52d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7dbb67c358eae5ce46a19a873f40f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb565694c90112c3bbb13cc1aaef8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477cbf1ed75676c675eb06595b6772b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f322683d599ba8b846e8bd7a4f8459701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daa41a754d0ba1ddf28ed259a6da63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5840211d9e288da975c393acb686554703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ef0a078d3382ee11c9d31f9b12402704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd731c86e5de39b43019d4cac506af7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dcc1bf953f5bca8a4245d005caec3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec0ed5142e3d4ae583af9279532bfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6bd388d0c552843b6221b83a3a6bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371fe1acc49357b5cacf2863996616f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5966b8cfe60dfcd57fed02d4fc02db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599143780249c885547d5ca3abd4dc9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871cf985c581c32aa48921d15e028ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a69afa57fcbe5f578d27b60a62726713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf562d494cf3e9b1aa425ffd9404300714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676a8d494c186621a718b04d8a98c7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f944119854b37aa867d326ec7ee0ca3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b777808f78ff5aca95255714172c876717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18586b72a1511378235a96baaeb93b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2076a2b7af7885a6acfec69063583719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1822d0b7fbd1792c6d1bfc0e9e134720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b1a122ce910ff36035fa5fd692b89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2ad82eea35f0f0ee7b7a10a0fb410722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025fa64b022f85e985e81f2c9bddcfa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b47f3e6f0d83a4eacc09efb4fcde6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524a9cf46f4917188d6122ad1b81eb9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29ee8d45c69b0abe252aaa8920c8d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6187f525634d3069d57a245e331e26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eb9bc73c0ade1a3d1b0a9944c9fac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08019f712940cb981415f432f9919587729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05473f914205756c621bd76fb49d3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ba294aa1349872dd40d9e3287d62a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef6288d8f769d5ccc22448fc407583732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171efad3cb1c275aebee3d76cc517d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437549051c0c1f9b88653f76120a043a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b0aa1192e8ce3c123ca44c7da7046735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ca51c1174d7b7c7334a616b25b4dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e3ad75893a54fd762e2a2359520e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700e1ddcd83b994fd6ec25819644b06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac72f8dbe4d196079ab0c91d91340f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bc5720e2d72980d8f2780f5972db9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e160db9e72f9926a178ea25f26e70741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dac68f8bd9db7aa305623fb10fc17742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b195e35d5892f4813b91e97320bcf1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a290227888a99c7b4655dbc34c8107c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1f1d183886ea1671fd09857d2282e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c8c7ac3961f43f4772fa06ae6b449746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ebcb66e895550f00d64f8e01d3c3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce8f20e2338781fb61a325dd7bd3fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bcbbd6a758cc42b396c3c509e50ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97603b262239cd132a5d3c235c932e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e551132308f5bba9228d688e08c5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2469ac4950187422a57d890759d6b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a48325bc7a1b48b7d5735b5421e91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e246530fa712553f7d4b96b2d14dd26754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9ac25764e55802d12756b22de2672755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cbe94fac449d2ddf70b41abf31dc7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346e98a7c5b60b1ec56f1ade9786582757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b131160ed45bfcd6fe9190246a91f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8a183336d4ddf22232c5f9e28d7a5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578e887db8a341acb01ab7f8c3d96c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0ee98899acc1b5ec8642a50c98fa52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaff5388e84f5807914f27d2c9eaee63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec1f3284ba5aa9852e2056d08911e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db822ea42d65e1cd276c61ae09fcbe35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba61708922b81aabd010fea374bca996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9227bfb84bb95e7534f16a65329a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170d7b99375dd6e7ca8e04bd15db4518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fe135600549eb82417f98f17c416c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4f782e901e667d9fa4b8a21e06e4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0cf9964d1fd6e4aee4d73410c630211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e5bc8784d431ea290ea0fa8fce4ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c7c016d9a756cf83dc4bca9e4bd6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91826ee35abcf080f1c648019502c2af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71080828c825268f2a70e3947183052315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0f446a0bcd64a0a975dd3d370b56616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d251ab396223ff9795066441c3edf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b748f0860b8bb413f1f2a69ff654fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d860254a46764321402300f91492f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb149ac47833788407de75f9b380e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51df467ddcd83b585abb2dd6d72ecb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d70448025aaee85569065c8b5a006722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0639710f90245d3f97155a59e0ac3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22048cf32412df9d8ac57d679e53f3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9e64ebf68bc44e500f9e239927d0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b415ff2417888985bdcaa1e99ebad926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26bd8a8aa4be28925ac8f96000346a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45edb6a3360e85a8f0e8a46fa03cea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6409c133712eaddd076365c64d30def29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be54e3833cfb55f78af648b3e52f64030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35392a9995fd5e07b5fc537a58da0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88731cee6079e7f097dcebf9b4ad6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198ad7048199448ef76121a9d42477e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f41fc185112b51e47dd6994ecaca4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda77090653e37b67dcbededf276770235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d47be04866ef280441984489d4fc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c6bd51714ce9513185c29c4c9d87337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc7ff235d1892e593bdefe652cb79238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3db8b1a6853e7287082851b8881a4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9f43dfdd6b9fa247c1896760170e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537d2773071206f97298036b46f025e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caba771a11f4d41e62a025acbaea6d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc40570961d40abae82294ddb8cbac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54e7bbd5ddcffa9bfc8950c95c599e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0089e7af00d157bb8ad78d5438111b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aec36b30349381de4b78939778dc9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e8a5f6f52a05c7466383712debbee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11d1e7fdb5b34a57a1a191b8c70e8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c5895bae92a0bbdfcfdce15e8f42b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000ff60de8bee3c5c0a9f9651ab73df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cc6909f7370c4ebd40abfa9f0541551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e49cb8d78429fd745426dda7e7fce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f7f229e9a8f2be960e601e14df7f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06278d0c09161ba166ab77f2d389134954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cd73a3345ee9ec93d7bbb7a904e2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f63115988dd1e8e55529a8707138dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb86146a49a8d25e240db6c55aa95757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81beb51f548da7535a434c709a144258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c10554f71f25961e9b57e451634a0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd38184760d4d2e2204188a62774c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fce8cfde6331b33eb18a46cc5e69f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66d57a3e32e1084d30e235dfd387c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bc05c80c2dce5418b0561c75b464663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92356b3d629d69fe9a6dd583d545f21964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746005a0e2d0940cfc04024bb29102a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694480fc5c287bb43ef938e98cbe6cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717da375b4524f9938e8a438d0c28f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e927563e1dd830a6e43d845ebbed28b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6473783ed3e550401bba9a70bfff969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bcbc8e72349a4db2408bf0ad446cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ea9e32a060ebf0660f39296c9acf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106adf2ed23da7d891de8358bebf16572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce41fc0abd9be03a3b0f6e269a55b2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843de1255124e2da154d8e381bab64f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7537c12bbadc84895fc52e7b8fb78a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed972370607817421632644d4f68c3ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc91ac8f156ee4acb13e899596e66677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1998c1e73897c7c97af23a3e649acd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfefc3fc4433cef917da0c3ff32b97379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09335940a4bf22249fc0977cef7c1ead80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f401c46fae37393bbb16e794331b91e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f832e3db617c41e73220652c0498182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0ca5c0097f871a5aefdbb34d4144a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d467ca87371ea3f07772e2fab9596284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afb9f270e0bfb6d52585c2bd1d8b8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300135b9282a14dccb23b13fb3c9aa386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e17b77eb5a1893a199bfec5e574ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d48bd1efc584d01860712ba6598a0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64a9b21c871b913c02015bf17a00de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac84ab28e5f2f3ded338fca2951a5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456dfc3e83f0c61f27c8bab55a00b6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a235660fb26de14d081d97b6f8c9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952bc3f42aaae2b9f568a0f654b2ccb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62812a958d36bc932fe799483332e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ff80c4bf937b6be7f191e458e3e2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f1ee824610ad5f48c2f4fcc02dada96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c69400bc2a832643951d6660aac76f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7610a8043c58610339e5d0d24d3fe0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281305bfbd095c59c394ba911dae41c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c5449639e5222e962f9dfb6efe68f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f9efdfc26383d9053b57e264216e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2bdef89960dbd65496b6fc4094ede102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b647db0e4255dfbd2282c3bffb5f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f51c84a67b55cfe34dc2e4520dc8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6565cb4339625471d36718dadc4215105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d32908a7c8fcf7fd1cc1c0f12d2075106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497d0c96b5ca75196da64ccbacf65f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef28337e77f25846f5ede1a65aedca7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f15f0bf060aacda051a871b51533f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdb3efa27b25ea9ec1d3c75eacf209110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2419a65a1bfb1495408c14f35238ab1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11a04b19ea9bc27f81506aafa5a847112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc993e71ba84ab43e6ca4337c786fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2c4de173e36326ecaa5e95b8a0146114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdf5e71cd652f2fbd8680958e17d30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c05ea7628aa98cafd0f66965db0408116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9546f1bdc62be10b0b9f80df67e27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90442978a55b56970df885766f7ec260118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b46e4641fdc6daa40d3e9b58de3fba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99e3d08c2523c098d8058f763f788b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bbc5e9d854b7d9950d8c995a43abb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3b6aaea5697955f47a376576d232b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24942a378e775c5af96cacc153427568123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f97ce6692e61d16ed7ab92efd09aeb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41782ff673e60a8bbc48d98646f904ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22443d110c302d53cc4635f94ea27ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab348608a33fc953f2792c07cca3ae9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947a0bef845dc35ad0c65d7aa04ab9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78a479ae6f91048fbedf8d3bc34016129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149bc78ba218493ef4dd173379bdfaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70245b405bb7bca001aba673c791ffdb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0be60cd5944162a5801ea9c1433d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3128c807756b11fdf9e0ee0847bb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7525f870598b2464d4ae1be5882b6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716756bd530b6e3d38e299265e61cbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d0795f74563a6998b004442fde02f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4db83eeb52c46841be5fff9c560c4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c00123b7cb082b7782f33827c653bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba674e26dfaf454a57960d603082dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d578815247a3a61d09f498e7b07c49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604fb64fcdc6ab6bdfc2fd1e49379ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553c9c5fa608218298beb87b1482be5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee4d9a5e3535cead0c704c774de508143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23a4632b0a57677190de7d4b280b02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5273e2cb57e86186edf20b9e82fb662145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cc2261ac9afc8a944a5822bdddce0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b6b7ca68d1a601d7675f667749dda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fcdd2f0b08365c0535e6987ff9338148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bc4c366f713d81e0629360f93f09b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756606f44eea262886b1fdcc44b5797e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaf44f6a8308ba99f68983bf8c565c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce4e4dcc1fc3763a3896e9d6ef0f57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f16bc9b0e9b678a1d2108172d1e4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13950d6073fd607b7504bcac02d37a6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c3ea2559549fd6028450fba62955e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198f950dd306963d350aae24e976720156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee87256463274889e84f735ec77705157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826ae2439c4b1d1390ab424ca7199de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029aab07cb338d5b3c3f2b37e5305e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add41a97964e1ddd5fb43f3e7566c415160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9999306985119ba34a980a717a6aeb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eec331f5edc1c184daa970f88204d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dab5c75d41a20b4445287b4584ad69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7678544ec768402e1a61f9ad60d9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bde4396c0d94eb8d50521ba77846c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935ede00aa310e92d7ab34914a10a0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c8a15a5eaabff1e0724f1f22057b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e730fc81b5a46ff6279690eb8c3988168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539dc121939c622d94139b31a6cf6fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c879ed2355f468b5f8ead0b1a139cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600fbb5e76ca7cab571abfe3b980ff1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50978bccab557ed9c84e60849a641e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd32add93ffe96699f2b00e40a9b3c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08fcb6555cb66d1f344e486a4c00ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d30a9bd939468927611b51c11062ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863e16b2dc1e045d9df264957ed3706176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef98a67668bbe37eec6ee3a821f5486177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a8a02663c3dd738560a0dc9022a03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3bfecc0819ec41c5a504fb20ad96e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a8e58f5e49474ab5e4105c159d835180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca575c4e862340de51ad6b9d541e6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ff08576288428af1a6a92719a5c00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f7b1941f009e0dda6e8bd3ce029c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed76d8317110bf9293e00f728e26084184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bd33d2e5284df2edf84a9f748d83c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf37ad944d4aa85464ddedc5a6e0311186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4df55d3007cd057db5feb9cba4bdfc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea288ef89feb9d4f7e7a154eed89f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce63bf4ac12dfbc28656fb1f9ea16a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbdd6df012ee0159cd5fe46fa333a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2fd8c8074b516786caa5940e3490c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36b4ac71b8dc029e148f3247b40b71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39afbbe52fbfada055f7d9d907a9c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a7838eae730ada0a102686168a14a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546666dee0c84a942ab262e45d87d046195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2091af44e02d1d744255e41fb2f37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3744e09d62239d6556328b635d80d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c82b224bbf198b8aa9f4dec83b19e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd80e3841d4e1cf0159222761bb29c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd12ceebc8aa20e1fa11598f59e521200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7195e3913b0abc489bc83186928dac5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8f3d6b4f42da33fdf59a40222ae6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853119a530b199c07e4f2f85b0009f6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbca4c9c1f397176377e96cbf71d03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a74e959d2dff0649c7144fdfdce35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6236f680d34c25b878f3119f07c7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ed7d1c8593429e3f3d292ac1f76a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04fb12a60d2c450cc8df39549d4f4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d4d246a810367e1c908ba6b7bdb77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed282f126d3b0601e68dc8783b3891a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634122c8891d6ef77655b7bf3e632dba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47835e30cf6fe177f1c64dc4aaedec94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fe2345641cc90d4afec456cd7d756213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba1d94e6945d11efc43273f128b0d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4286f93021dba0853bcced996f2544215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535a09e85ed3ae5c6115dd2e84bcb68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d76ba9c220ecc9ec8e43d2db64d85c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4abe9b72036bbf013d004f2e3b8c11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652462536c8271c6fc4f16a2e51e1a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27320ac928d8bb6c02bf3bbc13f15ab5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532e641e00caacdfc97f9802cb9dda4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215881e0cff9cf8dd241f30abc114af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9b9dfd85d28ab69f450e694a2a9fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635660ffe5a920eb3a567dcf7ee0494f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6dcdf3a85acc8327ef346e95366d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f260eaa65525b87f42e660bf46489226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a930160f56c988859c1919d2bd478c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5686880f4eac02c37a1d3a560a28c12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef539434bd5707b744254a63217ce93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350316f6939e0dd98ee5fa7a26fa8513230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cd8d2e2215bd2eb9454ce91c302dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65085659245354db0dc5b2e25477b641232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbab5321445d7bec9a80d46d35af5ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0658e577c09a5a8bdfcb9059219c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90544123deb4eaf8148b101c4f67ac6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733eb1c78c0dd4b2ac687f57e591e34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c202a81c75e5cd6bd36abde36a170a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8fe0ee3709c0530e09e5d906d18e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec70debd3b6ee4077a5d28321335de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a503b98280bb479a65b82c8b9460fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f073c8b3bb97699b215b039467432241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3997b55757ae91cc6fae091fa952b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c41be1780d3e04a55b631556d9500243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4a28f170457542922960fbeefdf8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb79da1ee5ca2d5f045335f4483aa7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391fd8a01928640bd9f1f0ab70903aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283e4648061c829eb26ad6aa58f9b8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81ecdd76e931473d862ce424cf122f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa997974ccd00c4ed90b2049db3d63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cb37e11553d79fa088ed016e1666e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7b6ea6ad94b28fd135645756dbbb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d49042c06ba910d35257dc2344a56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f8bfa2c23477307535fcf55477174253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcaf10bcc4b348eda10beef6250ece254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc6ebe0d9aecc9ea60c224316e81ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393e392805c4fc314419f6d7ddd0da4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2021910da62f3f1205966c27fe404257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47786e4038d2bf0478186b8a66845b64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f0fb859e87161594db1cba4474b90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb007b13d4a2749c70bdb9461dafc12f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3996270ab0cc5cb30a43be0ee4438261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c2ef3a0fc9233645363b913bc359f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68b966eb07b8fb805bd75620cd7a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf74bcd88c8064c6b24ee09c52231f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81e823282cdc49067853b1c9ec9325265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a4b1b24ebed35fa6525b70e49fd40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57223604e9062c2da44adb974ae57c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012364de67b5af5f5ff645a095f8b84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7013949cce21ba464910e311eabc669269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3590717d2e9ffe43f220aa430d5ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b17964247c969dbd859d27dcdeb83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8468b34cb7782cae8ef05bc701125272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ace1ee88fe7bff10891863aa26dd87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddda8428063346c73827e07b1d7724e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b42f02f91c78b167214b8f37834c06275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b3241da568f8a30534266d691e304276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b5a41fa87f7f9a43a899adafebb1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096707a91e9218e4396a08e195ca59e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612876a404da6eee73090c772f717b4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f1ea15a3ca7f3ba8cd493204eb00b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476323999d4038a423e048432f10fea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c9b2ff1a8a067d5343faea29528f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bdceaa3fbf88a85e7ad1627d6fd3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb3ebf05d3f65c7c0b8cf242602756284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e2d969fc17e6016d8931993d170de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b63459d3adeaf26cb7676f2052b8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6fbed4e71bb2bfa2ac0faf1d49fbc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df8e2f4e1ea493f356a111db4a6740288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530786a27c70499660a4ff4897090c20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f31bcdeb1f0edd61c836efb13bd78a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24e1ba9769fe1751fb7e700e07df70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77967df7a4561abecd939973691bd6eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0d1c8cb99e9f0021a16373ea361a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a251fc6133d10881dc8b459300b6b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52df8fc621668e6cd0587f5a40ec105295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5509d302d2654f5ca343f0bfe1a81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8941a03556bad0f4a3171944e83823297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde2a5d4726be9859a9069e61569a5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07686eda754f41f3bebaf611524942d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec3d86edfca77844d0dc725b81011d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f08334e702ec8003273ec15dbb7fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d28d56ae83a05529666f85235d8f0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5a2a8c45dd7c43942cda267a7f3df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1523e2eaef21c8696330e59a76500304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361f5e7435be128b1e98c845409ce96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94455e312d982e7167306d3208c71f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532051f2bff3a2c5ea9dc673884d208307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4e768ffce627876af855e96dfbd66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403a5ad90d7e3a2b96b78cc990cd2e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5084940d108ba7afba0d6abaa49f1e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc490fb18d20e8295bc9eee0a138bb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb069871d99f22272b928647ef169e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30437660af77da7d756599a01e3bae1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd92903664cd49296a3d6ef59653ee0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660670a43f1fbd3fcdce28e7fd348afe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f587053a509edd9830ef8e9013d7792316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d598723658d86a292d7888190b7f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42869311821a0844c7e3675d7e52784318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4621a0b0ef09e3ca58bb036e1abe63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ef3d86c41b79b9a3323dd30435030320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67305c9867664495b7a696a1f42eda7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b94e379ce71f461e1955129b0758a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d27a05eba349f9d57a78271495f13e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b8dc9490506dc875c6d0fc59d4ea4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32656fe3e69ff407345d4dcfa4c69b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ed01aaa3a3fb2fcede8197227b330326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb558d58574a83c58992afe3e82741c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d236dd67d887925de0cbee911ae7c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eda04d3c0eca7bbe4f561aeb7c473329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7476e639e1fe553407abfcc160ec571330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec8376e3ae65b36c1a3148c4d62b24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36749914594ed956ccb9fbe8549ed6ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a067a381b06936dc092048c8bec776333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df623ae7fa93b93f3f5afcecd156a26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cccd365b8927fdfc5712f601bd1d1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fae152757b004414ada48e3ca83e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7189d97dfc28d034b5e00a9b8f4f63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ddc26446116fbf1c730594700385e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e52ae3a7d70d07af36e2979d3852c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e1a0056341c8691b4d99fec5532f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bbf908af11534a501299e8b88a0a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bddcde96a2edd93eb233f9a01f182e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee04b5bfb6f8ce0a142ded32b0dd47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e70c6f480f11c2aeccd99206e0113344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67b0124bbdfffdeee367ff4318f461345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b157302ec0b7ae04f82852b14ac775a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ee045994bcbbdf80fb110485dfa98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55da1504fb460069a18e07f8584fda1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edf749c7cd02fe656963485b56c1d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ab50609f424b0d08b3ce3057122d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7631be820c2787cac0f4fe5d8f96e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6b86f18be6d159cf0d8ba544ebda0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab859a0a8837c7cb6588e6403c0a68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a621cbb395103f2e85b6fb53f473b39354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecbfba16cdf9ffe8f01dcc684e28f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e199bf2f57748d097dfcef787de990356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd66bd00607ad6af81c2230b94c50c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a53a14f8f1636a52ab608929f947a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6c0f8b7473c88ba76b398ef63967a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f433f929b72b0cdf5ea340252ff199360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3c4990d4160e341f31e0fbf877b27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693321f1551baa6775844d3a85271198362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fca0cb38f7221136f33efc5d8010c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfaa8b3b7e55356bf65d6b84c6afe1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7d6eef48095dfb0518bb305591cac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e83f694d6ac85d0724393568d110e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d434890d629e1c426d484bcebd2a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3ec16e092197c0ad9359bcd2ee773368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c47767434b5a640a6d570d17dc53d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bccb79dabfbd058ed02ce61cfb5ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4ba932123bdbba2b1c9adc5544176371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff945841c50ae7e3b2a69da6dd546c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60d57d41d9277797f3288e20b299f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f32febc4098ff9af63c76a57abb1e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a45f79bfcb8df314e6a27bbba0843375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73170ccbdda04363cab11725f1dd7582376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564235a2e00cff23705ed38c65beb4cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985e46016a1bf29ab8e249572086715378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bcb8fda0f879c1cad79b5a5c9d448379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7287df66f8b4cc372851121dff810e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e96a1f4b2edb4af9e84da89f1a85c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd931d6a2bb5ee81cd7e737ebcd267a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cccb09af29ec683d638a08da3a0c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032da1d8b61d5b96749a24ec7bc77c8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544704f340f339f64569734f0ed33001385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4602e6c766349e70da8321e6e717a1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2213df595445396f1c7e49ab75004387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51267d014847420a27cf0cc5e4628b0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686154f05d23d08ee5038464dbae76e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec9f81e467c5a4633f1c4ebbfbdee6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b20c9b692945736e55037e7b0ea05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3f3f0d77d335a64220a15272e7ebf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2293263b90a434dad0290b090e5c0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b223e429054066611fbd130e3da1fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd90a18d31e13793708bd7c79a10c83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bd3f0378a49c5183b4988f9c1238b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246e021285e91778e2c3030419f5847397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f219109ca066a65c936d9c2de7a980a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728c83ac6d413fd6c6eb7b2b21315a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759572d3fb0265db231638fdcbbd058d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7fc4dd6688bf52d7d34176659eb9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13011f9a993c923dc792580daacc664b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b09e7ae595816651d89ae2b32668c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07cd85ad302e73a86b20d03877717d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46175214676ac81f0676d9127b3a9a00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e997f64ac47da8b4542ebf666d0538406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375553698a9d701b2563d67ba62d4d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb544cbc1dd0e26aa12ea72be0d7ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22835eac2753c3dd12dc5d7b4f8fdcb7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f038793ad5b140a487804c7cf1d38d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bb0520efed5286714c48625b1171d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90de9a1688419a1bc6df6eb4794baa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74305211db661f1e962351cc8013297413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6437b09787154a1f87df22424d0d8a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa85ca2fc3a5752483372d93e42a2d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ab95810c8eb494f56b6c05c1f31b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbbd23a241e59afc598b92aa836424417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565351195ae3ac5f35cd91377a5af96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e800fd7d47b9c562744dbb628b07c51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58a612aaacb81316029a8177280b82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923403abadf6510ac160c92525a19c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2105823d5f758278e2843e79bda46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadf77bd14778bbaaae137e7983862e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ab0864dca2f3973a72fd71cc7db2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62935288ff5606116501296afa27a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4578a038398e6154014b964ab0e45f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a27614674c44d8823db78f85a6a1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea206dcb79a831188dc4b61f91e431428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b28ba9942a41269b6b02bd639f17b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d4888221ff643e8e21b135b6933f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208c6b8ac5bb57b488b0d5777cd39bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93385978c1d077f72ace9026dd32e591432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17a42691a51e38eb8137ce499e3b1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420b63fd67313d265e5a057e5bd5f46434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd740bbabbb0bdf5aaa5a939818fa6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8757650c23f8fe9480835e6258c4b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e83cc6d9b404e170fbfce2fa9549b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129e2c5584db29b917c4e1e741f0076438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ca488d2d7810e67f815960139d8ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed2c18fe67231843d0649b6c1c5028440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7c9536d9de22c4eae4309955bd9a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1571be6908a84d8ba2076fb90b5b919442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060b2242e89a8f54ddab5456ed57dbb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efb135874979394a4ab036cfae026b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3239bb2eb95ca6839919f5418a704445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02b23a111795fa006f732166b29ac9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db39afa05afa1be5bd5addfcad8a54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aad170fe8942ac0567483d93db0d52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59f1a365a0cbdfc3d598dc564fe57c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d9d772821c914067452f64942fc58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af3603e769f1957a4d663a738493e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13385d006b678a6e00581f604274ae9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f52cda8f5f354b7e92f538d198721453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f42c8e0ab2da109c3c3f97e50ea22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794b328762286092e732a1c440a2052455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea05b1de948ba8ec30b764bf5d66de5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33f7c68ebb274e273ea3f7a25dea46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba0a2b85b747d5a2caf05aae65aba3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63b3e170be694d77fc17ce0835fea3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33879e399685c44bacdcbe9440ffd61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a243d147d90fc0a76d1eb455c4a126461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60ad97e8a7c0dd5f43bca733f6a647462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f411946ed897d21574e822154addfc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3ca4015226ed86e16dc64bcdddb3c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de798f20a2e86a6858798185f5cc2977465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5ff5c35724e8ba220a5b4e7f7aa72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5677a0124e32f37ad9a8825f308b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc814ed1a5485a765d464f54b566be04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd9c672910adb80df3795abe2ca04c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73a1c00502144b9a0dac36bc0c7e8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538e2d3e0c57dc64ff6bc8ca4d0a265471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62537f969ad657e44411e6bea6871c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b93edb5dae018e9d8aa000ffe8e796473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc830ac8b8b8c9a5d77b49e682af8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491e51ec47b8d6ec0f8a7fb6365ffef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a32aa94c4ea82e8acebe7d098cf210476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1b0227a0e68ae9aa9d90425835fb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc876b5b9e026685d02e773ec3347294478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fd2f9744f70857213c559e7aeffb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a84e332c5d66aa5299c1b9b349059480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7fb437c2388d50f26ec287e05df3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a2f9022b8f2a342ebf3a4e3fe55c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1032b90e43168f80e2c889a26bbc485483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c08330b90da8894b08f2540f6572b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0d3168987e8ae5dd59cfdae3a0b37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861116a94ead89ddc2656f8fafe2e6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dd9a7c6b3ab284a57bfae0139ac79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b1067fadb394f12778580c5c946bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fce158a3c69edb699065b7ab468fb2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3a1a21ff110003b37623e03a28def490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5803c4b1bfbc8d80feca906c3966b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722650cdda7c02e342b22bc2d0b2f866492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65fc5fc9191b79217b5f4097177191493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b4b99ee0da6fac438a7dce9d3320f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1640967c458bda6cc9da21a2ff63a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d098673cc395c91b52620339185a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a31b4b60510574ae116d4b2aeb76c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b506dd9f21dc4027573a7b2ce4c3fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336728c2bf2a516286f6036c05fb95e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faaad086300d19b27bd0a7740c78b18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cf041550882f3c895745eacf37b14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e68ced3ae89b52b8b85e2cfbbf355502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22490cb2d1343c33378bd86ab0e1d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de163ae02196dabcb21483ed801f12b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90493235d33a14b9c58d4e734b9c506d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643f8656e3f1bb8d84c7982dd40a997506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeba5fe1b78f50bbd4d1e077455e71507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f62eae741ccbc5c47285789787a4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5badb08beb4869b4823477f42de84f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfa38e01f22d04d5e10da96374e224510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288725f1d5b7fed266fac98195f2e7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fccca4dadc61828a55957615b31de9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c024787806120928e86d7e2ac37b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295637c3bff8d32f0998c6612dc46dcf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb672ce13727d00311a88ca47a974f9c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ddcfc1c5e7a430f3515fc3d54cb34516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772403f76fc12ca591d9dcee046bf48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581044a181643f55bb0cbca4b44e64d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4ac1b6d36573cb8b8eb562be8d2e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426bdeb2d24b47110c77521602a71a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdd2cec68eb7181c01685e410be594521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee2073665235d5bfbc9d48ee6430a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019a7b40b782145087f502b90428501523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6969a2a8fc13d582d5cdcfdeffd09be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511391c2bc0a82c494edb5f4848f2e56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17d5cbc7b960f975e75b0f2fc7e32a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0a8ab1f11982c4b522f99ac1d50cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9e2430ec66d8e8d6165e79d5a5bf1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc4d65b6ab087ff1cd625ed4275e7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654845e8a647757736e07db9bc12fa1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c48655063f66dfb1f5fc27d0e4e43b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ac3e70aa19a3eac31bf0ff8754c0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f41a37d7685def890fc5ce55ff5c41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c483f20cdcfc130e5d015adc8561f32534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1ceeb792168cc272dba1c1d89eea2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f675c0fd04ab3945d1e7fc5319cb3ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b06f83bfdc7ddfe5824a534cdf93ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5019c398ee49d2c055ba15bc8ec76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303a644e513e0bd2b9d36ed541cab5f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad3a5e988ad6df0d0876329cda384b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8bac4476f6e286addc83f4b529864541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996537ba82d073873f0c600cfc39ac5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5589ccc2507745ff277b39d6671e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60fb46974eb2b300fdf631196940c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e95ee01da4a14b18cfbe987cdbaa1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f21365db83bc0501692747bc3a7b37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec168340788ebbfa90b7df2d075ea8b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2225f1fae826077ad798ab9466a75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457809144b283156e296680acb16213549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be19ca58047794447605eb81c58468550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f1ffd200d275c6aca53f380f52908551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fac2e2d8cc09d7b1c81ecfc800132552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb1e48eee5a7a6d2d0bdd31e93c768553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b11e75b2c691da4622953f5b49c1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce24f8c45836342d6ff4a027a986ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750792e4f396f0e1f04566962dde871f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123a1b77249ffb9b4c4912628f210e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bc82e2e82fab71759a609c658fbb5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764670b01684431faa6897613070181c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bedaeedef6b420ca5b25fd16fa7602560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a22b36874fb8c596286748b484e5f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73067c9b103976da3e4f4819b0694f44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e870f880a30f39763f40b9085de8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c88e5fd5db67bb92e4f7253ac91c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435f26b3756288c23f32fd5869d7f3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c362f322e9e34da027f71a78c3874e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9ebe8af5a089a3388c5174f750935567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3762cf0ee3d9e4e06223c26159016568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583663856db97732303f170044164e79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a845771e5028998db6e72be562047e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dca63e0c26f76db0be895171c0c66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34f007e16bbfb0f14aa68440603096572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d636550b9131a9eef86d53ff0a531d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095968e3807243f240acf71ac1dbcd1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda8f19775bcfc4917deed59c30cb37575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68ff4aa582167a6f733280cda83d6c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6ef24d934d469feed477272ad9b4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbc22ac2cd6cc0516d913da320f338578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0f2a3f7f023748c185198ef22ceb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b51549b0c501c7b97a224d4bc1e9f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bdb9465cdf0612b569e004e214a9c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528f6b3e81c597ca8337937cbb4405582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fe1c9fe643cc5860141c4d5b020e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54838c4a2f494d37b7dd5fc50cc7b48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b115d339093a425bd9024e74b17bb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706122a234acba2630fd8cc6d7fe91e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823141f252f48001432dce0dc6b6554587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399336fba659cd8f87c9e6819b7e869f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66407c4c287cc277dc9cd045e73359589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e121e0d3cd1c75c23384247dccbe4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c2b729002b031287423d0c2c1c62b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cbd1882226caff0b4bf14b82ebd00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecd3ee6ed2e89a09fdb3232d6651f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc60ff0c136d1a18f63693f52c325c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73d4e3a4d1e75f2053f588f277d843595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668d48ecc397d51c1ee6e31a870dff4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6f407258f3400f5ee662c091f719b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5326d15227b47db260f91d9c9910e7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555068fcf8d880dd2bc3b3a0212aec83599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b23837ea27c34f71991296fdca03b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706376ee719083ed9272459ecbf2194601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717179ed7b65a3e6e2028347244c470602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b758c184b93a6dd60f32c100998d1f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc31fb71ce4cf097fc5ec49e50ba213604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27880315f4b9fae25eda754fccc14d33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2eb9cf84b339f1c0e4392524b4c51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77e0ae1bc6a1bead1b919933d03722607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266f125444946ae24d7b3f62539592d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3736ec9b02d443e2e90672ab7cd02a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96696ddce56be96cab0f7a41ed4f5996610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a957a26f5ccf9fe0bc5cde1d1183eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6647989b14fa9dfa138b5fa64de8356612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4f8363000dbf2672424907d61fe13613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799d63dddbe1ae2a5b9b3efd376156c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4a67ab156fa16aa93590e097d4bae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a1861ee8aebc0bc7321f64c9100ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbd21e238b5181b2a2b5111cb8e470617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc44df390ce92fe9a405a38ce7d854618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aaaab2653fe30f88aff470361d644619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee48e4f53fe058d53e30fc96072f1de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a3e8c860c47815699d882e3ef1f4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e588f1c02dc82b48a7f9511d666748622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346b07fdb6b0e3839524ff8ccac20fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495972ca2bea16758daf1ec4a1cd9669624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3938fa0e14723f106582451737ef9c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b250c97156dd14f533704fc807583626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6fcf883a5091d8199f729f21414e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae28a147e6948190f85d926fb0e747d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032581c17308ff4805f59b657b58fd2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2a3ac7567380eae0d7cee91f74250630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581ef268ac686e679981a5bb4f804e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df3240934216157771ff9470061b5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498c30b97a6bf7d635aef60a4a23743633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450719161dd2bbbb80fc960e797a2775634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb22a6f05d38732f678ba88105cb1e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277d54a0030568d302d8d9707a4c930636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7e29d4d985fa41dfa120c1ff12f1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed14dab99c178708be73b8f60bb9b78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68200afbe3528fa5857f6710c4948a58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c78cca3c3e68c976f7f24b0e80c926640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7056f4a3662f3b2f0efdb610bd2470a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cf0dced005e98048804a18e941049642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d160604b462f10d8c7a65fdb09b7b50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d8f074463808cd9197303d44e8e99644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff938a1fd1e28d7f5766a071b16be77645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed738a0bf5304e4161e63d27861ac3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e03e2a150bc430da7054fcf236859647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0c5ff05c2cb240d2a73432b1a4954648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3c2371f526faa9ea3104bf7385973649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71669c2eb5619179174ea9a18b6a2db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f745b1cf82a2397d7cf3889327de05a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b693d1c1f52563c47977b11ca792d50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08c84343d0676347d3954a3b7f15ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4515ab5d6c6e786cd4990f0cd2a6a7a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7902d1d702c7e4dc084ead2ef571c5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b91171c2ba5c7b45a9f8902bbdd5d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f988853ef627e81210e3a26cfd49f1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5874c8302e8ebbe5a9c4eefc4c507f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee006f28615437518539851639029bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c26bd75cf6c2597a72fbd55c973b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e413e01930bffab9c274f257f554bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7339ab8274c6ef555cad97f4d4c60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16447eda62fce557c43885cd1db3e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09b2596b26461a96da1b800c7e2769664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fdcbdafe0315753cef03addfc961c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150ab7c75b7f32fb274e4fedc35ad50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a780774651b667eb52d29a5c07bbe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459b0390b39186ae00553d571666a3c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0160ecc15801653c3d8dcaa3360faf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122a13a4df02ff684943bbf745af46b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa774db10b7e530e4f56472cb85ce6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f4dfb65304b14b1d1c6f78779c6f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b40a67743806206e0b54317324546673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7390ad060baa6696ac15c062e246b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb5e511c3bfb917c0befd132d80c5b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b554021a44756ab4183d1964e5c4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb3d89be89cbe36a2f04315e07597b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f31122c621ff67df9a231383edc5c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ef4ec79d41fe4531d534fb540045a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff11eeeca74405355da42050a01fdf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db75fe163ba02a500bad36e2bbedda1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74083e23743eb63704a079e0dd1fb9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f150a7f3101929e9ab84630a63f70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee35f9d2a6951e3988764f500b580e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f176d8cd4467f71ac6a7879199a6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5e1ae0aa165ee95a3bc6791df6696686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080a648133468ec09e23bfcb5cbb0c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e8eb155efbc11aaf1d5fd4702dfe5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b1c35843c14c63e976c27ba3ed172689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b310a122a9677988ace7d0d3daa26a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd1909d1cbb50c738ff6f3ba14271b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb2318186d0d1bc06773d8558f208b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5427721cd5db8427d37088872f25b40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0141e37c783032e736ceb9d2af070ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f933f41b313c580b9b5f3c755e416695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcb559b9e9fe1c7e7f8a1c9895dfb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b9e98387f0b448c9f68fa774a511a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b934e53933883ad1277d52e6d8adf9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad0fd33108f2400d609e9227fa88cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848f49718c77a7d5c305730144fc9c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a6a0d0e8549a3aae949d35b734bcf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038f5725d390dc9a8e5c1fdaa22a485702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fee7d13bf28d36ebe839ea9a1be883703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12bdc7e13fd18b3b75962531cb6f2f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452b9aac8209548f2c10ac0287e98d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bea6ecc79a74ed832a8143c8561c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8e5cf1a4028a6b51a60e4e32e1da3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f03651e67c103fe056ecf93886a634708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec75ff792ca86b46fc5e2c35ca5419709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba16e201cbf850ba1628582e0352ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711105799c2d676c9214cfad6f8acb2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec1e6d6f567053841db365f90fe3df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711582e87e91600042b961e54e3dd47f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded806908c945889974aefd3f31f7374714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9889c8ea666cff3455a6aeab04135715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf165573f2a49047c31e25171fc7f783716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a6a63ff1f5f472957d70a418dee5c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d837bf42d63e0b26a01768a85299a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3560dfc55300bfc9718c0988dc47d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3276881274133be600d854288e31d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0627b35550ed25ad4a420c51eff5c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dead44cc4149478dec5249d93032ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9386dfbbf385d17d2efe8a80948f28a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4924abd91143b2e60ab4bb0db4165724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1bcfe25aa53ed0f9595c57417d9a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82862131c45d903d2d98c9034351ba3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ab0b4d57f5d7e74c3ac003137aa9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042f9c398b40d33abb3306041346dc1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2dc01fa5105e1319b386753a0e4d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92d91969c2e097c3908354c9b853ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a82e6667d4097681316acedeb128ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e80e46079e3dcd7ae6f9552bcef6f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69066e1d3d69fbfb0e403297412f88c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be830c96852771aa10fce81ba6df904734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9eb274cf6c318752d1e9b108eb38c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb88bde1e8c0de6d8d509c35e4b8d70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d35030b5413b440a4f2153973b493d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fbb5cde5d535d22c46270fbd049d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023f63046064131f348183622942b94739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7896a489e8c1bc615c0c9002061a078740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c9a00429464c88d57d8be8fa14cc7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb65af57a6f032fa23b8edb63986770742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00204f954a69f1456c0b93369ee1e62743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120b057ed3efc257984edef5b72dbb7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea241162c744c6e016d04830ee5361bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb31a0b23c196c460f17d5ab4ac78e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3da2d9fb5ceb1f27d8ca139946f494747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f8a9a53324b96cecc8f377ee5fe27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee8fcd6a31967b98fc427e8a5bc649749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f08bd45c2dcb0944efb48723d5cbf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8728ce5bbe833077696125f3d2657751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ae24b461b4c9932c81c2499ea7a71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9acf2594090956ca46a92676e8d3c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ce7a560d0b20e55c61e113b52bc28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25533d9949bbf4fbc5530ef315bf8011755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb69fb17ac36feb2740fa88f5ecf86756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef7430eb975007b603f1463090098d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5324b961115fc164eac8ac2e8286e19758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b703c45bbf0e083246545cf72021af8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>