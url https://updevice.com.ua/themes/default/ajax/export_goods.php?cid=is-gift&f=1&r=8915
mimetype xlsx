--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb3ef6b027751e05f82ff0162e44731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a84d871e862c49f67481701c9c6532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532fc91a514b1e5151b7131e579a6db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d83bdc524374e7475ddc213ec7ade94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ac91e257a6e0ba1d0b29cf32aced05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da278c76d4dd0a6ee07eb2ff4da82a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58ce2eeb8331a3690e33ee36cbfa8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d2e9302e57e203e882ce489931e778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3291baef81365257f20f65fc2c9359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b54800635db944d4c85715c1ab374110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8294d943138a0567b24a03a461001f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283f793f428678f62db90d7896cbde712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2584aa02c95a8fa3e82d5d1dc09a6db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a170cbe82b1d344204d3d5347194e8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105cc5c8ff500d50b880ca9d0c6a2ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d6be3bdeeb81000c6ff2378c4967916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec2465b08ea3a120ba520202ab1c0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b40565e008a8e21698eb4055d9d7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d72b391afb62666f1c950baac3ba7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed120f61a06cfbd00d7481e22f7e3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34477b97ad1510305c71d39fb26c2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ad3efc424cffff4a07d1bf6a4754422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e846b84d705047f3c7c377476facb9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8e32918f622adf03e20186909e7cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d9b3a5a585ce859b0790d19a1c90925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4df78ef984e53793534d4cca17a23826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c5859292db5d10ea800473c9870e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c675a66892ba70e5d99448d14398b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15b99b4012dfa180491ed0b8416dc629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2da8ee2b480542232ee153dc6a76f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07641145edf9e5046c6acb52ae61678a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998208104b4d8bf16c7a2b38f8f8cf232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e3fdc9ecdf8d31246eae8713cfbf733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b25cda2775657039b1e5b99c7d5dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d090094fc185c065c862603388f1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a10201af469f3e640f4563a5cd61a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6e0f74d18922dd5fd601d7e477f8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042d65116716432981dc3b804f0722338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fdf2737cccb317800a00bf55a7c4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f0d90aa3021a1b90bbc8e4e65fcf740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d28b8751d736c14c593e83291ffaf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b2b26833a839806b956c2dc82fe0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7e4f9137aeaaadb9dd7ba44067aa843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ef35d1782e14807b73c72351ac83844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acadcba112954b1acfdec51fe848fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eb5c94cb7c91a67f9c12bb43620a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf6702c7ae4b1e3b71dd5c939affc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb51d0d6a3b5550207c2d5a8c05fe548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc62a62863f2ed24567f2bdbbebb7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692c8a4f1ef103af88f998552dfa22a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c18851b7995ae17213c8faf493506651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da916e8d7c55ecc241680da8382e2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c670c205c2768a739f904ec55c78553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4dff69de5460ef283e8b61b2584e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754405d4f6636e51fb214b7a0501ca655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb0465cc4ea5f4e8c215f52e3c7cdb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0a08d6391cee6d983e3da8a15e87957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3da2736cc25b7c8fd41cdd94f631858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218acb988f8145456fe8644f58826b6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98fb3aec4f11cc7bef82140551024e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af898b8cb432cef24ebc4940d4d6dc6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941c33cbc3a57f2487b91a50b6d622a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8168259bb2bbd6d4c92eff215956b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6af3b7f1d2ea26d04acde59b8392964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc6baa530423aea06b3913db42cb7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5aa0b78be5d5b809cd44dc972ee13366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c270d352555f1103f543a5d38897a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c852a46879123a6e794ee85b3b36e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646bd56ff804cf352742ddfcb9f823e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aca6a873b8b52e97b24a9c86ef2eac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bab35dd916bbefd61ae7bc6970427371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4828ce288b41ab87deab5e4861cc81e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7bf67db8ea54a592140ad11f5e10973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994078fc6e56dc326b39b8ee836948e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66847b70dd23df2ba040876c3109bdf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76159dfe9cab90dc01cba428b497947e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d21f593c6e73e8b02c8cd8fcedac677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfcd329373b0df890c58a1b3d4e5a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaeb83dea9428bbc1f7dccd6a407ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c53218e205909c7381026a6c60800280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6db5a7713c8a582d030e455d6cdfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e42732620140c4d91368c60f3459382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f7a7fc7e7815ef8760f7b1fed7d9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02b050ff1dd8c8bdaa40063c04ff4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfd6c4035d27de80aeccebdd2c051285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22e619887cf0a3d0473190d0fb58ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe784017db13ec55248b9f5b1c405fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe24fb2fe1c7d982a714468e0ca36688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a310d3deb2ea49c94c383e4722bf8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9784f03e88234b974ac67ef749bf3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586e90aa83de49fa1de421bf42a771791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea938ca20b3f40f42f54524f5e9f91a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc0a96ebd4bd23e14781d15cedcc2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5735c36b1c8ee21d21551c210096894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eebd827e8de9e38555671088d994295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8135694a1f3c5e4b9a78ed711cb5c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5e6431b4e5dccd41880e1d4da593697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba8fafceb3ef56bb301d793d97fac098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7c60c356b199411efdd79b6572fcb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1948da0d875cf2b1113a0f7528f20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef700e376f72047709a04c699b12042101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e371111e23c0c3c5634363266b4db93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40020fe2f5b59f6bd91e838ad1e71560103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eba4ce9ccd6f14812996d8e9967d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5e9015c6bf73e993afe4f6e68f83a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81da1ff216386eba10f5cac4ed6455a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4758f7797f9b5107f349c8e15b3e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c0976731095ce585f83aea9bb9570108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873a74f08319bff42820cc9f6d528d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b52f37c33adb1685a8e094efcd0dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb52636bbfd37998f2ad26f514310f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199358ed14617ceaafafa5e8a2f69c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067682856d0495fa77300ab38ac3cb07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef6b43246c47f870aa26a3c330b2d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57d45db632c43951bb0ca95d2d4a95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218653b8642b4911b7b09aa75d97afc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2340bdcc5afe6a71a080f4b49257ec7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18481edb1918611dbc3400df4c1e33cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8521751f29c6ecb8c156b02d1c7de2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff1c2984721c1b0cab9a75727647a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2b1a7e75c006ed01e1db51fe8b3ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255ef1394533e2f790bb638c2ca7847122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0b66e228b1cf8b415ca92a045a48a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82a1a37452c6d2ee33172083f0f9b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca565fef7d6b31d46114e92768bd0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60029286323ce9308e45c81f518544126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15154c524c37223ff368de329b1a3805127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e88835e8dbe86bca342218eab56620128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae344fcfbf6b15a1929957e2d5db362129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a620bd2fbe59e56a08f12c57dc112ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09a595c503c850d62c8d35d49a649d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720ec2576018094a4953fdefd67668d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b753138f0574c37ff49305aa96c6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad05f12140306044aece6b940e651ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af712ba8d52733dc4dacf11d9c9ee3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b9497d3c36cb7f0e0fbc2db0c7440136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0290a5aab4ea75d5462bdb85f2996137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7170f4319ddf7b80ceae97d711052d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2373c8820b0fea4e6129390f9ed61b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1278e678e6511986687a57cac57440d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d9d760d50894a9fe355a8337a2296141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0f6984ea5b04ce166e7dbf53356d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6843cbdf3098282b657d5780a1b30cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b673f3f0860f36bf36919537cd67bb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cf0183d37f1b938b3f31b97345825145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea147a3ba96151580dae56e2f13dba3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ef24801aac013c1e3282d47f47beb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa7bfea0f72f9cb6c16a4cf0bf53e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcf2947945b5a5a77ffb4db4aaa77d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b650afd13295c86cfd8c66883d2733a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d04a8dc9952cacb9722a033f3e3c87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370441e4672e94526887f783dfafa93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440359c59eb19897f12609f2193a6a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb724fd464614a11f3233accdef1e7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49d45d0d3aff0181a49ed7b8c6d478155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9121aab4b3174b4a01841e44afc076c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb4e987233fa74e77b19d7d3144ea1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d9926897809b290573d58a1de06c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff7ac719d802b6de0043dfb138bc28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58430d259b1df021a7650d15b80ff961160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e967b4f289060c9218b1c0041fdd6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094250850c38bf3aa209ad91ced4f2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2d333cf683bded90e0b9d0b491d1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056290996980c2643f72838878b1a8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf83822c6de0579173214f36a27b0d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba2924a5d9e47ffe571b3591aa0849166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebf4fa2848d4891746629b769e2cd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5887f74276c1529431a02ae6ab3d4c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f44f0001f1b7f1a70a5e3065784c65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e95f67b083e0af1d1c2392505fc2d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56262c8f40c143d14bf9d77b604eedd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61176eea3292a2a04e8ebad06a30d71d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a8621b13252e1a17a5b7b48072983173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543c731c5e7c97c907b947c13f04054174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5a3a384b9d9af807c7d3903cd8860175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74330b5b32849d438fc488a8240debf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14272eb6d7b4656430167bd857dd4b1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f68256f43fa5902b032d1f0c1047c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd66494bb17d4ae26299d673cd08bca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b467a6d2246ee54022acb27d0d4e0c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9893f652be0cdd89b91aa51da3dfcb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98716ded15095dbb806eff70780c68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c766cbaa0b57030508f43f173b1ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca7b7fd2ae4d4ab856d48a989954ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0bc50e86fa46af49b12b0f247c79e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c72756a77dae3fd8e8dff8d0991e38186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c88298656b516dd5773601dc81967187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d9a369bf9c5f8a406d6055e7fcb0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2432c49fb40c2357c7d5841c64cf1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd432eda298af3559de8ff59215bfb3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1380b0b48ddbb70f8aa46ee281de6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42ca11d5601cab9ab3caf0e40e2c5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeafb3fc368e201be045e72420c12ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaad9b26fc2779d9e551c55d22e4aae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a2e0d6a369f9c67df5b447b4692bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44951abbd40fbd593194684766f3e15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0cfd61f988e9f3ac38b5ad83c3491197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbb3dc4123b0b20c4a97bac6648336198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c56e1298bb5d37fda110e9ad9cffd8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec66363ce361ff81d9a1140d6882eb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4abb5cf8b72653d6ac60cc5240aedf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85b2b51b5cd100844fe1178d439120202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81657255a2bb54e5f4f6bbfe80ae8c16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468d0d77d78e4c1b87c0261a91868ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ed68d0ac36d935b74bab03be9655a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db07add97dfda741b077145735316b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bde35f2f8a9e3f295a2b35ea42c20e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b49933e3468495ec05692e514871d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ec18ef7be976c3b1dbce8e3ce29b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3b7465d5005975c5068d8bb0e94b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f291e03bc585cc06ba38ba08842b4a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583da4f4d5c72debbc2b20a90cf4d63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf564aad7b16c1cb3f3625ee77fb26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939138ba9961f5b11eda0f342b2e669b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe9b2fdb84573f37846f44ea48b04c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3409a939426f3bae3e6bf00216c83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee09da8ec284fe4ee072984c045ce89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce4ebb8f83e40748fa94d43830ea11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e9291b281d9c9df88357cef3cfdc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b979ed9d0a5106b20cf2a83a4f6fd7a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179600f82e5036a005cd76f83e9866b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f6c566c02e0d524d36d21836afdbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa951f39e2850c52ab851298d14fe61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5533b3cc56a12e9fca49306ea99f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fdb38efd9c9c2c8a8ad4636b154e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe3bad95c78c1a4aa60c3e65ff5ac7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399752fb7c4e174d09afa6a460ba5ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191dd91a3f91937a3b76796812a2f4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ea0e34147f56b5ef3965aaf6accbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18f645566b0d119dae9e35facb3c62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60ea59acb379c67e3d080ecc045327231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d139d07d6708551e2ebb9bf003360b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596f3f2afb8dc583c3b18d7ca10b547233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88093ca02bba008130b08978bdad2d4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dbe805a8f8ebf5aa8cf6af1eb1d0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab312087a1ac439260a8ca71f7d19f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e352b311ef65cd73557e416b0b12d61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cf14fa5f929512eb535fbf8409104238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c9ef834bfe6c6a5a57b54fbaba31a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842082b926a740387664578847e7aaa9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189307f73d9ad40f630363b2078f8693241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3e5fb74289385ff802bdabddc746c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cc269c006172988af674d73dbd9fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0012e9e77d0e9c0f1dab28ae63ba05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23915d1ca90d172e1f023969c707e420245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358372337276822c878fa584493bbc58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260aad5764166b8968ec4bf717709ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8d5ee57f2002815d1f6f937593971248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ad8070cbbf2f1012b989f48d5b115249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0272c7f421667d38a1fe3d7145400250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd74fdfb527d20bcb8722fdf8171f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545c1684fabe54329147dc0071e4a0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eef82298a1a1b6418ae27f344ecf8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95acbc065e701b359e0f17bc7fe2d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e20f6bddfcfeee3324f0cb622b90a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce12285a7e80469e15dfdf6eab39b94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c582934afbaae638fc9d425746505257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b295498bb20a231ba8bc16294662205258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246da7a7689401e6ec29d750f648d2e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ddd3bb81bdbd874449ba68e3eb07c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b8e8b43868c9af5b7ca03bce1cbd8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d302a9ac7fe340d982e3278ad5de07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7610687073b487f41cdd664ddf487263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb79c2f71ad70bd00dd19317a97114264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d13e9391a38e254c7a82c8fb4ad788265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61f0c5bb9527f83a0819797725d54f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fe22c874210b4deb4d3063eaf9389267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6ee28bca82bead29ae51bbca7ad26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f076eede54169fcadb6cb1ac2265a58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078edcdb2f7ad2affc593079df801a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f6ea619fba50713c3cdabf45498c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b7b62549d157851ab068de0714edf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f252c4b76d95b2ce7826520db11fa90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af543bbd3e75b9886db040ea629a51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb90c2229a84e9a271d06e76330be3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5203261d5ad9423e31df56c5acdcb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f907a78c70cb407010d6f117d081277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45167a99188efadccbdb2d5d291cfc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca128e9881e0ac672a3167c599f60f91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06161f96c8b5f2dd1124c2787368b038280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128ead9b6670a7202c6ed02978f3137281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120eb2efef85ec9c50c5552d2b5a003282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33efd578ce8753dae8715d91239ce50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abcc48e0e07cf866c0962367fd479f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a0988e87e3675ea785d892c2308cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2b0aae2422811b7607be3174f6ff8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb760c66b527e593564344f9a73aabd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50da148a0f0bfa316c40b15590cc8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1757b7d700dc5ba660dcbffe4e760289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbbcf3b10afb41bd7b9080510dd316290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff3b674c51b8e5261e3d45f430deb6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ed5fd776cfb30be2ab5c676e685da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950683621d9443119dfdbd6148de2db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc81f53e38ca8e63592be18c14b50c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78632069a883ef7c1b6e681020973185295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f57a267bf2e0105d9a203232431b51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b928ead6426e89a65739620f32735b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f38fa37b42258dfea00a57cc5172f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3180e30fbea48ad2f049e9dd9953b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cb39b7a5dbc6976bdf9564bc15006300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6f28bc94aaa9f091b3469d8a944a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357048507533e39ec82fd0ce01d4f40302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839f5027e8ec260cb528ba7a9aa0c53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5377f2a402c7d15239b840749852a2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb1eb068fe6104da9b3e199954a925305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d4aee0ed9c8998dd93e16abe91012306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95137d5008eff8e4b3a32b5902cb1695307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57056d4f1f4b6960b689f5599a337321308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f612e82079e194d1d76f25c32d1ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d500bd0f91c6718c9598076c76a3e0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab4e434534ae3d65638f857d62b8ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf7378ccb9f2f292fdae72b1aca19a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c03cec99ce005ce244d68ec9bce9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ea3d3c9231fa4a21f499aa589bc51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58b053df05f17f880ddf1d0eb42181315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b1edfffbdef8693c297be85de7919316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d06e3368032350ad34717b6bc39cf4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa252676e986673a48f4b92479bee09c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449b4a51f001eae968f33583cf4fb32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268a3b2d3c7a11046f746c533132c4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a138b0dd6629baa449effa66c3f20a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e0dc5f57cd86f7de9afa2d5103e78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300c62a52663448c8567f1de99e7586323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee830d57cbf4a5195023c688e7efbddf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292081b58e9ef30fcca75ce7df49026325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745cdac550662a1774aa8e72b4c76b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa71fec6d14021aa90c701e1566006327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee194ee48945bf7fb49ff3bed468ee4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c0464c2cd0086fa28d1b73dee0f54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ee3b856fdc37308d15555f1dd399f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaa4d78542cff52e3d5dd7d46810a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a9ae309c521bf15a4124b46869928332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f24b719d37055cf0d46e23c2d2be1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796313300fb261d1917599e7b498630d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaab5d3caee99e3e9098d547543a11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0140e34d27ff8cda1f0aafd3519801336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c0bb2831744b7a5b012d2adcff4e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7b3ad17905407f0195c49ce54bee8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f1eb0cca7ee2066a209c55b8a383a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd712a29b78141c2b8a0f5c1d88995340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83077daa52e742e70579bb74ccf654e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba683d1218ef68226a9ed91cb96e8738342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116878f69bfa2e68cc92a149b29bca2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730f280c25464fe4e8f9f75fcb4a58d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c93d0d8b0be74d6e2104cf1c7abf5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ff93c0da03945529f7975e06564f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a163b2296462c10ce47c667cef5fb2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db865b7c6eb946f040b3f4e70262006348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649dd68c9863b815a86c99269d6cf94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7368c235667468a699a4d2e726fa1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663ff746922fa346f55b16c51d3c0be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57624d6675d7208d1b4025d44417fe58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0fb9d3925b87b03123fc2e89de4c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d10890bf9b064b6919828ae7a7048354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bb7bd5f95e66f1ca84958a849a1b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f17a62b9cb35604c44ea19f8044876356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894c76ca2d52d422b2aeb2ed9de2cfb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea78be9a0716706c2520ef202e0f105358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257024cfe047bb34757c94a64d309582359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c28e2f3eb4c85f5ed1dcae490cbf1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ab3728d2b573719b5f0b59341aa21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da6960b309f2f354feedeb303f0fa3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76657e2106186eaab989a20bb2766735363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd65e730ee4f2f65f8e3e8c7d09d349364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d78f9e4720deb462cda66ef8ac245e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fc7862c02bc600f5caa6da5b7c37d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8ebb150cbbfbd87c757a07dc43aba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c6a51f32d78754a4f5a264260bf42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e8438856e4e5737b5ec1d873ed3ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97ccb7b58645b53a623600a1f49b27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908297bfe1332d003b8a91c52d7dede371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea977d983f297c7b22bfaf3713060fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeb2f46da016af50fae3b3c450ade3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14f38c26d690c6cc9c0dbdd993a196374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2a15de01a2688d151ab391e909e9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e6862cab5d044b24ae73dcd7ff91f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0662b01313d94338d33728c427eb4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a591dcce02ba88e3f293ee1ad830d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea4178016a9e2377f318d88b4e9331379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b1be17f87734f681e433c121391c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167ddb4ed001b5fe79109617924a5f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c91c0d8d2a3f9a72759f7f4372f26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0dca25d8bbc4824c65659067e2b5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d798b50b92bdc6a2e121d71d3963376384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b1f16655f19aa983d8ef7faae31ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbdd6360477cecc24fa8e2be904151386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d6c67a3a0c2a16167a2dbbc87a375387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218d91e85bfbda09b598647e872ffd5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1704561928ae1359e57b2f24d2b407389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b54f44b8465f68befd6243a35716d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b4e69855363a15bccfc161eb4eb9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c8ffb285e43f92354cfdba47396a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af93602697bc3dd6f4cb62d606b1fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d0ebde00226acbe913515cca974de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4774e5d5392c3481f0ed840f9453372395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ed7c28e215e2ae7bb25cef7ec050c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf3cdf16040a5c2e72bbb8ac7e175c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca50046381342a765f4a8a44e19709d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442c81460ebd803f60544a3f4d65b0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00358e4f6e49d24161794cc868b6f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7262b2b77aaa30857bcaca07e909b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3876399a5926908609e69c1254430402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53541030773140926523f69d6623e3e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c005a35771fa36e8f3ea22bfdad24b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3b83ce0d9db7fc69da627f9fd4bd2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2adec0b7d15d063fba65f3b1c4cbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38055ded0e937f7e0c92809f5c26a1b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3397005dc13e53de1c8c0cc16865fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982deb7d4b1f2fcda9cb4987ba7a958409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f84b0b39c0d8ac1bbdb96677b108d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedfdadad635b88a16457e65c287b3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706a17446fd87f63ac636a43bb08375412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b46856af16c5b59099e1f9a0fcf9ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45427945c96da0a6dd1e13c8911e8da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1100ddb96ff48c80fd43f65d636e3c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f58f445935e16d20d50962fc09ae6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5653924ce872ec9a487b3b8692847b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d226dd2f1a6318dd7833bffbca1ddae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292124efff6a91544fb72f640969c16e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1767d1603015694b6a9b6aec14bde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848de9fa0b18a2a343a8461cd64a7c38421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e46df752b9af37d464268de74dd79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3f6b52d0ec72932f58ea0a6e4e6b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699524d4df061e73ea03c481997c841d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e3a8bf8b76e18d53699b1a3e2bb7d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed0bfafd999083f9abd00818310802426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fc75c838f3b55c1cf5b6d1eddc7c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07805d73450dcfd714a0137f511db92f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12668559beb6254f9137c44665f783e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6ec6396fe582c730d081ebfbb0e93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec29d8a90eb84632abb12a5bcdc4b90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c61fef47de49f3de14bab726802101432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e549d389f8e97740689b288a4496a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534215562f8d8db472d32f015284e493434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3a8fa2817bd60f8eef0646b27e772435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961fbf0ca8165b07244f20e895ad5a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b11e6519c515a78c4ded25a790c10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37286e1535855c93055d2ccff3c5652d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99e28f1c1b7a60eae8e51c69c3946b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4448884992a8956fe41e3a1fbe147f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846f4aeaf31886afc8979a83a382204441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650974c899c9abbec79500c3d74defb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd1ca7d44ac1fe9d465aee49e6265b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84134a3f766e066cfb10846ede99ab30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b5c20d99aa2cf3e0eab0080c321fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d878bcc7e26a3a0cc9563dc330c06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbd17d2dd3e552c5a5bfc020480661447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1ffd1063f735608f1f5745c89a5e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9417f3acc02f9dd3d4330fd626643449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29182b164862517a534ae41b815ce43b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c3bf7113d0109e0a4ab0eef275b02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67545ade37fdae0ccdccd17f86714921452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242512cb936302d9cbceda352c20131453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ee45757da0d55b73085603a3d438e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b5c4f46fee5d32a46c8a7b5706064455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f553b1a89d6f073a1069765bb9ae4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f0b8cf40d53bf2e811d3bf654eed8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6645dcab00da994cff6470c524bd13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d24483f196d3edf58e2cdacf67860459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e12ee0d7d4341a22b9cf8dc1b90a0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be4c02469bd9fa9a04726a05fc6e0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88a0d5928dca845af71c9b43411526462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaabf0aee0ac21163aea014ec644ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aa882c883129faa46d6bd8ab809ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957bb5cc2c963d88886dd8158a1db2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf4b83de4debadb421224e18fff2e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296ee34e3bb7017f4b062e1e5aa23a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9883d96375b4e43c107d52f46339a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a668abc1684d2e664e6e25681ca09e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3084d4448f0b230b5842040253f743c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa07877d4d54cf2d948e7e7c51305c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cc5bf2271150577b1094d35b7e114472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61649adfbce93bb0d9f5b3b93ebde2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6a9e8466b17dbb3a9d397e4ea126d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10ed78eb31692409300d301e8fe2da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7f52a0b8221122c20c069f08efab9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f58dc6ed839ea6e7d2c86b41759917477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4ba8dca977fee198b2f8ca8ec9fde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278ef05f9fb015835cd1cf21c51ec4f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c88ab8cd4d8b6b3cef3fb132b5043480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123fbb3edfb92922c12e36824627cf9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0c9360754f949c69ec62c3d13ba64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4f9fb782c9da96bd098f870395e9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab8c6ce4559e8dc56a55dc34b1ca8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb81b274a6e3246753b9d64a7ebbce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adb8875477b2a8432c6749cd412109486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaea9977d915a59a6d6351010a8f6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebab0ae17d78eb6c8e65c94d68d055488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e619d9a5e3c49340cdad6fee37b7bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1e34be36260e74c29813f4ef8fe77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ae4947b8b436c5d28149ab97597b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56db08c5d56a57147385ea4dbd1f6b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611c69ab03af8e20c82692b613eb025493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892089ed36302479f5a88d9ee4d78ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30caad7f455416b9946283c13d3e35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbb4bd6c39c3d7ca316b2c50c04d41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b962d4af30ec38a91f186884e3a359497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f62b54f77bafe292a703dbb34b779498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161fd2e02659a7a9c76ca03ba3170f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4523d8f1c95309705bd44adeb96e3e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6bc9fac64ae35d35094cde78d9439501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44caca7432e207ce27080862eef9ecb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615674a533f80bc3b38f16d78d5e013503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad70a2e379ebe496e0404a18b67aad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716298233a41a7447bfb072106aaf794505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcbaba88d4d5db6cac25240d1ecf0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe0ec052974584b754ad193ed77dd5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb20b949f6227d3b47b91d029e6ef30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3955e334cbc02348b9cbe0c2a82cfc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf15f8227f9b466e5e729c7aaa8212510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddcd6f28578d554bec04b3b6389025511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb150197391d058b3592032cd80bbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b0c1a46555285fc745e8b890bd0ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271cb4bbcc595809f5eadb366ca3f30514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f80528e396640414ccbb2b2477a185515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d2ad73f6da288aa6da23f5004de7a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ff255defa9f12b18d0468242bafcb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc02e9b95fe06f7c9bda5c996ff4f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2895d9d9d98cdb8f43159510d161192519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827006c9b181d73005b6524362e67a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ea4823dffedc554ea60e2cfedb05f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d5ad7ab706b557f38e97116560525522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b65e686b3ac4b2b9fba7976af5dba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f97b829517f0ac76808a7fe031697524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31f53766469daf9ad080b4edf7f441525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbcbb21021a1254354d1aa6adbcac0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806bfbc355de8619bc69cfed9f6d5f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c214c71f21d21b75f6a27e59a2833528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6e6f77d8fcfaf130e096876de6888529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a629c0d9b11990a28d8a32984fb76c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf638bd5336b708928396dd31929c5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dd7036d1f50ae81538cf0aa7f34c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b949633e49032ef65c2732123b72076533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb843e736fb0d48326c5bd2225a253534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbdbc20d70b702718e4f93a4f89724535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b5765140f67bafe80910f9d607fa8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ca3b8f9705317fcd63881ce0464de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba5629dc93d4a1cce77e8df6f96c8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4b82e606775d445f058dc32a0da5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2dfe58c79478a7eed68ff5bea899c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1057dfba9044e599f3f875998d2ee0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524a7bd1e5ba7bd86e4072da85e9a1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c20028e33ae224ad333401833e3c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5756d587bcf11b78ff3931862dc9d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53db8d6b2acdbdfb208950e65fb0072545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa9bd7eea97aefbabadd6f22400c2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e22cd64479feacea03ba1e922b6faf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf802c1f23405acb050211b2063a02e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37c4f7221bf4e362364e9ba920e51c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162a8295142f0a22b98b646a1f61964550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668f11fc770f824f4c375ca78f19e70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f64f4a9024e81d998e9c130b3a4853552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77454532c1b0383511924519b1ae1e6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d487640896e68e6fdffdb11715be73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798caab711095d1c82aa5134520ed4d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351e5ea14861ea73fe9cde8c1d3d0b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef4e900a42b42f8feb91d62ce3c220557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca20f14b5aa1af68d352ec1f5ee7f45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ded6484e77195e81ce4304149ba8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3812be9b5a4630620d545e9bd54516560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a988acaf581c4f271de1313419e1488561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2300e80ad9b20ce53f92839bf6577d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6158ba1b1e5ba8f916f6ccf2550ca17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dd3d239e1ac7a880ec2dbb08ff917564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb860628ecf3e1230260316f63f2502565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282ab524face2400536147b93265c81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d9e1ba9a55318d84c67e0ac5cf539567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12cba99678efba584723e33b73bde3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f207cef430b58e1bea857549592780a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25704d3a4efe69cf5013d79519265fbb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a027180d8f3dff7af76f58778c3fb7d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87c7f39a02b46f04e717fc0ecfadbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a042d6906296d6dc2770a44dcdaaf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d36c0031303648b4cb33ae3579281574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdab3e6fc1e8038a33b439c1a49459575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daabf646ee7454873e25122825d9d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d5e11d13bb17eeef46bf4152f483f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1896a0692974678b7fe8dc99a72ff4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dff259f9a93fff65bc14dedb10c8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1953733191ea6853ee928ee82c672580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eab5fb8a98a332e7d709efe50adf8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef24fecbb39e4e32b62b9a08c11353582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a240daf2f6af791a1eca6dd64d01751583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879addc71675e014f61aa143282f0b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007052a6fa2ed0a883da0406d628af34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0e64cc4e7a07aa516910c604a808f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8800997d5ba8a3245ac7f8ee409118587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea6a700108479f9f8f260d68e1c072588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b492c14968aa8812488b317f7b4414e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6f71af6c720904c4a78da74c3ccfd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1eb4ee24cafb00510d7486b2b25c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1add473e3cd22dc3542ff447b4b7283592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637c27cb992a5cd137ae2c7392c435e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138a175a8b62bfb38f106816e551aa5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fc753ab5182f13a21dca7815a1c6e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ad0ba5277c5198baaa5605cd814a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda94dd84f7a17a986f1f2666b6d9722597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c5f9a5929ed462ec75af21f957732598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb726cb4dd0886768a50c07e587bd9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868a25256250c848e1465a80d910294600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545d2d742f6cf0b9e338551fdb531c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ffd4b744b6a09f9b4fe613e29195e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93567064c80a6f66f68f975e67a11c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122cf72ce259d6ae9e44b4ec3df15d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473222c389db680e2216ca8659f3b65605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efc3d78174f9a6b6ffb5727f2455c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662b0a322f7923ce86fd1cb2be2de4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb0e841197f3554a7942a02e12ed27608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9f8cc6fa3b67b12b61389162df978609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9408272aba54f077372b421bc32f9d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714729b895ddd847e9b264aa4d57ac1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618a3bdc985fae39686f9740ac53dfb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372c34f758ece3dc7246d889670eaae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0cf6ebb0737f0729503365834ba51614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbc521ca3225aa7d773dc2546ff22e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e61d95437546f32063a9461fd22f01616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09627da3981664df66244449847c59617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0d41c828b2d4f2a94b47f512fa38f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedba991057f6f8eff61fa4182dd9ddf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361def5053054df88bdad553c5fae6ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aebca0ec445fcecdfae1d6111c3ea0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8bd82ca2ecd9473fc55984a7f8b42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dec042ca873dc6ee29a4d6bd31539e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb7ac708387a0c0d7607e4197518e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aee661136049b7da58b029b17c329625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795de40502c610f5d8a0ec764f318e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82972af24f67ac768311b6e27cfd6c89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba34dc2f8e67ce561bc1a580b52e9c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf62b2b33c1ee836be633a119507365629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783750687b1c11fadfc41a18c555721630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a302557a199e6f60baf32e683c133631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f89f9166fd9949de7d22f8dd04558b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f4e2e2385f9af473936b2344a66f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daef901fbff888616d08255b065780c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c36f46c3b5f554404523817359d5ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d65b691d0265cae8ef1a5d5a0d92f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0585ce2ef080e23e89b04e902d4dc40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053529ec4e109d9b89cac32f0f3cdb0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9198b2eba74f30a38289551b74383639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615d79e225b7982fdc4210fdba1a8c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c51485992f6b6f09b7e678b2c92fed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfe149c41f1c3a490e373762923281642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13526d45ada40b10bcc45c6827f943b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678f24e9b671eb137a93e658132f466644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dedbfeec02b3362ac1b7c09c8730d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd704c101453a31365f2740dc9c7dce9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d387918c0fd6944ae16a2f50d94f02647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129557f6960bbbfe5892a2445b721e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b20a970a5be901967afd2fd63b81fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3604eac2071c083ee15ebbeaa5eb1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ce545ee5575a526834adab91daecc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41e3ba9a0b3448f3b297603b39003a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca13ac2418e59970c9beca2d8a89115653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77632573f97160f35d2b0222806e2acc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5348664eac94cef5016b9a945ae48a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8a9b6adbe1ed37048ee199268a35d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7c4cfb062e164057674765e6dff2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb306dba3b47d2ef0203799e145c56d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea451398c8ecc16f6a680709abab646659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699ead486be413f691116372d561dca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb86130382b95f105b7847e86b35afb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6474132456aa61862aec59acb814463662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23206acba65ba19132ce46199ea92573663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef762d5683b69a36e36b797cacfe23e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700c538c50311326c68ed502ce08784665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f180f40b27559ba9352036b19791b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c41ae9457f1eca29f0c097e8d621dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8875bdd3c2f683f25a7a6d5ee3ac2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b674f4b905bad2c79e4abff96ddd00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00481da51823559d2e3fb4d72b65b4ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741adb290cde18ce5223b70122e22f14671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7fc6d919fa602ffc019a323f44aaa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286ceefc31ac3aaf60c6ce372687dbf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c4a749acb0871b0e72fecd1c5e72c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d94df5d80fb2df6651a2a969c90ba6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394ebff38c828636a63495a3a6354bc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e90646e68d0219aa764633f0f55b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb28869c69981b160ffc42de243abd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb331a963c47c2cdb3469a842c9bb7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dbcd39fe83fe48403acf84cf21e4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c7d50bff9486e5e586490a9e491ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38496ed61e6b353484c0e4862d86233682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5c9bd052e9611f45107128860675e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e1986394fa1c8b9adb09f083cd38b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee2a18c877c5bc1d69b405b7bc7255685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbf2a17146f508633404c5454c7e85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79659012f8c4f066e4d1a42d7dbb19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7963b3d9c33a649d2bffd7e3f66cef5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3f1ee542bc7096c0e298f516a7a64689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c08168fbffeb4fd7d37ad14c3caa06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7bc670c9ed5e7ed0ef3228f8523ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69be869547581fc3e044e0803e8796e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9211ba1196f818275ef6b7031e760693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070fe330e2c5e9f20578fece881e0f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c454473e70830a8dcd42d7271a19d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007bd7f7540c25d733f5b7e9f992874696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91e697510efd9382aac9989f4ca1de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd10f9bc6c964459af7698cb2c62ffa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ff6ecaf27585849a8b5dd68272f7a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac8ccc05664fce7f6d1da0a43edd93700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd1f3821262a43bb810b0f83488add701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370625116986b50bf3d0e8d437c6786702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3a1313deeed04d22f427639cddd22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b982becff1969d911ed2a8fc104ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946d9b03bff3218356c8e66740ce856705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385dac2a5aa6aa1a992e448e35a9a8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f93715b14e67130b635e13fc4ce77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064748bafaf1a310f56789907036b7b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ce2fead56a6674804dfd11cfb55c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee51c14888757264f3480ca6372857c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1982f3dce5e8bfe79ab2b7e61ca22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec0b5d8ad469cb1f1a7c1711602c72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0e6b508868dc2aceedcdcc6e90d30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715d119a9b595f87326a24f71959014714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee897cfa6a1ed465d4f48554b196a98715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a0740191a9edbc519bc2477656fa4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289787961c2f693fab968f9e51ddd17717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52743862c8dbe3719e2825ddc13ff374718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4132cb57ccb0f51c3a85cee17b40c6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cf927c212a679b8c635968805206a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd95521c966dd73e127886f87caa9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f74145dfb51482e326b6e3e509ff0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa525e16a5514b8d85d1544ba9688436723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac6a4680120062d614b360e28f0e53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d18255cc92c7019df7ac7d909698b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3935dd13d678952f3d909e68bb9d97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdd8704412ab03940052fde68f45b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924673ff45d1ac01a86fe0085767180728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bea0e7a5c01b672d779554f8857a63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff22b35dbcd19384e8d29c5ef0c2ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869c2b86ba245ab166a8db814635759731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6500542ec0bebc45eb5a3ea1993aba7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487e128761bfff918a3ad859a4b0745733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62c9dbcee3e3d05e705e742bb3a252734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2840ad177ce0d6a5bb62f56fbe853d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e08ab30adffa4facfedb4bf89dec1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb9c421380c8e829ec041a72526f6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321d17a323369a2aad2c6c78a7a6216738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f50527dc122c01a60ccd7b4f61d9a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a93455476c916f5d7a69a28bf5e4a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10db5f8adb14427ccc8a6fb3562512c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb2330b55e0701d578cba84b66603d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970e3d87924ee1df46090fed3b8c354743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849abb58909f94621410c425fb52431744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8c6bd11aa20447ed07a9adb4d1368745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad496ab583166a91c724ef5d0118de46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf212bd7866a488035c124912f470cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd12e1378fbdcb62a603393c44ca51748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bae753a092671f3b49cbb6f0ec754749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680a3b9efa38c79a5ff5c903eb69a64750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9f558273cc0b892604cd9af9027f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dafd216b205635be041cf53c84be71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55415fa92c949675bbe0efaf62d5658753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0947b51326b69f70bebbeffc530bbd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7786700d0050b4fc8430125f11842755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95824217a3db1a7a3d93c7d9d04fa116756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f9f2e726a1614dcd0e759b0a8d499757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83530b8140e7c7fac7415007d97c042758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f540693d031a1321caea6395e99f2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825ceeb55763c7d37e2153eb6f451571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c96da2053deea26bbf9939a30f60c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414cbe63e0edf9a2eade83f29ac14693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac31205e83664960dd4030d3734d6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc19cdfd8dcebaf1bbdc2e4198b53225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668749adaa320794fe00a0e1e29b41406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df5ec650c04cb24c4445dd74cb447d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c8861ef45d814f11c9377f5712e478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620561d4bdf61e37c8df113747ae34dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d27e1a77d1e5de58305d0a0802bf4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c85a3714fc1106a5f849023eeadda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d52f73c25b32d01c6106555c27031812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecc16ccf75b59f958a9211ddf8f30713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11048650334ddee01f2387542dcd844214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e0996bb4045d1a3a7ed74e1303f7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609035859b68abf44eb4fe2b0b23d84f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199ad963a2dfea61f88c6725f6d249417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c709bbb08a31b0a7ad3eaea3f2e5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f80c612dd8c27e4881fc272abeee6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d86e0f39bfac13528582bf5952b2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd55fd98404f9b82f85681e0476f48c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43534f71faa745748fea2b7b68da8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a20643d41a031c77bbded6e369720b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1d764df7ba17eb5ddb0a9f7fe0cb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c3b2445fb0a59e3287235d32af03e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a1b8ae4681af44b09022e883e57fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029680636e09ca1cc9293d86d8dec49f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168ab9dd2fe85df6098b317c33857d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272eca1d503ed8459bf1cf78cb39abb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8303b3c30ee65c7d87a2017c1861df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c463981340afb4b718598caf89cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdaddc78b4c6e1b8b6a9f1c81fca3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6286a79cb650343e6dcecccab1e9a2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9afc2e3159b4b8ed78c103cccb2e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb45d3e6f6f3c662492a0fe1d8d0b7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e6bfe97dc6da7c3648b623aaffdda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f60dd8b805e238eea95e32926aca6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb109da0da47960fb44bc587a5da3e0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad51fe75af5bd2da272f78f2a773c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505594f1080223a6a94471cda4e0c59b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c94887ec369c741121ef96c8c54ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9da91d0602aca2d6f14c95156a27442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd604026421fa642647bfe53e7dfb0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e618cb5f78700708b234cc9816de8b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc05a8f1298fae012d8aa9bc670580045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5848f9bfaa2ef371b83c909bb90e8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d7302b13ce263bb231fe97b995f3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9b17121e7e5fb82469b6ab948c24848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70204b52f9eaa59ba51e5047759a035749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbd4e3b3669b8f63b72056334c5a4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01b3072e444a0b8c79b88d1a28d5c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89f402d94dad6fbd9ffefc73890acb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b790cf54e7ca6289c873baf199123453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597da8c20831a1c9501caf61d270f85254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e9ac018c19abba6f0e9bfa3c003fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5631685ee7c91ba52cfcfcf86cc3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a0bb19b123893c0e5e1e4ddcdb4c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1279c4d82306ef503c898664e31a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667427ce98790b2bce616e412865ac8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025ec73ea44433c341fc308cf69c3df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6d28831d8564e17f3532ebb26099c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac0d26ad61cfa2294d28f27043b35562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e33137d3db313abc173fa9413a37fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f36c3d20e8faed5ff8987ff8d4d03464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043c66d283593fe46ff6c4d6bc6413165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332809af9e6e043eedc4719158fabfce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf647f405117dea6fac49eecc9dd0e8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee27230f25f8dfc7a0c87504ee84d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a78f31b42ccc552bdee9650fb79e2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db458d7a8994f36ee1aaf89a247307d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9561da45251f7710480e4fb8965cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca78a7932258fed4d55424e342341372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84840656ef9844fa1a3426bfd3bd9f4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03dc848f1c48b760f005cf2e70842574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0d7ff790fd1b22a1ea2b43694585675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e099ba2f15daac473cb015226b147ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e723609bbda237ea3e00091001b5ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a365c20bee176c94149d8cc54f16c2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411f3127cd3c19e7fde5c06ecc442aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe3ebaf018d04a1f6cb6dd18bc4ade80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d191a3fbdf0d604fef1635f9544870981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2615a40a7477eabe659a37b357ea382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04380db3527d3eacab51e6af1aa2108883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a66dcd92c925f96322cd22043b68c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46951b3d28551341b4a77418ab66076985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3919bd5ec2c113e38c04abafb65e6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6068dfa028711d2faf6480c2785bfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4c7b0d0895aefbdb6bf8375493c0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f5e834bfeb8e571cd5efdac210caf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8bc729c23069ef5a3e8a9f6f37b5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65aff0e46c342c4f320fbab0affb4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7182e0e17aff6beb9d2f97b577904892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e620bf88e2621a2a8f11b624ac98e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd853433891c412c2cf026fce6f22a0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c327b7f82f402618d58a85079978a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24df7039ab957e0cec5b3fd334b87c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec34fa947b49f34b39cae03a520769597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af750681d02881d9444dd6a410d89c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0905d3be0481d5188139f26c80c3f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8ae4011d888562b3f1f66015a4035100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97129cad4c0e58063904e6c50706f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f4edff910a691bc7ffd4f77aad88d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bf3d27a9f64cc24328b64375d8d15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ce696991716de5c03d28459684be4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5eb9a959b6f79df872f944349db6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2de1775ca104dcd1035815f4a38686106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40038f9dbe988d7d964a770919c344a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5976760206af1a67a8e0decc854fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1c0ffc289bccf07f219925f41f930109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbacd69fac1da4007decae8292e4721110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77307d10bd096219064667c11763fb0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36c742b1deba6d1247b61fcb1fefdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def65c97c65a90cc2d538ecb4041824113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0b3f963024f107c54945b2e31d545114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf07f14ec18c9bbb565b273d6dfd16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50138faf792c02f4c940da46a7d473116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae969c9878af3f4643bae0c243e512d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf8c6e1943cbeabf7db728b473171b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f92a33ad3b3bb1c37e0feb0abf537119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe71f2be683b71ac1febe09609e695b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9b42780187a394a5fff1c425b2efa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb58b33c249942d5ef13ec83aee22e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6d2e58cef20ad213cae95a2ed6c04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf0d29b7a3400834e1f89010f62471124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a578057c70af23f8aac5f31bc6093125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073636dc5844ed8c5752aad0d419c46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d142215c60ba0081d60c27ff616f14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155d9f23f27b6a065dd604dd3b98fbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf3ea519990d2e07fb16f848d6a0c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475227b81118b6d8523038004e562edf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542129e7856e6bc7b0ba3510c9faf44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beacba5a61a9ad8651c77b2947de3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025de1213fca9e84eb089945a8e85299133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e84dd90df6f2d9d7eabab00e25a4dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492ecfc3ba8e15c67ef1fea658fa937135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3177607e7a03b25e18e1c6bad78db3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b243df1cd7f7d04c5171f67aa4186e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ede91c2e15da085ee6f10dc61c3d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3dd83d639c1517b391c61d0553e4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf231342c22343551031cc90bf7514d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3acc3267c0450224a321e1dd4d0fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534426fd265ecfd993b3379f49cfb35b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c4ed42a8ee0a4b6beeaf5c4568118143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf03a0d89af6bce513ea833318484c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c855868f9e85290b4a3b78b0ab122145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa31aa857af5cadfe18c8cd02da3d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cc238eaf577219afc728417a82f47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c88519adb141cb05ae6a0b078627c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee6bf67f6fdc0d5aa249f8a91787b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5d5d0dc44a51a76289f2bb63ca4d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9017dc8a0d84c74f9d19130218bd121151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53066cfabf99c5a564284ad154299e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619559ca6a867bc248fc2650ba80bb9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da6d51c4ef75c013928762af5a2def154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b140ce49ec10e15e5848d471fb1631155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538283add609e2cb90f78b0bf03c2f8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a48ce1db1644b1968bc9810f5ba60f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020cbc659bca6be0e5b164c8a3518cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68beae69e2444045f550d8192d617217159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac603817f05b234240207ef87eef880160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d759f953d9daa5a17932ab90ea7e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197a3d270de6e97eeb8964a7512aab2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a0f8b4906aab6969cf0e2675644b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3dd36300d191edd95298d4f6250c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356fc575352fa1468677db3bfa0c7fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f364a357023dc533a67b2185c53ab1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d040d4336a615801c7380eb147d4a8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608b74210e2752c96982bd0e22a2f52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220332141ca7c0ce8e31e3b45a733828169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a73efe88e85fdb8267f64cf9118b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927603bc768a2f84dabb87f5b0c7b11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf164cb4077e2216ff7d4d9f127a9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da44f427fca9ff8845b734cf84140d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a04aa8d48a04debfb74d124d42c72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620eedf24e48af59a89578e85a4c2ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714de7db412bd170b5d8dbe865627cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1dad6339bedb468c6d8e82d248116177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060583cfa49af75ae006e52a1e2d412f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad905dc7f39b3b0170a0dfd9f87d7290179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3a7eeb0cb539469ffbe27eb4c7b08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6037ab6a40eeed794921cb0f00e5f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b982582ece15a2d45149aa2154414182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fbdc3f60cfb084eb386f0447c599c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d959782d74ee4b3518aafd0c6b64a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d33f409406482da77521ea60895ad2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e711fd6c936be16b1ee1940413759186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6551a8ee1a5488a5b2ddfeb8f1df0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc59d977e33b571fcba790a91ac6f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf9e8d0a03d1c67c9f97f00df95f2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec71bda2eac29a5d3fee56c8a34f42a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b752f659a74b1506839e6734fa4939191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a321710cc5babe7782109cc1af26ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b23a0e64b32c0c54cfea9437a82be4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d6cc895ef74e29a1c8959c72c2016194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e2be18b6e6387cc6098182eb682d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dd453a1f4ee9a810c838dd6d824c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0d64fc6c639b9bbf68c02cf9cf217197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c175ee7fffb151375f993d19ae24a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628970e7a04c8f4455b01beb4cca63ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eabda195f0d8f94011782a4c8a43f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45487defb2b5611a2b0cc7544a5f03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11f821857f3d5d561c31d06305d915202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff35be8a156d43c1e6a0db7ca286b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7141bfa38be6b83fde313e31eb035204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c7c459727f0dafa97e06e8e50f8b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc3e06dbb592ab0da59965a842c04a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4457684ab5950623c47d464b76318207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15940510ed683a3c270820f8c7f04e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158ef486f703909b3434c0116a4d485209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498ff80bf145a7038754a6b913ea5ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424567b54a8c76f4da66cb30836f628211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc5b60232a45f2dcec8a7dd3aae4b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe1cc011fe2a9ccdb28469ffe41ffe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a781441840f460d4168cc572a277e7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb99428f3820eeb5fc6eec94a21980215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae3cfff46b6b7a8e455fccdbd200c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3931cd38086aa1182770f3a4701cc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fe9b68871ac421ed47d57e717873f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2315a780ff7f1bf0b5dd1fe2efd9bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb367cc3443764dbcd556e5bbbaf364220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b55b93baa0374bd155cd44e34b3b6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c3f7fbed34900dd660a5a2edba3a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17051eb4b833a6cf91a6d7b72dd8c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedee9b79a3d0b28f7b6229b362472bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a3d996700bb8bd8c371ffc73c69f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69138f81f1291b9009a9bffd804c32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5697aa416be5eed6f76d9fb62bb3e31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65a92a78953383f09f538802b14c39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ef48f685d60cb65c4e431dfe441c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ca2854d83761f619de94d8aa99216230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53485a2e2f182fdaf580f7312e57b31c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863823233b902adf93a7770318140f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775b80d86a815afe0d72642245e433d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bfa6edcb2b86447175cef3034988f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305e6a1787242be0c08c8885e8974c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9f3025c63859a3f6a5d60d579cc35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a3d1af77c8518b978b9d3f9c9af5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c4ed1eb40b7d70da45ca179518640238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08448541c2003e0a9edef8d36b8d288239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e7661083cd8d22ddcbf599c55f8fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53d67aed2488cfc5bba88ed2be878d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8f0e153ab6c3ef73db97811881740242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896f0db0fd59286080ce245ed478204243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f234dd5c9021f8c9f2e5cf3fb5894cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798d39ae9585ba1697db9675adae362245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4509dc1ce2953ddbe17c55cba6a641246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c41df5611031b556dd2134f3e0c7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fff78373164bf2545746c1f63e790248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eee90a042fd1df157fdd7e5510329b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76e900554a6e13d5f2badf1c0716dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b0cf996f52b97add3b6f023d81985251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1365d7e58230c75a369e1f895af324a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2078fb723fe95a3188503f109c68f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd1b0621d431506be76e0ce7a2f755254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9b9fdf9f208a6d61167e85b05b1b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d2ae15f897912f3a5020934337f1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e3eb671c928b546cd444cad75cb0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761d8a8932ed82ec16fb2e4839cffdd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ad272275994710218a9a610ca0b9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc172d53c86f3fc0e831d43a6688837a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96b55f6ddd649557ed906398abdd72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df02d5f8aa785b3e9d90c9e1dfb7bfd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631322098e03bfff9a9a18ae045ad61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2246208c4468f582f24b25b5a0121a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d49c8dd86da8710f25195dbf97283265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fec5fa5408c85d7e49a3e29fae01f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126ed5755ac5e9055245e948c6ac8d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c499f7154996668e8249d9f6fb747268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3191b1126b6c466703a73715e24a857269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716155c6377b4b8638da02eda8349572270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be918fa4b27670c4fa47b2e29003a64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806da939892df00757c87eba2d17dead272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0082bbe666ca948d8256c0b9cbf995b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648748b02c86a0d20233056c8b407c9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b5e644b76080ad45daba04c606af4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3bbd47987bb4620afa06d4e84cc3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a2214ffee7709b89f09afd345391d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e46e36a3b05d58f377c3410ae9c09a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c067a25dac17826c34b648bcdb5cfd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd850b09812a4289eea418745c488c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f94bb7dabdf94fa5dbe1b525481d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4bc7698f955eada94ba631758ddf1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7155e186e09c3cd7eac50593d76056283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54db2bfbd04f5d076b02bdd7823a6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bb2ebe3a0a32b623a916a5816a05a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d2bb55aecd2a3d73802f7a0175dee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d1eae590b764b35f1e4cd829cf432287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791149b4adb425dfbbf23d25f48f1a19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80f23c7fa5ed02747e35e40cc751a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7691b280f9babe68ddd2ed1319912290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e6c50a13f695d97e68aca32a75ebd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df440c7021e21a0d3df2eccc973434ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d837f981704cc89174574239abda1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219353b230f4950b591ae87d8a81e6fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c21f308d1b7fabd3a868a91a31cf40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c55c3c9eb2d389a4d421955d4e686b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65eeaf5ff30032dc7090f756aafaa6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afb2a72905b5dd0f634754c7e14cf6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c95f2f3005f4fb543588d456958a92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ad14c13e409cbe3553a918a275c3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbfba8051a01d8ce445bffa3eba896301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38d06196e7bcfd699e87c15f68d74e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921fd365ad23e6927f20d20c1d384d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739130898e10384e02f8ded63aa2e4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a491f8e845d62674b05b62e5b6444305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310ec2f4b47c688a2851f32bc498a18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86247bfd81dec2f673a8d628f038171307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c74799ff1d34b7b27221392669281e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c29382888dffb9439ac1808280098a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e15257277c61b7f4e00808ec25dfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57137d4b8b6e51690306c50abeb21b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada7b23f58ee28776fdd660fcdc1e63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53c3240c39ede25b86682d4c57a4e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c837c4ea49a0a0b0ce46af24283e72f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda358f2a1eeeed18bfa6ee33aa2920315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31816320cf2b1c1ec3cdc03116dd19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e21faf7aaa375542c05e0f0a502f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba379e35e7dd2554935d655072f524318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcf100e69a8347b1ec7c11e38806e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc60d3ca1018aa34c0f3fb12ce6538a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa7f50078e48882523c8824887001e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e20e47c34ea60cb9205ad70206133a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e49c1a35f81cfe9d658128799f8636323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d1b541a269e9921719849a18c2478324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a208aafba0236f4dc10626ed7f6ff6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775e2ca1c115fa865346eae854ca793326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9fad1043aba291b80a944c777ddb2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20aa53787808b597ce71ad36b2a469328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e09772b6b4ff115247c31051eb3d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bef27de6ddd4ba47581a2358884527330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb94890e021b3054dbf8bf6cbc0c255331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36439075f5f3ecad5ee7717654928e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548f0c5326d20a36528d30c4977b5b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5d95f07616a092dee5b7765d56330334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e965f33b7f86c5aa26cb40266024e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582e168ab158c9178a2610f5a105191336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f3110335ff7bed3c9b327cde52242337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dacd16255ef3728c31f10ed8d50a23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c142c44a0ecda519531d538cc3cb2a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c096426dd77396354b92075037fa37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc863dff60e641b890ba054cd61154e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1ff0abbd7a59424830dae853b22c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffb6bea8ec408dbb4ab7d7529678af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b67ccd9eada6128a5946071711ab2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8e0c7e2ff7ec6e275f6bdbd793e73345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d5e64c1171209da7b6a19e16c8a29346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bac03c5e3deb56088350c811512d8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e25089b3894883af49962f4f7d3ff5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd0a0678590b8be04474dbbaf70141349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e2381c9811b98959b03870e32b228350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17166fb7e966e340086a19960223d421351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a387e78f394b38f94c0f47f71409a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667df5629410942218caea11c4b0b88e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5480646e0a88301d9c7350a9e31159354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a08070aa0065fbaee3d98278c14ba5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebface1ed6e1f31480e3f01ecab549356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22180b0c71ed3abd955726fb82f3c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375caa109cabe63740260555c1d1ae1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2505730a7351add92378e8bd96a6991359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73586edc72e187a720062001764249f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38603301f4b40ac106d547e28294a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112771fcd2798b2ec708555e7a193d12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195e1258849ac7a273d1d94cf787d9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e80a17e0d95c0f80c599559a81d89d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913168aacb9bd3934ce32641870bccdc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3596843b991a9fa3044b624df257646366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3dd2988a7f50ae9ff9ce8fa330cae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea043ca48e1a0a1575f1d977ddc488368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f34d12cafd4c69704393384114ea6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1ca3f6c9b2ca0ef3447cfba830e07370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b6eafc9cf308271e2c87b8239273c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d754ce1c320ef335a3bca9c18736bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971de68200cd99b51c81567d6ec507f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9a38b23a2b265c939d876f625dc36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31946946fd7df808379793438f2b5901375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ade4c24f659cb50ebf40ab1ba3f279376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3e17a76067e74af5fec9de8cfc98e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc54f7dea60f30130332b961151854378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dc637f60a328470ea41a15b72fc91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190bf2d0881c6629c6082aca1fdc256380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616efa7713e3d0bf1a01059006c75771381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760406da7f7c95dc5bf334e830c23ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20d89b4dc3c61518cb2ab02cda4e65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea673d1803def24eb0d164bd5a7936384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d1f2d0a5c3fd4efdea5293559aa41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49330a4afb94338d8ff3ad5a4cd0d36d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1dfb69c51130f7c863b55f07525fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd16c4172d28b94efc7c734038f5b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712978c4300871409ff1b5218a50196389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139fc1a5113f18f20f5fd09113fdcad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c80c008a2dddb27120820109b2039391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3f76ee9dbaf4e7008c3e908d14737392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753ee74ed9cbc93fb9d1396ecf05073393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328839444052a0a36a72257eea47ca7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fdadb3708604823f88fe189d3e413395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f50405a6281df625829cd06733956d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb675a5cbe1b0b68643998daa5bff790397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80257057ac2e537063e808bc7a39b75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c7075032989f821ead73b785cc93d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432c7956dc250f999b5387097b784e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f288967892cf0f7df35c5b98ffaf294401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9680384d08a42ad36ddffec7917add402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616fc143c132bf34b248ac384045a60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c6db2278aacc9d155a652d6043914404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0501ac7e2c9f377e8a4d0d9d489d345405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f09018500cb34726811300fd3e19d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d283d5cad8fd727dc5890df8aed278407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9379cbe1be7aaa54e9eb502c7134372408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554c7e2ab97ead03ee18658f1e2fbd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ba173e57f3bbf823da27b433fad71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e7bd8490b1f874750fdad179de4b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ef6e26eb92e173f2e682b2ea135bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99482494a67810af71966074819bef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62bd68122a3acef50235013b2697fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177668a49a49615fd262093e04deeef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc032bd678a9d4427f90a6b18bb850b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e91701e49e7da4cef03b931ff639bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292a7590a60fdbc2737e18f55014afc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be238fe28cbfd11cf93940b4d8c2a971419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419ff5c57a98dd7b20614376b6027cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1f8c11ca7abf596833f898dd510b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3b74cd927fc60916236eab57fafb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de5e51514a6f1d9a65207a218ba1c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1539411e82cf7739aacf6814b1f4228424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b546fb966fdfe7cfc217ab9377d330425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473e0aec1c0245b25412ef27c8f4693426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552f478cdf8dac5b4efad185c89e1a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e594c57178c1df409ee98f1c16f7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2b35480a19327c4a85ebdfaa4d255429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab84f88ab441e29d2c364ee8d5caa9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107cedee276b9ce828bd59898c193b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce034cf257e3eebd37e255b51ebb996432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09814cbcc031bb5d40e1afcd1e336ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3a7db14fa7526dae16b2766229967434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cefeb7abc4733cffc65e484f6375d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176e287a361ae176a95037b6ff99579436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324b6e4190b63b695283cdac5962940437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0d52dd7e8c2faec22e8f50b9693fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444848919df86caee24c286ee6b91e9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c106b98d388275eaf9e56bbc9a61353440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772cd43a5737d88e02d4bd89cf1ecfa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0af106b8a9c8dda8c445a6ee035be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc29f221407be1cbf2c5818272f3cef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1f74bbf71476cd261ccc3333232ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76716eea1a4b24a7dc7cff481dad6b52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ac9656b735dba0a50f02849d06fc7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3a4402d9daf163acff78fef141401447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a8d9772c420d94fc2ac9efc26fbd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e85a85c12ef4cac2b76b029014a4d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2da30e1caaa0e1f3e251e18cf91f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553073d4432179b93700a5ebee85702e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958dcffbd53f7c038ccaee90398e03b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed4264c966bf0faf9fafc9600b89d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576970f56427ce0d6addece012822e0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bf5f52a15628bb4b259576a665cf4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317fbc2619b9e77dc6675e29afce4bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685b9b1c60a233dd50d1ce3b94482f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcd9d93ca4200ed2463f85778e6018458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c009a343dd5d76cd5f429de0531c43b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7f7fd03470824288ba65a3149c39b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34d4fb3385a5609bf3d8e60dcadf8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9045f0466cb72bbf082f8c8b4676620462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e0a73c7decda03a05cb50e2fddd6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d157c0192a8848b1dcce3da2212f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2be90e6965a7b8d82cb4a96af79d19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0577ffa644df3b67fe2137f764123e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978b0a71afed653414e1056e3d1fc7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea84feb1d2d60ba89a5e437bb474b47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5f536ca72e31ea890c9c70a601b57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be170ef517b25b5acee9ddc7c77e1e00470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0993eb9786dcdd038b4ef0121497714471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c4b520af0f45503515e5746ae6ad0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d19cda5c4bf861980a3aecfdea9fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f7ff148e6392b2b739bf1043fef2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c1256e0a2b2c8f5397e0b91524b07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1b6c8569f443c7a633d70c87c6bdb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e90a8d73e6d78cb373dd4b3feae2b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188592f8f246baefce3645ab0ce1aaf1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f296f63d744ea30a64ab5b3233714d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ef26e49d8434a52a4308a8450a13d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6a416d179d0ce9c6c13cdd21ab615481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960c14ad2e6539d6091187d063e9ef3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838462aaeff8f4bd19322c2fc6965140483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4b35c532f8fcde2f0c33e6592054c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a6e32e274c33d83926adff6c9a735485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc10eb9642c9ad5f24efe8679c08f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6876a69551465acf71fd6accade60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1227b0c5f9d215598eb392a8460d000488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cdb8fb821b48ec3aecf81820e4e30489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc001f46b952d51a4de559aad5d512f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf21a490f521323b2e8b64e5c06f62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cbb7bf697d3c8cb0277c7982c359f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659457f08f06bf801e68e2178b24408493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d6fc1c534031bfb8454ba4dab1e07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860ee62d57419e8760b4f49cd31056a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39071ab2a89eb1f619453977232e7ba5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950273cbb8d80eda31bfe19e9f371f31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4005ec44fd258566f21486a359318498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2712034f8b3e7c43ea1243cf777bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7495da184974a62f8e3ff709355bbd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3e16c45977f1c5f3a4cbada702f66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617c9df3e4f4e093c1cf231e24dc0a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356d219c7f9249be6e3072f64d0a0cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb79569cb5e5b43947c9434b504eeeb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7602e7612a2a22d7f6f396645c94d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bc9691283e57d6f66dc3de0efc8be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eae30b6ddc3dd2805fcc9c642a1781507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8ef2136476edc276a09a1f2e839ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d70782dbcc2008a2003439c67bc48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c049effecf7bd47b58fb615b7a30496510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bafb24e9e76ef193d9d174ba00024511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412ae59fd7c206fcc6f90e32e9b86cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf586776ad4f91522a7b6572592851b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeecf203092ae48982fa02727d108d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddf0eb35c5faafd227b861d0ef3d01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1342f0152d56c077f473db7b0e7e8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77617e7473a04cd816c1c2868cf280c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72021899604d72d476a576455f53cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb63d9697b62a0ede8f1dbc513b2cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea88a1e9c9abfed3bbfd8efbf4a316e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4226766baef72f3ecd300e1022dd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a801b9ba6b73c551103ad82a8dcf0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04f65deef4dbaf304c5fc9b296ee4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739654c19f2f47372a239998e95be9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480fa64ae17cbbf03f442b9e8ea7189525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf85bcbf81baa1c224602d2fcc63fee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92b2ca297dd0de4277793e0d4ce6f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9a1e57a80c87e3e2d1340be95a58a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe4978463e5e66c2b232cd9c9483ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc629a26c273971beab410bad127ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd183b19afed715ad3a71043f084e1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1320c044794e7cb6693d298a28175e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419b5a072c2533c1d8f82d3e27c69de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e0513beb527c14b029d9aaacfc5f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd4c4c22f6be48a642f18868e7c640535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef9e1d0c5c2fc7c412ee758cf14e2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57351f83e2e9cc5ddec6c05736a1a1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cd1cdb7cb290ce3b019f3b3a7bff2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045beeaacf5ded3b930c3b9eaf8e7f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e948b012f215dff1d84ada898d043540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a268ae677c3b0e17bf0f8606591c8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779130ab0e9a43d579b1806ec7cb783542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297c5e98d8d23ed87d401114ce165e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fdf866893d7dda6c7f9a082cdfb39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a15a2a8f1ebf26e0b84dfe80cf517545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a71990d93bb3092ab1ab057aacaf8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba9e3d0610d1321f0abde4cd860dd9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0025d3544e3c867c0dc8ef6e89bc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036ea130319f2c83d803439eefbedc2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bcc714f89afeecc93cf03a37d83f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fec0ee16f7b5df05ced2bc2f19b9ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04efcb5a0db6355bee3bb750db22cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7efa0681e51d255812bf71e66f357553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97704d2f5b3382f4e68630ee7b3c2c5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43ad97ca2d5c168e822f351d1521a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006485ae4d1e68eb301d03c5cf70fe68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c2fce8ec2f73f0631fc3ef7e0fded557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef0800005ea64e8e90683a716cf31d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26ef235fef53222dd65c922a5bc4cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eb3fdbecbcb2b559d58ab0e1c99ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d26dff6f56919d1ad20698012d8f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc217ab5cf294172a1f233bb495f156b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f005a88e81669e5b847d32119fdac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0468e063711b050cdfec31340c53d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77d573357510022fa527e040d1c8f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eb51b9b57bcc84f8e50a8fbcb5ac3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f84df4cbcbd178162886f9dd04039567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3596743e6b03f8782f1621b7dd1d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b6413a7e0a53f1909cd3c8875542c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945713279614a2e3f11fe68cb8e4440570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02746e4ca8e77f7e9193817c94676926571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c780074353f7cbdd65ca9307974243572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734dbb574a32b7381ac61f89a2f5af8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7b7a90407df7de10ea2347079d91a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ede6b5cb355b489712c3c41e5ecab2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d46a37a600ab325d585a7da8779c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d538d0479c26f9a371976c5daa8191577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116c19a2d289c9b9ff9cb3f31767cb7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ac52a0ac479bf247b8f5a9a2fbc3e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3c449b509b80d3be7149f38b740dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bda23d63c854b8d6011f6c7c4ffa8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8645bdbc1d52be21caf0c632125b1a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683564028275e757700990bf5e30c53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa047e9e4caf22b08729a077aa848c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c585f34e32cc594008a467a21da24585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7f46849f2218d7855396929106d48586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99d0ae33cad4b4b75ec1c2decf4b11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7d9ba440ce8c96fdad0f4ce0ee596588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b9f1adb09b224aabee5bf0c6bd9eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451da6956f539d39b550fed334a668d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc84aeb00f896d6eed5e9de149116c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c841fe0c6dede9796385b5d0e84e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b689fb262f6f55131d8eac81f77d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dceb0796b477306b8323ac9817227c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196bfd96fdf6797ba72834165924327595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08a496e3e2d4df1ba54da636cd9f0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf55e6880a67afab7fc31613769c7e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e8bfc98e5ee85e7b51eb9e3604ffe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e22e1a4ef231014c5816408d4c03ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb74b1d382921a0b233d1391626307d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e34af62331d131cd34407b2e61ad0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ffec5bb14bc1c818e23927c25a1b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3878ce79add8550ae0d15273a66df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71d76a88f0127a03747f0c4d105777604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfc12a0acce6cfad025a9bce21c53e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930e37c08098a0583ce398b4e90d42f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c2bb26ac30f5c353c00239e75d73d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc4158454c8cbb473870331d8321e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c36f5ccf924db89c235aa2856bbf9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351616d8d7ca916764df9f7c51244078610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871f67b06c7f5ba44950e2db26df6c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63b67015964051087d635c8e5dd7ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6bcd292fc9a033bacf11c9681eb7a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056ee0e3e7c59111aaf2a7cafb0f8fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb4e482819151861ebd7d924a58ee6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2499aa3774938b5973d1ac5e6189f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1f161f4904e34304197f5d7075310617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec055c4a14dec38481f24d2bbbc9be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5d8037f22a6b4b3dffd915ec19b34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297f01bff9d809c8cf5c420748addae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961f464219a09472550e4d4ce8a8236621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e87d245a073e84861be7abd355179622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc34900b6b765304dcb576a0149c3aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a579777374a4a4927dbab7a116cc4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93360e52fd20248ce2e1add4f2ce3f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e99599a21be495c48f94f615db71cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211524674a271c01009fd725091c523627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e62ab69fb04de908ec0a793ece1e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b64b5272699a7702f0bd7579f184d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09634ee14c93e8fa12837d2af081d5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c33cec02ec5b697cf51c3f9a3cf85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564099e30faf99346c32e97f9c71158632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee071977fc1bf73bacd291f43ce71a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d786edd5c2267a8832d3bdd506a20f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad07cd4f6822172eb9b6497c375b43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308d6e9c33c2b207a31150d9039111c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57485510c5491ab1139f9be543d936d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8eb10fc08b63596678180bdb4a294638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a9ed181285a225d66f026784f89b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5848102ad3c3a0bfd4865ab0bc9e482640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01a557f9936194e707207fa0f53776641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8491e0fcdfc53b4e4ce0446ad99d87d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63b110a3d4ab3203c9c246e9c0d11e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb0d0da908eb00cceed0560a00e911644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924867a9e4cbfc1cead416c4acf3458645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5e657fe07adc52be2190d2a469aa6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3550de0765974b57effd010df03b54647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d309180aa80282bca30ec7fa93e091648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7e8baed18cb5b47a9d178baab7515649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44169fbef6c8078182ef84ed9a60f206650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44775d0da6dd5b13d2c18bb1e302b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ab7846d22e3ad9dca175b92d20620652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd383288f406c2bbf349c9d371dca6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aa2f8e81fa8837e31238e673a8a4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ba5920dc3ae709d6971fd9e3ceff2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c4a36a4ae36fdbe601eb8b8aa79f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7664392b8eae43dc1e1bae5740552a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f6cdd753e5b4c5bf4dfc83871bf07658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a5b35b478b98aec7673b5fd1ff9a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89249bf7084149e76af93194dfe68e4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a9591c271e92a1a1b97e533a36ad8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d573fc344ae02714ac8f9877fafb2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d8419d77aa2e601ba3b0a5d69501a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afba7ee9c4d5ef506644661bdeb05d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9addef5162e3abf297965c979734fca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9ecbc51516f60d939eb23c6c7a318666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c04984bb156269b4748b5c1291d5d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d39532438299e7471c488c7311d88d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d4fdee03612238ca6e6e3a601282f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c806f4f53acd69502848f2032f0f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48ecc5ba0734a69d277638939247a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11e92e28570aa350588aba112dfab8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9ba38b2d90c0fed8817d1daeb9bbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf3cdec0a8c9d0a28118e8e446027f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0637cbec181a4b80a41d9f3eb3855f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2272c6b4506129b58cf0547b95e904a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca0a975dfee95c2515c905b6aa5565677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8106b293e7b7f529a5c4f13540fa4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819d85321ca35d8c08fcb32be653e47679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4be125e9ad0e5b17d67397d48e9e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a25b5e4d090a72cb2edd7a1db08cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff3cf1c1536430cad52ad8c9402104682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd77a5d9929044901737d879dd84197683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672718890c0173241ecaed0208c9c731684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90039ff87e9247d2a82f49a3b7767b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ae3ddc7884b4c84f2e2bee59817bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9962dbdccd69389e8d94b96f3b08f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdf8c017e48097a1ba4466ddb34dfc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418b4783c6921d206c0d3b405150b07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0cee64eba547fd1f4412afcf07962690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6576fad53f3f6c81e99ff8eee63e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a5a214f8b920ca9cfd7f50444d89e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2516855f7cfcb388d14c87bef4288693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d8a8bd143567a545e3585aa962f05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0c033deda5c9785597d6f867aed48695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83b5565106720180a4e075aa4ede17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806432f19b2c01ac367e9d128a87ca29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f8a436ae447de2b5f3933d126849f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dd50df540644dccce517a83932026699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af251084d8854a6205da15212b2b12e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed57b571d69c7698cd619aa1b61349d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59f87c64eeaa77447e474d6343c393702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b943342d69cb5f4691fe1694f3b80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921137774f4dfb08c7650f038acd1d0e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c90c84e98f7711b5bbe54e0660a235705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624ea7aee4808429a18ddf30b9eaa60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc108b1ede84fbeea89a0cf5d0345aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967cc856895556bf5af0529feb4ad9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57c38048aff25a24da7b1c64379513709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684bfbda00f52a149b57ce95dbecc04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8306eaa5c848d206e8811858d1387711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97501500b59fcd3e322bf24841f948ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a743df07f551ab4fbcdd49cd63b74b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808d5886cac7d832e8d423493aa1cbf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa8d3fd4e9a0b2e39b9218bab82bd0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48b8e1bf05697f5b5a4ebde6c60f04716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9fa26b70e8c8671445a2521bbbe4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fe3554dc47ddbf7d63ef0630a8fc5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a848ffaabfa981954ec230a63847a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bf98ed0e2ac83a98329f2f7729869720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1468d96958e0ee14c5fd62fb56cd5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81478592941361e59beccec5284c9402722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c41022b1b90e798b1462de9dde119723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3a0eb48fc59a4601b2e9a3f37271b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83319e6b0fbc92532cb026f100473a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae768ec2b15bb4f2c6d45fd0a868a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d232cdfd20519c030646e3791eee760727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b592121c5b68aa0b70354f284322836728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa37fd2e718c0a1e68b641a380bc089729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c72024fcc8dce627e5277fc8a1cce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd38c5139eedba6cd58201e705e1b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccc5913f20db8e661d3f2df980e601732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03463127fe137cbd2cd40fb2b5b4d085733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc662a5e9a371ad631137cb8262dd958734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86a745ef5204959cc69ad4cdcb7216735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad893467581a2f27010a17390ac59d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580d4efed1c1714d1d70c5a4d18af2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e99a4ae14409ad06f6a5d08f1ea99738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78b5d9cd80e0b59e72ec46af8207b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7958c5575d6ab937e375d53054f516b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ebe4873fad7d73e430a8c009af1e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c20a9eba5ef2c97210a92b7fb57041742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c26932f81d9028c8aefdcf1b79ad01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390d9649a68d4781b1028003e52e859744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bed52ef9c8f14a0aca97ff36d1ce08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958e246543e4f65ed53862299a41852746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1fb2afb0d7319c98d20ca83402404747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d0c9821f9172f1776bfbd1058c663748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8284686631395dafb413d114057a968749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5da0a0fac2ac1a008454a3322a184750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72418d241cc2ff1cc4b7eaacb4512e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e783c1be22dfd64d781f12ad5aa21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30327209523577ad790bf700bce06a9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa76dc113b877b233d7910d4745fdd4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8639da97ab78ae6cd35e8be8f6bc5c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf83d1100871bca34faaac615778975756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f831d150d083eeec30f91515070603757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e679077e6b2daba8f8c116b6c76d7a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98915bef74118ae6d85fcd9797d48b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>