--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317058c6a468d7632d326558021fd3171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c7d97a48f56010d805598f65ac6772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dea836dba00e93128ebfd7062cf313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e5b21b7aa3612bd82c44b3f2759664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547f28207e636c02d3ee82be3236aea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf59c5e456ba2288b32171f3f4674016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75438f91d01bc538132448ca1e91455b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c88764a2a58cd1e66df00ec4e529d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf143203db09d808c0abc626fff96dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3282de33c21b97eb76483d61378dda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8eefad8227d7627f53736c1a9f45b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f2587f765e34f02dca5f4c79c71dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d209b967e87a0d39486130889a076013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2e212d2cf388abf103fa7da257de714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312b3011ba1c1c1b1157bbead210dd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8502375e298b486f5a5be1e88cfc65416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eb2cbeaf049379fb6ad7ace181f9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b54eb06866f039717a75b9b8c7609918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ef52e009be53f34cca3f4ec7b20c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42206110ccff480b69dad7fd0d5bc220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658f8a8fe262362fb101d274ce22b2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1538d646e353b2f6c8fb750bba5278e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e14152a1ff745a71ffa1df1ee234423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0adc7b6d5234b872d0efcbe6837d6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0af784cd498fba07b70bf8acb736325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383f2e7259bc1ff207225653f418b3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb6b65dccceca939ef164319cc1a5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a5f54c814222868d635d94554a33e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a7ced4e2602c9bc75721eb1934b9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbea2ff1a26292a0cb0f97836ecfa330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6ffdc99a147303597ece88cc6e35d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e383b245d59715d405caf8d75c93f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cedb51240125e67dd051e5948b000133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e95ffb312b49aead4b795a187ee9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e5ada54afe1e762a36f9381e0a42c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a815eb0b57e57bd4c05ef2e2c143d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7a67dc5661bef0926c5259d38345737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3eef339b5205ae098c9f5240c15c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f177d77332594af1a0e875b058b0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345004a19952ed8fcf69de3c325598940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56cf7156408d1904506f4bac2b38c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2f63e4293ec177fdef2cc587c79a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c31dcc93e0175a58c1ca348d6fd4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d98639f1ad754c6bf86eece8d1170344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91970ad6369725c21e76219d20234c4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ffcbc55a99513914327eb8fa75e7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51ac907380c88e02c643d90d3765f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c347a7eb75e74b7adf26003bd3f5f9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd5038efbb3b0a787c5e8f64c246e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d10a2e994f7c72890bdfca92989e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa12036f61098bba720d22eae83705851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75bf4c63c5f3d83c4629c64d5e6d4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00087ccc0e4ee97b4665eb426df0cce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7da00e4173862aa3be1f92398c00f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755ccb7ec7ff15b29c19600776357d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4315203b450561f62f3275ef1286356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0cd6f00c35a78e6244af4c8f422d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b88e97970d8437ceb449a7d75cb7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789c419338320103c840e6114692e7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaab146e60d434d4337ab718069cf9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7396e888b9158d54b38327895b66e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a1be6b659503de15ddf6fcc9262e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5cb84bba0bdcfa5243a3f0509685a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7f9ea5414bad1c5a6e507f99f9a7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be494150c1c40d41708777bd2109f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25955edc54502d4f8af63bcdfd4777e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eac6211f70c78231791381c5d11f7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c314aeacf3b99408bbfe85740bd7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbf4099cdbb529e6fc389f42ee7e6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547c71da6052f3ea9ce37075e2e042b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb77230efc17614bfd77be5a2810c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0705e927ae2712e127b8540d60f3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d932c1e2141c93f6c430ba569259973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9acca28a39515c998800955e82243374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132197341efa8fad9d0536715a84a79f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516db06371c6e547535272812e5b9eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d38c67687d583b40f79206def978b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eae5c67e7afd8114c69604c70a1d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59374f6193ba288b206f74e4789f4a5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8a5f703717e5631748b3f1b8f2b8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469469a6d55b83f1fc98b612c639a4081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c29a8476d03767e3006ce05e5db0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451ce8e5be6ef1603888a9b4edc07e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fc14de471d5e59cb5126a07d4627584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4a8bf3b68743f5d4e8d857187272785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01188e167ec07774050ea6df0f5e045c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edc65bf8d0f5f53b3681dd83ff05c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5d42735ba3f429445578b8a4b255088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6c32b5027dbc42731f8987424e38289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf687d59e3911cd26eda84e3dcd0d9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe532aae520e9446a37ff63caa233c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e5afe42bc465c9364d3ca7220b99c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708c53674ba1111d34200eba2f7521193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b19e47841170e9c0802f16d8eab53894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f1c38359867de4b0bddd634b60f4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bfc4e0dcde3a78e283e7ba27494f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652ed7af105e5c1c7f0b79d789bc49497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4316ae5930dcfaabaec885e0bb0299b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ce5478c6bae414ba215d6ce3ac12c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec852e7b83c33091f23708e161bb99ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde7c9bf0b3daf50ea146c04b48e195101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88243084e8060944493f7c26376f10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc42d89b909351642c9cfaa1f6b544f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5a2581ae483e19b256c7eeb2be2c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3f2b8c2f62823009d612dedfc8e8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee65bea438f610fdd554e8cf1fc76d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509bc38cf2b39e9d7b3c4a6a393e6d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba7eb08e7eb1fdbfe4ea3653ee8cce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcbb245bdf52813f3c917dfd158047109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513283252b8dd4676b2fb93af090663b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d511ca3a6269153315c89e0a532906e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4a1602f2ccc840cd3f383db8381a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b90a700a1eaddb1aa8eebf172d84b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbed144421906cfde51229cd58ffbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65ed21cfd0dd569065eef665d5800d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4ec7bd200d879a2f6609cc5cdfaaf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa85cacece0af423ebcc10d130ab80b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e7ca6b1466c00325c04819becfd2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73c0fc682bc9851696579d466937ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9e947d003db0779c18c3fae7ec17c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b65f3f972adbaedbaac6fc6ebfd40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83f37d2cf5b75458ddb518aa789dbd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97807a979c423132ce5a2fd3d3caeb71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5bea43a55c6e98fb7de04b4963294124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6acad9b41440c28c685db028839444125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce52a9cd600a02d4c49c6ebfa259643126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec27b747d3ea4cd5c77485b3550119127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1115fdedfd196d972605018aa4de59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7a4796208e691ccb31722bf3c98ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3a10285fe31cfadb020aef4b911c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395236dbb93f40f146cb02c6c4a9d90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c36312dfd9bd4221030c21d8e4d09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d60a925d9fb07514773eba749a8a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72864ac996ec8b632645b8d3064c4411134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56887983a0fc99ad376c21002924e0a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3e99fe4718615528bdd442de4d3cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30797405faca245caf9cf7fe35637904137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87631ad145921af3f3a0ff8e2958577d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1a17f6be7c8990a44050aca827c28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feea3167b3fab120fd1de9f66532c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0257832b60b32c7d1d28e6ee4f6a73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4911b7e03c79785d10f69b480c5bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3163815322f261a805bf251480d1b16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3bc7d1beaefb0fd530597a3a57228144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56e1502c5f44cc9429b103b949dd21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab6e6f7282da79a28c74de87c5708c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe873f4505c6e755e523b4b0974917147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1b2f76a371735906b162da792ec71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0ce0872217fbb9fafe8280ddb99b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aebbfe1f1d1eed003769d1a538903b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb54a0a577f4fbe22798b610427e21f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f308f2e0952eecc1f9ee1672157a66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bf97c332263687cbc97b99b8f3ad6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27f3acf5d0545e14546ea2578976f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35155f46023762faf82819bf6cb4c7b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1008f47a9d62cbba1119194b95982156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8ab96ad99dd22b722460abb4100a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfa61273f63ab73459128bf369f1c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77703b47d54b6896fd54574bf64655f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95bdbd9ea546bbd2f1e2b2c3ad1776160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b628cda8feb323e7252e59b6e89f9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11823c12f03f96a7313268a6c0520e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879093c94b1f8c21a72db3ed5f585069163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0748ecc5b5c0520d21411e6e19a5293164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440915127f9fca58af373fae9dcb1dbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a135933a5cc68b94445a93cfdb42f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6498d178ac14c90c56e6f2920c083167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7bc49d7ea5f884ec6e406636bd6b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b27a7020daa7935b7fabbc017ec402169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90270c1c92e26d806e82777ccc838e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f16e448e29fe6a3543420d8b93ca25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632e0bd98f6d7f31a6dd3af29e173d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd3ddd19a5f613fa4c8a948efe75de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721659a07fa04c7e1a121c8fce66271174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086a34a8196031fdc940e749edc42d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be92ac0a774d2ba601c31b0f9946277176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14676e01db9b72dae172a850c20cfa4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cf458fbaecddb928096034381db94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45addc4e2b41d115d45791965aa10b64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201e82e973b4d7f0f2103ac03c153ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf324b711068fe169f47f3531d5d098d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eb1be042b6833792cea02ac50b50a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aab529ec10a93e44013f70a24ab1ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80dfaa8a894af36f5b8b072ad8b6c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c18db9c32f4f681ed5daf464c061c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa5d41fe55f54398960064efde870a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5192db7d82ada9376df8ee1173dc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48619786d0e5f16da9f35bad6b150b0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91283cc4dcee8aa979ae7716452db4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83646812056cced5f4a7973a5421ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d139b841c91e3a9a34b3d3bd7c0fa1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067b19fe360b42a8a3db4a909c821e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2a63b3ae2ac2646ae9db440df15ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161346c824629954ea5eb6d618c7b3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dce43f44b6d9afcf24e5e4394c5d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b4f46b5dc289b331cc48cf71adc81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac6916cf7b856ca992946baafb55e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3040f63ec9cf01adfc83642682f55b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a924112d2b6170221bfe9ae74f21de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966346b51655a2b95aeade2f484522b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8b6b8f0d8fb33879d0a22dbe99183201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2a8ef6ec6dd184565c3496c0ca1cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05370b090d42a08f263c635e6e213ab9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92066848ed9ccbab491a50739b00f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbc91e674062a1a7ed27f375aa90df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc85379441706dca0c1a09e9c848648206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc72993dcdb2232d5c792b4e2aa8cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd254884cc345358f5681e70ecdcd82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29981d0e859d34c8a05ca7f1574d43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74b2fa2571cee611b58ab6a86adb44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2db4011755c9248df9823487d32c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a5623531827900c4220aaea8c65c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae38581799e0408382d1a959b4c8e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778fa39d868118130e42e736f48155b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237fc50288e4eafef15eecb551d52d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694f3be7878d4b2d5530f8babbb833e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda550088715f6876813ff0d70b8ddd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85749e909443b4697843f8ed5f5f79f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494b522aa010ec5746d300e8660dc33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eda482cf1fbb640c0d922d7e1320f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d189342110b1e90fdf9ea1959b60c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5061b9b03df39a1af3a9c7a246474a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4f3d8aace97d409046bf39aaa7490223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33e9931af4bc6ba277452a4bd86733224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaecfb8e50a8af6a3da9dd4ddfa4842225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c7eb635511d049af8d53f4e587bd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517318df1bfb89b81f5deed3523a6c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaedc3dacf97910e6a5b3c09e2c388228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607fc9181cbebe682132ade14228c1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79fe04c264b9d0fa78578e339f516f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2e21dba2e535a6a23452e7b1fa270231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e449e2b015878b37dd079b47dce46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ed13c1fa89628a3e8dc29ea97bf72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b820a2712b91eaa5f1174d6a4ab702e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fce94ff712e0e3f162caa563416e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01af1859751abea8aa7f5d60020ec1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21581e49ec1506b6d2b04c7be84d56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454ba298af7b7364bd2af8152f2e7dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367234fdd34216cbe2acd6924e32cb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad65a88a248a8dd741d68aed18be11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a273037c759d35834cc5b2df5f11978241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b464c218a2f321176332339d6ce40242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0896832a0bd3558fff6b9751b8fa0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9cc1ba8549e72a24e85bddc70d521244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd04cb7521bb7de333b657045d9427245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6e3f2a7a249df20b584bdbd077100246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1af9092f4953481456100b8e6b42a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65493f12053e3f0bfa2bdea84adc5b38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c1fe8d67ed955182b2f171bb25036249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e087656a89221ffc45ee5ec8cfe782250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f501515f1b7b55dd5dd618718a2c397251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a1032364d4ef7c2665b16279d048f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228616353a54a996db37555b68f5e03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d75137830f87bcdad814c9fe1094a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f45588a771dcc83e62384e8eb2f55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995ebbaa636b979c51c0f0b4024fe80256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4a083ab2db81ec7cbd2b4497ebd55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138128559b85516805b81f56083c423258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92f85c7e704dcc2caaf689c959b5ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c80d5188e9660758c1b4ae86c6238260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e40a81e9637e27e60b443122df947b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd4d1168e75ca15305dfb05b142a94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce305141bdf53a7c7a10e0f3cf144d6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487ae25946b3aa5c73e06c056ca8847264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b969b6fdff76072ae106ddbf78a4073265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcab02c18036a0152270ef849594538266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bf5e27d90507a8c66335e513e8cf1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa9de0d8589df79ebece0bfb62abf5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b37f3bc02f7b1b641027bc6087108269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cf16bac322e0056982816461e1971270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bc8b3ac96f7f104057e51470437dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cf584835b5857db5079bf925b7fde272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19a9e2c2096358c65e5b60bfee7836273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98ae24800c30c8293c83c195d8ef1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeeec842796bd918ac7a2eb6169ea93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f37bbdb92a5fa34234cc6fc26da27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feefe605a61e15c018b115b3fdafe83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979c6d8c193864cd7125a5436cabe7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ec9dd397b5f255b4445c7868ec3ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4240c405ffd84a39859f5395e51ee5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c645462399ca4907afa0e4f3cb5255281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbe8985648e3bd506604e5895142fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cea493b4ed068713190a2b9c134567283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3c776ecc73bf7776e6c7d1997886b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775515eaea19d513989776c614486cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b3f21c2894b3169577fc417d3f96c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dee108f0de2a40cf70b852f2d68609287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008df907b66467bb8eea29834a5d97d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4f205e8013bc2bed69671ca263f18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28872d89feb3dfe3604a9ce325df4644290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211fa1a17e746cefe9f046a6fce7009291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08afd51ce277ae8cd4b78f5d3dcf958292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594916e5c4a93964d313fc6cc8681d77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4b7f461b6698f3c8d183cf42b03d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f334599582329517584568f084b046295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6eb8ef7d631d2df3de7df24948a7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54416c5e8ff43426ded6ee06d89d4065297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d795e3439cd2bb9d2a726fddedd727298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ab5b88a72db212d623c031e725e34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4202a4736e01a2ce051477c517356300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c847d9aa8c0ff89cc4bdf2162882fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b1c663dfb9c81d49655aa52625240302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85b75cdebcd8f61a3d546ea3c04fa5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c70a5926c021af1703f7ad2d6793ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab621167380bf1ee63f4af31612b5348305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1886c0a21973e50335759166d5d51bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ec8afbd44635d55a966bc9e562342307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff999a619a62e0b1073e40dbfaf2f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fac660f283f768cb8c028629b5f303309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b62c600b151157a3c6b52543ab1393310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f0de78af1a9243bf0ae55220f3d52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e957f1d2154f7e1276185506fa4fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aafff47dd790c53ab4c8a2668ef026313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bce5591f7bbef5d605aedfe0e35ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52fb0f11e30019f4f5970dec73cece315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad221c0fb72993f89cc7718ab82c7c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127394dedec5865d94d1b213561fe75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829b6f01df6e2cb586612b161155504318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556474cce4cbbae3bffe522bc3df61fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee17f7f3bd4208491d00fa22680546f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a430e2c6b1d36bb0075656ecf5fdb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3edc91779861c3ff356c327b764c4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd2316c8682a94aa5239088dc74e0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998215308899bf97220390d62aaff680324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8e02b2e627fea4f5c76e088f4bddb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609abe16e859db749e278f248bebc2a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1261cde2c3e3c4e4cd321bc59dd83c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccb8a099f121c46a4d82b0a987a8d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fc42e9440185079bf1ca6fdb478a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee248c3984e1788ca74f7371dcdafd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdadf2872f6585a05401454a274448e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c30701856cb163e625a4e5125ba8dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874bf4dd12d3f41affa84368bfdca79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df7cabd1043276a9ef38702febdf12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb979fb939ba76c6af791bfadc2a1413335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4226f1fe560f01bb1b948d9f4ad07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed93e78069d97183939e1f8cca8aa5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59ba018691c16f84f88a07e94f611e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f3d58c5fbd643336f6bda7d169280339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1605aad51eeeab5f3eaaf49f183b69a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb68dd3a4129838f4cd0a3313ad8ed1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180c50fe4e5334c86a7a8537d6e5d29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e73f52e453bb8b899f785042cdc210343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0252ab235bcb62bed561354bc655a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc04a9d4a98e836cf1097d4f765290345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef7ec400ef6a3941ebfdd6c838ebec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207e35d962d923d4db9476b564fdd0c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30242aacf4d966cf56846190f7d77ce7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14265a6edeae4ddcac9ad205d8d96a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb73ebdc6f799a5b0a3d4a6854a58ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f74768a68cb5ae8ccbed2bc2f3489351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad696c80c81e1da3d54d8b2151c844352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ebfc07cf9602b493739bf0dfa68e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210cc28c217a4da891bbbf9a5699659354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb17bd78c188ce91cd0259d73f972b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd46677e36c5598ed984e9dabcde616356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326acfb20089cb27d5e3b1a704478a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2e617e1938aec58d391e98ec41019358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583b5e211cf0373d5ae9dd8f94d516e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ba167c74d0249bc7920992829b974360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a7aafbae6dfd78597e50b6da55a4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b77e5e172f11658ed1e2f03a70856362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e274d3b265f06ea11344bf3c8f49d78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cd5e845d26d0ed062af6b1f56797e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272252e65e2b935a3414f0b7fd5aab8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d94d9f308bb5f1d07e54a3368431b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ea2292787f8dc965186a7c5d39ca6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84899c40ddcdaa839369c94605385a99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8ee41e2843755b17fa541dcc83a1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb036f140785bb3e1b215cc544f1e04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ce74efb9435ec8b546abb0c741954371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bd34f292070676ef4c71fcb1feb99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25acd0785e848d3ad83e1f6f49d55f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eeb585e22c8e6c723c3b9d3be937e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b51403ef779d559c6b4da49a268ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096725510626475a367937f166e8b15a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672135d9c0b98abb847e00b03d5ea730377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135d869627ef75d3103108f2bcebd3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288a8860ae5f776414db617d4bb3e2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff896de7c39e605805069a39c57d4605380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5a1f4191c09f12e2c0465ca08a24f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b20bdebef6008f801ef36daa8c466382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dde7e04ce82871c2a18155284c69cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324d4de4651129a70f3dbfcd5925d32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383433b80a6e6aacc9b1db5632600ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563eda2ebfde35f5a4ddcf593c70a9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ffc7cb6da8ce85f4d366f91d90d2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc76e0d50613c57d6c2e54fe82aa8f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce77869d67fb66c175194e5f8eacb2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80c4f199402afd44fcd00ed881a62b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23158f11a48770ddd68743ebc68013391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0e0218fb58a5a19a4e06976d58465392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acc013e820a6feb19a7323b1e95dc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db7f645146e706e0988f88cff60649394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da87009c67c2020e5bbee29b25735e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cdd480798737bb54529bf1ecea9ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa279edc97dc6b1e5381ac60cd80e456397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ef77119005366438f38af8fe62dd9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95726e8cf1d4446699b109ae0fa8056a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc2edbd0ca94dfed73aac4986f0fd4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadbc80c0659293ed421904651b2612401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21fc24cd107e19d1a0728092b4714c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfda6fb747aa7518240a0a0106051f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aa01e2d7e6a79ee92cbe83367ea92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9ec339a07f5843098f0e82e3fb794405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa91d7ade1924cf91f512331481b47e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596c71a6818b0ebafa5f1ba565829e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a35b76b1a90441f0ea01b1b5716e7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8396e5888aa0400c813583c68bb52d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36337271e802cfb427b2a17fc1d8074410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61172f6dbf9248e56c7470e92dfd01f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6b5b4c5f46894a5a23e272f4ddbda412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb24b0d20e54e2c5413e01e7dd31fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26655fd0a49666e7cbac724291c7ac79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a64180352db300721012378cf6a0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450307e37bdbcd3edc6dc7d33a841e8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cc070a7bd8e6d818bbd7032e22e98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d752e509ae6ef29081957a797af1eeb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7d80a4aedb125070a468dba029fa7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fbd881edd69f75be8f80dd8b6255d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeea58337323f0cea8e1351465c4a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560377a65cde3b76d074137fe718f4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c908cf8574aa918debd422fa0716a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd63cfd45a62edf23b126a56c7417e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4a994d2b5ef60d28d842971aa8795425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad5476a78189a0f12007f234b4199e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893f7b068768ee9cedc7c5f78bd61e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e6f650efff08bfdc162f0933f3743428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b057430b9b505965a8c5d6e7e40376429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a2ef4daded122f5fd3cbe0d551bbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12295b65db7336136ff829928aabbc15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ccef865c86b6a7d576f2568cf1656432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69dfebd6b2fdebac922d068ae92841433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcd34a2d65037c3611d53d378b2b81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a985242d9d5012b216b4b5dc5e5b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863d9022e816d3038170f2e201ad05b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0479c2dce8f40e3d538f9b1d038b99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c6cd67b707e3ced8cf15e54418555438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4819355412b2457ecf0e562e314c44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed3002417d3fc9c011bb2656e02d13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febd2b2c6a4c196f8d9c0d0f622c9d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0502578b201238aba459945fae8bab2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55893c7dadb174dbbe9fcdfa74e44e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a294bed82aab09bcb688c30d2fc2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503c7c91a34bd0624e4f9ec86a1e2b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bfbb8b15c917eced476945e7949d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbac173a4ee1391251b18196c0f2ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac68c23917d0cf82c742b0b5acadd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e42d8919534eabf1f7d71618406e8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8803f658427293c8ea7b3947a3a2f57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff345c9b96e48fc585b6cb9fd9ad6bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bf23d461015095938ba337b9e021a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc41589d2f81cbe80605e84708c9313453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4552a2ddddc5c60a80b8ca27cfe71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a8990e450d4b6a59f12f1b31ab7f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c285b1f48fe2344e0df5996698ce6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2529675a6f02329d556f67853c9da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be310e46044b46e632650631df51ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f82db214382dbb184b4176c11f2d11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9d973934d67514e1ffb5c91ec8975460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f8db09ca23a6c824db06edae0ca78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd0d4ec9ab1e969e3d2cfe0bc560d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb70f2a39f094fc0b5e1a0e9124430463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bd4886731a400d3888e5c26e476fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0826707c657c1a7fac8dd0715d6a8ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3d075183ca8621e866cbfb2a0051e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1a45ebfb7be9bd07c4b68410bd397467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba311b9c32fd424173109c4e11b9358468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c0e0972b7069c47911ad38dde6490469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da063b1f7ebdb1593e63e045d63dd1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561729ad634c5f1d383452cdec9d3be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe82810bd6a2d2bf0a9ba0681471dfb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58193e2577edfa4d6b8cb7e9bc73313473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972eb9650061036cac9f8143f446fca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135363deb54577d3ab0ed7cd4887e43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860975816bd5554af54ddba36ce9fbce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48621689d427b69d094fb11a2275fafa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778424f61e5c1ddb9b337bac1eb41ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cde22a799b492f41f1d882d650013479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbeaf1b1e8962fc6d33f0869d1b8a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38be6032ca715937ebffcd6e1d50119481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d3216cb37b8d0b1c9df9571d6945e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53af3529aa837fd266d416aa1951cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c09881402e9955bbc74dcecc73727484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4897f70e3337896f60f64084330948f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88229c037c9cb91be5f8cdabedcde572486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412591d63334d2b1f5578a30094a277487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be9f5a89a8a071889b5929e3880c0d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24f66ec35f6bcf6ff41fc1862d816b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f72a3992e2f97fa737f035d2f1f9af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5e57b7eeda0bc3d5bec92107b9cdf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d36ee5b661223bbb035b5ec62e065492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616d36b3ce7b4668e34fe363f83ba60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be67f0a87ab070db81a77d5983dc723494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9208362f64c19c4d5180f65ffb9699f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b1d3dd257ce4be4676a01188dc906496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2000c2f013bef3abbcc68e5716a20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400b5c73b7f6d195532c0d54b4ed0b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50ca56b4f56aa3ef13ca52a00c9942499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dab0c0eb668d988e65803b338a5516500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022cb480e743fa97054234650920baa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395626524bcfdc95d22bb6dbd3bfc63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebd1d523ac0c9acfdb79288ae72c7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317ffbf87b04c26fae62fbb81313351504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3a101391a695bdd54c88e67549416505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb346474b3a35c61dd27e1ec5191ee3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dd88d450e8806c866455ee818a700507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49478e5b7b06b7d116912156ab4bc87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f92124b529edb03fecb2d03f71598509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba98f77e5ac24cad20ed952277465d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12500f82d1d0b7143085cfe9115bb1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58182088672f41fdcce3a73424f1b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922da39b53110c12e0cfcbe47dee01d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb08e78cf9f5a8598ba30e9b5437f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff38b58c8a67d0f7ceaa985f4f68485515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04db58d7f470977ed75b1746c5f4ce9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb960e7fe8199f58571306556d0bf126517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d17f05ce858b8df295d2c8b6dba11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5dc40e62924519d27a9e5a5c9f822519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d31e9eb779b09f19833d3300215b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4a2c87d916b20281dbba3d0fd61fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568010c689bab03b16d201fbe33b5453522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4536531ccdeb25b4f49f93b8583d946523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878df9f57da4f824c3b36be387a1efa7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0991962e8069551f5e8b8e1128811525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b90e8c1608cab1701bff17d59d6b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3611fd52d06e4b83adf008127e2dc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5218b3057a7cd5952cc9d500a4da6ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33bab079db5ad15aafa9fc7d20694b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b71f97b2a84e403178f71d1f621829530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f461628f2b4b03342d970676403cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2de4fe9d0602f92fc4a395ee44188532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89535c112a43b4065e2dbff1023378e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1f465872b26c9dd4d3f0b4479d233534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc58895ae1d39a062154cc20c30e56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d9a9d5e31dcd79e56aa8650cb164c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82b88ba31fbff69f1eeba07fc426ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eff7ba8bad2fbaf60d7a288fd8906a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120643f55eec26b578ca3539cd0807ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79037e06c8caa51e6a12954ac769628540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d655907d0b7fd0aaf8ee88286524f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf31905d8f6df04a0f0cc78ac6bef1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c7606a91d2c8eebb495f169073f62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1c87c66ab1354134cff1c9c1271b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4e54facf28f0f0a3ef6eb867b8d62545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db26906c96abe851ebc1585086b56a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f086e71db748583ee3197157cef7e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c890e63291a3b558fc9fe349af96fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a59482e969783560034e4fded2ecda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2ef3c82efb79c4ee9dff7799626c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2d2dd55baf5cf95e94bdf8e863b6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71f6c39bc7a31ef672bb18c2b4a97e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b0fd8fb38ff0d1c4ae01fa6912d7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c07719e033abe95f81d3b50ce98dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818046547e2e61b10947af184da1a65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19102efdd132845499a8d1a9997a99e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13b90c0c91c4871c73da6e9536c90c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c1f13ccf5e0fc2f54c04d9a8294cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c67e2fadbbac0c7d19e28b64249907559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374183ce66f1a4c5df75dbf7c7f6238560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8459812c0fe3c64343445903bcc0f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d5ec8e2f79b825496d2d29ef761ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afee548f0e6b0f0fca2b0e16beca86e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174a6091dbe17d7583a4c91b3eea50f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbaab51da436279fc4c2e93d3bd497565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d426c6c29f7547de110d3051536ea33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace136bc67b82a9172d8b7da8dd2ff1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54af6f856ded27d12f8b88f1948e83d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ff611a6a5d856e2c17b20d8d5cdfd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262fb329d54cd0b2f8838417fa7a9ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e197a5e42787f691ff7b3c77c55c09571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafabe3b372e01c46e8626b1b236cce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6f57671b441dffba4a038f4ee7a80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550f7b485096bbd57d0d6eb24e0d22e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857165021d6946be7998934c05dbf36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7c97261a4bd22fe663b42d5120552576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699045dcd6b9354a5dd81834c6dc755f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83299d58a740e31a056c15ee756ee1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70376685962563bf01dd98b85f23a580579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5445a6752b357d49af8c68b22d108580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5721ecb8a35bcc7a02c528648da782581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed190302f362371e48bc9b60c1a39cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634daa5f06ae7cfd0ed8b623c5cf8dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40427c85f34cfa68e63290ac4b71d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76053ebdd44af115318045cbe59cf3a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3218993d608b1e6f5669eb0567f64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349e462fa117889239f2b5a7ad4003c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ee5af27c3d0b6f04a140679aab584588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483075bce967b6e6f5cfdd35b1982625589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c97cd14003fb76ecf4dc8188b2ad9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc442954900965aa19402b3eb23e49591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18811f45f7ce62de301acc44ed294860592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa5cca024a668480c3b763d6916730593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4253750a3e22a2171ae333eb70331594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a119fe70f858d5eac5697a7490fbdf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1594339173e6b832b9e78cec3490eec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1497caecfe2960431348370f1f5b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37dbd4d43a33f9d7b3cade0b8bbf7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d6a531015a9a6579a1232a7371e95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a980d9563e2506314c5e2357e2d2da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8d69789362e2ef32a35b371a966f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8d12e9c1b03b9340eddff7e477b61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe6df606d7b046479ad69869f230bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0e795c57c8d47915f78169c4d22d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32558dcdc2d5f87dd358ec7abca2b293605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdddce16bb8fa5dc37d6c0f47237ed7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea5890e2fb0b2fb7a10fe7def0f76f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b30627f72ea8d37874c6ed454a229608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d824d9a7844248c2cad6866c659fa3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d22d593d9b8c5683893a5484910f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987ff5fe3a37fd5ddbaf0ecfac033a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecbf62a628b4791a67344978adca10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04981ca231b621b1ad23dcdb0137b360613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf0f71a709402876eca360fb09f6a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d4b3992566d80b6b4f8e94caac03b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe24d2698886c8d6907667042573ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b73fa24270ac9ceed51baa3c80cc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc9254a64a4d5d9b875400a5166557618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591363dc64ce951cc8de34b87587a792619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a8fe24b2e08591c861ebfc0b1f456620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a1224c1fc8c5727fdb49727495c4b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35757aba40dc950d8e48774a7e4d2b46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bc9f0bc2e4fa230ad1b3830298865623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667007cd464addd071c93d01dbbeca6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e5063bea1c63d5c0a929fcb1de9c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b77ffb5d6915d7ab35cb8c9d0bdec5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82615b88b2cc5542827ecaf181784940627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b121657c25599cfbcacd32f5765df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ff0d9db53b23203a9ed7c04c0ee33629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae100e0552c29a5f39340b67f6896446630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682d6db13da51ba2f6b05120c0ce505631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b550cc20167d97618a80f7ebfece96c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615e7c6e2adcc4a5f8a77e2629a5553633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295ce29977f30fef1f7eabfdf17196d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608c4360f553cfd9e45774abd84fdcd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7e50e4f8398f954d50064d315d127636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7228afc1fda3c967286f66524350a1c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b851884d35f34794a9c84cf168da9a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fe564105ec89e0548278191f12658639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ca0a418e740ca281b32c6b8de43ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a534c1c84bb30d44707eec7dee727641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5c736b4fccfd1d1922ac17184431c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f9c7924ea8663336f4c22509773a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f66bd4c623528a7518cc7742c3a40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097c5bcbf2e43a5c02946209b5d71e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afe7b2c197b1ddfb3a50ee1a7c7712646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba151dc37c7fa2cd3d4616c5cebe00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27323fa9a90f9ef032b2d9847029ba8e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab83474ab7a6eec55fa7f6f8078b47d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187d50a2cefb784bdc4fcd3bbffa231650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403bf565e99cd35612bdb411b69a96d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851b5344c720b9247d030fe7e191248652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfe50251422da1e2a47ae74d91341c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f42daeb0c6074b4cfb4eba5142179654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460234588d6581541ecdcce9db4afc0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd118ee70a798e6ead1587ca3b935c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b977fbcd8c620a54b89e162f7a56ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec776a4f2bb1e982982a1efa87b9bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e58e8ce6c76a2f6f190e4162ac8e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b4da90282ac919833f613014fedaf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea802ad0f3882ecf4fb99b0c9f00f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91327b97288dc9e807ed640d071f8327662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25612b59c6887a138950934dfd643d5b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a088169fb98814f0a1f7dbd7a10ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252f9de55adf8038cdd09dec9e809f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726e3ce50af9d67887f9d9cb4abdc99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b10b8f0e1e5768738a87278346fae9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149e8967a8dd00bfecf48a687ea52e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e010d13f674a0af89dec89d93956e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044510ad1df961c7f194fc797cb8f2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b053231da7b92daf768026082abe80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80a3019a8dea725efc3049386b38fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11021841b0b63ee4c75a24e054f0a89b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85140ba0d11fafeb982583befd83624674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717d4aff4bfd030542c85b97498f4a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318ff108c489b657473e2e67e71075d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac980f2267b3f7f03a1ae6b1e98c8a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726706de4443a37771ad7ce2edd3756678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818553324a93d37fa9a335d161ecc02d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ef249e0bc59756411075464e82723680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3740a6edd45b065abbdbf1e432aa7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a468d8fc97a39c279a26615874eea4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b9e17a4c55f2378e47b17afb003e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773de40176d266e154eb8f35dbaea74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee7410e75a8c5c272b9e6a7fe4ff89685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dfa41f592d966fb1b30afcfb516a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5680a37bc8b970886cb5579628af52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61597b4565e69ccf72c860337d19f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ddd3636bc95a36d96fe587efb286e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba027127333173821e110454d44762690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb7732586f54a3c01ef0c768ce97d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff86f62b2009f415f80d0abc9a82a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200b2be8f2a4f0a3eb345a7f29aaff1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc7e7a45259e95e873a67a1b75e983694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b88bb339baa0e60fa93cd11dce9ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fd26a6ead73011499db530995059b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddbf16f75b0b758dd526fe107f9ea6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcd3b6c3edb3285b044ef9928bd0ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f554ac15e8d283318d10c97936308699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a110af4c6ad0dc2b2966542619e312700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92d34e8307fb9448bc5c99c1cf83de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b11defe448a0fae8282f3fb27bd0f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26042ba5c9f8d2812188c11743f158bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2cef6933d64af30907618494e569a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037a63c67f80b26c3899cd1ad86c84d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20f67822720c2321921c5d8278c3c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83605157252b27bab5bf6eae34cba017707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501263725a1d0831d7a8483599f3c370708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc39d63c2ca6d9c23e1c980013b5dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8c913c3db6d3d64def537189d64f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620286a7c41aab0ce3ee100cb4699a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac7072d21af2b6479e779fca642e64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175ee2a172a52c7ca3a76c57cac7c96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf4694ffc512ff178ffb84a5b3683e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb2649a8dc742c6d7c3f33ab873c82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b79105d60c83b0835456517341d87716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780d2cae19a8536cfade507fc557a55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77324baa03692660e1db1282a47f1a30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118868ad25aec0b6ec3b417855072cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082be2657c41492a117026e882771d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b2a0eec81b607de7112d400fcf995721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4df358251f8036a691e4711bb86dce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957677447bd5492217cad9141209b4a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14cb02829670909fadccc4d5b74992724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278726048e8b5d0715f5e1fefb6fc53a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba524e1d8168c5f910e78e1e56d213726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca39d385a4d2580067be3b1ff06e32727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6b596d33d9fab935806b8b21dacf2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cb2e1a6515ab70e7ea3c672a1b88c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac750e35c3f1e59c00df78e3be0d6a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07bd2db8bc239211e4c28381e64a2d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9e12f35350a983754f13c364ad506732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec61459defa043bf818ea6e4e53dfc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51a4ed1f2eabf5bd56959b6e2b31f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6342effeebe613b94334640a2e24726735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2eb25c4b5809393d657928778fc41c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edef9c560bf46ba3c3f06e9a6ee3ddd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2cdbd71fd6e6314edc5e55246198e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f4b4781cd154b0d5cadf4e62af576739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ff8ee706da03e42859b5793f9958e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c33d5652810cb8d44951176ba51ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda30fd5e22c228a69e53207c0e5958742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19d682a898153943473f01b6b66f74743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b344445decfee5e3be0f8ed8166fdf6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd734ed4d9011c299c75986edce75b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30daeb64b8c3cec1d5eeac25a2969b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a118376f303851299ce2681776dad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80c56bd9d7b6ffa8d148ff7e83a587748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6282817c1d1760687016dab31559d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58738b4677404f7fbc7441e3e9d542e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ece836cf11c0260e456163558b0518751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eecddce825feea09be8230b59ff727752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70765eb79ff46e0f14ebbe234a1ca6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16bd0e03cd80e8d6464ff0bfd27588754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132e293ce9bff319fa4e6393abd0f43755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6836006101c16fe55eb4b4c2aa27a85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17348c61a41873dd277c93ff27a466757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4538156f0071e7fb4c1e8db403e8099758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722f6c9868949cc6fc9a03d18f27c4e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085bb7282c798622bf6c31b6edc00e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abecf5d562f0accbeb25e67f3075a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33cdf221cfe816f4c71623c58d56e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201300322f12b111a2e5c4b9afc1ba694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b792c94601c3bf89f96ebecdd179c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ac80ab8846aee15d090799fee8c176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b3995b90808770eb1a98a1ad2bee17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22f914440849f28fd9dca7c47504e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceee05725e6e9284f4d8cfa9b3d1419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cffc36c14320ca3a482bfa44e529c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dff479a34129d833b64219acd33b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338201476f1e6a861b279eccf46bf29412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e886f2256ad6159b2a46775f60e531413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf75913af7d40fc18e5bb09455498914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c5b1814f58383842c1bd1deb7575115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1e453f49fbbf2ab1b90017ebb554e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7ba642079f72b53fe3d2cbae3ba4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb13f40c833b7e53f2b094de8e1477218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab3b184aadb34d13fb5fcdfce3985b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219aafe5ef8061e82d1d26804f2c0c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf2f9b8dd896147f0eda5d421c159421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24912693f89d3be21353ba9419605fe722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f7ae69bc1c398f2d858de0b057eea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e09210ed899a1e89507fede167eac624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76f3d5d69f518948c1dd6e56dc410d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a47244e638baf3a97f0d9d442db88226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a979e5d87d48f62335baa632b5f5bda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63298d287952dd971cf8a578c00a640f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da657473f2ed784a38c6e99744d29029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce79960909c25bffde145dc6709ca030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d43cdff66162f4b4c2a75b5b1f08d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae204667a5fed19f0f512d14304890b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad9fb84d166f9e39fc76db31c0be1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970930b2ebe76bf54fcf451629c0a2bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44eb05770e646ecfe1162a0355a3b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257b2600bb246dd0010fd2d00ea619b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a8d414d8b0ff0a1c02e7b8ea1589337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d92cb37037a3582b69d2776aab358d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd287d3de57c701438d81bec316e32839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bde1fbeb9ce503c485196b939381d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5f578e1bd2f6653bcfd597d11962f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2420f9419304a7c39d43b83d8fc5f4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b76aea707be8ec316e0995bdd500b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da322830ddfdfff913650cb7b7687fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e747d502a7c958c4d9386a2c89b8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799220d305f3d01de7e73eb5d0cd00046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe511f7e32310ea3c1c73c1d0be72dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a02f0a3e62b92f792181235de823e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cbf72e0b5e84dc85199759fb81eb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caf56c7415498a3766e322c5f059d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1637189f8f9de27a6b1573d79401a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99f67f0eba79bf046b69cef69ebc5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef245f47639ae001d484b40fc6102f7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23165830d18c6d36066bd55e086a05be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cbaa190a7a7b1e6e56b35a63e45fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0d906d67a66df3a5f7586795719c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a5342e45f272d33a47807e30fb62257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709861e145dd1f66a686af2f2835efcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4600088d44a68dffe06c1baf8de21e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00168a2766f0916c6e093ad044cffa3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c24868d1e313cada9ec524362b495561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dff318cf3ffb525929a7a78527a62862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673b4ce22869c2f1f49e6036b61088863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e551b901408c3e8175011c14379dfc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8066657763251944278bdcbfbf45765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f271ba6fa9eac3c32620625518ddc5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8647d70821dbecd80266908b9db977067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b169c0650b00de9bced4257276856f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cab91569e4a7c25a75e45db70cfbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e6cb836097939ed6816f3ecd5f06170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc089238588279faf690fa7f1ff58d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d33dfeb8a8286c28c706b5b799dca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0b32207d0fffe388faceffd673c1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88262a83d34211b8d89d418e247fe674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f65dd7ef5c007f27bd9c60ed3954875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fd7acb88ab9b4f4ab5770b2bdd5da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d9f28d1e2729c6e9617019d898e3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663b99bcf20ae69db4bc4d76ccad14d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291d21acb6dd65624449e00d4eece5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50162005ecded786d346f7f1e4d3af8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a007a19ec241814bf0223a23ff3d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aef4aa985de4cc79f2a99bfab243a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524834a2613e1bd3d620fa605cabbcc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb066dd18bfeafec3180050e1d6d6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1264b3490cf2345b6a8f72ad52cabad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b607dd961caf9c6374a6334d5102d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa5a9dec02a1bfc521a07db34d59d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e951be6b2b434eb56beecb1fc3b7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7542a3364a22b83620c9f23576a8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4bfb929e52a5a4c405f504e87cfb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1ef73e69fcbb8fe958e26b769d65491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eced92f3f6a5d0a5383de02263e1fa892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb6f98ae23da69c137513c59e172d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a94e59c20deb34e36f56f0bee76dcb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c72439ed3893587a3845be1fd701fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328545b85cb80fa5a89c2a0a4693ea096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8720c588bbde7b44700685c9aa354b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd430b429f079860000807eb5e79da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e853a229f06a2df133eebacba9927099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded620763cb0350cae7e2c95781a70d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030e554217d904fc8abff2c23c42dff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec730116d492e2944d31e2915db331102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b427ac54706a51ad50003e1f04a1a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7014238791dc23f5a84b6080dd1ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54979125cf2715a294fcae5011edbab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1dc54dad1e6f1c702bd1e5881758a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59668baf5ab31f5b46f18f322a34f6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca73b520bd348771b021fabed6d2a59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295b3da359f3321371e623cb1e34552109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2beb35a4346ee9621f3e37f95687e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae77f07fc4581256fb5ff68e5f49a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e9cd375ea798748e3d870574569b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565467d8e7d2ad5228a6b01704e4eee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6e64a9df1114bc959f0b611f397e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd277c1db890cf16fa537724bc3b5ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef934c85180afb1a699994c6f837c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daa76514226e6a9bc3bd91a01a93e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437fe0d50ab4682cf0bea94901de7de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c958174a12bf0a0661e73199c9f328c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d28f614fcdeedcb96dfc5d0281b6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a118a94044af642018960cb1b9c7fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13da9a4fb0f0844060ff9a642bc4f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ae892b3eb7dbcb75be55fc74d4166123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa1383ed98babbbfb37bfd254678d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfa98127404af64f16cba06d499f9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1ab97d0eb1da47a42bf54cea95698126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3400ad9ab0dd2ce811dfaa101372d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21997f42c36fc9052bf92a2a2bdcb7d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44950480c79ef1c562e7e3237f5ffb21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cc21231184f9ea227b517fb8ee44e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d70a4d6acca9774fec8727e64cba94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a154a46f6e23abe62a8f3aa1c5c9ece132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604903f475910053ac901a4e800e5f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cb18648409f5054447648966d9eaf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a6bc8e6433bd09c62e6f814f47f24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416aa1ef95197d5211fab13aec4a5f3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697251306f99b098a513f788d2174a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a16abd39a8a27f556e5d058222a96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf99e4741f4c3f1b7b47f79c0527b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf48f93f4a66335f3bf0d5bc2175bbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0142fc1b82afe9b9a6a7c8cf07a16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd972c3b74a8a9bfde9be7346b3aed7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ab84179fe8a466eb132242e9fa079143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a22b0a3dab5c4a9c784cf17fa303f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114be0483195658203c1e80dc0208bde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf05784612cac71934c2fffb16c4b22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488cc9e56df269666344af90c819207147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ba0e902f5eb4c8adfb783526fd8b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c511d6d303164814eb5051ea1a8ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65799a384e69e83f21e9b074489919150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e85af7c769a5e3c2d8241dc453006f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41e53f782b9f3673d5346a6cb37b5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0a6160ae5a7300b2104213a3338cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3201db52a990aec8523d290f23b569154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20d2af17fdfce820f921e8a1182a83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad120daceb2dd5f6e88994871c627d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77de53722bccbe371f4d98948a504c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240876791e1d8d198f939aa67481160158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820670d28cc73892faf8e82a1b85ca0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae1827d43c058da399a260694f746f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd157008d87a214aff4a2f372d0fec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4931990a7e7da53a014d6bd8009c899162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677838f3073579d83c3a467c50d949d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09635820aa5b10b68e11810eaf9696164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88946fba20090d6fde5306246ec38e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310e91efd6706a36b9acd1f60146cbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479f0d8fa604562511d5059cb031b94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468aa1458d989429356f6e707b90de93168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f49a05ee801828b767f8cf19d60e32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362216fe7f61099fd4763c275702391170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc54bd5bed988f05569fa4bfbe2f9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898a6e81f43b6d8e7bd37a1ab8efceb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a474401906787ec00c0a99e779ef7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299eafff20a5958e13a19312838860e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a92c0c7fe3e2fa3734b2dc9f36ccc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b00cf9d5085380d1d78079fce4466a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581610580bf7f92620ef6f65cdfd707177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed70b8a5c6dcf66eacc497ee389e9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f0b4ab109b7d01cfcf76fbe504af3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659b4b42d09bc5dae856dd4b2a2b373180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de486a2f35d84c2024ab147a8ce6127f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cc207dc9f882de93f33ae9d18b7ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cde8d6637340de0a9f70a39f22513183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a0f70414c84776a5c97f146e02f3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7732f9eb5c90532fbb91fdad2a7942185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56434ea4f318ceaeb530539bec8b60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebbef2bb41bfc0e5a9264c57c64332187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6d96b22b12dcef9bf0f091f722d6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f75c73175e95d44339f884ac938bae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9677d11436bf951369c78e253df281c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e65e3c5662de7431986309851bac11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bce844db98e46ec8caed154b0349b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be30324cb10ba01bde40ae4de0d2b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9265ce38e35d8daf600d97ea2f4fe85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d92fd155e8e5307cde53fca45adac1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd9fc7660041ab643373bc6be6c9dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652d145c5fb6ce849f3ffbeb7d33cc9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261f3cd914934cf138c74009e9b3926198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858bd0b81facde37636b87433422b2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f320cbe7845b0c8b443d80073c0f8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4496d528d45c11064d65b930b963850201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76606831bdca796c41fcb618d31c16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b95764602075568d882edb17089af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee625a2f008d57a648f88e28f95997204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753fde2590cc1c8241a025657e93394205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5f59a0d2c7a51f5a69b803f41602a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff517d8a9b2689b0decc1812b6329a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df47c4fece0bb69319c28c045ec440208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e890741dc81bf27cee993ede9739e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd533fa1378eff3f0c724ebed580a951210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42213ed606b9a7696b6aa9e0df3952f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab8c42a7b9611cd089f0ffd453105b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2b1b217800bc6c5ebab294bd5a696213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea5b14bd5416825829cf1ae3bf75d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2533b7b8cab6bf02898f580af3a8cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e598611bc2dd946ce5d195bda7e7abd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9c006d68d70d4ee12785c1df480df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eac94f913f4adf85cb9fd2cf53958e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6d40867673b6da2ffaceb24679889219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d05b04b16a50d8ba61f42068477b91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f32811998f6fa006e6bd9696b6e22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4635c287ebaa50936cccff75699e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6262726f88fd39b5a0b5faab8e6e16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77486ece26b61cfdd2bfe88a5246f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1210830bf5785b6d419a3577ec77236225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9ea36061d1e4a7513db831f41bb50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770746a7e779eec99813bbe8b67b09f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de025e5afd7c9a31bb28359048193f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18afad64bdc3388ea530559e3dca26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98824da50a671891b75af03d17483bdb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed75fce621910f938d4a9a3fdcd166231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f306e649961b7fccc4c6fc3a535945232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dce1a2f5273d35b6103df119ad837233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fae7774654f9620a257b4d11cab9c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13443a3215fb2711565ba67fa8a21968235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad76386a688aa551e1db8ec5e620d5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c15c8f0522f0e3c9167354a8807f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09a829a1019d68447d2b860a5be340238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752c8f07fe605b4abee4a2e5ec9fb41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27108f7674126baa2a7c1b91323e5aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b29f093c6ac779e2af60e4b9b54f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527ad6c667bbc541ae3b7359df2e0ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1126c41cb92dec935913f565076a86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40419f968f5dbb75908e57c7c9ed98f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd20d724912ec8e53e9a582477c7f1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700c4ca078a171813bac9f0d66fb024246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccad37db7ee491d7d32a59196989070247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b69f9733c3aba3ca34281be08d0127248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f39290432c7f3a4468e9858e1fd6aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922501d35c2a717cc3211be1f174c3c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdacd86d6a1a4e0309351ab1a2c171a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637dd2dcc5fce085896eea2f7eb9d4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0014f220ee1349766481ca7b537c4da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3280900cf57caafaea1663823961f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f2bea3434a8442d80d0889394ce4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbfaa5eb6a820ed504371d8daa2a56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dadb65e14845163026b8ea4bc61336257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5fcba12a0b235558edfdeb23de78b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36f1ddbc5e1f4f23ebe73f7e09f3b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c008cd76914946d069645413474349260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6705b53c58a52f5fd0290307d121f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c211982aef4e2bea27fc1bc5b1560b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d39cd25526455b4ba72c11ddf5274d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff3a1a7a2059bc9bfdb33373dc506c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2ba23b6aa29e4e6295b3504e53bb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e754639f3767b3f52ea138bbee73b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788b87ec23d6ed9c039652f25ce37d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2788e54fc397de9101ae6d1864feae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424569eb4648500e75d8785067ceaa1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eac2600ef0ff4feac3fd84705d7bae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd75ff32d5a0b38902d27b1445a0beb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47071c875089301549f04c2206b3e726272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9aaedc706e6e77cdd022b4276a97ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf593b7977b23cc3824aa19f71a3b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddba293052c8363728d60fd18e19ce7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f885099b5a75e77372a691b5638b109276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b222da20d57c1f74becd4e5a0057d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07331e29975a48483384ba9819d23da9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9514819dd1080de5dee3c541767446279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93a0052321080ecb3b5dd8361a5372280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b57d7245723797779ec4cbe9dc1fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4390678b1cc098b008c633cf1bba9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223af65c6d9567d14eb0ee0c334ff34283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af694c607dbf107931fd0bb7294042284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1030a9b944a1cb1fb0d2f4629eb7ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b226c171cd965be4732c84a9aecc08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49605f74c8e670b2b25ff2dfc8e565e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1dd312e8f6da289c99d554744cc56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c55d101530cc7e8b20642ab762e69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75691debd5da4fa85839287ff9da9420290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e90aa6eaf5eba6ad154824b14bf85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc8efb4870e9baeddcfb9463d366a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a4a29f3b41c8527b843e967c05fed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2923a9115bef163a614313f32ccf2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e23b8fbfd0eae527879160e6b833b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6aee4bd2dea71c231bbe2d876b342296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81e010676137eca6a15f5b3029a826297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625ece508823a6ed0898b815cd1a8f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03308d9334587b264e64238d942aa504299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3dcd21d32851b633c2f240abf8486300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a52fa03c79433e524515d66c6e0df4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ef2c042db4c24bef23b960fe72415302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb6a396abba1dbe23de2d0319abe38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138adad89845d9a3d5e906323c1800d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a62cfed24dcf6404e1b961be907c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a36e6bcbcf1bd52040ac2b0758d70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591bf1e4086b3e12fb93c5be5031257307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286b09def896c83a3b47d31be4f1099308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf08c905a2dc52eb90faa3cfb071928309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c96628dd1136a69c0a15b0e4e4fc42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f0352e9f687dab932ff674e83322d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d880bd2487b14bc04aba07da782ec87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44646393385aec32e71b84653d96cda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08b7ee1cbccd386042797848a20060314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940229c9c4985500c43548346412b7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22d97d6f97a2f7ade072b80af74e07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a78454d5878c83adbfdabcf2d862b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69204b59521f742b459abd9c61ff2089318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71406f1c8c9d44b01209bc70132aaba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53c63d167ee9c76141e2747146ac90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4b8d90b94bc22235b3d28ffcb68c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542905a0795337f8f70f81615eb338be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f31e2e93a1f8742248b27bfdb5640e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbf0be9170395fb97330337b3a5b62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e3c93df4b21bd88939db1cae5ceac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc1e5ca6f47bfc743ad9737168ae31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd25b412b76627391f229c5d7a83142327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646bc72396eaca9514683dbb47e2acc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b84795bdc217b6f53f2b8c2496ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a6280a5ef623dbaecec4a2ad25166330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583385696fc0a41ec1499b184b0603f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e694e77fb9baa6bcde4682f0c63c273332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c10beeb4ab6508f29bed4545df18a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62fcf63552d6cfce614e5fa1bbd6d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16f453cb2f7bebcdfaa533a17ebead335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89922b93727cb0495f05745515192732336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02375129958a558a5d7d2abb33ef76db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7268acd378c56488389845eb43df2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313786ce2f03fa82e70eb9f7ac53b4ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba55cdca8e8fb2e70631623a2df1255340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e231eab6abcf3929e53cb15c1d13f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f86c3507ee777c2c16b0e5ac46958342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d6524ccb7df64dca82bcffe935eaf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869d5a59d1c27a8e3017d600f931761344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982346e820d4487c8dca3ac8684995b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c06a906be72cdb397c105035470122346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc35176f4a2615a6a2122069f11625e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae17adfed0e444fa4a4afc83342757348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37700fd957175ef9757bb6b038af32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe82a88432d988eebdf2a918ed7a69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226d05b3bc05d5f495fb803cfe9222a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ed6a4cf45115d005b7731e0ed08d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e57b1b0d62e8494a98ec9da899d77353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6d7b8a5f5410793f2af5f5b6c75c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf75e37e8374fabad61bf4e9913f65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403b20fac72d81488caf60edaf5724b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1481bbc71f6ad31dfb1fb0615993f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c431d60d97667a927354f4fa2da6207358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30cbb423dc6fac8e406aea875b37ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ab142bfe1a79deaf7f1074d3295f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234e179b5b78b5c84a438ba1c90db30361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bff89a4f4df6424decb71776c75f19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeae29cccd5ca41f999a86ef1bc6b7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed911b7eb589b691a59e48a75aeb508364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cb791fc535934a5ed5ed0550b5a7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06527ae1db868b66d612cee4d2860ac4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb1a1a1d6095827f7d9852c0007670367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3d005d0098b2464493fe017d00d3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69654e32adeaf67f0030e2fb7f33b7c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e4f86d07da18e7570f451c2ba0e12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc25d06df1c63cc139b15745d264ed8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4a6ed6fa055b418f12d98d9a5b24a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d12d4d8ec28ff107061384cfb51c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68d8f3b435619f15a5e4d2e4489d68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccd379f057ef8bbda846133da21ad8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fbbb60b92ed6270a3aae10bef0e1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1dd819266131c697d5399a4d731c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c050635774ef592e5e154b060ad660e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341558e9326f43bff7aa2de26d20f19379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c558a16a35b83f0576dc3b74be8fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10616cd95faa46a8aa805b7cb31b0f38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a937fa2d9180dc7084d4862ff1aa5f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4c6a2146a840d2a3105f473e7914e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026b8207e3601d8413c28a6908eef16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58d0cf158eade1cb24ab96c011815d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16da41cccdcd78472ecbc33f9cf6261386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21b00ec45838f9cbeb86ce429a72d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65737d2817dd8a0ac604f0a3d29b0679388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9399f8770d8f85e45a6887e4ef9cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae324203b3d25f3b72d46a27041a32b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc318eb96ef36d90a085a54922ec5fd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161828ebc0736c7567d2b1126cedbab6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59066b36af26c603206ac06f49ba27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205b59f4352dbca21cca466d36da2cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de8d8221b2b952a7b51e9a0b821b9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2b1002ee078041e993cc8ff9c9ab1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411917b05843cbdc7f5b43227ab5185b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac80047d8622d0420c5bd7441221a90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10c59a2d71713d83206b2d39a1dce5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d0f383106c857f01a32dcf165ed5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbd418ea8312e9cde9f1eaeec76f40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf1d14f3d88bb318ed94a92044767e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861630157ab6987adb2b4242148dd03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ce7f0ce1a765a792c5e0b6ac05fca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124135221f505cf88feda8724b239eba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b94f5cc99c6a6958a74810937c4c2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e4aad12fddbeb67c9088866ff4ebd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11e26c5d6a23e1bc58b5da86efe256408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb6d44658d26ad8d321a53b75bce54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019f076cc0c6f8e1d871597322f9b45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e251b3863fabd5b1f9536952b03b63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef990898c6f97cab0703affcbf1101412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430d3f0b046ffc45ff9b0e4460786bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956ad3f0a9d897da6f2333e187dd164414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee210ebd6570b23e94e842599eb71e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9175fcbe871b76ba28a535b09269b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd5e286bd90ff8fc125a340a9dda44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb0470c2c32b9123163dc0bcfba636418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26366f125d1482b385fa3a78ee28e8ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f1b74a8398fd5d21250663ca5a5bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2068ee9f5301470004ecc360826f2e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fde8ba4419f5d12fe06a58c792369422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f6bed71e800c2f4e7c433babf23e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd78a701ecbde59656db309a4243fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d15dbd80bb31d4399a1fb31dd4244425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1114c53a05aaf638611bc8bdc378e46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8ff2e315a044bdb6da4dbd265dcc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a817b206898c217c858fa05c85885e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d24c0fd479462e0484a50846d3e25a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b19e7ff4b8ef3fa6c098ab77fa638430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ba8280fe7bf5b599021f15fa5b5b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bc166750c7dd6db48c5e187805165432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b956fb505c3a98d0f3b91acd9defb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd21f1b3bf6679e8e0a5c5248632539434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef13e930b2c832b38e9a016f7ca65c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b87e04338e45a5d17b66f4906905c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08473cf3bf5c557ccfea3532d6566c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3100b5b13db4ffede880264e7619953438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbeeab028094bd875af7f13a90994b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b59cbf9eef381018d5c942086d574d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca38b5405bd0219e4f4587781fc8465441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07a6c7446da23b601c2fa80ed125e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9c34cc4da7a1697b5b0a51fd3cbd3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3c90aa9d38ef99eddd14c14aac420444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c019d99a5a90af6c9c1b3939592241a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949458966a38006cf39b886877a5c80c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43e60be544ff65b350540ecbb6e465447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f8e0904e4654361843c851449392a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c822d1006a38b353b2aa51365e9a97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8bbb8697e12c87600556562678077450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf846fe98f9cb988a0500409d444bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f1ad8f605aca989dd568ad034adf8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c4e63bfe8638f83188118280ad51c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1a63bdaff7af31f379ec915417724454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ab2df9417c6f363d24fe2f06d81c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42529fcaabc3a2ac72f286ca20fb950f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daf16a98872b3e46109f9d1d9a2de2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73e62d6cc46f5aec767c5f01ef72c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59dbfdfd2ee3799d581d0ac0787587459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d70f418dfb9e019e6a2b6094d24e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04d8bc45ca476d37edb9d75bf37c82461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5afe2a50270bacaf011ed9b3ea37a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b9d05bb30defe7067f9a7f885eb96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6178cb1d9234290baa5c9572281a32464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823adf93eacfda990186508bcca98791465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfbdc5118e53dede8fcb477cdea7a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baf14ccd10fb856011b37af69b86b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af95bbd8d1575ebf1f8209351ca190b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe090416502814d78f3a700976efd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bb1df6fbe057c3ce731569ac5f3f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb861edf0ed2b9c5816597bb0f16fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63910c0ba1a10fa25075740d6d3c462472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fac1b29ac531f344a3dfbb2b055a03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256135cecc9bc6218c65ace84abdf664474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a85c2998e62bc64a54b0d73bd5979b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19e932ea6a553723c1a754fe74ff6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3115e7ff163ed992039c7ecb51f3e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84a8ea0110ed3baff2ddedfea2ec22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f321df90573b965111aecfc192022fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffd719e00de1101238ac1c1ae4e555480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82302e4bf23d48bca78da6fe307523481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cb00f15ee6bb2020d1cad4c0e5a6d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaa6cdc69e8d1c32227a9dfcf15ea4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42abe0452a91a6934a075f318c4b5d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ef2dd182bdf5ee6baeb1a58d94118485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e1e0468e2a5ced09202410bcc7b11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038511918447955b8a4273e3dbe2a81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db914dd32cc5cc0aa4ed46ef3c29aeb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d80c95a23e0ef9664147d1c9975d3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e5049f0df04508aade9d7286f0c42490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934cc28e53337f8d1e73881fe79c6c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dd171c0603b1adc0eff041c868366492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7efc414aa89d71c989d53f775e89e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0416363d95980eeea3c621bea784f01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cc488523d3621c41e88b86b00f9cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f87cde7c561750206104df5e4cdc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324e4f513f4aea352da941f5dbdf8ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fc7f83470f3e8e7b24bacea7e6421498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90280a1964479882a4d25a03c77d2dfa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59853b5788fa80df43cf500d7d7d7f2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968ac9d6cc99e47e97d36ee641326ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb50f1faf6e4211e3a9ebaa5058a5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be7fd2362a87b560aed25b0cc9966e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a48c270f72ccb43a084202a1eb192504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62160374c2fd9cadf6fea6a1ebf865f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1b38a060e0b8dd70ed5c26cdd10e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e381b6cfa6dc2a4b2c03bed407b471507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700513673632e0b1dfaa32b18126d430508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18ddfd8f3f181e513ca10c0f51b14b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e1016d2d4a604b31b7c604fc67bd7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7172f57a3d8d3bb666fc41a2b6c8ead511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26bcc164d8d1e03570536e5b4c9b52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242d161bc2ad3443ec430550f3d3709513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008221a63d4d8c7f92f0d3fa996ba598514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e31be4f494c76e074020b50ba1970515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ca57974d3530be56f50e8d86e2eca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74717b7937fc4848411483fffebcb14a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aebd46ea0d31eb8ad8b9cdb28af788518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e90df65d500b6b0785831fecce33e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb28a6b6658b3a8a29dd18166a5be3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edd221d002228a11fcd4a53da3f8b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc212e18b604d3bbc52cc4aac89494522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af76bc5d79c58789ed00c65a7b15866523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e486e3d346308db6cafb4d146c68a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caf37562dce7d7f84a3446dd167e7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088c6285d8810caedb61c21f7a38725526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648683617117f6ae015f4aa4854c4aa9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdb07f65f821a3450ca92bb5ee271b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab431bd8adae3cb87ea0bb958256499e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73946bae0caf120c6ef9fd4061178c00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b5765b8ce6c4f8f3ebc35b05ea328531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0bc154d2b2fa5c9c931be49ab4167532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b2364f365ebd7f31b22872ffac52d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e344d2254976f13c60c2e26c99c669534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89dcde2eac03f4abb1a620d81d006e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abf097c7bc8abc17e698a41c6d6fe7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6a83a2e7c8c28640700e7825e8c22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494c28758418e03ea6978a7df7d283e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdfac57a8913c9160b85c71ed1282d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ea42b201ad9d44cc8985ce02585e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c86d52f75737e524f3997d37943470541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2e0ab24b0affee0c5a65fbe5cf61d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5643d6c5fcb66c3674cbbc6afac5216543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e917eead771a156d862a96caee0e0a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32592abee2ce47d035a731206992e72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb901b08813afb5deeb49c556a41176546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411551f0d22925592cfa4f6a37141bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b76a9d0ac0c4eb9c5f9604245a5dcb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff424f84e8021cc218268db0e1c7ce5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe6e91a5da2770c472c6943e4eb794550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10f77487db4ae90ee6ba3bc04b61bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73ec9b6a3101541267a9d57082615d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70209fced9be9a35be57799265e95c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14afb2ef5e590f5ae317a4f76cb309554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e18cc6f95dd061e82d83b197a14edd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a1d4d0c8d2b564d5510a6bfa8d754556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548f0935a489910f1be174d1022bebf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6ac206c623cf2fdcafabfc9ae690d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed791f1ba96aca4ce18ab7340945a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a34d2a04ad7719c4fe3eb061fba8d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b0e2d5326ce0229b13b787f21386f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe36ca845935a82edc1364f40d5e92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece500795dc1c3cb26a477afb587ca72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892d138f71b015e1b8943304ab1b407564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7c0bdf92e75dc37f6aab3d92aafe4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f2205bb14ce6fde528f146f7b16d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bbbabb2e9ee314d4623f6099a135a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2800cc147d643ed7d778e91c756a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1966accd808001bc7e09929c7c2265c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f490ba1137faa46654622aef659830570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ec081c849e7da10ef66bdc9dab3a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0029db1aa039694deac90e72cb0a23d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242eea639f4b9e992956ccfdf9fcd53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f1a4d32934881191d539db21309c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a98326929a5edf5400e50d9f2a10de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccbc350755b26d5b0abf9c23a49fb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dc9318892382a173900514396cd85577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f464330f8c50d8fb05b1c02c2050a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92d0e81a3edabca0ab35ca4c7a9304579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6e2e7f1000d3e9a41c2d60513a9a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7a3e78454784cf7e4285ca9c41c28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbeba2acc1c9f46b04d161f57f3d64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff7588dcfa559cee61bad92f22dbe7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85a5c9a395aef345df26a49dd27d40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1a668af0f666f21a0e6c4959b91ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdda3560a952fdf61549f9c8f4f49e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4216bf50cf4192ba5aeb407413da1f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6ab914eb1981ee178ac29ae1469ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60c7c7458341e4882a924b9dcd75b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480cd7df5fb88c326af1a84617570ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be013abf24644a24928f0c40cf53517591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422684561d41ad5b17363d2e0fc25a82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e06c44c7d3c4dc6e106073690b2d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c662f28b0e2430dad3fdf43861e6c08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63e7a7e88f5a258dc53794c91176bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c6950ed05ef790a95d4a20f90334d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450f33d96717e179a5151ca952f590b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb6358d638a6e4f050c37efcd3acd9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d088497483ef026f15197f28a3ef6c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9671b29f669a58489deb51a097819b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4398a6d36dea74c472b7923428b69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da3eac26e7a0f223f160c7c7505a62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf29a0e5b79b8c3fdb33c9ad9914f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a49a8ecfdb91d4252e4b053c5465f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4547a51375fc6e37685585e9c45b3e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daf2cc0de96983f328319f95cce4b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838288c00326d1de607f1c8f6782894607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd287c4219d3bef5a86850d50db1722608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4436626383bbd9b60ad8a7d85a7710f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f4cb9344d06aa3d053478e5f536a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9b68280f898cc0db14f7f6598bc7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67957c1003996f92e86a16d19b91de32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca2b6dd4aa0f001a8a5f7dea154230613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf41f08c6a4e88b60853adde97fbb85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae409e9c34a0759b3c946d64eee86590615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a79bff76368854d9c4f6f56978a6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a942621480b56be30a2101055308a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c56360b4c13d809b16bf81016d2c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2026bca451d9909a6780bc7b04989619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa11eebd360b4b0693fed9f4af902cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733878560f8ade9ed85fa82f72263f7f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745810c1f4ca27b583b5fa2f6b5a405f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfa3f0adc7d80bd45b87fb17d9ce73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8de5735c1206e31e390a2d64ce9b2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a8d09a05545b21e0a431af21eb913625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af430805ea71e6b6a2f5c1f043342e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdc5169fa34d4418b769ae33c4e44e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5c49f988f64a3bbb92a6cc4ad0773628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da9b8f988c3e873f1ab59c9c62ed1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a440c0f589e763e0ad4efe7d13645a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb0d8a097aec5190616617d021966b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569a993b4e40de4342dc28cd56f02f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811a9eb9a64b5ed5d9cf0c60483aa6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ded8e626b29db04b35ac718dde44fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae32537dc75ff5ceac19566d5f4438635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ab853ac7789fb1d683297c0e4e9cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3b321823218dd722deb92ee3cb4f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a937f7703162daf322890fb00507f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233539a6dc029ca9fff72964633969a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83808e084767f94add06cc08c5e66bc4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4aad0f49d246a17dc53246d4e0271641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b630f6d2da61c6128a4b8353195e5c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c953dbeefa5838c1f99dac8222f25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fa6044086d7a61b1ecb5eceb51c07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dc69aed71f334ddac8a1cba54897b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dc4cf9784dfc7c4ebf43c5b8f51c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8e15161b1e2d539aac75147f90023647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18b9e3f1bced89466e792a0ac77d9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b6cafb5c4b6422912f8eeec755479649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60a42a5e71398a25454a41a9fb926e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb9991e958f2448d73ef11c8ecfee8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e177c616090e0c24676214940b668652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39e905e76ad5fcf770f2ca62ce2d2a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486c5cfc95d3d55e19910b8982bf5cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b0c751a5a3d0f5b70531c3b57ed4d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7cb63330b1b6bf60e123a516d05ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725775c1d175b3dd3e4639bef53c75b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4ce886c9c733d3f94e1908f717bf9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b586f2e33b2a0311310b581bd03c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a681d7ff554641982c267ac2de1ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bcbe9956322509ec46b7157ab0469661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38217ed4faf1992603f432130516e6c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fbe88ef41e9e9c2bca16afc1f89bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867460aad4f79d1445e03e1259bc263e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07f510460cc562aa61d7032b3fa4d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26bde22a2bf6784a5cd5560120b37f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec5827c04a1547d85249d3d86abb1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71ff7de9fbb9d17605b6db931cd04e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e128bd78c16e88dc552928576dde8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee51547552f49d18d29c9d2e0ca4be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a716c520043e4c0ecd7d026ef2ed775671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474006cd79fb68c62a3d1362c8a2784672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e6778802f8a29c634864e4af043ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8112302d1a30282780cbf56d010aac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b8e01155ca0907c7eb3f955512cd5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567584c388b42e3fd58e2ba55df02e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9efa2cfb8e93573967a55766128782677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975512acafc4cdcc6ca7ac46480400a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a68eb59ea943a32807cca4378e01b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0a835c8c7e710cd3b6a2c0904f489680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b863c80086067957564b43b7fb9787681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffc2b41eb220cf9a6bf0eb583b0956682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bb871de508de2a307692e630666f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119ea4ab3ad8b84ec2e94afeccb31a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f217e0b9231a9f0a36292e4d1f9a6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfdafbf0b1690abb323481e17875fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8417e20af40255b826bdc40dca0550b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb025f2533d49b29c8dbf4ccbcf998688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bc709e1140a42dfc065ae1fff641c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a653295c9773ad1c16b6351efc3ea4a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4531d67ab56940a686c8867f15f9f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ceb1e49f36e4533a67dceb056f706692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd26127d26ec66c49a79a025a0e271693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788917fbca77d30f3ebc47ad7defa51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5f282e225ee0151c27c1aa730d052695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dcb4f547a06722bbdcdb8b89e6f05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993503b2b2e9d3143c529b155e988f51697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77152ceefac2f52d9b4cae1de909a9d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bab8a5493d56ff9d4db2c0234ad922699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a8b594afa5c3dd8cdbb5bda343992700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c9bfca0ef1242a9e4420e4f0e1a4e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58efe5c980b7a4b976eb69b683073c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c2ef3a4deee6af31363744a0f39ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db78e417c33aa1949cd2bd331f256a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17030307daefe1c293ded87af91efa1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f3358bb4b3a4c43f8ed28bfeadb83706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbecb4d208c1eaa4e764d0c7345f592707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32522098e8a719de86d5ca1bb63f4b77708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54231845bdeced2f6aae91b01641dcac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee762bc55300a18e358c465f7763d73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00c1590cea522846a2015667a0c4b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2a0e6310c889301c15687e164e850712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593795d67e5629a07a7dc888dc1b406713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebf15e3a82e05ad626f75c416e4e36714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c11f4bd7225584e0c206de093cba4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0247bc3a354606e9abe85bf95c3243716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffd9f144e529df93cc12dbc22c3970717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328524f3eb823d0d92990c1f60e04d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9380bef6ef4f4e394454162813f20c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4b61f8939879cabec6fcee8053705720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892722f055d08f4bb4c31e5d110ecd50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d233278f3e80732a3a479f5b79c287722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cb3de4111683219f349926bb92244723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42f973feea09c3ae0ad1f3b0441550724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f752016186d7f96f09b7865bffdd4fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083f567b04fbb1af3180dd28dec723c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f96bf57b6d538cf0cf1601432870d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c60b136a08db2186c0a9704236f57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d6f4dd6950d23eecb4954776b09aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2398e2c5033c46c2bd0d422ca15e0e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304880a17875b87a00e5e5ada5a6436731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9133a0042fba7776f634ec20b0d4af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2f33aeb4e0b9785316f80c34d8a4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d494b0560298b68ee15d2a499bb6ce9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38901db9b8ffcbe2e45ce9804c7509d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc978b0c2fd1cca55504cd97d38e340736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebe45491205e9c125b673178543d3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72bc76d1f33e6c0f04c3eaf3c33147738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512e3a427e7cdcf75ee4e442c8e1aa0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e500f5b6157f1214a963091f742937740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489ae7d244d3bb480a04c15255a542b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9d6bcf9ecae2a2d2fdc99d634fbc9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e7fc761864794354afe3d010418f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065a3301df9620644148c683b6bee71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a422a86966eb71ef9b1a723bf1eb61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d17b303e59bb6ff01658184575828f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f908902fb6c8e08307a74142b0ad3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39ef3c3e818d27050d75491df26aa3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f023d2f88dfaee954e949db525111749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d1cf7adbcd324fac5dd35bee86e1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a4cb2f99a8f892ddd551d85767897751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34137377d21ab1e4d294a67ec2d0ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa8918d78a16eeaffb1f5d5f317048753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a6d33bd66641c1cc9d4c87fe50372754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d697d610f0e6525dbb417733c8837755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbb4afcfd3e8f463c5c3078df9319a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eef9b6f52b6ec8f26adc66b7fdf58757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edd697e273c28299273442b9c1fab4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f595f84292d32b10a016bd6042009f3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>