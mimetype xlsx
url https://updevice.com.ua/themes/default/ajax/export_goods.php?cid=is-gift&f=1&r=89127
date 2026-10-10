--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5979e914e8bdbb73dd7489916bfc3ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53401f4b7c4498fd92900348b08930022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bdd0432c4cf58718681703d6f6f803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691fa4a1c831d7022996b0182f49cca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c598aa1778e9b6f31b339f6e0d8455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9135c2373a24ec1aae1768a647326876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6d36c02bf4e990cf45a2ada7046777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d0c9646bffa55868c126521c14d4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64df63acebc26f02bdf6cc28dd48fd59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c71cb0473faffc484f8ffb94eee0a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54c4c1e1d23bf9c70339993cffb99711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c480108c8cad8d7d7953d306d73ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be641942d53ab0a5c1d0872d0e1dc31913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf065c9d71dfb3d2f4f62bb124bfeee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631622d1dca3b16b352b1b127258778a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c532157b058807f047e64c7f3a44f2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348d0774e2a913d078d9754c1b229d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33576e59eb7d29a3da45c68fb6da776f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ef34f4b895dbdb2d46074d7d1c01619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a3ed7ea7f0a1767b39d17805f477a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4da890712d2d54b8dfa2067f49d24121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e64439f6f30297b1dcf4e68a50b6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497b1888b08006664fdbe1218a6a91923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffd5576f57943de4cc73faeb8b53c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb322c6655c3ff77e0e642b1837e42e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18198145699e4c4fd59d788684dcc1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fdf54851d20b362e16d4c58352e1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f6b847c07d7d6623f2e659832b16828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02936efe30784fdc7be3da773efe37c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2a0377b288480823ad3f120105bf230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2e8085980caabe2d824aa6c7c66ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ad7d22a6922cc7e20b2a3bf612ad232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327e6874a9cf082c544c5ab17ac06ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c178a54a618689529a3cd6c849995c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdce38f742195e36a967669c221e26035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba73ac13c0e9ee50e4dbc41fae334e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42180b5fc6acfa027a058ef68a54d2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1436d054bcbbbcf48b4189e1076cf8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51363b5d71c8dd54488220f5b9695b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771235958c22084661720a3a18d57dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767cef137fcfa36a2dff8f307f8350541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca1c797b4fd8d1bae49de7154e801642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b73748729f3c9817ec9165d20eb3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283281292d032c45b5fa0f380f8ffcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47906d9314502b9df7913b2660532fb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e87bf754414111bf247bbd3993e6d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d13add0b2ea1755d300142d5e688c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19435d2441d6761076061f53a4ec377448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593b453d689c2b865b6d602bd58ba4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245252a50d59d824173a3e08168fa23050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a7a909179a578b30372f9a048c35451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a801177ab34d06ca71158dcd012f4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487f19b4485ca861205b3c7622d84b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555545806247a2b20b22af563241eabb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c43ac5f3f7faa884b1e03d0c10ada55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6349d14bc665ec0bc9979436caff43556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f76bbd9ceb52f22a9ccfbd28ccb0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b5f989c4c8cdc48d675e2323048cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc81762b504e390e45091d481ceee259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275d3157d30b626632bad3ccc43eeea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483070504b3d7983b14084f162c055361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1988e0a8b640cc144929b9a92cd4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8096d2d9b0bd59ff9268d82824049763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968e1b7c444cbdd9b1cb8d92e420d9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79578ff5d808d77e6a536b6abd53200965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7905df7f5261179262178521f9496c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12474aa2ad4cdacfeec9ec9a267545067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c453385b5c781f1966fa902d8f5cc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212ae3ce64a542bc52003b86e141bba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fda0dc317af1a6f9cffd6bb38ccf6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18572e56140a06dcaa4449fc594c518171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137d7b9d4fa3f3f87ab3ba57f2a85c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67efae0024a5cd9f82a3a2c90cb82a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e07667098cb5ee83ca0783285579f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b7c79e4355cb09ccbfb306a02c47d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df3c4b8b7ca55cf9e1546b33ca050b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bc428d3875ea4e3cfd4081ec016ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927a45d48629a58cbddaa1778770c4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770cd00d010972ec53a8334b663e0b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26074dfb42762f3e7570d9262644ddd280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aefb1fc5d32e49ba604a76755c3b5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc46c62f2cd7fc8ea0d56f925eb010982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c8d2dc8feb237a9d1c8d976f9b7c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538378bd9d9b61daa06490670bf5d73f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7371f0a6391b3916af014983e2603a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3abd6e364ce1dcaa1422c1ce4dfe886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cce70b21d1bc20ebf8cf70d84abd8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d1060e66cf23064a1e5d4627b952b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc090ad1199558488623d7221ddad9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee21938a746566796a0c7b7a531927e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca577b610facd643dbf3a3b86e66c8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f725bf5644ea61a41f07007c1257c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4b2660b18397d97bad72e1ccf7f5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841d20370fdd73053974bbc677db68d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2584137a91c5230e62bd3561c788795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc71498b0d212fc9238b9382eb3cd4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8e6bfc17dff789e1f603f4977ce4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c824eee713d2c437f70c908190e27d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd32951fea347a1bc4af73978f16d1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d29fa9ab948b2a1925c40965a8bb19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0cb0c51480814584262fc59cae6c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8c996307e504abc76a4b2d4a74470102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3ac8f9c83eed50b20a579497fabc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc8ca6302c61613edbcac287bed63e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1d84c0e89a21b8f1a8bec98461a99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3a98694bb5d0bf4ae1ec853dbddbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717802204004fa88357c7f36f10e0af2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fa7eb83706d6fb17c975e02d69f7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbef5893a3719ee4881364063bd5dc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0176cf1d77ec760752875cc0f7f286c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55578401ddbada85120e3fda9719bc2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418c2e286f64d47b459a2cbd6a18588112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3575c561ba91b76c35228df5b8242113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64e118573e99cafdc7a828ea1df2b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac2cae120545065cfa10499a4fa431115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21bccf07b2463a5fbdd4babd45fe54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a84b21036fe2e519279f73a61bd96f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643224f7d67b4be221b99a94a8dabe2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cd80220d4a4d2953d899b6f9d89ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5992314bc79d8f3f5b10f0cd4eaf47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141795b93448a22c0ed26af99df31044121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2c9e36d258ad8cde4d1861bc7cb11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27c280936e60243b288d734be73836123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d147ad99ef060c48c0b126af43770124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db8fa8ab9124eceed10ae5191b35a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862fd8533f0bf3d80100f239ef8f5c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc55410b0ce1c02dd19efd9df83d61b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80235ac0760b8fae86c3cb2963b26fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfa779582f5b692e0575f1ac03dbd3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5c6244864bdfc24d8d0b750281492130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3d200cb18739ed8a484ef07eef6ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd2113a2008ae12be66f08d623082f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2d7db2ba71f1144f387ad7f75663d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ab5c06a0dcb9403ae8974d242e8d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50df01bcd25b01762e8410e6d34bc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7fbb861ca3318ab9e9dc5da368c62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd551b4212a1a487011e9b44bc3371137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa27db5023f5cd3bf93cfebc8278212138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b265453ee9b41bf76f817fc0f0d58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06048a7d812b58602405d4a1dc0cb6fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d31e035b05e108aa6471ae76559c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b753d0e3ae54f353187de1c7282fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94f2281f16dac12f2fe768bfaf27a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f272c88dee4f0f7eae4f79a3b89504144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462416054da4450e27147f53807f934145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fb58afbb3278e7a3cd40b2d332f75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ffd1b8a8292a53b555fd20f03e463147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87ea1d382252042154b81a996583b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858838b6021e226e6076fd25de23e8d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348a8bcd3893540df8b33d11440e537150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cb113bafe971f218cb7590659c010151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c7143250fdee052756fbdbd925874152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4db943122b29a178989d11c476b20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f67ea809423bb0dcf588b6eb22c67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7217a25fc3ccd3543c91e20b5100a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a405f13808dc53eea41a94dcd61da1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552b20f367dca7cbf7779fc5ff9fa56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f936553f0d06c403f8dbc9559d2d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d8c6a3631ddb0b7d69b0d2b89da3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276beda09b1d4860b436ddac7fc8c9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a0b7d46cf315944d9036666b4bba8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d93480495fcea97d09da2dc92b9af9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8c182660680c74fe39ae58ce19e60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc47d76b4ec68622edb580429a77b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a4fe221ecd3fe6f0f0ee67fc239c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67468a098ccb58bf85859d3b59118908166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858f431f2545fe6825ffd70968e8b1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010892e4a38c57de3d6765d6d75b78e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de163b3c3fb5b3e9a70ff7ea809041169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e8312f151fcd8e6334503eff084ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ff81eae19cd7360da5701fdd2a622171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c39ded82ce579e3677da77a185803172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffff853479f01f5a84ef020452613fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a645a3bc9c7b621b01690e26d05dddd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bf6332d594d5a314fcdf7fb6dcc9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccdbec72d3951695dbe439a761b320176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45594962e48f34691da1469c8fca8d86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f0ff84ecba346da9066ae757a6483178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b982b5ba18bd3730be01819c2b566da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bd2e9110dc1f3b0b456eb17cb95d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6e6f5d4954d17085d05e3a7c324a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2caa04b1da274078f7c6c40edc03d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa769100fee3d799e6f6632c061116d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f82996c56e2cc00062155f83c430fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb580e6093ba619083bba1b6ce196941185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6462921dcc15b0d8125b61362d2e40e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3120415524a57c56abaaac16dd03f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be1126afcd649fc81e8b7a63cdd0e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976ccab592540e05759413f32bb004f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85d581d15bef8477a41be6f7f35fb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899b198587327d96c9208b5bf4cc1d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea998a33e47211a223875eedc5042a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215347d94ab3fa6490309934a990c121193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a978e709f943defbb042da86834dee4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b088199485f0a97c3f97c79e829ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1262745be17c34b98d0b3c3632be4df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126eaa74a14eeac3a8c025276f00d61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc1debc9bc87cf8c3a70dbbe055447198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9cdfcb848403f864349cc87dec79e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78777d78771fd015f39b45e12ccf55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c417d3657e89fb64f6877cf3b5851201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fb37748880b8eb41510dfd119b76b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5827a14663120c5d855b1ff59402d32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a213ad28cb767fe141e7d8b32df4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b475ae878622967454d47600ddfcab1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e99ccd873209dcc03326e2e874f72e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbe545de936c8f815ea32f8f836f6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f5bd2676a56c40db3a9aba439f8a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f006981a0fb806b9c130a28e5a4a8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dd6b24862910f25db5855722d4d7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218318d487ab719bdc990b90444942c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380fc2e3609df89f8b168ac79f80f81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410f6f2d0ab61dab7da49989753000e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06078f298165fb451ed55f176ce092f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0150d54982f4a6e10f9ac70f9cd27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5da0b27cbd65f09d4befa7ea5f258216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99893f2ee8649f97309ef19bc4c495b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbdd02630252c549ea52d8b646020b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e399906e26885cf8c3438e723c180f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd08812978a1b543469d18b7445c3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af802db6a52a70c75362d43839790e68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2d387500761b1fa9e1cf81ec9b81b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43155b8e86bd664c8ec7e29a81688c68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea35d2648c8ba9e9025fb2c1d7c48e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eee5347428bfe0152bd12e2029b0c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e38b9fae9dff42c8bebda3625629c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667b4fa8aeb6f4459d502a669856ac9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9b2c22cfdc4f123f475700f9ac105228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7895caf7c3c64b2d93ee1fb4f31ee2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71b1fce6812cf24873bdb16d23fae6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8498fc64c41abf9d603cc96b5cc24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4423fba80845c708188651b032c111d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d05327cf8bd12621b36e59d7c5bb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953094aa17d79b351e9d7a8a8ecf8f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbb95da3c55e73f03785e2f0cd7545235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d6f6506b8f59b9b457d8609c0e244236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1790b775283686fa3067057960c5330237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569402293dd4ab56c8cc347aec08814238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25a5fbff42ceffe9afe3623806fb93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fde94b8666718452738f1c3a72562240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8789929d13d1678e8d61ca5ca419e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29e2637dea068b3e21b5b4df29d9a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0f4b9d2e71643a5fcbac1207def37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce29e96e0b8cfb975f395b596df4bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd41c8991b146f24a09457fa548c23e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6425725c03f19c870d6c12a5ea7f5fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0544fb3b2d3f74b798393e5cea84eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14de3e33cb70aab9bbd214ecbfcdf2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533c0007dd6e34424eda7855920002d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865659a38972c3e6357744d1797b78a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2ca6066fb29626865548fba1ce848251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e040ab14eb88547eb1878e427800e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ef1611092be4698ac38a96efa4407253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de15f44f968cd45e8d6edbcb9af42b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052acf4b9803852de808ff9d1ffc8a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf78640fe07aec291f9ef1403cca03b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed249786e6313f67460166cbde6b98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb47d2317ebf2d9171eae1722720ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381c2ec2646fec362f6752a31bfa1a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eb0439135b8d1233658a6d8fe1f6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96d1754d9519e5d3625ae82bc6735a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde4972db5ccfa6741f3600b407a0c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba782f91cca0914d2d52de41ebf6cf5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676223d8b5499b1e86653f63197ffd60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159742243a6c08b11d98e6df03db52c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9120014301a3b762ab5b4c0d2fba71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddb17d7f7c0755818a3234c0adb9e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f75c597d111539751f6d05bb41092268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f19a7d57cfe7625473cac15378217269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18c51cc661bc3bc86090f4aaccb301270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08580efb08ec1e0840b72b95242ca034271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6977cf74642e84773b680df1ad14cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24dda7931318a3af1d22c32c6656ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4632b3737b1b847cc8715b5070254eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf37f4c8d8a7812a38074f0ddc232b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c3fc5e15006e5e1a698af4281dc13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be9c33e49ccdaed1409214f1f369f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418537229483b4a5a06c2721834e218c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5eae559c9c26e8da2b80736eabbd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0d67dfaee9944ca68fee53b341a10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cf3f35b306637e7b2aa050a8dea7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a25a61b32137a7d24dc663cfd23216282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38503260b2a57e8c5c95dd10d6ef3a53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd75d205b8d941d3cfa3415b1808ea7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3379760f8e3b7a262eac3cfd42e80e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0b3a66337b03c6346aa3a0844c452286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccaee2c0398082fd8b94062c42d0f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32495fb74a941b7bfab18944462feb54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0773dca7ded03037b594e7c7c3d9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40f542f0f299a90bf4ed577a737060290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5793e2a6a348a639af29719dda492291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cbca89cf6624cab5c5c08370c5771292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206442750bf55595753496f693b3b4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a22ca64a8c391f54d5d6d57b83a41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf984126508b0965c28f22a28c8f783295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453ceeb12eabcea37fcfbf145c2300c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e0044ae02ced8a0cddaa0890ee22f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa3bae12c8045e49d6fe8747ea885a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7fb732f68c30e254ea1684c036f06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4a10fe6ee9ffe0960eebe57ade1d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60209e98bec1a16004cd91e130e7fc91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d69a28bb140778509ef5657ce7b21d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405d9d96366fa00e8ef8aa3ad9a5270303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47111fd153ec8398f867a742bd7fed7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ffe9259b55175f5cd068f80eabe3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58fe210c56896541978c385f00b4cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637752f2aeb761309ac3b61deb0098e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fcc73aa2281e6ed20ab1d20bc8005308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2bc058fc806810c09479f805dd3bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1375e4adccf7f80a90e336fa0be99c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c022041e45e723e27345b6decf6a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee80e60515d0c508ba64cc196ea733f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4720b9da1d5bbec3268675428a126c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5c54007c85d4c79c7bb5e433e9ff7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999483c7633c1a47c33e3951b00fda6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37b4e0d770888f8df19bbc8b576940316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5030d7791c0dd97babcb64865a36e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3337909242fbd97dca9dd09b800caf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203f45037faef2cf507a08bcc192914319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995bed8fa2e529aaad4f45eb37547df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d423a388f25ef8484d6b437c6ff4649321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14d9df228b078997b31791dd683be4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448e21f753a170fbaca7b83d866769e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b8b24b548597dd541e93fd52090f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9483e952a4ffad57167c7e7d03982325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefa1dabe1f8b8fd6889d0afa161441326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2810acf175002749d6e9e4f98f949327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9837e6dc51e1f5df15ec9b37fe864eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ff6520645a50362d755c2cf6ca532329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1d307d8d1dbffa661387675fb8110330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f59df99ac4e4c70b94db77894782f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2e4eb9307706743bdcf7ff19f4527332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590a80b44acc42d1d1652a27e22ee61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4850d3dc8daa08ece8472a950df4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d0261203cafed73a370b563f0e28e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285855d0a17c4f230f951e737cdc398336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5ba2763fa5fb4461f50a87bff7e3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf6e264d4acd44651258bb46194656338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30acc75b2721d4c8e5ffc52446582e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6b7718cef1f402574e443c57ba3ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715665a3e5493375a82bf0002b90d8e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b4fcf7b91bfd1fdb308af5d77afa5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47753136d4951639a9948674558e03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c40db067e590b6b5f6078a7a2ad9d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a3b326d033075f82f6c946cd3858f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d1200a05ebaf69fed82fe9c55900b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53e09da1d69a11d32764690fc205de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02fe101dd4a1bac0c0c6269fcc0104348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9e3d3602188efd3f3facce6fb607a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a634f9dea80a5108d9fbc2a2888a28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153c5fb79e3a0b25a9b43e9fba79988351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed9104ba58701d5620e40f12348c81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171632cf31ebef0da87cc26285ab5c7c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc868c497588d37cdd73f8d6032a5c8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2990f24938c2cb5bda30b1a5f9917355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642e9a4c93c6335bf640e9d5eb6dd4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c65e3f6e943cd9c1b1c6d1d8709ff2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0150ca35a15742229892d544c35a83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d278a28d5d340fe1d74826781fbb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e30398fe6ce357382090821a47cb15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9471bc5a85e445b6987c786e6a84e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca19145a06998ca1f5de8d5fabc1ea4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fad68ac398ddcd08bceba321f834b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341e55aae57da7132a74100c14cca34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59ad22315d9957ca30d40ac0cbb36c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbd6a89fd6a6f77e1e1cde6ec78dc5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11a2e47a06866499aed6440afe08e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e228289ccde8b70c758ed5856bab97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56612e73eb5a31038a0df22856d4437b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df021003cd924fd92fb1fceafc8a5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad30b4c8d14c8bc79ae80f36fbebaa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db1b7edff1e87ea3d545835daacad3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149a3c1b922677392ec7d901279697b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b419444841f8c45ca3135820502c71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937682944733bc8de59b8a46726a6a68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4346eb02a22e0e2b97de95d4e6a881376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8356c7df3da97ef29597cb9f1fb038377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6d84ead18071f27e44ed71430f476378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0f91b4f6872e19b0c135b5f432548379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72f00136763072cafbaea30413ac61380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfcab8eb3b371f2938e4075c47c600381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffa93e82041b07ed878cd531bab451382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4eb46b0daa3cfc4bdf7c111866fee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db9c4aef46fb0613ac3721fdd7287d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108e9df17a24358bc18b09d4b4a04f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf0ac4cac6acfc125df7fd3cb7cbd2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3091956b5d9b59e0114b3c115f11dbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e977f9bf39269ac612ce46b3d8738388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be0678e9ef6e6b638354fc5e881423389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c16f5d3dfadb936f48f9b780ac4df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aee971b7605f28991438198b99056391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045b782034a30414bf16cc0625f0e05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a58eb184a9c5e59c01d3966f4ef847393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c343237a06307172ed4bfa6eac336d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbffc72670e3df9ca791f7bee162d48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5aab03ccde17bc337d5d7d7279441396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e06fa5ad69fabe1cd1166b43ee481397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70211dde5ed8d0a6cbb68ca024183131398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4444c9b4d189370427c5b9147144721399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c5cd5eda7b1393a6c6948a29fadd6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d71fbfe129e7efb739d9563cf736d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07c7d21fa04fb75892c4424c1c2217402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f267c6f5f981151d642df99c6e15b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db509c9c27c8197ce2f2a815d3f7b02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177cf07b2f26928dc9d62a92e0e88df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319f335d2d221acfdcb806880c434dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c671c5d8ad2cc74bcfcb52ed3e9d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b24a6ea0d9a9cd6701e99b5057ec22408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d1f9fa1cff2d065fc21a4b10b07c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13c77deb9b9e7a0cda259e921af8df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d580ae0596ef0b72eed4ff534a023411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26214ab9feb61938abb1562f2263f94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4becd602c62a062b236a0425e8c808413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6c36f5e832b10282eaa87638d2fde414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7a687459f10a49429cfb7ea7122ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42199473c36a2c04b60334c7c078a4c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b759ffa9b4d550a1901798b0c6f7e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0f78c15a670d17c9da9d863cde843418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cff525fcea3a4ddb68010584e6282419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0850d522dfa44e8393a92e2e64875420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953ea8658813c039b5b0c6b242da46e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aabd0048f8c76c434cb458f78062c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f2c1c71dbac7784399a6e2ff2f2b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa8afb4fc0ec5146f193d88654e075424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912fa1f151629396cbeda733768e416425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267ae3e1b83c532bf29c0e497176e61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813ab6e46d1d145ae8acab502a677e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befa36666cfa5ec379c9919c16b9e7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46192adf3bcac738cb063882a426375e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455cdd026b258351f1da4933075f442430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832deaffb2e744ce5968f958ff5c5f8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bbb66576b7f77b80df907801f1cd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7dd8caefe61a6c8b1d86d85afcb0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ab421c806564dc84f5d23b8fa8733434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7290cb93ab657b05932d22a2b25aab5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6300cf633076f2cabd15c10641d7d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a335ef30decdf2ae978e86503effaa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cc3c9fd186f80699e173764265950438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2431080dd7666e436d56b5e289273e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f609224ded6ebdadd684d5791c95a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62765ffb241f3da46ff7a0afbb380983441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d7f1774dafe59d94b466939682801442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403002f4f4d45cf5e447122b65dc8d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a353b983130b830c8f41709d6c70df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479392de9d340917ea80731572ac3875445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c51fb364382a3607ca710327501fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2500cddbcc396071b2ce1c9620c1c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dcb943e33fe3f697409b7c74565fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7ee563da401910859e4d265744cee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6746cf8e9ec2cf2f932377ff973f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4755340776d3763be4a929168bcace451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3b9eca418e9ce5621060543b43a93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf32f2feceec4abdd9cb275843fca6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb550617a24f3992d4f1ea37ead223f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbe14bf48b0fe1534a49959ddd7ef2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0a5a5a47ec6f11e88a31a0c5a5442456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420684d2c1d8a8f591308a90985e72f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3519c927796a03045bc6b7b74c7222458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d7397e9f3fb00886707d718657bf9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a43b08349d201eb427a0e5fe78ee5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fe35db8a4a11551f1b6a771f9320f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beece46c363cc86936736df918f4952462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bfe082a1fbb94d12df3de7b0bf874463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbbe447c6a11c1a9943a2c03eab07d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56bbd705c1e9e59cc3702a4281fc7e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e95df29566c4b86df09246076f8cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf7d31f0944b801688f80f35111daa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25003ff8f1784841482f2f30de490f52468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f23070e6af2847b75be00bf887693469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e2cc547f2f72daa11b2fee959c3cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d299ab5667392c97facdd9a3b93a0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d59059aadccea5a5654915f70fa09e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b93163ed1774b98717247525af10c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc1028bb75ba99494ef2690f872602474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5e0ba8cd9b893e67833b10e7f7cf8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e4fdf2e68c1ebcd17059e3684baa9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9171097141e2133eb48c4909218a845477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58470f44b3413c15d6c6e4fd0f171b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bf01956ffa18d7167df188f58d570479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad56522b993b743f2e93daa239ebae6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ecb1993a31d8b50a57617f4d7d6fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cde1d3fe55e5e48e97a6f09d607dac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d47fba458eb4151f27d776b8135152483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b71ea4f2f46ae0ddf956f704e639ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d7fe89f6ce2db4d80ab4fb506af7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b2c7c389a30ad8544bd198800f6fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dddca18a3d180056f0a33d124781a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824210939b2fed6dfd8e4324608d2d37488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f677d0c25aee2b1498bd9fa6c224131489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00689dcf8eaca703b98cb02be913b5ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5face358058057d3b5ecc2758bb98c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e312ee301452c4197bd4f17642bc37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3ad4afb2eebfd12c95d97d84183b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5149be38641995e2e769b89bc5ae1cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753baa557c7a4ed48b3a2257651f4e6f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36db504adb9c6c3c2dac7f4f3a79395496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83afc34d9535ba1b509ec78389ead2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf969e9488a3a8f1d2358714f66b0aaa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a007170022fba9a07504d77e5fe618a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6478a53e91b4cd376b7d5be8772ba4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ad0c70539fc5187ba39d7416980af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19175bad467db368f18402ec42b138d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535da8b43dad5b7f0f07147d70968e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e48c0208acce3755b18462b602e34d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486e9f4a193c53a1c3ab2d42cb30efc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529010d165e7b993e12d537dd2cec70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e9e18be8f38de75438bd7fb56b6d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4800836507802295b8f564a1a40e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0b050aa199daed8d688e134a92bb2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f189df7648fe8e4d1b07540c85659510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137aa3598ff4bdd266130bf6442dff7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1dcabc41e4f86c0ec25385c1d1394512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb29d64c64d3df5d5bd41458fa14eb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658987e5c55127ad8b14c6de82ace0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5594c8accee14477f182552663ec9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168725907e911755f188e64be00cecbe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05fb561f340a451f7b92c437942205517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607a2e6fd14d96514563ec7e3113959518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a95aed2ccbb74d2a82b34526e7e3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb376ed5478fdc1ca7e9169fad9fb9d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d7395e0a2658eb41fc77ca5be1910521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a31a0629381172cffd19c05b7ebaeb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201295fcb5f50ebc4525cc3bc0e7f6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f7e1b7ebf476d5c315a306f48a031524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14219c14d7c606bf90beb3ca8a520fe5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ff0e6b74915a69fbf76736fba3c21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02f378e07f99ce863b59d6bb63b931527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d7244a7865bd8d76685a8452b5d8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d10c2b83a5094dde1a008e5db3c2c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2943d961f55b51c5f4410665e17cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954431dd61371669e494c53998d8f686531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b6761a1d593cdf651006afe763dde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2936fb97beea5acf067a076f024bee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9c1894a70733b8b12ee26038b7bae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5249f50a3a29f7f80500c7e6dd7ca6b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ca1ecc1e5972000a03f06b27d2bcb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23198bf8b51fc048b99c5136931a6d85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5975097fb206e131fcff85752ec906538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e38f08df89f2f73a02f1ce4ddeb35539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87846f7d97dad3d4e46c296c2047eb18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0079f41283d24942202b655ec73b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7f89bfe7496accb1110dc3151c2b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a90d29e8bca1abb69eafa854565f13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ecb58890243f5a246a7498c8f9ead544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5679a2efe0ce836398956f716aadf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60055adb85f70b9d7232339fdba2090a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f4b581f2374895ec7c8c5ae50abb8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bce8cee983236cfe23c46ad909e74f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cd8df2d3655652abbbef4ebdda97e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34228cde973f7d99c0158a6a9859718550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d96d4cb410165cea4af260e580779551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb81dcc50c6eb147913fe2050604d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb45091bd5f6d4e6ff5fb85dbaec95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d36ce11ca9ddc81f64939b494387c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f163d572e4d9a5d061cdf8359d720555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b5c0d95ca29879ec7f015db5e6ace556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97c6ca84d4fcff204726584099f8bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754980b7b149197884266fe6307b1bee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656745a770b73605712e8653227376c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc1ac397710de5b6b984ba1f3496f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c34d320503e74e8b9beb3dd14f45d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb571b1a6bd6f4ac503db6dbedc6c4af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a55e0f7f77ca5b8042e146fde3ac6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759296ecccaeb4c868430d3120055df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6ff7ffc7e84031d5899e930a3c8a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698c59f32c88b4fa03720473d394f79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f0543cd96487ec2b895e2841f630a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d97fae4f0d71d13b2e463368b2cd7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ffe2f6b010043ef2b6c9f0d688251569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f76fb308a4b0337f9562b12026722570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d993c7de87e335c4aa392af1e0bad8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14af3a51dd2e38d82b920cae2c7503572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68242b6bfe4509abe20bda45ec38ae1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ee95570a5bbb8f89686286230ff03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866fd4b3fed0f518b7cf358e65dc102575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cdd71b9d24f2be3ff1f3a200bc3d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858789a0c9a4ef807d560bddb23ac1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172c2df0448fa38896569950b2ca7a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afd4a22dce0be1dd83fc54dcc29ab5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40234ce52c77934d1ee3e0287e9f23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4473cc2cda547526e7101beaf560f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c82135c23d5d3c79eadec1be4feeb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760df58787540699908dac8d6a31b003583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aef00ccaac96c55eac7a6bc35c1c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef896b981b5228ee7f8b4959d5ef94d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b528a08e722974ab1fea804e47c84d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a7ff20617e946558e66323c09ecdd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e72d75696b8c3b1dd1fc5efecccb64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90753d85c58a2c188c8708b9d989bb48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f6cc393da82a8d573a662b4e84c7f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2614714941dffa3bc5721d82415f043591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e262f2fcb5620321c2d56a8bfe3c4cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e545a60deaa8db3c670bca9ad87275593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac464797a081d50f8fe7381cf4467c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bac9c4f2f1bed6134c6f6b2cae508595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e6e4e18f271ab9d6d4a13088dbbc4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a82fa74f3532aa0ae5318f35effaa9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645c5f6d118b5d3237a68deb0ab1350598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13601a8181f478965a530ae8d24c876f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdea68dcab933014c4e645b7c98f6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75ee797a464f1a7ff77294886b9b34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772554e752ebcc212dec3d8be708b72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fdc408741b13697e433efe627e5c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb120f8f0ecb5f38fb257c69b92c400604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cbaad2d16f10068a9003b8954d35d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea619de65cb6b5ccf376b8b201f84a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5103a7a634de288325c4d7ebb463c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0309ccc6237e5c3f590cb2103f93aad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646c2504650f5cb9c3bfd0b3898c5c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b852f69c1574b91b07f40f5f605a8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dadb0a217a24f4119ed9603b00c49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36049c78b03a84f78276025c083e128612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16640e71f97591853ffa803b5aedeb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72061dbdb5650000f7ffbac1d624bf7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99efedbe911c2f5749ab8e57a6a5884615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00131f5446fcc8c5f68542afab62ccb0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a5b0d04a032e6137c44775c90f8bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dca3a5b8b29583cff9d13417fc9c75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462448ca873e9e4c1d614f9c64a72d72619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a1f3298786851228c45eae7226e5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53770bfa1f034cb7b82207639ab3f46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c234f9d5a29d99819920154b0c9b7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700974739ffc7cf069429e8d6fa72ac7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c87661c66f09b9987b9bea812f604624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f97709ed0f8846d3d7d846bd2e0e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222618206518108bd39fcda26a909cb0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c071bd3fbdbbd49e363db1f6a2e08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21885001e6596a65eacafb1237b3a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ed9e7b559af7e2163971d549674ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d32a98865c5b67d19a7a61d8ce9e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69245494e1829b928b77e03513bcf7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e71eecb2dd68e8ca3efb635d24e149632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd240ca385690bd2ab9375cdd36caf0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f0103ade3314bf59eea6a78be3b95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e07830f4958d411c224d98bb464d5e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8613b4516e656b722de7a89bc4ac111636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11ad1ebb0a1905503c854a6edd482a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d258a7122db5075b168e29fb5900b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf83d5882fa9e139226070b7ad2501639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78406728870558d59f6d2a459600d7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb593665ddb9695b897f789fe277f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82ce291d240f036a064533bb199465642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73762732257c0593ecb209e6adc0829643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1456b1e5b841a2f90c7273a1e58fa0d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcd5cb772f8b4c88f3e28b7bda0e3a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c613b2a24125861f6563c375923682b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a26d7dfbf4c812db285ec0585d38f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a40c08dab62962acbb8e28dabfcf4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd143847f7a92f0b88358421e599b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65436aab88f206ad9b9c783a5b2b739c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e0c37d018f89d6840e6dd95d8768d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682b89caac19dab08b5712fa04a80b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae2d638b81064c417bb28fb4b7f103653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34befa5d5db84419cbb4ee91e5ff752654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83af48d782c7ef9387d9f5a37abd5c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac0d663037cd92850b39441cfa6941656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ede940a7ef0110467ce3d6e387b97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629df5f7e9ac84d3acc292282891eb38658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43afab2762e9175243c35191b784804659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630995bd8af6d11688cf7fd16321eb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98405076903f75bb14366bb2a7d783661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c4841d950a3ce6f55d0bf2c50cd38662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ce6d6829f9174370c9f173602bb56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6988c6a9fab896073a999fab89c1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e551ad2c2a78f616ad98eb0aa45c2d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a015cef599ea3204c84f1a8d84673666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1169db4c687bb6fd15f02ae49475b5b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea24b61c14ae40252e912084329922668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed909022972a711b695c47c151055ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01afadd2d7cd21a8c530459bea9f93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028ee0da03ce2d8b0648fe13efd072a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002ae392beafb8a95c8264aafb695e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216ff3bd08bf19eb124d201b913c8c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849727870eff9f1fc6c802bc66ba0d4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639c09102c6ed11fc7503e9efa5762e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c60ef1534f33b5281cd1c4a8e30b74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dac16e6ce5a9efabbecf44e3cb675677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db08a2a1cf4d7b1b5481864bc35215678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7466fcd01f3d05eeda57a79ceeb928679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f58c2ede8278deba140bbcfc56111c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d34749da4db02d103ac087ed16a0fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd6d252dbf0d30e14dbc2190c30f0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e4325f306206edd20aa980c42683c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6377ddeccf743a501f5182b012820684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4741c732d417c4deb6eebfb4ad3455685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d938834e3a18d038a874c2be23085686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bd1dc97a2b279048c282c2304acf3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608914c8196b00cc295fcfd48048824688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bace44a866b3493b54a6cec440984689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aa1e06b70f19d30b4f9a8ed1a7b75690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf1f2f1a34c3967fb47dd7199058c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357a692743fa3292eb3a56dc982fb8f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c3f86cc83c7eae75b492093f5b8bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a912b4c85e59e762da47c08137c5fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf8e01ffd4d09637794c67301e334f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99c9387e4636bf3468450fc7b1b2fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced408aa21ac7f95daf806df768c1989697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8aaea54b04d1554ba71f5342e2e1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101189bf08aa557ec9f1649978130b58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69a3ee0728ef351a79fe8613aa0298700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c26b0f6298c45c85f12d0bc0a96d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df854f552edd37ba96416056a07d8955702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68afcf194043498ceab8c363ca691c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075a777314d56d58319c9d174bdd163704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85fca91a6985757fdebde85c1fd11f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7f4392c0f1a209e802141d7ef0d38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9e9c580680073722f5e8ab1a724a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96efb29a7b231888c0173a903bca7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c57e78d86f3f0e9e9c928a29acafe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f33de376c104a202cbc31c4751e64e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f19de53d9e43a8cae5345e73c1155711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb249172671c7b39ccb1e720e0e396d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54be011d533e5e572c5d6311d7ddfa9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81f07b247c52febd7e59fb88688dbb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137482d71392ca3591b5dded372145ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b46ed319626ef02becc21683db1a37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111513aa7bfe134ccedd73b79ba9848f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd818e8c77ae799a5d910ecbf96a63d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a611beaf65d1032f7aed31247f3ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5a26f742db8c71edfb2a497da1e97720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512fa7cdf2ae33952b7f10de584eef8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c72fc40369815c10e318b8fdbe839722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff3d62f5e38bd2687287fc2b979127723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fe41f0207f923b330a167ea2f30d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71851f466a43e5181c8c4cfc207b94f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82162fb1f1dabc5f5d67d99c244a8548726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea2d7aea7a6a7da1d8f7738afa58fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d4f731d4d41bb4ca881ac1ec814de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e0d2de401240baeeb49987968b994729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14985cd78a9263a6b00cc6620c5a2555730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b02b338d4086514b6790fae3a180f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f275de18ef553a5cf2afadd7725c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ed84d601d3ba3d8c9c0c91793eeb3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7c41042fdb47341ef655871dd540d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094d3cb700316f16b48ac1dc5c65735735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef48b4734489ae51de0b27ca4110df2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183d2d2185043d19113c368fcd0480a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e2626a5006341aefebc7d8fca86a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877eb31c20c68252df0dec753dca16c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c14ab53dd0523e0ed17a9a6ee32be7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b419a4b4a2c41bef52c09544ba97f88741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b51c4a1c9af3b390de6c2a8222f0d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015cd36f279caab6dc1f4f8179cc57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd721bd7832697151ae2649176871d1f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1987b83ee151a7645d5a772500fbd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bb51f330b61c2920598f69f7a5679746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeede2d648ae5d7405b482fb180e35f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b48af635391bd64a4a131d78d2014748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22d17484d24289d2c309073d3425eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb683ddb40b34e3172ddca6d77946a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9fb15eb4dac6593973a0fc7f9ac31751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3b9bed6e3436306a3cd24118d8cca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a532a6063a53152224fc9f28e46ec9b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42102e81d9a3d9a5a60158c07c333864754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35a720b7b1e491adc04aec10a0b451755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc485e11f13f9beb9e05a32e34eca82756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbefc5ab1bfcf21ea442e6edea705ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a76858ca9010915cb3b4f8818bedd2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22416e7c69b0f154b9f84a89345e634759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ce75045802665a7e9bd498c94ac341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d788e053044645bcb1dfcd99b6bd4a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99181a2cdd5720c9010ce8b9b0d7ee473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90770303f3e24a3708547c422b7151ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048c0856f2ac6f63d78b607e69846a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cba8ddf93872871d9c1fc2de1f69da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1605d3944ec69576c4987d8ab23d367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ec6f5c8f085adf891079e44f821c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a794a3bd17ce250e6cbe68fe6d9369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a46a645a92b1fa2bfefc64b096402510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044053a3275003a5efa61594dd9782e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7e9e93817d74e232d5d2165f3d5a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bf84a528b0e47f770c37d9973265613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012065de031832d1c958528eda088c3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aa32a8df1071ed6c09c88db6ed57215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572682fb30b6e1fb45d3c485fea0d3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf4881dad572f388f628ebb9b1c99617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1bb6ca31995075ad245423fac9f5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580552bdd3cdc24b1314cdc783103b3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8fd6339da8f2f754e67bc580553a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805f233c0ace979425bcf5603e2c32c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc811849b77b44df5bca31308a4051722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd314fc72078e2b685858f43caaf6a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9b35c7c304c9ab9140e405951e01a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a8cf2da3e4dc5c11b14ff65db5e6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06104059a8b2e74bbac657399f6788f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466eba6e96565a2cff27f1d4be5466f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fe0a87060c1edaf722c55c647807d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c837bcd8d9b5078def9e1fb41d055d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45d0d00da9ed5fc7d757fab7caf75c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976efb081a05752425bc04fd35ab9b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d185dc55fbd966350c5ffff85f32cfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d15a6b385ebc88dbb9123af36616033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91b5a5f2773a9beae165d8d7e8bb8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f459039f9883b112989778277e39435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a5907ac741b53cc66bc87cbceaae136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb8facc2f9751a3240b0fed03bbe6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c2f2a268e8b52fc84a80e4b31acc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c153c84a1bc291650014a3ecbcb5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf073552a379fb74a1e1571fce148240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11350643816c60c6f49444b9394e7f2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16119c3f087db07683e98953cb1b7ad142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82056c1874f90f8596466c710d24f14a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586654d64eda4fdb836af602d76a69e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a05d480c0ca5c667e43b089684b64945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ce4d4f90a63fb76cb916a897affa046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29da95d5a07b0149edbfb2d974a1b2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d3ef1be5edba65a9daa76572ab73948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89c2455c9d5fab1fa6a6cb93a2da1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd718f6d0ea95416b75d9609a1c748e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2d969854933051c597c49bfa7f0be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738287a3e95c5ff9ee398a3f2222538c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86919c49fcc41eb42a01a3089bc1bfee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8d231012985e87464b4c7010719a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea776f58d4d0d8e58cf5b08ebf4b06c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e3202e2451436b42b00e961075edd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1962eef31d8796595628e56b1a962757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bd9dd90d673a77f8598492d1942e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0cd860cec7896e822a0783c698c6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06e658bbdde21da8087664e5b8376c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d720750267b32582509d9c466015d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e531c55bd1180bbdf0644d7b103c2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c294af8e8958cfcdf486017ff1f1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f48b6df0aaa4101709772849aa1bd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a2710b6913af77089ca9a0fb938ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315d7081dab3edc8eec69cbfd761b8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e9e52d115a482099cb6a357e3479e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca41351d5f0c063be9e06639dba427e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fb68cd1a573c52cd357b8f491a12b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a691f641f0cbb2f37887df713994a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9197624d0746908bd789616cf53c5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c2550f35ff7d26c51b388ff0af7ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100db41ce76535a28c63c63ebab67b7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e282575bfe0ba700c86f62b6af7ce074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf4b52de08c4c6604e9b9b679c582575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53bb2e363c5614d1aa67da954feccb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c52f67d83599317a3f1d210fe5de877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfca992808fca2df17d5ceec75d4b2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b240d710f3cb4c362af53fcc8784fe079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041e3a72e92108348c642202098c07780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8b18d8ca7af9a19fc70c7fb8090bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cec7e751cff83f7ce5fd7830d7c49b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9ad2535ce425043c91604a8e16f9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cd267784da8088eb07a5b69ad030184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475f8a842efba1a18e2c8d47cd7bba685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5a8f2fa16e7b9b5b7c18b9727fb5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1076d2f52d426fd068fd7121c568487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305449d64c5b682dbbd2e5e526b81dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d59fa1f4e8e7a254f57e39946f08ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa87b364ac8287d01ed85d2336f23990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ca27ad99949be168d12199327687491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8634a015842e14d2d0c83252dc77292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402bb85f7a1aae15573efc8256bd06093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905dbde72b2eeb6326fa4770f9c053694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3634d9225203c4c24e0f1a58081ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92e9ec2e247ec65b9c7695f81b573496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d1dfc2fe21e8f8f8552d9e045a85297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3e73b6709700d0e9ea7802af2d8a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c3095ed52af0ca54ce9987bb659a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf5b751d5b2f23b8ccef214224b309100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1b6d3fa89c15788dc1735b3c9c9d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e41e39d1e76397886f2efbe2ecbc94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4cae8640baaa81ed0b178fcadbe25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be656ea9177b2fd6068c3dc84ba442104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a65735ca76682ac530de2bcb9abab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264592c2e52d9062f77ce5c6b8049f8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce6e65c0bfc64f5e54bf33380eb316107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b35eed40172887f762c99269c6be0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fba75768564699e65c1b0a6067528a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291de00ca8d596fccf1dad4f8006fb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c2c3c7589eb35fafd043a961add9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b19e43b3b885a1f942259f0f2bd91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dcae444f9ef986cf0c57f15db09bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657610659399cdfc8560c932d3625d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e425d2ac93b3c6fb9380e8a1bfa4f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c463abfbe7caeab8ea18abee38906116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa9c77a7a41b9b894b7685f88232de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848e04b1eb016c7e07e7423e2bc282d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5f712d737ea4321c76c4cb72a9143119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e10ce6786dd23f53662f61cb0d739120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c52dbdc30796b139decbbad3ac79eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465701a702f268e2a1a334af5db059d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea523c3c8feda175b401bb008e4ec22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab86eec3c104e1214f16f81eb4d50b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d26b5c03a7a2e46a67d1cc64508d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098e8fad8e663398aee42b030bd9efd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b100ac9480f1e0b56abf91376f0acc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122c775d8fb69c91b5c87981af4b7a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7699a6e5b220e31fa11b6642a4872129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a12091e455aeee1f4760e9dd665349130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee1cce006d6ef14d35cd345ad5daf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233afaa8b14ef183e679b41d6148c43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c09dd929ce98e2af53b0582b0c7a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41efadf3584c6ac697ac7321d5379a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e300cf43788df4a99a1136f1d81f0d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa1722518c229e04bc0c22e0760cd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081e9a438eab04e339c0c669bb5d79d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eb4eece0f45e9cfaa2e2c4bb9881a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe7f19c5bcd35e9cd1b6627e323ae5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3c7d9701d27e35d788ca95b854b38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bee09cb166de24b00a93a1ef1a7c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5afb1cd7ff89bde5b9c3eabd5c45fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eb92f818ffb88e0a3b49ea44854e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28772514a9508602f641b914969fe3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9585684eab603cd676bdad59c656a0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcca19d6cf3ee994cc00a18d6e91d4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd408cf652a69cd1a1ad259891924b47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a484434d0223f71dc6f1fdd467a03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d4970a1af687d420f2afe0636f7b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945277ed76f3dcdfb587e8d742c4c776150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d629eb761b8fd4c057fda724bb74dc1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309d3a9c9ef44b05da231ebd3bf68c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25023e0d3d9b8a760979dc8d6e698a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c9432da65fc00e729ee128e2bc88e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752dfffb14905070376f2c9db1978ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bcdbc31dd1157ac927a30778bba73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d738a9fbac5787d09e04e8cdbc6833157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779a6864d0c682f93cd76841acde3f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f32f98b1157c5402313d33bfd37e08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac3c774fa90d6df4155db73bd290df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82522c207d5715f35c166295738f112e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584821705e2f1796d8f81ef93076088f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4de19580145e0ad31bb0413711708163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f4582241b107d395fed90bbd1d873164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42ede4b3e5b1322cae325017741a9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28c564589099b46f10f13f3f9f4ecf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc209e8f8f552789dd81bee36a09b2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473a3990c8f7b4396f70194137a6034168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65dc788127a2fb801a93dd281749ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4603c1681dc53e451817711fb37e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea14606137444e79f9e80fe03445aa6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2881f8f47f9ef6d686c9023474290d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7794bf286a72f372217fc041242b31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07a0a86e2833c5a56a80cbf297da3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c736de49fc3b46d4619c80015a622175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789a8d223bb510c5af2e2ea527d1cde176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4d9aebc8d5daf0d019fe1727ec17f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63030e1ccf143789cd14ebbb22a07ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f92a780227092e5b342f79504e2f87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bfca6be706d238dc1d1db657cff74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2d513989370c864a4eb3e7f155bad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dc0d96cddcb0dc850cb5a9f3be629182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a570b70ac70c95781dc6bf55f1073183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13524f457c0e090f28b42c144e1290184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe22d9e755e0bae0707eb11b4aaf1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f4b4a2ed3811880069e81d48036c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6bf4c83bfbc77092af268e34b2228187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c72ae07768488d7cf6288db95c73fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2732a944d005d9fcea6a70849f3755189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a856231f4504e5c3af2bed1d23cc71a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c309a59e561d1756d2fde437d58af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148bd8fb8ac3b5e471175709b839958192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d42f2913d661a3b9ce0e936115873193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c156fb72903268f518cd997a34f6eed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e14c67733fe78032741a9ac92c7bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec8a0d295cbefa6a4dc6bc35f55c17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f46add469c85dbcf7b9803fd18dca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a7bd5b66e6f2c803769fbd2543ca2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ce9ef09f6f91c483508c817872d26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c398abb3bdfb931005b63d72d869b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab2d3b202c90d553cdc95c5d6811c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ba0fe040b93f632a0a096398cbfef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac0579ae30d545cb431b9fe4f59f55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17ccba178fe2f890e8ea275d71477d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe714093ae0e745508f26bf18acbc7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c74b30aa383f7ca5d8e3810192267206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5bb3bd67094e15763db8241971c61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc4e5b04dc8f373749aa339516c48a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbe58c2b9d956c51e64157db22c86a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cc8510f78ffeaedfb536e02fe24ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b02a148453563de2cd0ef2a54b8a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d547b6e4af8123cc436b71b8384bc9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7199e74d8a64dac42b96fac1cf40be1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b5989c6157e44ff768a3df716a3aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8e030cd6520c20e614d8448fa820a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0c68c70eff07b822f8c4de3b17997216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db46759562e3572ce01405d5d14e16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b229879425c9b2f4dd828038cd8df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbde35df6db2dc75881458f081207d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439db41c4962cff491a96411d094a1b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae14d0cc2bdb200f713cf234b971965221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ccd7dc995a740e66b7cbe0321d7f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd976cce2e1f255a1e19d119259962d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a29bc1a2d4c5855d8e170f1b68093224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992c0bee5fefa5646105782d5dd49c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964312f33cf7ccdc01427adc4b04c82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de59843df36456ffa194ca50acaffd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b07ba176f36eb95ad6954fb7dd5b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cda10d0f841d4b66947ffd5be9c40b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4df631464d369342eeb2ff3a96f084230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7d7949c8f9cac3f2687677d2b241b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537e9069c3454ca8ba5d086989b9c80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697479943cbc5baccc499dede017e0a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb4fa36f8c5e02d047613ccbfe0f1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b42b858772a0579df260c6cbdd97ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e51be85c06582ab33b336363f7897b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80823872e5bfa2159d332d1e0bd4dd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c3b74c76fa9d3402b7b31c59aeaba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc500f7d0b842e30fb06b6a50ca754239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7933ac69085f83944bd09e8b49ffd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5d700871c8c41d4d4fe0d1998edb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46531864dfa1c914decc45f1367621ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aea8833beeb45dd92f84d4c8ce7c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652653837e79c94c114dee514ed4e1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1afb42d268e8f6f1bc29565903ebd1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a28b68f948c78df619243ceed84cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b32f6868ffb9eb7d8e62aef0e25cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e9f763918e24f06f7c4ca646524c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf0a1ea4a2d605dd1ad74e977db549249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58566bf881cf9d3b37e5baa6df7471250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063212bf32cb6adc712e1b30ae76257251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2cd751f4fdd3bb4d6e5247d5a815a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaa31f8c404ba3f24aa1f57671826c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f6ef7cbd33d24f4aa91d67c87d6a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c6e3c12c4c256d3e9ad4f20cf531c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96e7d22d261244175cd7cbfa3a763b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067927c860e7e0a0e20144303088436257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c82049273c1af7b911a70c63de0f76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bc1b6ebbfd23a6804a620e3d68f2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527dce558fe7159f9311fae6f822414260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038730fa3cc14a406f47722bb8e3b06c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc81b50f2bbda6fc96f9ae04e18080b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99a8e9011ec5033971218476b9cf1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6bf199e5359adcf4a72ff5fc8ae2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63ea219a92df052d3b95e582d8ea80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c84f38874279bd643fde2923deb3bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877724f7d6c8db5627d1ae0a1503e40b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932970b0ca09c6f1d1e234212ec58d49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd9303a6c0f5c8390d3b388cde6a7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036c6a11b1d66a75f4373fc44196592270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d23ca00f113ee0d62200d2346be83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdd6a1b2b1271d23e05b965f57ceef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3b366484da11a22492cfb58dd1342273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5a014c9a51c8c672d32794e7c5c2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3907b8e95cabc34000bb2702a698200275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f9f86d842dc8520f4beebe709b1f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd26c823104c6c31e2fd2812ad6826277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302518561b3413bea7a54fe3b141e81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e494819e53f26929633f8affc63ea55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751f5d3fde92e13181d048646ee091f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cb52d5a9dec70ca41347e4c2a0f03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c76b410b4facfd5137896479486d85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f7c6d65331a2fb8a12523f101359d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96185ffb66e7d9a99f38513d2b5b3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02725b901be93da0e9b9ec836ae21c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d10889edf8b88c4aa6e14d6213e3c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cd8a5c228ec9e6d2217fea1683ca8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f011103b1abc0dce8b438102202433b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e5f3c04df496e72879e6017d3713d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9898a5ab134ec32d0a5c027307147290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53402f9c4bd44c7465cd439713cb88f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8297bce942623fd567b7e2218aea0ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701da8ba17227c325d4113ffa62dd2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a15b663ea6b9db1e2b1574d1480ae8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004934b09de5471e8e28dc3e8a840a70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a0ef107ec7f358ee9e599a0b39a7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ea39fc49d8f81c2ab9e6cb764329d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781774552016f79bae9dedc5bceb0665298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7f8ef7f8c9a83efdf4c3b75b9694a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5119c126e0930e7f5f7c20468d4a61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ee9a6b6fb0dc9d7e43b5d7e7389da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cc2e339b263274292afc3d699279d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2731cf2a5ad1822737cf7d9b5ae3af6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2aefe79c9b70d112c0bf951180158304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669341ba039e3e9d9ba70af059abde3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa31d120806b723109d2b1411b126c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a969e95c1db653ca5549e72f16261db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ce3aaeb8485f9bead020c7d946a4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecf340318cb3b8726c4e8a5cc6f805309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7bafc2a7952f5fd7c8882db2a42f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6f00ea748983308cce417015baa52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93130b7d18593dc3dba34152e728f8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc94aca4869536919bb9905d2e7c45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffedee0da9b67188facfa171a003436314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3aa07fe0e0e6ee633ad72b994e73a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c35ed4e8607c822446fe5408bc2d73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092f9c48c96bfe581253eaed0455815317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9dd107c9a18afcddc1ad90af30a11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd603dc3c0a034b67237fb748e4f13bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf67023df8e253321fa277f0a13e0c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec2e1ae4484ded2492e02a2dcd6f49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67e54d38eea48f0f93661cdf1585b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcab83db39feca5e49ca31f98e73d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718db724e964dfdb140726e472727e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23248ed5ff315ac020f9b7a7bea45e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dbb4c30e298f10977687dcb0b15c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad3b786debca9d722bd3ccdf1cb296327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe270726005900d39f15a4cc4d1a150328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac1c68b98a3c4385c60e7908dd8f87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffb78ad2d704803032a5d88faa409f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b6ac87f17be8a1fcfdd58454204db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010413ab06d2b9f15a33e9738cd3f666332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029fd55a0257e98d1fe7ad0f4ac53a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7a99c64a974a55440df166c6a7196334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30f4e5973e797fcaced19eef7b49e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cb0533aba48dbf601796e2b7be8c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bbd94a9c051d8d09ee56d1a90af76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da64d499784fc2c9688bc48a0e29b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99175643bcad76a1042a1d73f3eaeb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199dfa7cd585f3742b20ad0a4ff05a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6a33bcf880a884dd9f8b8a2260f29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887fbc321a4c2e07b2ba2e79a58c771342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a922cf199d5ebea26517d4b3142425343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05378f51d16b014f46fed38b2577618344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb643a9ec2b8ba8f752c77344bac14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d8b8a2d6157cbb2a4c43c908cf17d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d2761e1b3ecf1eae36a15ad300fbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc50ccc8a0f057b3678156dac302c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53ddb54c56f373e45b212dd2495369349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31905d0cf2f17924ab821ed3791bb186350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879701c2c38523bdfc198abe644c954351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd4eb34513169c77eb19e0017ca6ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8063a0a662a87c7b84dbacf100708353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46a410e3050073f37a6bdb041034f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12071e1942433881b9104be5f98f61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a596202bd2a94b7dc14138e418e4fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd7a58081eca3acf6a327e6c2aa37b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92764fab4330d85f9c012c1770520c66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3fb98272c7decb505d9f939f26165359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c2da58bd1706bedca5ab36321981c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460564e63ab91d8b1d81f70e84af730361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a813e1cc8a8a050bafc88a0970c15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112bc7b9a4d119b12d8903f25300ccb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589d2f5dd20b050e15b67a2607c0363364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c8722a72d0807ca8a91940dc6a831365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688797ab348cb15144eac05de9bb6f4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36960652ef87f5da6b7fa68ea5326562367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7a0a4c84d3a5899f2d5456eb655a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baa86ba1d63e21499b923b59faffc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91925d6b65a86c683182c9d9ca8153370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837af503458b5809047aa00e3daaa15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94d0b614d94411a0fd893827d8f141372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cb0449e185bd60c0c040a3490798f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59a5cb24d588e2a91e24d44a2314b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc1a7982ce53abaa29ca64558d5492375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aee916b39d3a26191b796a1e706d00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e1269bbf995db221973a303deee02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1c7c40b0b3b25d57bd2efe391f1c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630e1cd2ee402a6e4b6aeb2dfe6b9aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ae150d812ca41b19dcbc4782cb344380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256fd840b649290c537f48d57d16692381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743559f02556f8e9d76ee287894d655a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e557df565553e8c2dbad47018a795383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ac86db2c7806fb6039611fb5a4dbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d82fcfc3cc0677f1799eb2ce1b8fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef5727e13b11e5b760205394c539a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101ee4316329efb0a0145742700fb81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df196edca626d9273ad3f586fe5bf3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ab3bb30f0911f8f2ca07a6d0a03f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a48d3e01f029b34498523fa5a5ef9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23e5721c4bc04ac06066a1e8cc6944391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefd18fa6b078f6d15f3606d0440f13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0172d0413907d4dfe45898a91b6c06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2990e0b4b839c398a3830c7b39fcc9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0afa11107fc2066ff502e9324c6950395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ef61d33d2f7689cffc529dfd52e2e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb799d4a7493593587a2cb4e6ea4b5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79226301471c2937fa986258b45063398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc3f7675269d0d17b8ee459cfc0236399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7bd3d087007368dce444f178e4ee1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdca7b05ef24ff5a08df3f8a5c7b665401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af0f11dea3806a5cbf0ab09ba4a510402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a27b39ef33d1593ed8b08a0d9c990403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc503b4712ca5c5975a186caf177e62404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91a7b187b810898b751211d0ac9d6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016bb62466802f1545d0c77f74e73d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde390cdc7b8f1dcc49a90e1d2c603e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3104d2426a2273f9cf1bbd77f10b5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0668753c08c19438437e0afd6e449409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb890e954961e8d06934eeb66c0d4e97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62721b3d762f339b85ec8e4d48de8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d993e0440ec1ac2a1330e33d308cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833677f4d2bc4fd22929bc4cfb344202413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2d94a7a7978d5310148929b778525414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f8fa721809db4291aacb5838fe17a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bae7bcf490ce6344ec0281be36143416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe7dfcb207437f59e1e77a121d4f47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17941e333644c7bd60b0641fcb74e115418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a30f6dc9e5abda9e69276f02395e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d70dbc22e7011a64aa6f69bf735a47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a166a1bfba4cea69950b61048ae6741421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e35653c411178c910efb9b4bcb24b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b2635a9cfb699255e21ae009ff74d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07095c55b88189f74688f6dc83cb1deb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91ed53a9872817ec71803aa7c755bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3188555640a9a0504577b8a4a23d81b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20131bd52e6dc1fdde597b38da31b76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907616af282af76baf263bb181035156428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc824fdd5c0abd2f2b933362adee4d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a2c08a31117883ad7c227017206ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96f06025661b75ee8533db52f9c644431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e145fcc9a84bab8b4cb9e676184111432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153756360b8c82369cace5352a9fc51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64df308f1daede06a2ab0392202c6ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c0939f4a34611472fb0794ee54589435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580c4535e3d2a4c264f21dfa9da88d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40088ac4140c0f52d44412ac5461fca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca918c7953a7e5e031cd68a5d812df8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bf5324732b4765dc5a620379dbe60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f63d4c0973aa4ea1fb4c52f68d93e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f5e0bf2c636530342e3a6967f2870441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982dc2008c8310109ad864badfb7485442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c3f152ae071847f12850e2b1f53aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12210c6be8424d822ae1615d4f02446b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01fc1f53a707fb16c6a537d3fc464a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad7533b5a6437bd4476906d5ce92be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f580a36e77420d49c271bc39973da1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6207d8fb51622d74bb0f98253764722448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0281f19fb143349b73ac3559c7ffceb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60a63f718f2361ac50ba7a8700f641450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2b1d63e547826233438aed9fd46ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d134ca8a73cec73ae0614084ebfa72d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2dead46895854922b3ef28840bcdd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1097594f2fcb1074a0b29882f450eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52dce9832023e1737f97c2e50c9d81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a4320dd578b6db4d70472d439b740456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd288348d9e118123d5ea0743cdb94f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e9377cb8c9c3f48b09b4b34e4019d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c755f483fc9951ec805eb54b8942b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e29dc85d9824eefab50edda7e0ada460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433d2fd0f0e6de45264a8d41c6e0284461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63dfd1a045ebe43b794088255032b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2088ac13f3b82534142604e44f30f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7da77de7557ade40333746338d1024464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54579f73e8da83fbe46c64089fe5e689465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b83c0870ff18924fae1fe1cb70b2ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a82558ed84af3c5df3bbbb1c2d90e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb133cbbf15ddcb721028620fb03aae3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b35c47c2a7aed9dab4097a9425eca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100615a9a3a643be756a74d6e9e815ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af3a10d0c6b021c87a985107929210471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f81ca9324a61351a3b798051d5b2ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac287df42edb064894855ce646328c5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd687c05f42175338cd534d4058b4086474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fea668e728fe1544e71bb2e9029a16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2539d4e4f277d0d9c01e442ff9cff5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523b7bb67ae2a2619d5740ecabd1aa1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c6d916679a58590628e068a5c71fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289e694dcbd73900367371b0981aa07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336f2340222dad06f7a8a6c07ea05bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ea49bbb738f86f26c83e174d246f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396e556b77be239229e9292361b505d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f4fdce6d312d87570affa85426646483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41448ad93a6d93a8b897e0402c608f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86f1540543d51b8fd75047a1e2a28f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a16628cfc5cc89a8cd53dfefeee73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822831b987a4ac4108c2d11830fbeb58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0112f701a0a38dab369a665fe452f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc384e4abbd66b633e5455fa616a89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871446ecc790f8126c2f47776fefa01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d35c179db510f5f2e83cf1c89588e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bf1ec170b4972ea18120bc4d125db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd81162b9a329cffccfd9089ac13a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9254bbf38d29970575ab1c2a18309e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de3af16ececec33a93057058f82725495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1508d5dfb4071bc763dac250d7526496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb169b3a19ef6a8fd27805a5f9c99d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ed3898e19a66051960235fc2474fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692047a11ca0d11a522002250918157499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550017cc09c0768e88e17219b03bc1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4160058786b65a9783b4670e313a4a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10671b51b0d3dfcd55d0221f470f7db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae7dae7f06fee561828c53c191d562503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b39a3ecce8b5f39d0d8a78a4f844d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198fc0194681ade8e8e0b9e633d6cb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdbdfa534b62970cb357b7fe71a6ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7014f7b8d7d4802c41d16a9acccaa9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3c817dae368167e3b9e56a8e4c81f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe73d4141da1cb9096007afb539d85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710237f51420079bfac2942c00d76da8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd78fc8e148becdb96cb2e5f8c75c5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a19e08c3f40dfc2d0efea5eaa8f8c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533f587a86ca1f6822d164b0d5cf94e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ddf23c0bef462cdc3895b516da91d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180cf00e7d2e86bb72edbf12eaeb71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbe2f4ff388996f0c8aff308699297516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2c7195a649ca0d2df4360f196ee5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb1494881a2512e0b2c76ad8bb6623518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ae786ab00fbb12b87aa66a57de059519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c668dac4da4f4eeeb780d28d6a0056520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdd03f6e59e8326f9e81c173db1d7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486448fe59ee9690e02e94b5473d79f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f52094c8564ab9219a6544bad8005523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1419813f6f19355ea8d386effc4ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c7bd08dc586bca1eb5d5619bd3f63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d90d33979ae57add006d9a02a6e84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5142a87fecd706bd790a3d26b5617527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa422c41855e8f6fecd0fd5127983e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabd8aa5b0bd341a72580cade5ed920529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694d2ee44a0b1dfccc718a233f98f7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb73f7965d2fefb483ce9d2909ed3cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c11fb89d4d073e84cfcce8cf94337532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b681c6c0ee23c8856b8840c51f0fae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b03f8b18e32db1c95a597820ec523534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd70634f80298efa387414a9006f4c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccb7e71a2ba22d5a5f56266b62c5f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f3b4a464791a81c0ea980bee6fcd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986f4ce66186f60e47e1c2ec908539e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad6a60687269ff38f857b5ee7b6449539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6ea591e3d14e12509149153c02428540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02869d3265b17fa1eb40df1b21e4a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200143335230de4419a372d0b6fe6b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591e595137cc94f9d77565d2f1bbb5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a35e016678c457e95955671c4070e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c8ddbc858bd7a9ab3261bb079766e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffc36d83a8eea271cfff9b0f9fc072546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df249616b77019f9909bcf5c85b108547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42efe840f6aa40bc86a966321340ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56439907fe152bb715f5b790119094a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4278f8cf60cb6b8f1dcc79f37febe8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84236aed4ed78add2152a92de4812e0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe499c48b8dbcd8264c24bc8b67db41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06fd2c2ee8c5c6f6ed74f606f6fc0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7c8d0df0a47aae74712bd58e4c2a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739904b6e9e4aa1872efe9f6866c041555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a82b66e631c39df577ddf8206f0fb0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81313ac03e982422b695cdff3facb91c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40db3146bce2b87d394e3644b4547d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8f489ecc58b2eb8953dffb80afb92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6fe664d9da3edd804c8d1552f4088560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ddf9121903aeeaea83f57db4d9576561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb811c8a2417bc4689f9129630b1d852562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc646418cc6be474560c47f4b95f19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142fc5b36ced0f7ef578b22b64a8284564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df91d7197e375ec15f752f13e4e54ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc405e72400b67f99d967b6f1e6def0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdde91f95686a61de04ebe3b4e69fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebb4cbde988910cbcf45569bfda1ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e286b63aa7d310d4d8eb3019a6784569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e9d3504e136d2ec7abdbbcec723f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5d295c6d2d02f59958aa4c2de9372571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6a710f2b3b245e162d44f88fa54be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385c4cf6386a85a9eef6ca8511223a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c313b7c687816a04b047337274676b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d9a610e680306155d13cdd1c22a3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8070f8bc423ad4bc987eaab3bdf11576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155d255a2978240014b6820ca26a072577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349dd50ccc620c901e9c32729361e4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f467180b0e11d1c27301d7db004c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27110c0906f6265bc7f91fd93fccb93e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5812dfccd397dd25d5ed0f1df776f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cd89ecddf1265b31158cf32acab9a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febad76554b0033e54ba15e6bfdd2e63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ded422b3f68c7814f6d5344234b6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fae2812f804f015a9a9bed66d6743585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ba5c01f097569cfba93f2e8d1417d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a00c59447aa6e953c6da251a983c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9167fe91a7f72bc07c37ca52dd2c40f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b42c690b76dbc86727fe144a93603f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a829ba589979c17d8c75631574f8ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c3cffde14e57f8df36f3addb68b83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a872470e5873516da5bfbd34cda75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233321d6e3e1d77266c4a1b89afe6bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd001226f4ff80d45f670764fba41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13227ab0627e3def89ca3c801df30bb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368b80f07361044204508546bbf8ecb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16908142c7adc4ca0607a132689e9503597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793b4ea7b56eacc93ab67414bc47018598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b767ffc1bbdc13129c9277dc17cf7cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc431e997e03a267e106aed0420bee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc315cb4348eb28d2ead1ad7a0df85a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8abc8d9bb5217aa81772b3a81daecb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0320e2377aa6ee3c5eb111f86c1a6ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af85ce7260370177f1b3a75ad9b9be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02dc0d0cb3c8adf72e86df587d5626605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3ff1f9fa5f742b97e56e625cae376606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006056cc37e8c09906ae7f24a152ed9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cadbdd97d41545b3891e734dc4a8b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b45aa117dd8df78de98e417cd5f5f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5be4343c5885dba3fcdd364bde04e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2dfe2b526be89578d6fd763343e90611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b992ca3165f138d8e85e659792bba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067dd573dd1932d0fc47f2c0bb249c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416aadba87c3a8572126d2c7000017e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c57e370f29f040bdc8db2b40224b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16c89218e7d866ee8bc23126af59b9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aeca954c38bee4419ecb7853bdc58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642580287e373e03f6ba8e21961b6ad8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befe290a6771fe210acdbd8ad0d3a77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3a4ba47df4ea85a78f4c97f3d2933620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785c235e0dea86feca5076f8daf81af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe766ce332d53b477e6235fd422941622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222d30d56a248628266cf61309e97e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d269fdc220add5d36ee83778b167e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9d99dc587de3f6377b269e6bce013625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6b69e0c9b76168e5359ec7b964db6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa9ad1b48d025f9a19abe6a209b012627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314086fd463796742f8240d0e9489af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d79295ad1045d0ff50df2c2ad3c38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5ccb943c15e42d23ae2ffcf0b6e97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10125c58f0f7338d1538b1ce7fe1e73d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cac33b1c067f2152c2fba760706db4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9054d0f35de366214bb98d5a690e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88566759b80b88483c01e64415aa2075634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fcf6b4ef47d97cd5a4e10871c9cad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d4e5f92e1d634036b7951409a992b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8903645f0edb3d4d3365db1f2a4e00a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2488c30ee33e9739a4cef77cb641b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e954c05a5c1054e876b81085f14b59d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fcb5696cd75447056a9ba625c45e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999e91ef646b76e4d9dba29387f88ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dee3e110d6fd476d0451e527dc2336642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf3c36e3f3122aabe2087056dea6b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b557f47d5056829a6fdb77aa5b012644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b2d0a9735f63e93c0411e04e449ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b57e1567112ca0904d1939fb75d241646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a293a34035016a11ea93386e2e0ee0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8507126872a2da10be6c1cd1255ea18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8bc0f738b6bcb5edaf4331073a940649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcafdd82ae0a8f49a0cb9ea6a2c1f46650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2956cc573f2493ac4575284e3d4998651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20cae8a279595962e9e23fddffa8be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458a051af91502ee9646832e9bed044653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec09c60a713ebe1907089cac32e2f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c813ac6081021e4223a2972010a6f94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf90192f5b858315f93438b8d1c636656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824a17792282e88b6b9aee1681e7f66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f979d578cf64137d94d006fcae378d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f23dba0d8e1dea9139393ff371004659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c4bca3508b2909de1601c5519a442660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16153933171c96fad2203f2c03fd8f47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ec0e88a4ac1c0daa892c69b84043a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64149dfcbd0612738433dbb9883038663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d4c25e3ff8d73e06f68695b310b47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a570cb329758f4f8566ff3034083f94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0897be3d91869f3515fb1677ebe2a21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc55bb0d5175e07537f7a3643b2a7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cc06a9622e9f39c99836a55187b83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc6da9a3d2021eb89e64126e546a79669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bba360196a36f3029a4ca9211ac6e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b77c4de91da22605e52ee855cce719671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce5b1edd515ebd72dafc56de0231c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980710d346fb8cdfc200feee7781eed5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2e183896b21f6478d9fa3d3f6bc04674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f55f14ea3abc4c18923f6c4b44b506675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949205e4d70b4a108850ee23d58557b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2addc3169b2eb04c2e89f8bcb4ba54677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6442f3cc488f410918b4a93d382b21678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71502f442e63b00c7532ff13a4ac25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a78948599a280664978ee8a9ed8993680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04191504c20017cb2bfa375ae2f22bb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0a4445d1f60380df0a2dd1a73615d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07171f7379e6969765e1ac0943cf45b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4e02302aa3a238b5c0989df56a51a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899e948ab72258b11a1d0bd5e31795e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa9c25766e912e9a361fbea471be9c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc3d2908adbecef07f3a99119ee660687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697253d043737e0022f46bbe9df6015688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062c64be2570d1f5134323c977b3039689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14458a8ab428642f4dfb98047dfad7ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e69ae3f43ca4ee91c69b78c3695715691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04875f438e6b263c7fb1eb40656abe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e764a9fc0a20358ba454de8c1df32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82860c753a55bb58abe682d89eec5ef3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ab0b65bbc44c293035c2544331a16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20235feeddc751d666ddad82b50638696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b66b99822dbfceb2360ce17a27014697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da774350283b9163f3e80a6cd03a330698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c44978d651f10a8ebf8cf65bd3b3e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fc6b69e2a0ad27ed9cf72bee818f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72573ffd11cca0be444974c305553b41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ee6fd204a001273ff80d7bb41e9a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81f947f09cd2bb10e2efe89906b08d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138330ebd189c381e3c2485a59b3a755704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f52a18083143c2bc51a40632feb16b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9c56e9205fb257c639cd56129ed3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961f099bca3caa02f25c81e9f9017cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce92149ac4344e3b3efd683ade93ee0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521022d21e38b76bd929066a868fd8f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331a273944a80f55d68d0c36b518a11710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4735815ad7870ac8ac2fd658ac07aa7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ab219670e3a096366308f85fb4946712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c2147e834acf4c043415f0a87641b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a380aa5e26592e81e93b3a0082e040714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad6d437bee7e8a7eb1fe930ba75e4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417272f4069597d0f81bf4b79541271c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e4822ca4a3e0ead6d96bde5e88664717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbddac7dccfe5633f5cb9576c3dbcb6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70157252484d37f0c66638ed2e6b3940719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b9c5949f2bd10d167203972e5bc24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080938b831286a9c6c056217889e0fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7104339dcf0cf667e7d5663d8b79b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692c322bf7ec501e1ec0ade5be34b04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04721c5a17a496c08fd0e53ed950772f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d789a60b48eb5c6f4f394597d3040b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46757e689289e4ac93c0eb66aeee66a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fc9184dd78f291d3ddbd7cfd27f51727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1da18fdadbd608929d50554466a52728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cce9e2cb31ec3eec857f5eb467013729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b48c927af02bf09e4e7cc7bcb90a05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877aad625b91c36e5fd9dcb816433f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9046df76eccf18693706b3e87b273732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738282e937646d5b4a42ad41a6ec9b1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43148e3bfa71e097103949264bce1885734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb7c609d173398c186091f152efbf1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a01b5a219ea839f268c8f0e415cbb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0d8b9a2d6d1be232e6eabfbba63c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aee1915cd8dd6be40af35cd6156b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929625853022263f9cabd5bb7eb1d634739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cb27ac292b7890506b5cfce585948740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39ac488c9b65dac7815a288c3f422f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b21a2375141369f4228920813fdf5a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c095e0696982494865e9e60d98d548743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f35b34e0125ed1a76845471675b1a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8aae9bbbf260b7f83d4d92ffa8806745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4c416598b0f0c81dd634796aa052f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68256e25c1e2f0662ff8f2e62b977de0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5c4d81201ef56e6fdd39724413cd3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf06285c3a48dea8808f9e832e676e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0bda13440236cb409cfefc54a5002750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf9656f5dbac4f2f538fef4da5d4fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3abee8b3d6c1bf5af7c86e9bf23007752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571152ca9fa9cd43e0273df3d957dca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd271ff6c19c709d232b7355c33200a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7b54f7bb2b2ced5d3a77d0c940121755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e67f850e55c0a0204fa96b36da65d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b06ed1008c3b55b04d08aedc23545757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac8f4ac80533fbdf18aa66a221b84c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80d68c174f2a980ecb780f3e565ee9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>