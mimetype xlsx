--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba286b2cc60a9edc62cbe2d63f120471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a30fce6a15f83f3e56a183d3aae5a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1f9e6efd3fb45eb3371463d43c2c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9d239db6a2f775f778b954b8af2804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd16d9f6858f2df6f51e5b4fdf16d885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b25ddee4947c708afc921e7fcdc1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b983104440397cb391e10436bff7b587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0643744f676be41857e0f68a7b44778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ea86fa80b2f4ab7540210a16dd51c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44eb588a63a2802f6025a16edc1eefc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de416f725f973a22ad97335b6b8a2f4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbabe29f0c8fc300bc84bdc8b2f895e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f0ff69c7f6d348311de4a38003f4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a9825afbaeb8c2711d4d4288a372a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523cef1569d488634de793147710b1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbf6f82be92ee60a4ebbefcc556b6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b68a3861e87f9e8aa1520f548a03317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064b111d4b566fbcbe31b9ea96fdaca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51c8cdfa97e896bb8262d0c9f1496c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c952af2404abebe036189b60a8f9fa120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb8d46ffe6ada87b297e5a4f6293ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd87d78eda73be4e7720f8b9bb0b10022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be7ddf0ee2b27270d268490751420323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0a36416313901a85be5f54019377124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877b07226a3767679b4d235c6c13cb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225e8b3991cd8cbcce0bdd0545c7db626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6c2560993fba79e769ada193b15f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480f7c072c78d9c36995f83134d30ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64655ab362bf5562e53b4040f51e2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f736b02a8fbe879c11a2b30b852c6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3208a891da1f0d4a0bcc0331ad761fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedda50e3f8ba61018205cf023df3b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d676656200d0e123f3a88062648889833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6edb70674463ffd300d0408e92a0ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2853d5409d39f5bf563c7664b75b3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a6df095eb6cafe9b714de16b8b63236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d500ea273f1d104f2a87847cbf898a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e9eb68f8ed39125bdb9d37149855538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a96c03e235cd07009a423ea8d8c2f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296f3754aa20390b7cf38fbbd0b54bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae13f63e5e6b1997054f5a7139000041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31723fa5dd09489b764bb9740ba4c59642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d972ba7a927b943525b17a02df9c05243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46743655b12c42ae9ed7ce717981b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad6509d5df9f3905fa58be2180595945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3e70354a4b995f8505019d67d01f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1278011491a052184d10225fe33f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c719e4c3498a8435f7382ba0b919f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67fc8fd35c0fa39d03465dd404d40a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619fa284c32ec937c56bcd4c57b4b5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd73a96dfefd4debb62ac13c4df7ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127677cedc85f9258bd1b3da30f521cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fecb77e05a147532231f9d5b016cca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3325e8d679c68cb83beaa00e01495f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df924b89f5de3426aeadb5b676b6d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e1f54f3f95442248b9ed4f78d17e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45122dae2e7973a3b5e269cf9b17217957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7acd572cfdb169175feb5abd9bb32658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a356b95bb852691efe4beeb4a8471a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9442a22b1797076280cf92a1a57083960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a91800e2ebd241a5517f5966b461361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e61934fcc82a1b07086012b553239c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecb290e25e72716316b76df6d55c3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664274c3b27db835fcf379b4fa380c8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3375db24940c1d860aedc76d212d7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a11a0d0140402c2667e1a933a5dc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afe73f81cf35c5b5482f122c7d706367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8c885357e81d279b417b49430b53168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be79dcea65c45e4e7e08c24d32e6e5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5ab86d2bd251ab7d96f69d067297070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908deb67ace99efbd65b227d163b03c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1768e08fa052d8936b846e460fc803472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d11eff14b6833cd038e9a0404b52973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a54e997ecb02434d93b5376769bd6074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6268565fc0eb6baae6c0707e246f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04424834e2c54802ef4862df425536076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b311580c663979ff4d4eba6e97bb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d53539d5523eb70616d005a62409cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece9dcb79074da6b07e812eb7b0aafe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092939c11aa2dd23ad0448a78e57faad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14e7f9c373653baaeb27245a05d30181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e9e0e04c8bc1a7e9449ec4517c56282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58874bf3ae55e345c9c4db4c95ba4f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187613c3e170782a8b9593330e31f7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b474eebcb585411f23288eebb60ed1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a3369d25423ed619294316663ac6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa8c00c29fc3aad80ac6dee70554bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631311b8fc77017d6afe11249dfe0a6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622ae9b4cb1bc98338ccec7db516a3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffe7d292d4885d78fd4ae3d4570e5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680df2d89c154a769aee98486752a55a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54463d4d51df14ccc123a834a0aa3cd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd99c978ff17378353cdc64207e6b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690583c8392e6f4022255f26140aec5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ddabf237c66c449fecaa09899401795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862be387366e176789dd31ab5ada75996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442521c48dfd90d35784b2fff48b8f3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a0d6355ab550e7410fe6d2b44b6ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8889c8d0f9f3653726ed64a6ce8ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ac17b61daeebe6362296d8cdc23e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e78a361aa869458083fa0ea8a29e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006be8187da5c66738b2c0b229e9d8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f2f2349bb69527736526ecdb9adb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933fab6b2026b31d5647d54c6af7960104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f72a572b2b8b36eaa9ab56b9fb103105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af929c406992766f466f866db18a08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6086b301ab90534ca38f6bd4943b50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9751c6ced5b520b31bca29542679e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf634354c4e728c3a6da4e524d1436e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc484053cccb6a45014142d9afa705f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224df4e60203dd41ee2349c1342e86c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b239fc14f68a9c254e7468f72aa421112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5b3fb6886384e0fb0047fc55ec1dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ff61869b7e9fe10b72686ded6fe3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba757ad8d2eedaf4cb891da8e932f11e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cf768337fbb8eea8df03110289fd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f75524bf4ef7c3d8bda7852ec0ee4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aefea2e32e104d5abac40454e49a57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fd3649d41f753e44e05ae8f9ed124119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21577f225b405227abc5553ec730e5a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529000584fda3fb7abe42b1fc3d7e52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ac6b78d957f4a3359aee828e1adc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a171d1f69ab3653c82b222340078d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812cc5f068b08a65d722bf4fd283b97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788586c331cae0f7f1f1e1c12cd159d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c794aee9359dee318f4938bedb96425126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ae698dc64bd9fbf550ca50d69cea6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3523fd80c44f7d40bfa99ccef4f3e98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f5a430357a853354ca3b306f57883129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e502d3a2401224e041e7b133c6db17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568d2924cce3ec7459b41e055963a23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8671e0b8a6987a9dd65a0a2b79d7f32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb6b6916cad06b07c0e9d5419f49cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add5994ac7721bebc8a619abe8816a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218059aa4be1e3073474557c31d0c82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a42699d4def006acba666253d5126136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9fc5a756626b0fccd766f85cb53c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f88981ab9222ff15d08b9c1538e2c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea276ecbeeb537207a780a5d05149802139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa79aa255063ea896e4cdb0d07ef2c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d23f703c23d2206d9dfb635e53cdd4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5747d6eb7b45e80af5b889a12c827142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1632da8732fc570e2d4f3d121a731143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f286a829087a680136cc0e383663f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ec9cec0772690aceb7a4e3a8da65e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822117818e8f030f62accbc365c7f05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d7e9a32a3db48ba26e3e416cb5e6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26abdd1aa7bb4d3bf7d8485e54a929e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dac1854d70fb6cc36400632bdf497e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00826ce644212a2f630f6872da866e1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583636c8f6be2e62a2c2507f3144f09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2396d1ddb6236d07fd8bec14dfcfc4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6261cc2a36377b9f11bbec7035c418c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ed2d80a1ded7690cfbab6c86ec48a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01e0a0f3dcb0ac717912e2a4d25aba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62dfb55f2eae9cb1c200095e59c611156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5c1a8fb65756009050a64412597b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3d5886370ad7ee684b66fb924ee13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c83e332f39063481d7b63c6350224e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d365537a18efc44561ed3c50437c79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5d2ee1898686babc3af010eb03e7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f84a3429633781870c5f16ab67542e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6587a380743bb8dfef012fb14ff091a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77311e9aa49db0baba24cfd5156f8d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31f7c676ff7a001ce246997688dc6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185e77be6f647557b4d249b535b0d4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5686250343fca7a8e89ed2adf5351167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ae16e9b898cefbf83d12c1581b1b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84b106d5129927eacef8b0b0c90cdd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9b5ff38adee0304d69f8c5a535fc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb42ee8ff5607c46448faf4f3890e23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4328f90aa75c3090341e2be68b43b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd8e538aefac2d9d991d9911f8f991173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd863e63baa3210a3d65fe62eb697e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7478a9c27dbbcb2d2e372ec72dd3b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e194406a9b1a4a40b4f67c0b1454110176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e2918fc9cfd984243ebb2a48a3aad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4addb1d6a7adbb52743c9c8817a873178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218e371662dc165a786c751cbd93b05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d23fb4267f0109bdc860d45ffec65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573432f11147d5fea0085332e53678a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c8d2ac33e071948fe57cc18be14b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4b07c2d744732e472aa1c18a2107e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f3409fccf44b138bd4794a8c74469184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2935ffeafaafd480d3f6becd58dc2b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbf5e6ff1745550cd9231074c4037f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000784cc1184663c503f08397274e637187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5393f5bb0dd03a6370b1195366bba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad6afd0bb4c0fa73a41fe893b6c983189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889829168c5608c0b983dcc6158c762c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b7f0b14c7c15f9c782af2ae4ad490191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba314827a928fdbabfb1c791d701be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a99f22eec193f0c83b845c9009352193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564223788b95b7cfdba92139c471845194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ec6986d9d407c9a152e3bb26afa2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9be3863f21aead1aa27fdcc622a68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8408a7af6a388d74d7543b975e1977e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04799e6984659cfd5ed9a8ec1f7afe12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ac688b67f448d1a235352618e4b0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f22b2f3b0b3000edd20f9f8edb1d67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae566488a2e8637df956f601bfdbae50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970dcc5556f13fd96591512f9a05111202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dbe8e498e1ba5ffd4f2a5b3cbe6e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c78db80c17c0e039e1dcd80930cf24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516a6f3c49cffb87fb6c2ef7d87588a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efce69c333a1ec70f19fe9d98b9472206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855e0feebc37ba1da3053c55af6b4ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f174f9a175bbcb73df9fc2fe588e27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da1b00fef772b7c74bbe071cccb872209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fc9ab82c76de6aca46a9dfd25c561210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a519e420143026f197135fd3b65ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20340b725ce2b397192b8190cc9fa6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bd83fe17f8cb87ba78a58784c93e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bb2083566152e34e2dbbed50dc17c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7618b1266d04c3ec2e06c7eed77d623215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dd61d40a4dad678f60220580c8f85216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6411fa9a58f139db2ed338ad1ec38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06def2246eae0fdd531c340b07593398218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d114a51d63581137b162caed9a4ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d574e6f228e614d5bcc144698d94aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44ad10642829366d68d10df9a82ab4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9d4045971510fdade50f122966369222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca8e3d375383205649768793d7843d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3a9f2206a1b83832f63eded28b847224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1677f50220fc5ed734cec48a8d36a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7356dc9fcad8d0f653738c859f961a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedc5210f1722b2e2c2cad28f97dcd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd96d507b71095eabe1e645fd90022a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dc3feed1b67a44a4129f96e19c87e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f70a160e9131ce9c6083fdfd9e3ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4397229d5697b3ff3bccd0a4101ef1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea5076006e1c052c28efa518a84f53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ee3a5b2016408892bdd3ddc1b3bdd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d4ab8dfddcdcfd0649fe334a3e1cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20653c85b5a5c501c7fd32d1c453b04e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e49fcd57df85642e4e394ba63c785f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622bacde2b197f85f10809af1ae2d4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58db93112e4a5112627141f9685fcd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0972c22acc2420c94738216a452d725239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0782d3bcfcecd197a2bb48a33b06a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c698e6a053d4c33c36d30a5119fd13d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451b9fd114822a84928d080827e0e03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881f5ba1798997b682cf0dc484215a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c7b31e429377a8fec38b92da842d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ad17207af329e97496a25b1709e2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f055ef82eb5fc42949e59023bf9973246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd3a22f99e3c4dfc928711aaf5e1da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fa006cf6bd3d470d63a5df2ea4865248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1848b36b54bbe48f05b4bd0fa2fa92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d0f10318e9ca8034baa4983453d40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a349683be8a3afc643960bcf5f389251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7206e13b83b7c68d04b6d22cf1db982252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d44418fd20f2d43b65e52f29d6eadc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6fe8bf26ca08e3ba5231c0177d869254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdb74819681b7bf3c788d9a8ef122b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c068a37b53805b968f1627cf0cf1a1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cf6a66506d9b071c8f4a4749b2f6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10413c3c411f15c8851e4d883180f79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dde887583bf89f1d2cd7f6cb27552259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b13440f379bb5064f466595ace4b50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880d5c8918e6c02eccb3aa4539ac527261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5096dc73bd1fbd2d42b4a1225a9d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01996a0326720b61c42f3d73e3c5da65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca3b69739115c88adc9f1f3e9ffb3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9748441cf7dfba9cc9f2eea58e901265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb21903c4ac49112dbe338c71315c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef2b2464de3e5bd2c2de9a65e48b27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86bc594d28cd854c0b23b2c117fa3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec111629bcb46ea07b22b665039f08b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97276e941dd4e742d548ac3c1b0b46b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf69c98bb940ba865817fe6492677ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e548e3ad06b5227c79d2174be23bf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bb806fe658245d554d21311008463273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31025c3b1f8d4ba4863a2df96839a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618454c8bb76c992ed84435a70bf5a09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01187961ed59f7c7eb0fd96102670630276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4291ffc157772ea8c9027f39fbcdd04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dcdf7b2e617918c39ec2871653103278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856116490b1ae76687991eeeea31ac00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a18ed5346d318f3588e9ce220bf154280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651a927e848c19536b13ddd73a91831281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44444c7e235f33b4a442d0f5b9e4f38f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269781576e55c0803ec105c0cfc45e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b063c049ea0077feb50c4bea2d265284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f5e0e224bbe5015bf25a66a1aea74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a808c9bd294b71392ce72ea436836d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80634fd83686092a5864ec38659bf15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f686c5301215bc978ab9e06cd4e5da1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ff5bfbaeb19e7f37ef94909993f55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4b6e15861a2a95129c111a24ae534290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a491394493c0c32374be45042c3b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874ff0142768a10561a4c9924f6162f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ad47ff83d39bdd78e25917955a053293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fbff8c6e8418ed808f922f34d1ad5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7311d4f11ba7ed8ae4384cb1a7b345295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c0b49945592410dd9f6eeb9dd90b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069fe2ce94d145aca9e1f8de9554df0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7756b7c38d5a70329bdb5ce80d181298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03d29c586e54119d9ec7c5dcdf365e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641e76065eec8824b0fec7f080ed810300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e7f7483a276c217a81a225fa81dd1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88f6189d2acd7c7dd32f8d736892c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b59976328fd3e1bbca4a270a95c38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fd515290f56b106d5edbb57e1eb57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6f7236a6e2a21556674c69a92032e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ffd92ccd9ca1bfe626a896113c52e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729828f2b1c0216bca19e8818a60a5b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6966888d4c8e51bd2a2e33051815c4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cecd648c699dbbb2235cbe93304a5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c651ba70bf7e3bc1bb2ac7d76bef860310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2567e628ab1fb8db7f9cb8cf3d96a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68840e9741de109a7b343dc11a3fb0e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b04e722943e38fef91d1cf3bb35339313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44d2fad19a2d9b3e3bfd5337f9aeff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac333430b0bd3bed73e24d44f1b9c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b89e2f970fda1307da2d99c4d82c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7818075cd0a672dfac7d1a22e74b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba049b2bf2706d13faa8c3ac0f5dc97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789939044be3c0a22001a89878684a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b58c57c3e2c4429f32c84660f7523320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f5f3a8c0954d899c25cf3d1a09e74321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ff01e9289d92826a666532d8058c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316e628c1b4801313feee01a5908a7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff4d76791eec7d4064391ff4cd90bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab3921d62bec6df1d286ad131389f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b2a4f3b91da7a0718eb8dc8a2872a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420d46b571b330b88836f6f19d6bfec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec09ee30165c2acf8855fff298bd7cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff766148f99c88c8c3e551b5d125bf68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6eed359fa7112f4f49452728da215330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d51e2ab5e2e63be3033981a08f141331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46566a56ac9d5fbef92f257aeb94bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253f7897c7bc131e1e0363933089976333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d92b2d0970ddb341fe0ba4bb1e556334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6c1f97ba79e98ea46fdb332b1af6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a827c2fb6652bf2032854af88df2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d5631ac87fb63d41c31cd860e50d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063320f68aa835b271fa0b27c83f97c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696b7e9d4d01cebfea8559834305822339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1db881a0c16339543c099ac101c19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e79d23d0f7b7dabc31a2bb5712731e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe76605a2135f59e34f4ac2e705305342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ade359ed0968513aa4b8ba5b4c52e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfc571c07de23866a61c9470ba3a54344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a165ed7d9283e29f5941f6c669f78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31335b4929aea7ef18e925190f7125ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf3eca7ef5ac131bc41fed7faa611d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ded99e751023764c8518a6b4a20b5d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b410981a5e75bf3709e1edcf2454ad0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23024ba7de82baf9b8c2a24da85b9825350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3ec7292799e0f6e75439093a0031c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4264981862e161d0d9fdb1121a6e44e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fde5f1ac3d9a72f60199924b3ff92f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6e7b1d034d5c858b706ce84335e85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa506627dd4877ef372d563d506c353355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a65aa8a1435a2e7a046e3aaecec953356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a305bb941b912d56fb1d2731a8b39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2227e798b15f56731dbaf011315ccc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6fb218892e91391957d2422fb466a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566946466da43c80e5e455ce746f0f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150c34375786a9dfdb338da386e9bba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018da88869f5f9a194198d2caac7e03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3cd113306359ff62924a53c6e2643363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3d56818301c2301fa7c583e2464d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5c43e33c2bcc5b9233dafffbe0b3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310be7e03f63a97a800355d03a94e0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5a6fba2a75a1cc7cc4495efd5add8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a6c2775602aca63df5064c8df5ca6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f2eeae4a96fd0a0c35426e5cc23f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918389e2da0dd5306916db3abe7a4b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62965d1abb22aad5e9206f28c3a92c18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59451414581233ae4cc5abfe7279a48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cf0bd29591a04cf6625d634442aca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d39114cbe7af8a3635854a1949d499374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066844141849d0634d047866d462938375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dc5e5fbd9cf752eba37dec5f7f89a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4410dcb87d501040086092e2b7299e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556afb7f9c2e4f55433cfd40ff95f6e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da03fe9c56a41b08d7ca95244b6cd9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afed69c43f37f8915715eea5b0223a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf0b31edd743f51cf9a9a79ef0c00d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdef563e1686cac1738e9fead9ce36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867171266a0f794ba9bb174a616cea9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47233c406eb685ece049ecc7579e9a97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829c10e1b43c00faff7d58300aa9c91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d9ba0f6a7108091e49183f31c598a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fd647b38f92e251751a85c75f4a8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf1f9f17849e2c9b1b1c96c53b6d06388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282b92cf2911b9b1bd4efeb0b84aa4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f03c3259a4b472c70af5395b0bb540390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887071b81fa5aaa73e356e5267df7297391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31b83d1bde3ea1c788bc717494e398392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181e8da4dea046fcaf0ea4ebb171f94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e439e70837df05ec6307bb6b06e5f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d1c4ae43ac4128155016a42ff4cb7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edb0e4f7b1760865034d252a5652ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be8591fa942257ea784b3651a2f404397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aad38e13cd76eda9b85f281bd0d3c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cb844951bed45aa62ff688b65157b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c924f2c0762901162a7f0a2608d08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fcae0850d25539f6f177f67b4fede401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e45136586a3e61a8e1a895da1ee589402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d71f7b999339a8af8840c4520ee169403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ea96e97ffde637af4e567ef76f35a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f53eedad848e7a2f48329be8f75fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59902a897000d29df1fb52c5168e71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab218db0c5a8b9fdc73348940d084c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0115ad6e65686a1e19ac9342d4a8b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c98d8b54814765b372546bcaca335f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761eac88728ccfa92f8a5dc2977e7c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46de3feb23f1a924bfdada6aef6e28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80830b6f05f5c1531617f03da972a00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e63d252554267a459a5bd03053d9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4f0bd96a610db9922aeb4f3a9304e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4173dcc87e3f6e95cba293d372084415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cefa137e2335685b0481cfe56b438e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014311f5d3de1ce8cc97ca1e2f6e5a2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00038873df98a68bdb22013b01072913418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc3f8aa696c2c6aadd2b2b9fe3eb86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c8d35e6c7b633c99de8eede48716f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30e07a3370773044ee263f595d7563421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddd3b7b3b7ff84b073a790ccca5c0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e383457c688d5f302934f6d0cfd3ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37be47df1a22c6932596e58d672450424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d5fe83eee50f54b82c8efcab39e45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdcf034141037fb4b3ada9777ac71e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3e0e21421f81d328e8086b4c93e8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ff1093b54da8d082a288815c32a8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f20c7a8b84f09d1418de7772f93dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17638e9ee2c3e5c53147d49c4ee2dc57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab4ab187ac20e9f5ca41644bac2015431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b973c01433ddfc4b642ae113424543432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a955fbd0a14059fb70a2d91813bfd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db740b674772170cdd41a469826eb04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac24a867ccf1ab1358348117873e29a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32f2cd25321dbc210ffd9993a89901436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971e289ef9d32fd19371a9e1a1ff6b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472368f5f8a80e030dfbc13460aff708438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9142de039187bec17fba54bbe9dc2cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cc6af0c2071e44e93481567c22db7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec29b2efce92cd2a6bb00f32dadf4b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1884912a1ca065ba184b55a405453442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034646bec04f7dc1dd36cbdbb45a2f19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17a6e6444d28be3886fa2de3139707444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab053859d5d9f71a021026586f452616445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e21bc623f41131a4571e4c9cc4b6f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f33a760cbffd7f9850e1a2f03c00c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96209dd19150beff30ed4f21b726fff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6972994fe979ebfaaf33928944f2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c708137c6ed4cbf6168b172ace461d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4448f7c0f910f6778569d9f287a75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b0ae52fa2ac40b9849d6e7c657be2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4b135c39e2c3cc081fcffc3e6f55d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330ae744552c2d18e45b4c629e211e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4af0c743ae38d5c429548ff800126455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3264446e16539a1cea07b59e657387b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2f1dd5ff9f67588a14953554aed88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b310e7ba4e056abe532434e376379c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e16fbdc5a832168e5b4012efa0517f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56ea342bf6acef25e239b31f4cb5da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9e85c14705a470c8ca5e9e1ae7ef6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba5d8a6920538eeb154fee9cce954c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c0729ac83a771c5d541f9a648b946463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ce3c04c8b843ee3267d7616ec9d33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb421a76d79059fb03bc7bb636f585465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031b6dc9de8971715dfb84b9f1c4de6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c346bc028c1a59a1790883b94d81e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b977ce64c8dd28d56cf0e56fef6806468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c388735609acd3987d100d3e46d1ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c22963b9738a6c33fb6fbf2d0bff95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c6b63853aea0c50aa5870a6e49f8d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd68d0382c09f27e1cd6ba1a3a520e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804d075b9f8dd3379ee7335c0ec2e14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ec910c39993bf20e9ce60939d86c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5af1e658196590d1300555efe5776475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbab48a7e5b2b08467496043a337554476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d31c68c460f17178a58d35851cc67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0116de250ca4191bc3d7f806f1aea44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edda177d8be9b31ef637f495d8a977479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06a9d683c181b71b52efc9b56902d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b033ff932090919243c8803b19af2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8a80becc3ca5bceeb58529436f49a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c17a675680af42611774c80ed1eda6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143531eba1da73bc5136ab7f183c09e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dfae2a33562e46aed989be69ce269485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466a8d7dd257970b0814195fd39d8f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec0776c054e9b7dfa6257739489ddf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90799c173b998192f5e97a0c5a782fc5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890cf49efb529647a4c3cb78f5c2ac4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05980be7b1f3582b0eb1247e2d6133d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc552c0f56d17b1893ddc81d4f14de27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55823e69a17cf0c25810b9f7ee11a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282b3d907ed9d97554d301c99f3ef17493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e885797ad1fb5808cc45d897b4c457494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e53356ba618e6720a5c42f01e70a87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be287e9dfe72b91e9073ec92466e0914496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a48e7b359dd01ab36d3464eb207a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25518563a0e040b99382238c0b5761a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ef3875997f73fb736b3590d3a3488499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd47b1ccb28321a6cd9cdca3a293e0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88cf387381651b1013eb8f4118d6ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0950fad7497e7df96924754a10149502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4c29a2237fa33531f9676655dc07d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a597d7633558dbf0a98b71e2efc99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ebb3d7ff6ecfec5e76f346b6f56b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8b5cec1b38c8efcabaadeca820c1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c1743188489cd134f02a45d5664a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0fc0331d7c8dee006dd2608df3a5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031c1580aa7b5b95537cbc458385f52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2daf215885c3ccfd429bd54bef657510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa30755a9e15ce59d358448fdea181511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7763d667109d81ca895c442afa718a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312709b6b7e54facf58a67ac63a4f4e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637fd55ec199bfb7eea3e1f4e3910e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3abb0edd4a781113c89463485c17e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2bdbdc3191dc1dcd9eea7b036cba2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b929fd9e767ed05d71d5150223fb28a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f98391c8e72fd9b631f0331461c2f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8df03db8722c2d11d0dafc0215941519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80fa9d1ebd8107dd07d5bfa9251d1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e22eb7a54911fe874f7bc234cc7fae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122ab55873090d60c72305411aad6d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd442c8e9aae464e04096ce295972a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330bac4e8fc4cd2235804ff06a84402524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e943c61521c53cb8a03aac8c3a2835525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc888712685fbff877ddf7e5de6a6a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3a261a617abf7a0eef157c5ebf18f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c8afb6a4109b8612ab99b59244dff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3154641a77d192b16e3acffead6aa45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04131c9d4c79e5630f2b8e8a831f5d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea2acb7249c612e4ee4ae1073fcc11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19706a35ff78ae29a3293bb6f41ef09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e716c52070749c919634f0173d734533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c445224389150f659a9c9f3eab893534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563702ea98fc53ae77b3c5ffd003040535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22667e87b535d0de42a73695d77bada536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e95ddf4509c6656ed0d07a715c87c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d719fc426d2e3ba7e1a9cf0821cb7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f2eb1fa65e9454f649ae351005ec1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aa347d0a3b0c32248b220917d77c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d1bc0c1d567584f3f9bec3ee7419e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85196cff07d305e48f4e78ccd7d08e35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe97dc4a8034628c81d936d1b51c0d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f59feca1f653d66afac005cf17a0d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6a2e986f5f6d6706884faac11c247545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0791f9c3ef86a88404a44565abc78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded6b18013d05dfa6f94e41ae5e8d0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea572b16912548edc58493e93f22e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832a676b1cd4e6c4a2f01b142b57ca0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef666b9c2777c5e59663afb3446f3fc5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf099e4466617ab2007e7b768aa6cd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a740a656e4e65078cff4a2c04a64047552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6312840121a93156712d5128b3dfd67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fe7e9510bfe8af6d76785eb312949554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e239d02700ad2ba38a76b35d2386a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e279b04ebe06bccb539b95fba6cbf67556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaee96189f8da5f8ae0efb3b76e6ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f99b500f4f7553298ece80ce0d68b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c1a13db7ca06c63868783f9f5b00f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5207c78383ab73ea8b6396fe9c06974560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5d955eb2630c6d872e25256feeb2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ad453ce3ca498e1d31d7b429e46f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4cabab5af07bb16d6ab65ab60e677563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716f49dfcff93d5b6f6d8f7be37c7e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe335b0eb3a2e216e91e75a0f167bf11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4006ecbbe567e9e92d6df30f2a2e852566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc57cff68ebd53cc0d6f9c3d0f08cd3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee189844ea4873f7f67a48929d8eb632568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0c46c20cf11e42998bab4d0580aa9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd775af2c86433f2fb979a42daeab0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae898e912ca9ba6524b645e1c005374571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f470d5b6159b50a17ae011862521b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fce1c3d30ca232eb1455de60fd5554573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e175acc852a30f8742caac00555a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b743ea0ba969f47d23eefe740174db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813a9354edb1fc2fc5050bddaa75dc0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c59a6d37222ccc5267cd88c5227dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390ad9de0f6ea77cd85b427f7029b12578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e2180002e6709e519d48c3ccdac55579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59613cadb0dcc267d4112c8727d9ce2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b899d6ba1fea6b63b046eeb8d37cd45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12d831cf5cd79083c4f64ad12220e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe511d6a6bf3730ec1b7c617b8dba35583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36bf4d53b723c0938b1f606a42108a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c97051d05c4e48cee291bebbbd55b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb90d15bdfa93994b0fdf6cc9d0980586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c683f7e5483f003633d64835887fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468134830175c62073530176ab5378e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98514f4f1449347ed15770fe1a1db3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3642b2d6e588c103af6ff41cb901a45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d6eb730811c8c54054ae5c65750c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca4d81f4f16f1ad59df47ab9ebcfe8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dc4c9ef4387f45f5731f7f0268499593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68442b04b77428668e0219fd5ab60ee7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90143e984299d5d0c49e37d57415aa1b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111de35a39627a911f23f43a0e8ae69596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c945ed380f081f998123b9d718d65597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528eff0db15388e2bce162fe19fd25fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6a126f85df529bef6eb5981171eae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f936ea4d3761040d33e9e612f5654da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d55ae3c0fb61997710505de818cc9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2897dc4ae914ea94579f6379d513f2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bb711538ccfdb0d0793acea956c06603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a3659339d4c9453102112528391c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4474f130dccfd49f0e5b854ff9fb1f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d82e1079da7e3b87e3ea7983f47e77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04b214a671d4fd42857470f8c84f18607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41720a0db859cf6685d64ae61ba4f70608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fa9ce72bce0706fe8da76bea44c59609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04055aa140d49081a477dfc8c5f416e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c15f08b0cdb8447be366454788e211611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a73d4d9d85c5646554ec16ce78cf49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31540b6f7203c3f2420253fc42da1d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472b18ff01b605980140a9f76eab673614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d18ec4b9429d38b4b4d2fb1c6c49e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded523b6c4b94d4468a5010034c6fefd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08815ebae82bd1d9eac90af5a810e93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be12ef33628193f436e640537569763618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1075e90495881a47f8ee3df6473fcd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf8fc94c660ee42a4e9c20813a47eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b2b13c72c0500c1c497eee7dbe589621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217b77173579a5c98f30020a89c885e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60f6b6278397a6d5b79968ba140365623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893d98e53e03ed78dafc34f23815ff7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76960947d1f93c8f6e30444723a884f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc81a3c1a21240d5af66d8d473935a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd789dd060b736fe5ddf20c4bfafd45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0717567f9e9c18b8c61e6d48db830a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52015a4eb3b85ba419c883a2fe165f3f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7101327a7566938b4aa018fe37eefb1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2900decc34e75315d373f6f59a870631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba65451f0fb55380e8027836ce5362f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478cc991bdc69f567709eeb7488f952633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1c3722e8248998d91cc2c2f18014c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692456cbd2c66675c56684a51769f2eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46157aa299d1b87662b8226d930317636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48dbc6c8092c69713371617ef214cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950f87cec4ca1da7a2fb738016583ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46fcef85695d0768904db3699c7a71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6145e7f375fba8f4f88763fe801cc06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9867d0b881695303ddf23435a9461ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39be05c5684fe7c83933b2a7bf17ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e522008d21a4a7aa4b490dd8f76d6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecfca16d07374c88c10427f5a2060e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396df6db180e7f4c00cf6c3de834a7b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b94d50f9e5d46a0c3d64a8243f7ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c95f62058e801bcb041151625caff7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90733834b3eb4eb32e8459676ba11f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4d874754bb50435dae9cc6d61f219649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64a7bc0037c07ba98e7f06d400802b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dea393f921b61315eeb19757c5a268651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9eff8c0f840f41edaa27d2d8ef292652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61301551d42645198af6abcbd0da2ff8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf60909f02546a447e194d4feb57da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778de9af020386c91fdee7764839d99f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9bac99b7a8c8ddf5708d007b40782656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238c9b0e9b9914755f3fd9bbb9cd9ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a34ff6a185e98da409f75d92e6455658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4008c0cdec388c9b8200056242df21c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7c4e5afe08cbb8e793fae5aff5482660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7ae0aec6ea42f78a8ae289d5c9d03661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d211a3e8848d4c8f7f7a19110bfb064662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9deba597be9803db61e47865d02ace663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ac156da2d090e86a6b33a9e3b894e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03a264d4119bcdd246f03a9baf8d8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75153f149c5e1829aabe413340214a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6583568701f3ab152d8635b9734569c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6953111f21c3bc871db40aab8c6d3b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13c640276fb1d77cb02cc8983561b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5a180ac3f431437776e72a2fe37ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f377b50198790049d9215b643c318671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060c6f7d0da07ed6942faadf125f410672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd28de7d6e650ebf1711ba78acba27673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866239705165497ccc472ed9a7a69949674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533f53ed948db403a395f7cacb4e277675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d3dd8b4316f01d1cbcd247e828e4b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041764c9b2d85daa19eb1534a28c2c8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b45aa1399bf1b7921eb1d569b1db82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810601fbad7144010ea02473af635a58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a57ebf3af318befb7fd8702220ac2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b977f6b96d32b84d6f763e4cd5cdab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49640cd050aeb511980950855b8eb8a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ea0fbe13faf8a044078c9038d537f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a21daa71cc0a65a152fd5f6f10a53684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2f94ed7fbfa63399581b4656968fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ae1c1a9343830adaa519f80f40d2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be0af0a107ebf39e1f319b4b18958c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde683d2176e1f5402860c6b398daf4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2947157cb2fc231a375dd91f488963f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12c1dcf699521549f467696ce6803d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578320fd0f6ff38f2db1be3ded15578691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17864fefc80ff9477e28dcfac53428e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d8e5a8619088a1e5a550f89e12cec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895a420eddcf696cbe14249d3b3c3df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c20101b056adc7946b54ad5f3abd49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152fc73963dfd308419e39f516e1660696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a191702679e3ff3bad00ac6d494756697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1372394caf98ab3da4b71b9e79800ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c1bd9531ecd4d93c66a818893e9b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e9ac435b8f6b7062a45c8c4eb7542700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2af0b97bcd242ba948ed9635536845701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a611c05ff346484d360ca2304a7b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da3dcfdecbb45894fd57d0efca77ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a5b8bde9044c075234a7768d363d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18d6321eaac4f51c3e71413cdd57c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c0c0c224315424b2b21cfe3f28d42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b223f01bded94621e455096c2b25c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacd2a951230988e2837c3827130310708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f540e9138427ef995aa23b46c94d16709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8431df191f45a54b4d65f13fb624f70710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98e8b846c98d1770de4b5b9e35ebda711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ce6deec00d145b46d1d5dd384aadf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f170d6b43ea46fd2673b549e9fea91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e922ce481a4c6e442e4485460129f61714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07fce9493f22f0e5e90079a3908644715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c31dd31714602779f0099ba623c8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807efab057bceaa102ad9b5695c6395717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899afd5411462ad2bfe2ba6033b5cafd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10c3addfbe4f653bce6e7c48d5f932719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bb9642d592e65b171580696fb0c3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caec5ddb8913de5feb7f799f629404721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898718bfce796393e888bd00db0990f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ee6a365c26f65096fa4308227d6c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a56ab7fc5feb217df02b53e6112c4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe181a838c7851b07ddc82389bc0390725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4198b41b1045593f6b2158ff1d9ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34772d72645e81875ae6df1fb42a777727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4760d3de6e0284c82f0a7e4fe4c39728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab751cea4c1369c2a3186c2cd7ae6cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517fe0b9789b9dcc4efa9cd106a14d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd82f36e5637f14e86ea1607ea8c845731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a7384e15187ea9c29c3de9015ae1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1931ed96b9edf38fb9ff943d4baea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f105285ca46310afb0a51c6083831fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659645b9b658779155e0389b6afef41735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826458c477e0a3a8b8a4a70ffaf3342e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da437aac6a949095ac398af89816a70a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49449671cddc88193d87ec4c41cdd0ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209479bbd00e56dfb0231b2a30d4998739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c38c572fd1c68dc8647a907c63c62740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5503f58bd07966d859c3ffca3259b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902a379c4d434dc01d56243b96fcd2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40878c8f26c2d7d360c9ec237c28f9c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51d6a950dda14944c0926f0f7bb46a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a961c716621fb3d98dadaae303dd5e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d939fc14300e2de32c44f0cc7a548746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135f9fcb12c1ad493a95a8901555618747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60790e44f5ed09b45379377af7a6541748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e152c142e5d2f674c8b88542404fad1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e06e3dae35f7ef8607d2aba6e4d98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682ef3440745a2c99c3dd4bdd6a564c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad51e4390bd3d03070ef1c800edb39b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778acb955140bfbc0c138d6abed2378753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33748a83bd13f017640b49d4ad96420754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cd17fc4c7e19b80a4b1ea7757d45b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f5aa969e439e38f72e73e3c05aa6c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd55662b251d8d2e3e8b861eef0433757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e34e4d0ec6cbca436e4657719306f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c00800efbab895b5cc0015470ae60f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336375c0957eb208d2344b3c966632301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898d89c192a538aff08a0a4e0b70d082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd24cb016a33363f97854eabc63b4093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e87bc746e96cba05fd5e75088c1024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2290ce1be25583044995f44fd10625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c64e030a40ae540b30c8fa690e4676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3ab78718670930298f486ec4169a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2b9e2ef95ec876278039461b5dd418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e178557f6b64bd4cef084dd8574219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31907c889d691b99c4411d4282a6a5eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24877e5d3d5a7f8d369da08e2179d8fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f964aef31113c1cc483d3e36219171b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23686aed40055168fded7ae4e1005c2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc329c37dacd249ebf27f64300edef2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd753c11dd1044b2b9b08fdd2fde23915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc951f615f43f60294a0e7fb54f17afe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad732c4aad807f4cbf3ec5b91705b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327073694678efb56c6ee21bdbc49c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e1b06462d03f70d9f6a743bcc588219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37282de9906f4a7ed52184e2078bd47120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cb738432937f29b6bb23b5b22187a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df72a590b37cefeeba4aa5a58b0d6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb69b5fd44499f04d25e6a6767cebb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f03e8485032bd92ec5cebfeae378524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a98fe59be39d6b326971df288607b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e9e64e170e5290f53dc83455e4b1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4838daa46bdbab92ec73ad83ab68427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0c28a9afe3549beed3ae470d8780128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c61fb4becb2a877445e3a78408be129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b5dc12e8a72699e06c93fb13f519f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627917ce0f59760e8a0112cab88425d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe1940ed4cf5a5b2a3ff628b4b502b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8e99c793795232b42aa5e72e7708333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827d454d498b3d0403ba11ab66e087734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b8ae6a41afe99ac2068e3c115ed8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2489d7657665aa2f326f8eb54693e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86fe374c9a1e1d52503ee9683ee4b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b70966f26a0cd46bfdfe808255aa4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8132e0a25657b61b86fcd527e12ed4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e4e06cf6ebf3e25d1a985e0d70a3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3edcbb265783508f44af8dd1571ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299efc383ee59837d2422956c958b63f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee9cbda55cbd629ba7a770a1a5817843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bb881da3cd603b690a57bbc07ef8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26f4b3a35412d200e2c2d1ce8f5d3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419d4773f2721990db46acb0c8486fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03e8fecc63533c1dc7e2b65c9664c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe96a3606d93bec4743ea132814c1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e8cbac577f1eae54cc75c36616e5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192ad8f5def5fcee408cdbefba220de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5d3746b70e89a197e1130181c964051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8a1ed45c10d1d6803eae3412fa79152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b04e0947897114469478da96d3ec9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56709c9b8f81ffe72888515981b7e1bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5b5ed4f1bff89c182fa9348589eeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077325d30db0daad5ae79ad98928207756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6883bd76e2d9b489d1512ff11a72eeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8ac58305542fa318e54b9f51db78e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552414adbb6a82b3ce593912d6ac3a3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488187968a372895ceddd20fd6526cde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d29d1c774d170ffc3f1a505349c56261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7200f0ff83ec0cd69d06f99a271c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0d48b5c9f1acfd9ccbe0d1ac7714763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c40b0342e99dc2c6a4f5d8763fbbec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb79da330dafd948dffab8f2b0a44365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a081df667501e66b9afe126d5089966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973735c9ec4a16a9335f310122e605467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaf3d1e8bd144d38d7c0aefd7a699268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6291019e046056a73b7025cad96d61269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9451e53729a61cdf31f2c5366a0adc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a456eadc980f24b2958ca11be292771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034c5087aed0f3a5a3c106175b7205672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334547507825901592107b6ce24672373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5a23ac7fa2947321aad98d94f5eb774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7be3925d497b51ce4c7a4fe9c590fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd3476a9c638b99cf8a6b39168b9a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478f9134ac2d2fe7a2e92cc4687d22777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99211238401d51d351c9e88f75c0086d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e65aafa5504d3022e170595421fc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca64f3085f77c84c0e676bc445e47dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4736fd5f56db5a5065aa059398601781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b781bc0939d28bf3b574d48543d1ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb726f5e75fb219dd42127ddcfc724783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaca3127be945d2767f71f2a25aaa7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441b78a23c91db85be34e6965ac759685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49e98d9a13a00af3232472549a603f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2019566dfadc7e4e05b4649f37150587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81765ac6bc0016190091b79745b716e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68ea5e2a31ded0955f7dd43ab9353889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0d035e38678dd1a23e1a0ce9a7a0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1446400a531a097001c2c07327fc33d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009466961c8f94780cbc96da50be21792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d12d04bdd26a5359c09dffc832e7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c657197475725680aac1a8cf7cf9cd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132cc665f1b3ad497b248b5070946e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a7f691b4fde9780d152ca9c4880e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0544c86c59d0d74494881624b0e0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095e452c416e75ecb62de165d9c51b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa50dc92c8e947ab022a7dc638a30b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109a5d06bc2f6ed7138ebdf5aeb5d13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffb10d25b4784248466badf821aca7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed22a171de9e8343119adf380e3002102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae654244c36bc0c9e7d1919fc2cd395d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae35360b755018275fb4dec5b89e3f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa850ff6a3950eb67facf4231a70554105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20ddb60f3920348c73892ba1839716106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a65b03a186ed9c25104bf7fc2d9ec2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63acd9db3c5fc5583e7e1343ef3d180108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10e7941834a97c8b549557d1df9e90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842f22fa61c5d6536dd5e82a381af4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a817cfadd16227149eb66622316ef6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e529bedf94b78e39f2ef42c494cd3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f3a8190c53a9dcbbf80cf93b62fec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3dff641a22bf7d2d5b8b2c858c45f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee60fd7c24eee59cbd3eed23f2cf3b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffcb85bff9593dc64a3cfe92249874116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb723b9e7107a78f7b688d784270cc0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f0bbec0f45753b2592a779f519925118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27875881b4e452bc3ce9237cbbaa17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9cef9febfbefb775d5dc954d94750120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd3306fbf285b663173fb40a38df06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7d7894ce277a5b5e45253685f3fba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a652b9469f55994a5a0e45ff7c5a1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81e17b39edec0212071ed0c3eb4c5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d9eb1bbc782afc99d3a0d109c8c7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5648e4e1424dbd15ec3fdbac8c36f98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b639b0f440f439b3653064d60b6c650127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0dcaf205bd17489804e9acc87900a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba2e80bcc2e40ecf860ac049578bf6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15350f9c5a0f69703dbe44b34a8cea41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3621f72d3c1c225226c58f91f70720131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09486eefe48d2e3313d666c48dc0a04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a26e838e1aa7b492204cd642286ffd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3fa28852f127af4fd12d1b2c13cbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870c158002b0bc703c7ffb9bdc2a922135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df39c85433204fdb9946d3c6beea43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d071ea2f925069e383c33046a978e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e72f3fd165dc03b9a8db50fd203c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d800e3aa99c9e9b601c5ebee01f1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4b9f53c8d2961c94d3d7842273704140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71839387718ba118d89a8b7366cc5c52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7411aa0313e3b96c1364603b73f4f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287f66d00ad23077a05ec503f38bb77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e3bca7dfd046cfac9010ebb76f727144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52638d494e2d9ab6ac42ffc5f2dc3d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7a604a0e5f0eb14ee1ff69b88edd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27556ed0410db254a6ebb23b4b6aa2cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0307b797f7ce650b09a99fd76512d9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849851b267ec7b5b4d42fece2b9b35e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348df4f6fa819f03b1e9a567aa1bca8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90308ae57609874681eddb82fae6af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b817a1ecfce3750e43ffed2fa7718152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46d0c9fd2e87047022daf8334ed09a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375340e61757d6bce981c826a5705d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16723c60c88162975cf16a97504ff381155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cda21c16e1fe49fa6791a15674377156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050b15a1378d97e3bbef8f3c37183ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca96d6702cd3fcbe205a690ebe5741158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8384a0b785f0e9613368795031c672159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082074a16e8d9e3070771e730de4a3ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba46728eb65219c599cb8fcebc45115161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307440722a9fae2faaebca4c41a60e60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce5678828b007f652a816163313cae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aad684029e177377ed807f0d25ae79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c2bfb6ec5d1e6aaf79a4e80734c2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da209faee25b82171bc3eaa594faffc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e772880143cd14bb58e90393aeab4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca472024cb178247227b031099d14df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0d56ffdaa28f6c344ab8359d44750169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d59836b9d66cf65dc2067645bcb8e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0741659e1fd7f2d49aa00fddc02f531171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3e43cbab79f1cf83768718e94e839172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a7c6a79160e5d3f7075d448d62f16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557bb6021a9c98bfec8924e93c77c50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd65a8c1fa81dd3e6e2bbd8945a5341175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84c2a185a8747bac2da34641148a46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54ade4eb5db7115e66885d48dd6bb6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a976262e1eaa917b37b745b862d4488178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816bdea3ee789616dd8eebb72c791d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f843414b7c1a808ef07b208234f53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc137d57d62d433ac1924d1af0dd46b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3865d157fd45d0a08c9e79142bda26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c930ba1d664b2d1fb30cc13018f0ee8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d9d611a9e658acef39920cbead383184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d5a49569cffd34cba050de81f3981185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c44668950bb1aa50263fe05b5029bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b844837124dc441166207ed1a3553187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2adbf06b31caee80a393a986ee3b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa62906f306d676a6671024852092f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacef8dfc32119834b562587ebf6758190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eb90e6ec2d5d8e0ef0a23cef3db02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d29d90a813a62ed6fe56cd2904741192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fcfa78f3371e7185f8572b08cc907193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6442e74f0425d8ad042ddd02571ae2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3ceabc3565386ca183dcd73c32c5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902c60ed8bb049a02a30b65ee732291196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741e22558071daf1213a08f65e3d749197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0eac376b7cac67f57bc3fc1a7debdd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b84219fb51fa0c8de9ed84d8068827199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7ab94d933328635b7301e9d59dcec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9ebf461ef5908a037ba1ef52289a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4d7bbf3fd466777bcd0788a522e50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d0e6ab4aae282efd577cee0d1ef9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e665d79e210ed71c1488b98653fe1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd836005c5a5cd6f1edcc53c062f647205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdea5387dd9c99022c29241efddccd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ae5921c670986b03661ca8c07104f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58f9b9ddbf050ee3c89669fb3516ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50167b639d1cd21ccc20d2d1de6e4275209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360853425ea2e0e4e320147ef59d6b63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ad592f3bf2ff25da082efb9ef1299211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39c17c1332b6cc1855c578d352a167212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828d1b864c9b382ed9c6e44b92022d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e9cc28906d8ba35e6d04126583658214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71a47caf720183f3e532863c5b61bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47530c063ff9662e9502454ee758ef3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a35804687ac1d59af1f24b444462c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e215ba2ce3aa788279ee3280586809f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4e854f7489843fdd2cbe69563830f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15ac0a56572ee517148714e1752591220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ae64c2dc1c5d5a2642efde3ca966a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b354e1013863f7419830f71f3f0f044222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b289ab0892045ba3dbc2f2c4be8219223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b14448911f3536ba0c73329470b9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f427b2a66d6058f95760db0077a833225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1047b748640a786ab86331580c20210226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbee3c6d7d4733e34b49534e81200d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae68df5f4cc24b0fd38a02f80f7cea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef1781d28311e2bf53356d4e9dab83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcb1b1580bbc271e41b99302577e24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267f6032ce43dc4a1d8059e5eada61c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb694cea306981a0504f752de07f62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861d5be0286f507816e8d5853fdfb66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dcf53e17ce7a3617f465a4f20a3f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137464b139d673df2b1cc29164de9ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc3499d373219d8143a6b09c8bb7e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c358c87d26d5e7271bd1c975faa1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358029827cae888bcedc36ffa3067ed3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0ef0528f38a6a79c62ff10ff8abc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f38696188f39efd99aad9e9e06c23b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31f1ebd06d2a54a99f0c999708eef3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a615ff1bbc0c05f83213a57cfdd9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ae527872d93acd2976fc9b59f9362243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfa5a96610081bb1d3392e7741eb7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda39e9c509b538b7cf5e1effb750c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666389d4132c198b9dff443e2bd05fa7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c8f3ed215382890879626f9144221247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df228c242dd66f7b656aa15aeb72e7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e914206d461be958c1a59b3e11167249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a8bda86040af4af5ca15a00bca035250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340f00bd3979080826096b552dca865251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcb5e4109eb06a7a9310fb086b4962252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333c56e56a601c2a4706c07d85f4d96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481f8a77627b4e94178bdb0a3ca1561254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44764fefcc206890f79be3b318951fc1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76c22fe534eefc7d80dede56ab1ab0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6a8275edcee0d824948807a487be2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731f4ccee16dd6b95aeba7797ff624b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e623696f85ad01ae24ff47e26b43b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3866dd66f635378932545feb0f1cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13987fdaeea0be965ce6feca4a995f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88da793b7299e70800f66e8b04efe2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ade1dffd03cf7a8484cd3f88ddf4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819177909fd182817f6762d1283106b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031e9f9d58a137f3c579d802d787f80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9e33d9caf487aa4b1b42a9f4de1ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36739c80616daba983a40add77a9b7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28c81dd619858fb6dca3cc01012850268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deb60071bad8a4f3c15e1ac148853d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab744159fa0f6f3943cd069316fb693270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e57b77555ed77bbc24d206ce81444271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd9518ee35f20e2218a65041a5453e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fb154789cccbc5fa80ea3e03393ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7161d9331b6227bc1f63b80700ff0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f57a0dee4ca223397719a80740a26b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db0fb9bf4558a18618a50875160e0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bc452ae3c65950d5b7374a9230fba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d438085305473785d61d2ee003580278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31d17a9247b771458eed45ea0bfe78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b79d3005d4504830a348e302afca5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f148d42a852df1f076752ca96847c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a57d6f1d0c32e53b85fe126be975c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ea2afd363e895cf3f91249abe84e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde27b1f99e99780277ee7b09ab5b52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d583dcebcb4bb0fcd0efabf9dcb87c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b52490a6faed76bf458312b451192286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1693bf872d512f8d553efebcc773b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a5753ed92b8b1a87b355938d37731288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726261496cf9ea7f3a6dbec9738dd09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd415b5ad9fec7f49b964875c7cb768290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff63dc8db2406c861ce2a8b1ad7669e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c86bc50b0fd21ae7ec68243db73da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7befa8c16981efbe5a04eee44fe7066293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fbe99011bc03bdf0c16d578074de5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51221622566685a997deb4de74cd17b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56994f092ff73bf73bc7b9fac39c195f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7264d2eca0ef7e39524387c5fb887297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc076b9eb9774f3e19e1e364632ddd0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a53ddfcc762963fb5c59eb80c92eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16431c0262f3d05a46e9310b9a0ba6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f66667d003a9dc2ec6123c718fc3a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c37712f63e9b00c7c31e7472daef69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9f12de3d74063b16cc74ee7aa35d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011afb40e3925dde988a591af3b9558304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee46d9c720374da8fcaee33cbc21478305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363abcbe67d2ccf890f218e8935d4ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f55cf2fcbd03fb9e5dddd0284e7ec0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6426a3b26736db59bb706f100f2d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af065ff832178e2ff0ce0ffbd5fcbe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9403b916085613c796794f3c4f8b94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07cb66292f8dfeb79d006065943b70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa5572e01bb180bbd59e703996e902312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269bc5cb36ec4eb7d193fe383852faa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60026ec6d3d323101ef8cdaaf285651314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da0781f3b8688b71b0cd9dc27186d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e9846fcaa75e5cab240eb9b6ce8f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6e155329bcc3438a7d3cc0027211e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd272457af29e5840477a689907fc6af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09381b59d5347e6b5d46e9efb9f22463319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68e5d13770452733ae46c9e161717f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c98a224b928745cc82030c8177379b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a064f830b7ece327760822aa9944f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce0e73e4aa2cd59abefd34b155d3a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d186ac4903f81a9e8e4f5e0c822f5ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282985115e853140230dda5c3f72de0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754ab98c4ef2a8eaad713741145d337326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978279a0568840a7902e8de7d82d764327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d97559dc518443f42d74a469078c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebf44c4f43497a4b2790e878a3b1ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615b86888164ef9e6dd7d04df303719330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651eddb8b853fd9f5ceca287148fe45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ba5012b7d637fcf8b68f30adbf582332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea3aef61096b9d1a032fb9c169897b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959e5e82c18ccdc272e99b89acdd9ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32856c5eb314e4bc72b3a99d5993d80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96308caf33e463a6fb66c7404004ff38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589afa5c825b182198e9035884651aec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adf00f2a77b74a0b5749af44811e2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732f7731c8c65e2ef567066d20d2be2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e68f1033fdcc6680d35b4e4a32c95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169890556abd6bbbafe25e23d70f7872341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf31ea6dc14dd0ba8ba62d4125ce56c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7577466692a91b0ecb30a45622a36ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2a55fea947d8d541db271d02e09d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458c643649177009fe8e33b8686dcdf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86077568c9ae6f51f3c35358e84d5777346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aa28e20f981a239c6e42dbdf6b8e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0f1d62648cc20299b0151486b83f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ce94ef3de16a273989f5a9a3b6104349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860182399dd5843076b21774b907f05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fea34c608337fd82f794f9876d24c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85aee18a7b46b38624d56850737c98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca49ccc1adf5ebdc3c8e4f53a8b3aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cc07539966ebf5d59939eb7dc2d5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e852b19672541ea0fa38c1c599797355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783323bf77876b1973704c826297057356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049acddd9f12e67766c5dc41a01e043357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29234ed774d6f3103de822d8b23208dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae55d9b84d5321611c74d277863974359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a6966281e4cb54de4b0c51bc1158a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0564d3bbb48a1f25271e15c95fdae5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dbdcd4499d3ed5ce73ac81990d170362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f57f66bc6929359fe7aacfcfb4b001363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20e4a8cc3e51dd337437a114e28b90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007fa9e3685c75ab269d09fb2d9f1de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c689b1652eea1e7804f9e1ed29b57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab531d82160385198c7ceec642f7c88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca824d1766c48e272fc4dcc2ee2a6cbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e1d41201525566db9265e8a074662369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296a37ce220f274cab171a405e9392c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd928d575def09cdd3030c67daeeaa5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e089cd275ec82de7d374f68ae9974372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc40fc13181234bbc7053f91e135b6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0a6afa47fd3f41fa78e295940bdd4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527be4cf4436e4903467fe2a7dc9dbc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762df864e1c296a99889a9e942b2e04e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8116fe430f4aba1e714a29800b68476377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d6ab695238a0ce90d7fd1d5163c73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5bbfd32840ace5732ba6a8b6042a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9b60bfd34590a02dd352b27e7aacb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e85221ac2f56321b2cff36009b98d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31f6ae76ef30d148682ebc5b59d238382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aee2818ada5cad81872b13a4a1924383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250fafdc31f2b28a681b720cbc60092384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f9427f29d702a3cb15cc84f0c3983385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703f7010b39d6534daefd71ab27603f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f42ba1d0e5e91b0fe1f3b5d55564fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f7c459d54e319be65b691c11cb2b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2dee031b11e103ba27bdc46d4bf56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616c4c14971d7d6c28df7791fe3d439390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d457341f645dde432db569a047ed74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc963c9c5df2875d75dba336938a768d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef18f189e97ef608d818e671932f61393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f55695173ff1764f818822c0b0aa4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744c6d95e7277db855ee96500461509395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377840f3bc91242715fb684c7e3926b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4575c8549d7e9be81fe25a5bcd6ac1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3731413590b9b6098b2a2de0d4aa1f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a6088c37e49b53bfa6fa73fc95de6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb13c3705660a608b644caec990d45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe21a2deeaf7bc1adf43dd9cea1fbf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca1877349bf05e86c7421d9fa1a9ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9a6c4ad31baa19f53f76e46390baa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26a48738c8221181211e3b7050adb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9965a731b5e850960627801399416405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7744d293a3e9687658720729d729b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc4ad51e6a071ca47a23344bcab794407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3f374663635333797cf5524f3f9a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb980150a5307bf30d2dd190c32fee2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3e96f74420f6f12494c3a554dff51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6782bfd421ac19431bd1b19220d53f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca333691de954d302ac2e25d7b96c7a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3264d27b66e438047d9927c9320ad3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4764bf8db3191775e2bd2a8e823a6f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899bcd896855e7035e593b3bc3bd708415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1823d0b085b5aaf1e3bd7c6850c2ac7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d0741abccac794c23c54454546ba3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483d55c16d1aa8d398134f001f9fea4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ffbd4aa7d978de7e3d94663c7101c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d277064dfa9f6c93aa1d16b049d175e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d2a14a9119ec5f57cea9c9e6d17cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d513bc0482858fb255546af97b3a667422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e2208edd869e8cf4269aa6cf5af68423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68160483a78cb68ecaf9cae4452f217f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee57f46ec77ada4c5c1147258c19331425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6e430a14caaf3303c6bbd0992843a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e962693b6b9014f077b2205e3b9805d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4e5806550f512bfebfb2c6a1e4165428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64a7ca2e7297b8b813f6005859280b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9bcdd7aa5e968e6dc8d00a7cc81b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067674ce6b0c1d75fdd0a7348ca357ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661db5f442fdc14fc5471dd5b491b92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145e2bb13eaa139cccf61268543d449433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfc5bd5fe793ebece7fa4f0303e9a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698861803679e492ca6bf76846e7a71a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510cbeae439a04e88a6ff9e9f033e22436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a503e3e833998ce8b696ddede5e5be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df56b64289b278ec5057779b488324438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58277b4dd190950ec34c60808d4c67f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65118f4bd8b1608cf0f071bfd6b572440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedfd36981a7c1a7a35babbe111620a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563838d75033355dd0821dd2ea2b12f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02ae0ca5a693608dca7e9fafc05136443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d11bdaa205018e44f70163d454322b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99007b61c72b7986ba60c18343e14767445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecee4f8c653ec149b20617163689b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2f43f113aee85003c07dcc629aa62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa5a0f2eec650e8a57007b50b5b06a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25160dd17fbf88803c600eb00bfc0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb288bcdb9871bdd42802531489f625f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc6139f4f86edcbba95192a6ef4ba6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf7d8a18cc7bcd0d8a85a775bd0bcc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2f9b6c7bd5991cd905956d2a3c8cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b0ba4d2959738b1405996db83bb18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aea44211310e826f688b3434ce67f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9c194ef0353fd5e387a473ebf96fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d22ce7a6e27d035cabe85844989387457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e37026d57457c25d2511cfde1c1197458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84a7dd8f58e69bb6a5448c6989929e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e62989430881a4906c0150c1bf517460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d9cfe445870ef39b6114e597aafb0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f84bf5917675ef18a9b31d5883476462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dc3ff32b43d26207edac8630db782463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aedf60b9b294a74944317e267f026464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fc90b338f8b11fbc923208b9f68bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8d819c2b451290028f0a28460ca44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfda0e1649dc0bcdaa8ca228b540341467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02621d6bae3fbcf1e9ae55c437d136468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ece2c98cb13d7ca9be3fbcef52a8a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75830e200e0934c3a2ee3f377aa324aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23abc25802c89643529ca3db720f07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692282bb1307b9018fc20d898dd0c39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce798b51dca2e214c56326d658613a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4692cd7326f1ecef83bb22766388cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80696e7f4ef3ddc5ea4446b2d4aa9dac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894e036c466e8f4c799cec04616b523476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b922692a56ce0dcfd7f623939e7356e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04172baf76126d7b09d40bc7ae8413478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44814f95067c7368676213e5be6fa8df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2fc90e4470372105ecc0100e9ad23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad987762ccf62e93a533e9ae392cd51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24a35eae9def0aa2b8c53e04994de2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909826ce91381c467644ca1c9fcbb703483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4b05c3045dd3ebcfa40470a24fb95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e7c9398a201231d3a198ffa7bea40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558989dabbd3c5fcc5ef090bc07e0c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669ba8b7be6d7ddba0df1bfea9efab8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa560ab29c317021b676cc9f80b3c87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb755b5c395393ad05aaa4ba409689d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53dcc36de2f63a41eb3527634ce554490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1332e2700b7b2ef30e09e6b93a9fb9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0be31c5e0772d70ca7e4c0e45a5cf0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7dd3b5fde9545bf8b4a8068f26a54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f333a597bb10f288ea9b377543e11d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70289546496249c4a9d201a772f8a84f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d1e9fbfe2f89186990bf47ecab27b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150811a9dad828abf9108f25fd1e2c71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a0f8a61fc811fbdf74c88f3cce0b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075283b30cd6a70c73be2397c1bc8d64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f24fd88c995e7fef1cb1ecaf66554500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ea91ecdf4a7cd2c798e9d915d6416501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ff36388f1b0d8a52db3b4f5fc7fe1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52258c0fc0a93eb1979772a6157759ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe2a0942edd69fbb3ad312410f53ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7ff22e2b3e7bb45af4dbc726b0259505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75741112d2c45ea48e684c9da45d7266506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100283cd316a0abc23cee8930b467001507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ec076bf3da60b4406d0c6dec2c0d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80b4f76b327e8223c0c2fa24b7f118509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca4efe217ab158c1ec9e3165dbca49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98278de48b7191f1a8e3dc30502f62d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2483fda38ff39506fb837a6b772f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b46b9dae3bea241ea4a9b5580321f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af657bd5228500dcbc085e4d428676e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b862dc9ea42cce8d4c0dabbb4101e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83830da6ecf64387b43c8d33fa585a90516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736630591c9a02a519022d682908008f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875005c33a7cf5a8bc9741fdab730285518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422c3d6ded19f89e1247e5ccb7dadaa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762a1c449277257bef8a66d2c59c291520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5ba3739eb8391006ef78220280191521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f96ebed8e2795edff434eabe6f268522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f44622fcda79602b8d5081faf07af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d80b42e267707e8f0b1a8611e990c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc74f8dbda1f02ec3fbc7959a3e3eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ef50f9c45343a25f3a13d2885fbbb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13679cb4ac696b363febf8471e86324e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032d6b893699b6fc697d023a0ccb762528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6370e200e39b632bc4b14119edcb27b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba277af5b02b14a4787347f6e0b4c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aef30856b9401e6f4661aa15da8e31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24984afea16755da689eeed3aaf67920532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922827dedb293fcd98f217ed5aff6ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225113a0d9bfee69eac39d08dda3ccd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8552c5cd3978ffe1a090b74f47a03535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a17e3847183a029da245f18ae678b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195677f604a23b8b25a41227c0633314537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff748d47f1dae38d3984351dc355996d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae754f91f68daff7534f7eb735f454d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c75127af80048476a7eff1091f0d50540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a415e414fcc88d2082083af918c4d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d55d8195155d74a3ea3736bae60aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4feca21d537b63698abcdbaac42216543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec144b8e6e6b8e13b5731219ac335465544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bd166d3cef4d75bbaaaf61dd2735c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dcfecb3b536385872f6b5e6b87ed6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0160eb5051f6149f883c1568e1633e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65fb18f4fce25cd23f1bc6e8b543a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464daf836c08642cc8cc8c03d672090e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10f9cda36265ed14397123e4fb1427550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31885ed2615243f1727220174afb6e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d445183d88dd65bea58c6ebe4fabe6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4ad0a50dda63dca61d4d479f313dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7193c298c37ad4f8e13ec479ebd03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc06aa915b77e52f9d3916651f2c1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960a02c41131ed7c713a9bbdeb9ba0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b8d40a1ac56e0781a507345bfae28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d96ef6cd8b6f8a6392a8afc6434028558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea88d5bc7a535362afe19ddc8a2bb2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68034d3ba56196c34b99232ce80bbb29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59a071ed63e51c9a83d04ebea888fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985aad695b4d7be79ceae36a9e9c6728562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda6e6fd4cf2f9b81e68416ab3da638563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957b8dcb228a966744df3a2c14ff6f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697606fb6735aa0351aaa8e44aa33390565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51995a62d6fa14c4a1c01cb7a0219e04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc20eb6968c4cfb3d340b811a9c52f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b21a86cf42b05f07e95c497f2ab1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d724ef1c0f10edfce92d980c36af47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02e97afeac3859e2c8277527af555b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5679c16031d2810738cd19c14ab36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1565b75d9a1bec3f114af926f75e79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fa2a5c4a3983be16923bb4729247a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b127a283047b74991545b3330d1ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d36826ac15f0177e9d501f7fbfff2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194703618f998e0908188bf5a53d64bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f0ef28b7a5c44a4495812b525bd6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8690812e151de1c71cb5eb9820a144578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aca656c56d81d04bc85646283f1032579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d053a084d72f2ea0ca1ad1047ca06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ff75f4f94f3df3c8fd6167b13a832581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d3e73a5b4bc0252eda403ff3007e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee47e1733b3dae87146c2d89daa932b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe797141a1c7f264ea3cf0a62253a987584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc3cf1d1202f898424da79279eb8b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d50ce61d485b8c5685de131e51abf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562deda1aed1eeafd924bb7f6a11aad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94ed853e9933efca24e9d8053e22bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607d3ce293cf0e51f1e06bb96be6606589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab081d0c3d4d5087e2585cde5035e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c04d04c7518474af59273a208e642591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f13df0ed32aefe52c5a16bc08fdd39592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42901efc2f70f52a7414e8b86eccbeff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b731c9a1bef5a31f1cb01f3a287e833594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4eea6fa2cc7bb99ce029a62845ef0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c2a7931823d112e08eca5e806a33b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc3f8dfba90abad1537565d183af58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ad7ec418ab1e6265e46183692922b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195cbe9e481f6f3d6b95bb5782ee5c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc052d8fa851de5d4cc03e259cb605600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfe6ff30f488f53b299d5323c08dbe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ccc7b962566de4fc53688b7e62527602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25c9b670ab81ce704111ac1df22b3e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28354ee7efb7f1119d42f6746ac8e064604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc412ae300422e4a48fc814a2d2a13e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba402c82755114673b06965413e35b53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdfb7cb34060ab29fddfbc8b7a59fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a420e7ad83785b9ba709c71940ea36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdffd0747ce3e308aa32158c63884a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0474476db2c5141fa5e8e56cae97fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fbf3e77d017c3deebf9be6061aa75611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a7d9ae6d075ebd3ad4a9017e76a56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f51ba09ffe658e377709866b0153a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c939bf2cb1eeb770627842b17b7811614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd92431ab1e7fea72f0aae116fce04f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2811cf6b713a3091a8cb60a3dd099b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748102bb6da380c421ea68d28f56e2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0f86d367aae24d7d3b9524f9ae682618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7a316ddc52e3a7930b2f6b97d7db7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088c1819b7e98a72feef61af7bae689620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2e13dc5ec46e7652323088b649416621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9e4dac72a3a13c58a333a5fd858f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453d1bf5d305cc6064c057fe59f61b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe426e3db9183a120adee1e19db7c2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ba38e316dea081d2b2312eec96c3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790fc92399f631c958fe5e57ce279eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104ccc1772362c4ac19281447a0c648627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebe0e8a9f9126b493cd214dac1f653628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa828f1226e3ffd204d72842c0c0a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12ad6269c0cfeed5faaa6137ff0a98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e2a0e0bd768c95c0274fddea7817b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba3f5503d88309961c6bfb46341aaf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc3066ccf4c58e0c31731949ab89ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885546377d9d4416e577952626dfb15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525a262931a3d220a4788f26204ffdc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b78f536afe941c83a37a1c7e5e403636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647a72bb4212c49f02fa93ca63ee688637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af18a18ed4355b3223a373a60e06ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cae8908a8ac22ef19d96247d087167639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e290fd305fc23744ba9d61b36529df3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2779833395e89a3f44aeab75a7fe41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e6644f7f0146ceb1caa33b70540a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4640f67b48cc532b8458ce656165e28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d95ee67477a830ff883a8977c1ed82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91509e7289284af9ebb4fc28f64b8db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796b2b80d70600dc311dac453a6f1af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21401a2619aebf2714979edf4278d86b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb856f01f55b1ea1099a101b17c66de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a57f2865a6b86bd1b2e0aafde91373649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6dfee95ba57703a5033ed25b418c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2752f6108f2e9b34d018fcb4657757651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ffae7a3f657e43627dd4c8c881f1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e99575d091bc981b6ac0a1dfe8844653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe8a3e896d103bdcc33b11314ef0e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b5f788a0e7f32425dc40460cf8c98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0d93f1e5e6e142f83d789b2cd122b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb175b2ecb1baab4420d5c9b36b728e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380ca53bac6f1d7833662ec53dc50bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214601ad54722fa0fcc2cdfa293fc3f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f5c8a10a8082c2b05b96c22ab00ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ec67b73e078037f4ca41705fc8e75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf5aaeecc042d1defaacb05b1c58de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119369a9cc6ca367abf0fab50d52a30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d9553f942945862ea49d5fd550aa5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be71a26a126545e2cd4962d560ffa3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f5d4167f035425393e84bfaa7d687666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50c30296816cbf63fa89d7ea41b5e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818f151fe095ea35f0ed51a66f9ae53668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655129011c017970cd0c184942dc8fb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa1e1c32a0781760c64b2619607b94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0718238d0a7ded9dd52c0add181900a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f94ed61912bea02a11b3aa5dbda69a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262e16ed4d5e98ec910fc470974f8cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e99924774501c19362553ec85f1195674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021de4b2bf56fd53a29659e776b41a9d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127076a965e3cfe19c91bf1878c5c481676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc36e254f0f818fbc916ba5cf445c04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8041cf51f09cc75ac3264c12ccb376678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e751bf40d94712e1a3bad3ae92e8b4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54748617c919ea13cff4d5bccf7fb5bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b02814db1857da87dd78c55a52de5b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a33c542912a29520c1790eedefc40b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143244b6fd7c59fcbd6cb9d2bba08a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb9f68eb804f29304dbab24bdd8b64684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ce61d5b0f35ca48b1a95b7e7d5c68685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1664d46692b6b6d83a61690c72b769686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860dbd23302cef35dd07f140d9070af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24666831c4de42d75f73684b84bd81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295ec9924b6ff63b5ec9b6448a282c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f6114ab6f51463155c04d0da9c4fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96c128111e0f86776450f2c5140113691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fa6c699a78244ee9e6bd96ce49a32692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f6d627e818b7104fd60a41e6c0851693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fb6a019765f70871bb441c9d698cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e3519047fc7c776b0707b97f17b94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401092376a9419b41d1165cafe666b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ac93c1a99229dbaebaa66e38f2606697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf7a2b7dae60b29ae4263768cbdd03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d63843f1e375ddc3cc1c84b66c5a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99b683a8f952f0c385a19268f9f3a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31035d0d836249b9bb6d3a1344ad2b4d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80979484b621bff5b9f7d2c5f2c5ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7083489c9bc24d535cd1395fd9d9b19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6f885cede5de7d6c6b74da95409ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0648f927530ad588631adb6485e36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d79850391671d348c6fdb5adfad8b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36257e8e9907e69583d099bc70cc0dd0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0cf09dc61feda26f890c2036d3f08708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ecee0113f72be0be52b39afd860d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463f9060c07aeea4a1667b29c151ede710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35844015ff54c0bb1c02888f638dd86711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef232dcd6791ee5c193627e69eeb01712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb38a9011a1e34f004dba98c7a00cdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccdbb8164cd82e7f3118477ce547e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcf78161fc4ce143f7f7f6eb047bc4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131291eaf57b36ee9a6decd98afbfdee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ccad4d57a29796426f45d6549c4f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8c8fd24dcdda92ed0bc4b173ba9ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f8d922d4cf36fdeeb5c2bb453c6df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab28413e0c0bc20a3dbab4b0ac6fec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5171a662127423ccb1c7e8ed58fd33e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd87a881f248c444383dee69888e09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62046da632d68ed2570f1fdfbfdc5896723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8211c122f1b340de3047095f160152724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d6ccd2b8baa1860544927f011061d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77391ceb8dfeb2483e09a6eefe1fc4f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf11037735611e3033c15399dcd68ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9249893d38f39ab99c4a88af05a5e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998b2b40c4b809399e9c1ad03f3cd17729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c76b18976c9264c361070c6ce843b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a498c8a65eda42be6ae42ede6a291f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494a7c5d6bc0dfc28e6e76ca1c1aa31732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f086b25ba7e63fd8364e770a20269a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538de6c7f7c3268630c6a21246ebf20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7d1984dbd13a35314b995d67dcaa4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c430883420256a2243ec686a4b860a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f202e4ab1bf3984989c93346e7c4388737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffee2f15764067492c0f626cadff13738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcbb5e151e2511f96853f76e2a97ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa48b8664841ffa2b96aafe6fcf2fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6bf2f5ce7394dc34baf5994903c9d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f47ddd3e734b87c5360fcd430cb99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15f279b2307efc7eabf662b343bb65743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122b25388e204a67f4612148375e17e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac891b88772a8a1f408f81879d825143745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb8b415adfe33893da19a04b6d3d68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3261775b57c2c0bdfb94bd34ccf6051747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f83780ce6a7d0c83ee3854d6e1a7e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158834d1a43ea18bc083566c581e9fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7f6868ac5b9a799d0023d07e20fce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234079a1aa1ad10b18f0f1cb4b4a3ed9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30816d1c4a1da3b25b1780b1ce772a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c9017a654ed54ce5195a3392a7326753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286d8f95d713cd45ca6926521831eaa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60bc3ed55777723c3f061672e67a10755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d8ee05098db7458b4ff27c405bff1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079064addddce2637d0b29f728c87b45757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404df53434ad9061a2154026dd680a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad984cd6fd99e17774be0df6d070497759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>