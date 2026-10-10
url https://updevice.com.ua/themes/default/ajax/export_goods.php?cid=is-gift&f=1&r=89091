--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b206ad37592bfa910d12138053ac7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584ad626c7d9b77bb32dfabcc62472c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fe01714bbbd6d0002164c1b2387163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fb8d95d40bd7756bc9a9446f18a364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332c387e3ff5a1db0fa51aae0fee5e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdce2f1e52906d7fd8435f41faa5106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e1bea30821cb4856b43c0d2c422bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc4dc0cb2b4a3d565ce336b32fb7a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606910f322ce1c74621f32514b04b7319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b80a7a6d77cbe44e92b459bf04cad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e0406485d3a3c39ac51ee970596fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640453fffe0b5f9d9bfce0c9fd3b372a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89432049d2b2d058ce28ef4b21f20913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57bce1123394128829c99801e3f94714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478d62f6b8211cfa2d1e0934db1fcd115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac6128c6e440e932ea286d42fc53fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982f0ce018430ec921e0487502fb17317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33188de02ae98e984b08295de34bf2ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd1efea719d9ab5d33be847472e5ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d386438cdcc834cc3747d1d804f25120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05051e0535bd91941e4ddbd51add0c0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec29905eb0f9ac2b9482bbb37e653d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5591f55f86a931d69ca43ec78ed8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ce8412187d849929aa991ec4fe21124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed70d9fc7631c6d1290861b850639c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139eec0ef01328c72ceeea77b876c9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fdf9499fb3bee39c79c25dfdc324e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14241559dcafe804fd0043acf51e11bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c33aed43eff53695bcdde539de256529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb7964c92e7517cec4d958865909ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ffd7662ce90a0c92fa19570fcdca831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bf1cd28f54fae56e93530d777c4cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4be807ac7e6ec9646eeb14313aa9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caba5471141c8b0678b136914807c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52e4c463004e1737d43e01940698c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c0843dc564d6affeb75ad2484788336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4525394af24e73b07736f2929b58f2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b2067e466e53173e1bb6833ad07dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6ca74b093935932cfc1a06ec658bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3cc081c61ac0fbe49856244c20f8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955377213cca17585d54656c63e41eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eddc5474d1545dab8d408a338a3dae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ece10e8b444dd777c10c16c3e569443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce88f088e1e27d1946237cc715681f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31211d5f6771f549479a3e78087a43c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9457cbd25bc55d60084f9b72f5e338046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ca3be20c4897cb94fd5ddbcf98f9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fab49a83bd6802cfa65c3f9185a0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc724e0917d38997a154a48a8e8889d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea08475fd18d056b46bbd19860a04750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b591e2e38c0af96e8606b1ab7fc67351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48892743cda2b342c7fc33f9767f23f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd8f8a821a66ea141cff32d005043e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10122107ce3946d235403a0d0312f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62efdcbcd5a870aed2658d0a4cc7bae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de7186ccf1aa8293668b65dd6b1b2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848fb5a5bd2193d92b16b80264074b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d0f59a83a11482290f12b7bf803dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a92391f5c5a926848a1294f46dacac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77513b6cada5da04ff47cae3db98fef060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986f4a3a21c6137b697f632ab098d4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c54178d1e47e8e4f98b586bc4659762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e607fec23b5ccd3a063dda734322b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd34aa94c2589f1d9d8cbc68279f3f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273a3dcc7ee987361910c8b16b13d4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca732169a256fcbabd981d8b838804be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb14d6f8c53679d672cdb8123af017467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dbb2e2cde202f181c0eefe45c761968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b284db471aef04b22e72d02c09bed969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748fec62fd41465d0af26a9376fcaa570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5f9320807088dab024a5b4025964f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f9c106395e740553ff2957d4d1b4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16956e7dd614bea8ce3e3a5446e56473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ca0baec26964596bad8f2f9fa82d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84b6ad66a27bb656457877d39c6c0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d8c73e2138198e45ab7ee8e690b4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805e86b4ce2f032a0f45f762fbb91e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c7bf8c75b455307c1ce30a234173778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a77b5e94efb9fa78d2f4173506a46b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9f94fb734c27e35efa079525e7f7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adb4487323790165fbe03c829144c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eb823257d6beafb7892ddd3ed473382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0b88e38e7a306521627291473f42b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28d8c6b4f913a09e1675af93ed7e4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a0dfa21da46e2f8dddbae0e90085285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633386f6a740d1dab07bc2b94ae3b2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ade6eafdf8963810250641e2220e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d341336ebb80a5397179158ca14d5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f24ef0f31d3edcdd6253165f1611789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb17a6569c6683379a0abe4757ede9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437720452b03a2fbcaf5ba65f3da279691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f772d99ec728a1eeab0cee1b7eda77092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ae73ccda439f476450cc7b770065d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2631117497e2970528009c1a11185d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb372389cfdb91c9a7ccbcb930306a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165467b84ec9eab26a45ae92646252496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbc7229aad22b7f058a9e13bc7a64997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa57d85f048a624b7de9a1acb56cfa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a8273abc0a004b6b2960ee082a95f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2c4ece9db4cae5f5d5e3b8fbd3555100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a8afbfdb00b3752820e2adf03cd48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf25f5f8084223f157fd2656ebcb6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f880de3b18ee6472d57aeabdb9c5c5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39709ab8d69fafa004a10bc2966cd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6999b80115a4dea22bd240e8db65c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af07d7a4690005ebb7e9c72062a97b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0098ca7b09ad39746ce0a3065be1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109200c576493034107435cdd85a27a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8d03e5123a204ad3c24ead6147b70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4694bd031d6df8e5524b29aa38ebb2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73e341edac4ab8851baa52b36b0c07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccec382b9eb83d625dcea6a28d16456112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d109d523a678b5af20ee3bff2ad02f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02bf08f4f693490e7eccc96444cf3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb7182d41e32c4c4e1bd8ce3bb9f46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a8312ee484ecd22ccde7febc92fdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75861fa54f7daaac0bae11fe44237aa9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36614b975d60122a01d3961776536a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d624ce40ce7f9db1007b4184273062119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6260d31ae1a5b1c8d71a98b4e8a0cd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e272855c6e83c87b1d6db6535e421121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8bf6e4fbc1fd7143e188e967e1eaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d01070640f457b4d7cc5bbc104a09e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650816a140603cb1c01ce4a73ede3a19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab5342aaabacb848cb5e1d96552546125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb376825c6616139990d62b33f0461126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6b0d4ddc36c03bb357c009a30a698127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d374202c727519a9aaab7440e3ff29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66723bf8d3633aed71af5939c969e4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210c12f7d370e153209744f7152f1b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1938eaca8b6792db96dea53a6fe751131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd41f9866996ae48f8aa51b86df22a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d577588ee6234ca0707515d767e90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c86b4e9bf3fd1916af94ced21a9aec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6569e211d35e4a11d5aa343b873c182135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d97919005d94b31197a71cf015ed4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784440769b53b4a058010fdb35c96452137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15af6162664127c3e3d054a403627b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b05947adface97a3e15ad06423b9cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737223a5a08dd3c3ab5198926adb0599140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770f3da514667a14310224c1dfbf585141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e8f9c1e0581586b6e76e3972a9750142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65772a5080399e708f9bbdc76ddfda0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a639f2113af2433da661205c792432144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61fdc19fe0172f87c8651389ac682a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d36ac0e5b2e6e4df34d9881fc88ee4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a0635dba3eeaae8affd99f49a4887147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cded7f4752438b9dedef6ff35dc942148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd755ba66dfb0d3272f134761e7a1b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf22b05babd00e9e873771180512ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d7d485c8dd2d07d04a31b60fb1739151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf02f7f0378150d50a6745d8777629152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467d12d23bb00a560c5fdb2d8b5daa7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e535d175788c6b6cb50fcdc8793f68a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5e7d782a9b8a531962a5703be10e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f38f45456320eaec69329ca68002b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540460725be6a2167dec580654aa5e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f8919fe3aab46c090b3418c7d0fe6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5973f539f42d440af5ce6c484b18873159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f77f9f0e70ca96ea7beb6b8bbb8179160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc841aa1936afb63691e9e2890ef6d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa3104d2b32a74dc1099327a62748a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c16441354baa7392135c6c6d82b349163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6264a8da1eccd3dd39ef332d28d910164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f573c704b3911ab1124a834babb2731165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dc4a3c0ca0e5122b42e9e4907e061166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaea18cbf1d81537fb4a6a10a84cf0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329db8d4a8b532d08b1316a2ca6d5817168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249eed93c6fc73a16bd0def75225e1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353b19c9674d83bb4a36f7f6cc0362d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e881daa335aba388cf107c4fd731026171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbe8d3c033b7ebc27b5c760aece85c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ec4257a0c094754129bd5fd05f6e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892fab1083d0baa155ceada36c93cb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a42bf3b3cdd81d74165fb1ec21577175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ef5611e2b74c151f5ab6939ad4ae0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72820b6ffece09757e0f5c55a2d10630177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e9a965a427ca3f8855d2bce499d6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06a02e9d5e3f1a7484af0c891f62d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5721808ed8dc9efb868a0ff9fc54289180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c54f9227c1aea9a1de43bf01cfc47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfeb4f8b7db59a9b0d933a85a01dbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2d6492b7340222583e1df409c059e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8586923db56f2ebb0e3732ca45cedb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db64e4bd100554645d20d4ba7bc5e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c01242080d6dc116e6c83648277c4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362d35f961539b09059c282f3548beb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1fa766a230af64efbccabfcd13ade188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed4b7b4959f1af88d11760d17514b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b711cd4a7ef33fb8e96de07b91cd6ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e2be2842c9382d952177449174037191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c4952f2313a968d4227902b8b6be6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91073daca7ede99a4508da6183e14349193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d7d7c69ae445b8f76394586e36ca6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7290baee25073fc8368c6043574971a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d8e7b538189114a783397671e215a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93f2a5d65059e655b4a7e23b26801b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f3bbf06e624efed12455e24b21a68198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7ae7536cc01acd354ed38b230f225199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897429fe0c8f918f807c2580feff2aae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea641110aaceb804ebf990d57f3baa6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f25524a8394cbefa6242407356c810202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f0998dd409e4f1b042e4a69bf3732203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfa62690dab31555e73e1894858a9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24870b663ac9f141e324bcd0362a3a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d533cc64287fb94b54885899c71775206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1b8ded7b2fab042d2c4caf52b409a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a47f949aec228528346bd4e5d81bdc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820908bc2954211d8d13dc910e52d95209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0270e8e555ad95365300ac1705053bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12818c5ee325b2a7f512c47a6d2c8304211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ab5a92c7fba49571bf2ad5261be9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b128e4e32c076012310f4fca4da8f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5ae02ced286666e812036c1d62e59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5744a66e8c25817a953544c47159e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00f391e98e8e3612e83c3c4b51c3b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acba335d18dc03a2b2fdea3e33ae098217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6c2b9d72459796c6bae5fb700f438218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555c3956485a16622b81753d3a09635219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a0a7cffb02a269cb1fe6b5adaceee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4a1a3fe28d566ea3da33c33cbd15c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c06aa5c996af2a7a598b84d19b18a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d733e6e417f4f1411d9d512b10cd8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a25bb003ca9f37ef1245df53af98f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a89bdda00adf9843fbc092bfebebc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e420ff081e36247f894775221d14041226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dc83aa805c9ed1457651221ee653c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4251c57a40c3cb33f99025fc6974b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50617117178ed9630e7290ebb0242c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96914885b409daa6a3ed58da2c7644230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbc27f65892be301f08f7817665cad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee942953c4d22a1aeeccab667eb319232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd9e2e109c013e280a1fd1ce9969c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d73fe9b96349cec63649092b9c484234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6c72ab9afd16fc693b31b09bc091c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1a0267bffad147d60d8a6ba2cc5e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ae549d9cd9937dcbd6e19423a9339237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93186436adc03e644811e535d3b356238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd12790084f667daa51d0af65ccb8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce3106783f868bb3003aea3404c649240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3829d7e3b5eeeb015ad2805f67cb99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d37f41394f55b13a02df589900151242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5656816a5b62069bae0156d1f63f4e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907cefa68d35f96e27ac4c2800ef352244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc8f2f458daab2a960a3dd7879c847245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685f6d602040f37ded86bf803c52729246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1a0fdc1f6ca82ad82e4154267714a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f4b1d449c33f9fa32cf136f29960f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bbea80a48cb0f87cbde4aa0225d48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0f231cc1e12a0f479d5474c649a65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435c4f99f73ef3cd6c8d956396f9734251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3becabb0c4be36c0bdba16886e0899252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7333e2f6826b5dab7f7274ef6bf27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6b06b51976c826ae02a11221b05b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205ad19bb29b7d281a2587eb36943da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73612a4afa466f26c2b55718369589256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4501f16ec3eb1579e0a935d970b5b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128f96b8ce3cb45b7fd6a10271ab7e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e47cdb16adba3e874190628abcf900259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883780501d46a1d85a386e7125176244260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e98d581e0532cdd506d3ddc17e471261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3a0d53c26ee84176d623295853f25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2737782b4ba55649daf3262c4b11c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307bb67f3c9d5f155220f628cdcfe42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207c78eb17d702eefef0679331ae0cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbca74e53de813ff924ea4109582eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce011f865b75202afcff7de6a136bfa2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97053b4ca4c8718e4c0b0484da3b64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9320b851c5caabf505b25c3e9abd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cfe0f94deb5507af2400edf33bc2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b44cd0ee4feb3484a8b58cd863113b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ea7efdafaeb384c4075b7a9d5d16b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4654fae33d2f08063432e9b03fcdd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb5d7613eb3cf249d6a94f93874754274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655d29666872be3c8f9b5f1f7247a29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019660aada75ee9d232db60aab36d165276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dceb3f5b9b1e29e7b6f088a42943f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae0c4dcec8963890ffb4f0bc80ec8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1760160e7e6352baa4328889dc7e308279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afbc774eaa2df605f485ff7e7e4a81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60638b1e3e866b9a07d305a95230f065281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f9edf24a249a74924ddb6ba4bd808282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32ef1813dd6c5b71f76d7355471eeb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840f1fb8c31aa369411bd0802025024284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db67d3f85a79c2f3a4a167c3a70857285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd4378441f174f51fad6f9eec11269286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4df448154bc62604e796ac94c12aa1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b3a7abcb8a0353ce9cea9a10e737a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dfcd9ad69e2d95a2acf02dcc180e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762738b3d69f8d201b26a371902645ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6c231e9b855b4b83d97ba8e4d59fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7672f6a0cbbb251cce44615dcb1fd4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2208ac0f83acfbdf069001d10f5364293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8eb15ddc93f0e22cea977c44f6e16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f014b7fbbaadadadb92269caf4db3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5d036ccef1919e38e686ac1a92e11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6ea5634a6fa120375f89b33095b42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a5ea196e93ca5e363ec20b70c1d36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af868ef91364b8b80e67fb79f37b7777299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7d83f6b748394c53f6373126d8479300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfba743a4c6c8dd9c5c133477f58e67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee23dc390d8bab974de119c9a82688302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdc7f2c904a44d39573e1346454e2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ce690499d3cff46385b195797a58f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabde184cf42d5124c52ca897a6b8b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478f45e596de5676878fbbd92183015306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe90820b97affbe5c240a31dad16ccb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e376f606cdae31e3c1f526830aee6b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff58840256544027e02a711e93872b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dc0bb25c06a7301be80db2ec22edc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70137d600daadb790415c8b26d42c9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96d41b708b7cf37696d0792702a6d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217b763f987831cfae7e0a307e4dfd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9108106a51f6375eda3a600e30e9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef195e516c7c92675f0af4fe75aa55315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87feeec854c22654112d8859022264d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa4f1094d352f3a2f186c77644d8ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb99be997afa0f1dc2fbdb62cc049c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ed6e4aca3c6bffe2fb5a80b267582319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb36be70cd57ec23d07ef72c2242f0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc63680517487b78f18bc6bad0dc305321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67435a6391c60b661a975400832f5eb3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae07455759fb6162e74bf38f3d312f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036029ab7940929b121b8c948b1731c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691196a674f145c71867b9a55fbe870325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c1a454acc88e231729cd13df21b11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ac4336ee375034aeec8de83db1111327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656f5985caf523886da6b18efe71218328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50194376c27cdeee86c7863231e5455329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073160262dfb5c4b746e1af1bd0a633e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fd20db450eb61ea38a901605a3e16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec014948694fc50909806b9f825aab80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842b35e0e0a0b414d9ef6f4e1d98763333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae0e8770a6e69a467bd3954602a2fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8c7cc0f55c96912fcfb73e911369f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb67d58c941b0561c47338111d51c2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911a9cc95fd954248656f56e112da18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ec27eeb80a2a20e09f1d34fa3281b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dd7b3fe30237a3fd61b3362453d60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f76855745d29bf40eedd1ff0290fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb289f62be36d8832d85a988094a413341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86590ba78c7e31e94ece0eee94ca211c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef614b6bbc066556ab68514f60f82c0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d276b7649b22bce5e389b81bf6c8438344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d52e50dc9a91ada61b302816839eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58de5421b5cb0542c0c1e1bc8ade81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8a3cbaa743f90d1ed0b53d5291f5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23874b6d0dbf3667b3043e0795af94d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efe8ed7484a1dbd157c467bccb8a71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f181a0de5c8939488974a04a40dc82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92891a5dd15a085ca1c99cf9cb9bf022351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b75a5340f9e8cbd755b2ae56b341f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4327956f6ee05db42e257930eef654353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bb3c15d2635a0078893817f5166ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c0275e7075fee35ff196c5b4b7fb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ccc847f39ac8e735bb6f40b973a2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45378f3c95e3d8820a21ccedf77788357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169bd1b3214b3792c19e933b043fa93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c0354c6e3224ad000f2ca0a2fff30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5931a22e30ea58646bb82cde8b44dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed564778ee7f2c17a36be081548a91a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f74435b3b579ba8636175f04e8f846362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23569023d31e713de009a900f25770ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f02c937e2bebcc6c6626dfe2963ab3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818476c3dfdad7fd3418d6ddc4d7f6d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e2fb0b4187944ae7fbbcc8976a18b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042e0821a0ebe6314c87d527dd4cfc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95230bead494315fd5dc65a2df6d4860368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282380c1a357ee4f70bac0287b34b73369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7ab0af55323697623357f8a77fba8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ce3f07485a9af436fbf1ea4d1bdd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7831225da92b6203bdb58b8754be18f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5bf36f62cd73270cb18a295a44610373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90461e3faecb03b7196a032072529bcc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d57a6ac66550ea6c2303eacc10f7d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32943408dc5470b0595b76d4e9a004c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163962e227de2ef8402e32085db68a16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aeb7a2fdeab73a8aa733aa5d8ed4b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748f55d8dd904a82f4b53b3fd8985ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820e7ef92772226279908179a25524e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218b56fd4e3c9ab4beb1c3261e158ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75944451ac90c2da59ff1660296bcea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41336d649c04d522fbdeddc962a0b94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cf8c8a7fb54f9ffa4d5dd95aa7fa9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcb8a273f3acc42c01b42c6bf63af9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c60842aff8af405647e976415abc56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71543e61571dba6db53b62054da27784387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd09e1c28d7a6ff95e9a1df41cf2d60388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a42069c4d0b31fb050219b313b4ada389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f315dea7d90ff73863ea2139b0e16a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4752b0e803128dcb23b81f1a718b8c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e410abaa7e411c493097ed85121de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3ddcf410871072bf70783f572d363393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fac91e8ab6f29ce172a16f8bceacf7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc124965521e70d90e37c650c6b0ba7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533ce399ec47ef0fac5aacb0aea7214396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b314b8e404eb4497ebf5550b7d4f2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092189ca6529765bc957b29349af537398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0d4c6d9deddc423b90f32d5354fbb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6bd12b605e5037d1f7a3f7c07d505400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfff3595d64708a46e0af0cb3895d23401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af36e1653c48b94ccc64e15d45babc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8922cd16ec9be78a4ca409a15c9ca0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180d4757d186015c8093d978ddcfb94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be346c9c2a39e0411974b364dc73db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8443d195f5ebf18a1891a613d23f2cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289d854a1d9b07e0d6fd71737554746407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1d74a88862357618dc4199373c8bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e03ae1341d32af35ccb7a9c0d50784409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7d6f7199a6faffa07a613b5c73877410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a1576cf3706fa154602b421f4b9f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa929577f77d969e736cbf5402a100d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c09b788420fea87df59f00b6c132a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4516b3e0d69a0a09f461d0d2d51667414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321c5b24fb4e3b9541a77c7e0a08409415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd522506d5d5ee26480190083d8300416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fc2f394155c16c1f1079361618866417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12e3f08797658637c90da43b666288418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67e2d68ac890c02e58c47cfc367e9c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423b188f686f427b12093f8639022ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d83cf4a7ed6d08783c07f4ef4cbe4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1db6d2ad27a68e3cd1aa7e2d506b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db3adcc004a9a8b37cb4dba1f2db50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d9f22a04a09348dc2a90c813334e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544aa1388e1004505bb0a3a3de661c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118feaf9debbdd83962acc78ca126fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082dcfc3885be9ca509795492d21a3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f2ffcd8e00316870b32d5b2b286ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136761cf5bb1ef8f0da961043978b8a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefdec381d0e934001ce1609200456f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd860fd6c7730d4fd6f902e14e641cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb426af2de440a9706f5d375d8c6acf6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d860e679ef2c59c43c333ffdf10379433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b53b1e9da4c045bbd92744f20f234434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacad7271ed65408caec4f7ae3375d54435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193ff394adee7de2967037f5aecd12d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfd69b68f4a9fff60844bcebf78c51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093cb2537f29b6211675ffb1ecca052438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b5092fcf35fada7a3356884f5287d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111a414dc5d15390ae656c649b9763d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5444cdb7e6f54435cfdb2378a389139441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f0984224e2f50464b836cf4868365442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f28d682faaca746a1a979f7920c05f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce181eec098690ea7c4f144e4ae97830444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25100f6dc8ffd6125a48a0ab19183ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100577672c301179769bb737663ba556446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bb8b167e2d7dd36bf91b69d34edf3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa6d5eeeece2b83bcc077816ebb5d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192cfb4b2a245466e89676402766b9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58091b43914dce511259a663349580c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ce66db22d9610a03e724eae45a254451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cae7d33fd34cc0d176ffa93af46ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360495ef0b1b16f6b2723b420ba24a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bae2d64fc01e72e3e39d3ddb200a3e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11583c01f6967feaa76077665f2da450455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd60612d83b6c2b2ba7d1357a2018a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede62c4d144424667607008ef21a3de0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dac06776e8b4ab846dd969c7893dc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a6ccab217404ace9419b2daf979d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e7367f4f826d098360e9da51e0d5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bff8dbab68db9ee26e6261f36f8a6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a1a14064ffa0c1d5d599612298829462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa169e82dd521f229cf75d30b21608463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2c753d509113e2fec24a62e524f72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c7cb87d0bf3e451b901afab831534465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f932fd769de5102ee53acd74546a48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca2d8c5a20b977da0d3349355d8ff2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cee27d76eb532b94083e80bbca8f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b86e29c9a03ac71bfab695056dc0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaa265d8d171a49325be55835e382a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d35d9998b8a4f4d306013376e83af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a25194637676a451ffd052b91028e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab20f275c7c8fbee08740ee138ead0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b35c846c921bb78e08434229ca2565474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598b2a5ab256f70402a046f69989b7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a13e5af773aa875bd37ed1af3bb6b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700e87163c6bec83eee04b5bf48a969477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ceaa06193c9ea30a421c6abd4b8a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b4b2ebe67ed369383c146cc3ef8a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f9351671ab1e6cc3e0d5b1d233b38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead05170e268c66993839747313f48d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ae99c978ef20e13c57774cf7d79f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a689f5caf339e50d484ad08501860483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e865cf37eb05910a89f43f4fd943dce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d07fcf633bcf36f231641bf188e95b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce24bbeebef13df8c742dad6da5698b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e120422037c3f85ee0dbbbaab5c2a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe13035bc7d68d4dce5848f5a804377488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c8e766c7af8180de6a22456fbcc9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d89b3bd0ca59b21b8ac2f754901a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b17c2630e38571c196239730243fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d570ac1e3f230081ede72dd3760f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8487f6494a94f432ef70e2eb5b0f37f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1cea684cf7f4bf7b32ee849f3a321494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab1fb5ab96ad08ed63fe45bdec3cc0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c73166db82eba3f1239a4057e89e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7519aa987bb932675af00abf4f409497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7de45d58438827bbda01d704d1e9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc88755f8746fe7503e7d8421784f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63413b1ec61dead25916dc8a78972c38500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940d0e743a7847299bf3457aad13fee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfeff553cb55cfc5219beb4d2e4ebf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a623e743a91edcbc70d8c2c00ec89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e92c2ac7eb0ab94a90b7a6c35e5d28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453198cfe78f3e34a963746d65fda2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a89c402414d1d459df938573c9aed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd9fdc46e392a5382f243e38f5729d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac66e413c5005ad7f3598df6882c84f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceb65b73d2f283685bc8d3d9025024509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5dcc328b6b27549c0c47b5da18fcf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de53b69173cb2b65096b2c54a94869d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda483b1b280202357e07f1263fc757512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d4c594e378631770ea582c1e8a651513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51bd9578717b9d494b5349cb8c69ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a10424c5e1ad0bcbebc6f443335f72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257df03710a5d83943a5e6944921c93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dd9b777d413d22b4afe52d9e935b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6aae6acb5f714e16c63f121390ebf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2093a5ac861bfa7ea99bd680c27a9df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b078edfbfb2b9550f63bc73eebcc5dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c83fe779f1c2e2297371cd9cb2097e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4b06651199b9174402e034572f410522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf385c547ab5cc0f0bf56c825b7980523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7465ad040efa7e74331d0b320900de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883fe0456ef2313e55ac0a127cc5fdf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aae3e6a43775824b5651b0db93556f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e771afc34638616e700c66f71f3a5da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e0301bd50c686f104707ee9d32c79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff509480061e2c362d96dfdd88f0c150529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de013fb9ff56edc8e999ad54701bae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae2f9fdbb61b829d75883f6086872d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74a491b1c3e77256a24861261343ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da7ef7e1988655a4b46bdf56d212c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068c7a161b4fe11366b1a39e4faf6c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf3374417ee12f3a8230caa59cd325535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc74e65b6b9867113c209dd0f8f1ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70947324528fc16b7b1f2ac521296a98537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9db548fc11848f12a41c9ca2e42f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac0a96e3a6368de6db3b6fbcb7dfa0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983525dbccca4a43fee92486b655bc89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac57164fe8d4ec4aa1c50c7edd7c0f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a950fc85199ae5bcf16c671697e30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace0c20fdb73edf9dbf0cb870fa0e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0ebc16a4bd8310946a83fdb4ea0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10124681bda34e239ec74796afadca98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b2718e23b05a989f2ee43146e1c2f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a718402e5a837cbb1d37e41f192809547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac82c26c457a2181d43fafdd0992324548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038fbd1b7b3b61b968a5593aae31d49549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfdee82fe8602d7461164677d38771550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fea2f808fc281ef1588f7d2bed4b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b8c62b211f29ff62bf080e75b8fa4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e355f5475db8b55d77cce7ad2a537553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb620174f914fca9d3675894bb8a01b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab4131cbac11afcfbc94ee2b0d249a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb999a8e87c32f6453c880e6d1bd8ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42a7342c3f2c0b4df6f7cd2b2441e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa733f5b76cddf01e7526959817abd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b435a4c94c35a9c5b2c833f69e8802c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3861d576150a2fdc91bdef0edc121560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5334febb3ea8b6e51f2b403d061401561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1a4cd72b60ca236f33ccbbce67d4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc460966c36c2186a0e268855d76cc7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacce1b163d535ed48598579d2491742564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd03081d0cd2653a5b9fcda759053c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83acbf880bbf41bfccd729c43cca5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f56ed3104b0d78fefc700643883798567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309e84c380b1000b50024ddff98ba67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e61759346df2d9aaba0a9eb029e4ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f807804d390c61c9834e06fd985655570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d8ee6e5d072838f60826b51204c83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a13f7e7f86f88ee9f33eb0c823de02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5adc7e8b51124aa9ef92889fb319d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940bf81f3b42c82b4a4b49c574dda41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcb2c43cb07c0cc1ec6b7cb4b33644575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006d1fa8e8500ae275acb4184c7b93d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c485642fc5bb366c349ae5acc84031577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d94bcf5e7c3c800268974dc3545bb9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34e6baa648096468af30728db34d94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e60851dba212fc1cc4ad6aed161b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c7458a8b15ea55618252451d80954581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7a6105fa161fe68820608eb410115582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5bccb5d0bff62f1385218e2ca3362583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744505ba9fa5c223100ed9f81ed117af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b53c6e2b703a2b25ad001d7ebbed0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db68326298080fe52f9dc0aa9cbc9d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a047a3a4aea84c21ce66cd90eafc5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e7506116381a56748e05dbee3bc88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42b1e0c9599df6e5f1ba8fde59f973589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92f9043b7a1e99984c40b69ce67d84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf00c8b5a7dd2e9170762851908d3f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd0d8d4c86f08a6ee90aef286daee8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03eb8a1f75368753f584773ceebce02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1de9a58571c907fd877fe09238b57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86d2f38f4407a87816693789946384595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572223fc7644452e7aad77cda8b19e8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b78cf3eb2d3e7c3ec8c7ebfd34b8d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5378c39a45424ff5403aa32856732598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22069531f80a24333ab13b50b2deeab7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5d5c7943c3192c0345f6a9437bd47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a109f4cb03f24768486b22b40f5791601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e5877131e6bb6708ab3802d872797602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca0215de2c92b316806db415aa4f2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6093d2463e6576d82f2962190f87fc3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bba6a0c9fdf93ea606148c61682a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58677520a4ba387ec4758bcecf0d0de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876af24a29bfb658269e64da23fd4054607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1706b98b44d64a3ceb0e86d8d53fd53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ae08a4f0591f171b1e4d9f9732773609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7527b717c7ff973755802adfda6679610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e14a03cd31291fc95a8d1b1fd82b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283f6556f3c7a3a8b6e820d97cc7587612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fec6a36a66a326b4ef25633b0de541613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef2ae24fe647c9ebed39814922fe28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbb04f68ae77047df1c82123e6d6dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36f5638a686950dc49f2f652c8a18e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df311bab559e1974a9c414ce2a1f2d1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69befc4b97f4ee586a16255eba502cd2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d78f89fe94060dfaa1a46762d22f68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74446ba3a261fb41dab152c5c7ec9c91620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f961ef83f3ceca60c075af9fe5834621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b2bf8a9735b83a2ea0d40821616b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf35d323c2d2ccfefb4e96261f7a40c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360bf4cf5aafca43b5371ab35fd407d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0707d13cf52e22cc11f0f064138ac7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ba360df9aa1d809589134a66719fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd93b334590a8cc2c81fa851862538627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e826599330964a6d04dd1ed6b5a14f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a621a9d76db773095743532e1c3056629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ee347cb3ac2f3fbf563fadb3fbced630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bae4e22bd178d99e97db71b02e03ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affceeb19275ff1dadc157d65fba491632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cfda5e526b5be70171bf64e69806e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a54475fffaf239125a93f8d955ca2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eb630d14bc525b8f568a4ff99ae3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb12c14f11d3329805158076291c7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75c3fe7c22db11382d7e3b6f904756637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4727246839e53acb849ff5d3db6be48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d4d04ecbd078b7f212f839b4b60aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f97061dda8ff44eb1616016946772640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0e36f8b1ad9a3e5ea8e7fe4810307641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8a9e50742e548189c62abad830834642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38b00fb9d63340b3bdf8ab9c978c8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80564a5a9b885d3af7fc764f4f7e882644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9a6c2bf89ecfe6f01414dd22d78cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b436c2515585cd060aa221e2d1d4856646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161e82f8f73d401cd6879e60bc92144647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8c0a4e6ce367c48a39433e633d425648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783dde60c283e4613e5b8629ac76b3e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61701107ad15db04f27734ddb2aef4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea5f2fd71f41651959faf25d6e1eaf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43ad4d0b0acbb6f2ad43c49ef254d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aac7ea1903fe4a1185670769e6b96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde26638ea1940b1e1804c36c7066405654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4afe6da2ecf9d67ba8bfd9411a7f36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a5a255427d94581e509fc5c939e12656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431c898aade4e8a67d68f993cd41aed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a6eb450dc43e0aaad08b0ae9d20a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736aa022c0e214a4cab23dc4d45d757659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ec7140f7cc40902248f0955b24195660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff77fa6756120e0eb7bd8566eb69b40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a6a15f45a8a5d794d9f6c9a208913662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25935e886d28fd4041164dbd1210a99663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaa7fdd4a17a800844ac7df1669002664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727eaaa428fcfd44275eaee379ffb65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd860a8789ca7cf83653739642bfddab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fd11bab453f3c15fd38859e879d20667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2eaf0d5c86f480cc5ae708f6c5435668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76dd3de9ebec8c93e2d3ea0be14aa9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc734c74ba4aff4026aa480a852972670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e354df404e42177f3224fd71e2bfc09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769ac59136e7071dd3c08750d946156672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b456641d344db2a9d797f83f75dd0fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504d025349996ef0b9e6c5d3e5c65c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770c620ae3b716ae14783e5320ef8f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29339f5f721f67634b844bda56f51764676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7dcae4947209d6d4024cf005153c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39071121db9b624c6ae5148278e57b2b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e616416e4c98469a2e2629cd30389679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2dfbe158622d937fdc0c0fc315afd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4fe273e428b9bf343fed6eab1d68c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966186852f3d1cd15349756e4b0c800c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade85859c0fdc55833d68e73939cc748683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36df5419c252e70fccf2c2a0d06b31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c43b3c11b8c53d8f654a1d217d2b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402c7edfefa928b8f26303cdbeb274a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05774328920544132e0b77421ae3bca1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e56767979c48e45421ed35252caef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c646b6829973d4d8ce6eeb31bb204689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f49a663dd1db1ba966cb001147003690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d539ea7c039e6bb1a8c699e7da8e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a2acc3b15fe328fdffcd3d729e155692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8003e0e24f65738dc7fa3ab851d0d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4d40c2f56d7f565404f935e569ed7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dedb364956b6531d59bbae2cf0887695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c51cf621d5cdc5102d0e6cc5f3e05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa6f640fe162f8a91f6ba2f54088bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a64a8f51f3abf414433cd3fd743e17698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d57281ad5bb4a76372aa6f4d7cb5e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7268ac6b3d426bbad2ffce03c57b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a720c55531d6cbb18e0f83aae4f265701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1b79706c0711a4c6e632f25aaccc9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c980b8b78f5d2a7de1664c2092b06c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288ae85f4f204bc133a87e5c91bacd8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a0806cd2e2f2346b7903ffb4c5330705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703332f9f203263ff2dd17a49eb9af31706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde8b7427c75fb62f57582bef36d712707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40b685329b377e56b1470020f1ebd8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd658ca5152bd9315dd6b32d2bd0d4bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e229617bec7abda0ba445afb415c4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629a4f9293fdc6bf8456ecec8baadf6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7a60de23162059cd87ff804047f3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e63ee011d7e08fbac5831c38ba862f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b88b90737e2dd27218dc47c9342a8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe35f9882fdae7fbab4edd812d4cb61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466503f1c513ea4d8d72b6c78c319f47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e70d456f355173398b134bbcae8377717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bf796782fa75f297f8817fe0f8671718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118524d79b866cdea5c7db02f349387719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ea3212f5d43af36569520c655e035720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa8084be83a50fddd5526677937162721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b10a0adc2db4e0ecc7b9430523d75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e2ce72721634a3ac5abd528e120e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198886a6a7012e263cce2760ae0f291724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d1b7e5ecef1f1fe0f2f7d8c730215725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518847cdbd23ad1d89e4d1ae5d31c041726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3a8e63b621feb4486eb06c23fe17d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc12ce9c8cbc79e53a45e4421e0891728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60151d2c1908035faab60ab3f66051e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae48b9bc6dec9b37cde5ecbdc588792730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88074dc5005e6fac165b051d1d2e0cb6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f15ba133f98c9b736dd39bde44b303732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ed96c532b6df2eb335a7a9942c378733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc08d8a5971b2289246ba4dbc10b69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726a0376b6f5637791cd4be336af377735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80653ed03b90e8f094c99d87106dbe0d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e7072fcd37e46b8b2380a36fb0101737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fab393e1757241ac9aafcdc5373d37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cce0616f0a77915efba04ddd7c4a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c6a9d36352e975b8659244d67156e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cfcec7bd47b35e6bee7472dfca4f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f84fe2a5a019a36c92577b1f98160742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7109e41148dab788d6950ee1b0efa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f26848352f12faa5384f4481e7b4a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a673ce7143902bc28db9d02d6e7905d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e65aa24ad34720f81eda94ce7f157b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a98acc8092373a5c986251f0bde8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187dddb4f8b58c1125455c7a4aa7040748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466226a5b97c23255183ff4b2bb2712749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fd4ea5eb70184c163fff7ae59d270750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683224251231d03562f1be2e53abc63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d281da4fdcda13aa17fe6c2a8c842c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7622961a46e3c6a1618037fdb7878753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82551f0f05159dd4e8d5cb9e9816fe801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2837f68947b7369795d5ae0cdc2af32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6de2ee0f1610169defc4c0488d57d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90105b29dc08e88ed17dcee2a62e454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814862096b4f75ed0d8e86ff345844c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aae6cf0b48f0770e895bb6a6d783b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a96eca37482c0bfb88b90bad52d3c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114d9e650ab462adf5778b9c0a524ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055e2da2537dfa393c23d897f42f8f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466327de345fdc29404f2a114ad382c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548efebe16488016a9956a9440f21f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd96d048ea4976d6b697eb7877aeaab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd99eff2f91b0e32541fde7899d5c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41de46c297c55f11b4903c84fa0a1f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5dfbadb7c1cc61f90e855a7f23a0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c892e356f5ca9e07bfa8d49e6933e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b279c89cbc71e636af16c9ef3a469a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c95b8caedbec332c003b7443c298a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2752c141db17c14201770c432c1c6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde68dd6045a64fbcd76d8928e80e5ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a3c3e4371edc53bad83aacc87371021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56309ee15a6087eab9386cf1dc75604822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa15703e293d820e0036de85abd6fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97ada60d844a8036676948268dcc7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90d2bf0ecc1a5e93ff84086aab2b4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec2c6c7dcd74abfed74ef0a1d138f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24430c90155f5709c403d03f2c54a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086713dd439f41db0da5da3869f7387028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2282e6298fc13a91ab6d59bcc944ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0878b3143e207ac4a96d9089680c8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6229d15376622976f3f283469fee1eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f555eb4cd6df9500a09588412d15732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf440a367285ee3ce9b42ea590826133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72268190ec50d0da4ce56f0fe19672d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71fb63cd4d4ee85e1cc294447bb6d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f0187f61dbc847a1b61db2b0f420636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671b221bcdd160832d8317779c4bc4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f1ce079c37d3c0084f5cd6b69d11738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9378da7d63bfa349d9cf7d35f39f4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8f86cc9099bdea3efd0880837568440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5763f272090f5e402a41e518034ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017ad933e8fefdf528ea8905e45895d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f7d714a91d998c12e6417f6e7581943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0da9e7013f2725eb636f219da6bf9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e07ccbafc3e2c893077fd230ae46345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3600a53900f9574a9f73c1c68d2199146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d35b9cf75949934f45c1af9675fe647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4396420248515cdd148e358091edd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e493709363ac8e8a37ecfb5c7ae427e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90426833f4b97da739b14e94b9213b2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6afeabb35b04765d53968e1c2f57051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab049f4365a62b104352e84b9b218a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dd10159e7d36f3485c93fc76e594b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0f2a93007a0a9bb123dccab2fd85854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1d0d38c094d3ad02aa1d44e6971c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e715d3c71ceff31e18e970fa80e81056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8f76d616d5ee5b03ef2f0b8decad357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40785ecade7eacd607b769b9f444fbd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4fb678eada77f57c434f7c16bb1a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0709a47c9ef813e2cfa30225e1b167c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293711be620007a943d09980c738a68e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6734788334b3c850e4903ffd2d1c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05249d1e9ce6a1129de2e81c50a8371463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cb639f44324aaec7530a860cec3cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65908816085e8f5b77cc63c6bbb1c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3804a74e6ce6cfafd0c714ad5b5c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46e50ffce6eb31c6921ec5f96508fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eb74b18d1b94541f93170556567ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba43e5f6cc5baf057cf9d0248d842969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5ef28b6a972f6c7f5368faa31375270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253949ec055041e94de4de4070effa4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69d31e30ea16c246ffd6939321e30e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f049384b62d3c88cf4aa73acda5ed373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69492777ee8635699445db547354980f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628840b179fc542a5e6c84d752e14fb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cef8c1eaf892602b154c6e8fcb14a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ce632bdf848652f282c1cb551733277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9014825c43f4d2c6dbf4dc65b0472ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774e87312a09be8afb17edc5070e72179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed772f8445f237477716b22dcf6878d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668103adcacb75289a6d52216f3648381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1348b1774f65b1e934aed689a18af282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371077c1cec55ebbc47c682940df59583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97042d3bff24f74026c3cacd6b4bc6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da241a1d206d3b99b096fe385ce715f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c8723c6bab7d4c20cbf844f21fed586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd29628657b96d7946b5371022ef5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8af3a727f102d38d19ed9e4f1451d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5789b0d018e82250b468a92afeb1fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1362340d2e86d672ed173d39801e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b4deaf34db7ae5d85c0502de4c7e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81ff4567fe70a1dca1316942ddedcd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef30d913568f169521c10f6348291993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331210d61666630fca7b515016a690594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fc26de67b70192db13d88a23b08aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9b3bb9478f3c0761077a19f29daa296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae619b522811816440468dc88a1de397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b446dc761d9b2f28c07dcb97486bc198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ab5cf3a8f1f10c850d8989a766e5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badbf15539c19ecc61851db38822294100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f14287aee968d04e3996021056a8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02508df9a06ccad81a84c70d6f1b7806102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c121d8e9d7c2b266bc884f93fea0ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde5797c0f458b0ff94d0b47a6a9be1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed55f4a94f6db6ceb2a0208d28c92a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3134235d53d2b1fc5bc132b681155106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83f943164b4b441033862a25a09c5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99650022428ce2353cec973c449d1db8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fd1ac8e333c9619678044ac84bdee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852242a478ac49c84f6612ed7586292a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f72f24e8031643b87c7c145056459f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e0205ec9c3e041aa4336549809ce1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bac05ba79f719d8cf5e23ce315a5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffcf6489043ccadc7aa41194a16d70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622e353f875663711c5eeff1ef16aac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd525ee3116fe22976684cf5b7fe9441116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33678a913c3aff5ea4105d0db35ec2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f97384d40e302caadb143ca9ec586b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426f2394b4176e3df567e930c39c163119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef206a30dc68bed9abecbaa3c6ade1ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff313722a2b8782d289bf32c079772121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b347929c93fb8b9937b5871aa2917122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694fbc2410a294ccdecd14796e507de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31b69c689d9f4fba3540702744a792124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f723a1da27917d5b84a3568f403734125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286303c631d351b6242d73709aef7b46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa4cba26c9309e510957af3d1b6293127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3389f3432bd7a8779931089fe947d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5464f33bb94bc003be75adae73e139129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f014af5438b60f681381a8e271efa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a392fa762bb3f6322fecba5b6e560131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be18928bb2ca2df0bb59fd1f580aed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee5161f9dc480177a96b66df3b214e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0fa3f6b00598c034f35200a41b2f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9e943ea045d48508afe5f3c18550d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c257ab694d1d414b810810709b9b9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fba08dde93eb827d0110306a3be6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae3e08452c314f63a540724ec2fdbf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb700d1dc33c3fc425a6f0e44987d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0faa949262e1dbe06fe26f3a1e8e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de29531703e3ee286e0003f3caff869141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3546126486735c6357b2e0f354bb1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b8e55503217b363adc1be6db8916e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9482483cb0f11550fdd8591b765d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83966311b3df8eb595cd757456f271b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6478f582e169c34b304d1997a2fc817146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a38c8b85afe26b5d4a62b84204caa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53887ea7c22e78855742fa82f127b0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d2b6c0506a820d53efc9b35593585149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed8e0712c69486327167e583caf744150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0308ef3932eec31ab476b9b495e0a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7812c67a5f2b6e470efc246ac45a749152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b988bac479c501acf25d8f0d8151b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b52093c7d839cd61edcc02752bfcf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f980dfaaa77cee2157f8f0ede903d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4827b74c5c2c84aacfe4c7435523842156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff0af850c72b1e54d47fbf63e5a61f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca2347339e191e6ffbfccc3d693867158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f017dd7bc1093ca2c6362c9c79e6d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862f9a13ab984c8c1ebc7f9019eb092160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240d917224b782908a78b8c4aa06304161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83cfa9cd3be4892545b09061022564162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440855cef4e4de86e6f2a6ef44d9c27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad62b8812686c95dfbaa29a72c5dbfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116398449c69ebcbf244d46ecba558d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aab97eb1c89b6bd1ca05f3a19d89e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf66e0884f6f9c6a28927fc99a3772167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29e6fa54af04c8e0b1e3fd563f7d71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd072135ef8efee746d010dc656797169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab48007e6398360e99d78316625e730170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283b006a56d1c3f6d651438bac513c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53466d8ecac1067cdf35cb7becdd1c9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdd3a813cbbd901b57369adca3908c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9022797d294bed566327f267b949bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a4cb068d76631ee40cccd24c92d8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb488ec029234dc1c4d02225bdafea4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5768877e5a9ec84129c51f20b02e4e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3422e8c013cc758d900376b35cadc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e65fb90557e376e6b78366eb90ba3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76412caa8d9009696cb33681e9e33f30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1ae862ef4c5f5aab9a36cb772a1cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0962ae4d2ddb6823d357cf019c9e44f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487d87bf70e2544b6063306f2ee6e36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918179622ebf47b47d98be47c1b1f549184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662e853a874d75bf5d52f10eb63b7eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2385e5848364be66d3e63164a71ec3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f7f16259b8443b2415a044e9613a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287c88c853f32b9ceb5d408a66c659b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65572bc3b4987b716ab0c3c3d53f16c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f502b0a4fc0efec5a5c76cf9397de70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6894d6831a56623d020a04ae87deeaf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2033b86872fb35c0455d898b8f53e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456ac7815aa5bdf09a3a38807835a5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591499d6836c94438fdbdab79bcdb0c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033345ca5b50320139d3f88f9f513eea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41d6b89bc79a44aa16756fd45fb403196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f950a7e57b342bddf2717581c2c7de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424712c04395799e609879a7f0d5b1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3935c3be8cfddf1684b2444a244e9d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3880a80bb6840f4df579b9f76148f25200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60be532b5592474328fbb35e94a15d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a80f59b5fe64d60952b73105c1ac6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45948531dcb592a44bd3c02609e3d63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ec9edca163b4079720a8ad4d795b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9139c7d47b0f0a40d8616665acc6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223861c11eb6fc56886de1b8081d615206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfceedc8291425e82201159088be603207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494237f680f0bb938389cd343f2f72e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc74cc883bee1e577d20bdc3f8d82e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d3795121327fe796d2005e6accec1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bec8c325041ef0b2cb09165ec05cf1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa44f5423c8a729067f19b4be3b82e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8f463cd9d0c2b66c99c63a7ac7a47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a2bd55d8eef180a57701b4e9aed01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11f6b2f4291c4f03a89b9d277330a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35900ff24ada1dd85474aaf4744e70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466adb8e9f72bf288b8c5d48b7b31c96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee22e74863d0958e6dc90081a431ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929390e53d5416939c0b065eab8c4ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b8e74fbda3fbcfa559121173235d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aebab475f4d7b9972c99b3df65d829221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb689d4640e8b454f35b4051989737222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eef2cf5e5336bf496e79de8f7c41fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137eaad9105022e69354fcfd626a8a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0e74dfa7e02b4eade5f65676deed9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c0557864bbcd6a10d4c449ed80fe9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104434a134b5563b0bac0cd4ca8c5eff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3dd2831d43d8449ab28a6b723d18a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe12bd0b0dd5417aa6285fddd2f1bf6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fbaf7c0d72bac6f43e8e40cbafc39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737921ac0e2f6447b2173ef16cb0d93a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86042b877c5cc630bdc3b59e6cf73f21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb125edb70ededb8f3b20fd39a82e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd6dc3d8217c845b807ad8de716d31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cae9a215a55d363c2c52f5a024a0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770579bb12ef3ac7543aa095d9fa3464236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe331bc75a171d7a63cc11789d6cea65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593e56473cd9621fe53ad0f3c109595238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd7db780fa7aaaf7fbf2a7f7e72d0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c621fdb7bf3011de20a9071e1beb8e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eee4959a145a5b07cfb65f96ed195a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2b582820da96f820f8623406c3671242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f3c5a833ae9e13307fc454c4ec5b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bcdb29f6483155418c3c4f6ee8932244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411a90499aa6b4151fcc201677c2799245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359192b7fcf6da68f24c655960bc8fab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de3dc3afa1b2d5e8f288c53560969f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eebea582c07eb4947cfbf139c511a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08405853033957b0b24ec61a5c8104249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493a91e011ef377596415329bdd263b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae1ace8fec5bb1be6dab882832b9e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f35492d66458a5564e4c78f4b19dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95583c6a5a0593d9383ca106bdfd02e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb896ae936759d39616f0d6ffa11a5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77801e85e46ce4323d53c309adc404255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae477fd69b11b635eb26db91202ba9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa5e5ea953881da1edde7439e33974257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6958a7f0d724b2dbc562ba1052ce9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dd5f1d9a6eaff07d811b4e962a802259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12c0a1132ff26de0243c66c683f410260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b935e4dc2923cb4828361775ebdf4d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc96daeb58d0b9d7e5453b29a55d974262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171fc8ee8ec97f9586a7e0f5b0e4580263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459a926f86a4013688b4771bcc17b32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141bb401e8af4fc3d32ad62013fe3fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a60641fef876649ceef7cf36bbcb37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e648219221f66f5ca826bedf21dcd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f8d0544686204e9c30326032564b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1eb94661bbed5a7e3e192c63b6f7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503066aa8bc14be08564da2bbf1e9636270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff726738b94c146191f8f6c0663c3dbf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dee40eb76b7ff2fcc8de803cc7eb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8346b5ce61c211dad0de204bdf28716273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29680401d6781e8c0086a9dbe0ef5c45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee57695f48aed7f793f69ef3d0d3a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b438af23df63819581fe287a3a551f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c139170d8104acdfe6a1d0058f7ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7df029de70df651974e0ce800a435278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e88a767439929c42a276b6cde5578e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526366ab90781ffe1a7f4cb148089988280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33709ef63430b8cb7716c6856c85b07d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e749da9f6dd6e5c4fd23c0294eddbb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adc68e9b48a718c9b1cc6b26b5fa7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e483f2341e40acd66147665d37d488284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb30ae8c2428645489618ac267787af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658484bbe5797735985af60e49048963286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72d8dc4171b95b927b0bdc8e5001e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a734b418bb6d70e704a569e29d16c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9da6d1d204747363a12707e61e2c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44496443b518fabaebd49ac527144bfe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669eefe6abc1b05c62eb83b99dc81d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a8a1f03724cc44c83347297ef6c0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decc5b6672b4cabcb9ca8fef90d8e5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e396a76bb82fbb42bdd808650b5e43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49a34e3f1cd69ebfa28f694d0c6b9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96484c92668bb193679bf6cb27ac581f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9efc2dac0df4ebba2fcd78ea845df6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61145979c84c5e909cc51946896386298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1853ec2862681fe23604666a1a9912e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c441738016acf82748a03569d8c65bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d269aaa3d270aa1e1cc286e44a1680f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c860a81dccf628b4ca5ea2aba90b4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f268f4e9fb2aad9e5e667f9a38adf3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d82901c6ad1646f8f2457377d47fbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed405f48ab230bb955e51b0f6be3d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da335a471bf3d49eab20ee354131267306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823d39fd9355003ce206f09c4f6fb1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c7111178e4551522822cada6bf9d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5b4320739d5b73ed26e96a0a70e59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff698c712407850a4553834cf39b3f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88ab8aadf695f94c0a217a8b079303311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2253b0f7ebb5ab933eeada1c06c741312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88d8424cebe5ac228b30e97e29ad36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a0cdbe36ff22e2c99cc5ffdf4335a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7708c639bf45fd2bac03e9d69e2f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71bca645f0a3785659c18c1033d4a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12df748da897aeee42f786447e28e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965121330baa3b3f8ec0ead5879c2c90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3a9beb5a8518ef2e6342b98c19972319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43d3624f6141c1ddbf7093410874c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc111e44ed986908d9522e542b843e30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f15e114ea7259e8a287de5b7bfe9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf51beaa99487d4a5d7e0ea96cab398323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766ac61b53e9db618329c1f26bc3f10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff05f2917a4902a921369d7d00dace9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20f13055da3905137c7c425620f03b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132c646e43095e46bfabcb6c36b1852327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781e3a83139285a5b901631c2514d42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead2d8ae9818dc6402adc7304a3292a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883da4c7b10b4cdf6b1b3cdaabd2001330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abba5351bc5d2eebebd22ce0c7c1611331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7ede17d20b25dd8c009a462cdd05d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ece497e1e65140fd0cd4cb63a84bcc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda06e9be5cc93eb61c64f0b90be504f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0f0435aa2657fe03e116d8fb15b29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77e897a4f68362f1e24aba16982191336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15396e4506a5f28d8e893697c76ff1c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0049db5897286ec041cb751d191d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c2441396547d9bcdabc81bf460ebc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7d9882d6f39ba5aaa3e79a23e1a01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e37c873c47d1b838d6e2b804a5dee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbaf668b1a88fe27d85352932dd003342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b46b51a9c40fa2c4ac2443f93c5071343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792266ecb64381897627625a93dfa8bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ca169551f0e6b36a73f1b7ecdd937345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f470640daefd526823365fa45a80d62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882453bb4b9d023c93ad1043038ca0b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b203b297fb0b143c3eaec51d13ecf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee2959f512e38f91b817dde0f4886c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142daf0ea689f4de39c4340ba713cee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ae0f5da4b8adc34ba00daf32fe6fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d911c07fb554b82ed2eebeac6fc68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b52eaa9f3ae5ea545f7d5c1cb4a4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28597fd090f0bfaace4d1a850cb62d53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a53f3011d5d93e9e84c561296b501355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e77797a84ae35773ff0c3742c51052356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4807456ac2c0c107eef392165fb1f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68882c4e2de41584d1f938fbab3f9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ef643c336022f6dd7e927160984af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc3c3c978f67adb0b0231017bcb29b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d01578c3f262331f4b05e24fece05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d21ead91921b2bff0062380241e79e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376b4884df019d7d20951bf49b801c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422633bc8de0ce4b7094ea03c87107cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa946b3bc3fdde4c578ba3be9c6738365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81bebf5d3dbc94b2b394afe3c361ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d78dcfe2b75665479e8c0cdec0ec1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c526b4f81f9ffb42b7cd82b6d93983368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096a326a58d76fff2f0b958fa50dba8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432233b5270fe0485633f04f915d472370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51086bb4ed9451620b49d8adf8290653371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58967533aeb6156fc12c40ce79068706372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fb10b662b114eeeaa673822c23822373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a775a93bf2f8eb99a51405b4828b3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25606cd5fc1948d334fd93618e71ec87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28eb018ec22dd3cc9b079c4e196509376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafb4e389279c843d380d40026d09f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf727c9ea46558a1de505663c3cc7760378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8d7e64fcc95d87245500440eb338f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b51f2dd9e1930ec63ead57c8fc76ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d98501d3193c72e1be0cad3c0c715e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeef1f095308a490e61087edaa6acc2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b73ff09dde2da319fe087463b990a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b757e86dfe373dd7d81302837e8ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2cccc8df561ca4543c2ae058b5937385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c061ec57275c3a09712e9938c6d79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243b2b6a4f8ceb5a36d988ccca1f99e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483759a96be04984eaf49188b62c128e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380f3061506e33938acba646c185e7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed162dac6d05f10a414bc9fbf04494390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ff3a9d622d1c862764745fb8d06a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521e939e7fe4532e82d32bca5c0d249392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7539c55e502a3b8aad2404bd7fad95393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39caf70ef0e80c57c1da218ac43bd4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37981fdd8264e47eaddfd8c7cf5a2203395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efebbcd05a0a28f6fc64cb9ba1d389396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bdf912e50ba8fb2babb64646aa855397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc591a6e9b4e534e51faed9ac07b4ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fcbd94936d92bfa7f4935337f25b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fea2ebbcabd89492174d9de550c89f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919517b279c18c63290b307b42efefcb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0e9e4137c2e24beb76d4b05bc70b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a788b4a6c7bdc81d2707dba9903e47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f620eac4ae68d4e37cdf798cf9fa44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8b122605e73578aa95ca80f4c4f14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4065f0d2b3da34c55698148dce7caf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df5e92660939e2375b89f4d6c8e925407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e73d69a67b567de2d51cecad5062e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cb1eee7f4762a68d9f6b7bd31cbc9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772c3613fa0c1a3d4d9f55caf0c691410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81dc3ec03722650d5114fe440e65cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4408422ba63f28f4688cfbb957dccb6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72020ea097b57645f0024b7815e6624413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb696d68f60e2b3a076c22722796ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e73de93163e7022d0dd3855c7bb1d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93c98730d5a0e613d977a200944026416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73a0bcfb1d07ad1f06a585b006fbea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ca6f030f8eb9b4e65ca50fcc3183d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35ba6c73c5951135b2291fc4863d16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d639177571a2abbcee91548431d3349420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e517692e9d30f6a3d088a25283c2d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc138998980748b58d282362aa3f6cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a33195d64355492490fe724c7df56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cb14387a36b668ef71f4deed2944d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f283528b59ed7f7c53ef479fb7781f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148bf389eb56d0fb24f5928cc7ae5ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e72a3287f1c04b9fcb758e89ccd1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b1fa0421106026b96c6c0dd6bfd68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f798f51f23a235c40a04c868349516429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791fd357b71058f0792e13185dcc173430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8b547129fda687297dca5deedb6fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3ee763caf3871176863485e0f2b2b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3208b676fec51033f3245d779b0dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45cee7ea7f8e62bda2d9dca9574d3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bac927b43203b7975f277b25103be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9c32e03c7fac463343de6fac0be04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438bfeb6b2250514b31fee50efd88f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8291e40e43cc25824daa1e3167915d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5941747654013b961694e35885996f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4f01899a226a97e50853285ea6351440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ae52f1f7bc27f5adf1a8939a3c8f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2856f9f3e2074253c4088d6000051dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d0aab46c6627b7a59cee56dd2735e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ba3d57e09a940cf783811672d01e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6e52363c81f7ea0750b10e6831a1a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e410164e1f37956617ec69d1a7fa02446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8a6f9efa2f7038c7e78e8699afb6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba9695c560bcdc176ae1a8c83c4b9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175587c2c49194532b12360b4d51d0a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe189c54ab79834104135bf71ea429450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bf00180b35cfea4234f7b7ce47472451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f226219106ae14695627d3eddbe2459452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80579198bcb2d99986f3dbf1c56251c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fb22ae73ba07c7355c4ae1b5a6be4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05316e8752b87f4156f490b4bc8555f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba26f016ecae7582067f0a45091361456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff6710449622b19561bc16db6ed2c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3860d8bdc0ed9b232bcb3042ab7c514458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835179b130054527696230949f4a2dd8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f932b545d44d899307f5af5c047618460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa3c09bce780c12ec023a5eca89fc6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c2f05e554e2920e6b270b39f7d6a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4b52c0512ce5f2b5feaa0d7050423463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2304fd87ca53a44f946cf3c4cd5ab9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0fd767f7051ec461949175e96f7dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bc9dd03fc7629d207e76bef9787ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4f3cf5528130a36e0c60d21d817a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3cccaabcf369827c6ffbd0b8562e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f69283520d9a3513e0bb5cc33f5c93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2409f57b75d2f1b720eea40bfefa7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff9e9f3a0b86609d4e3352b1a66fef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666fb2548d58954641e88c305e12bc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af83687ea1f4e9d477f06b1a782d37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80312efd8a2868a64537b4b45c334e9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf07095e3572a177559ff0c7bbe94b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d8c98b76426117257c40b1e4035a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc5717200316e4029f3913f2a2d71f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8529be09cd86afc140c7dcd618d78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353944bc101b38fd464bbe1616f3df95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225e00e0bc558916d8c5399c42dd376480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38a8f022aeba55498cbd389fe098e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b527f959677bd4b68180fab5be157e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d53a450988542f157841a50048e08c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac673424f5e0799eb4743d038ebaa7ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e7525094bb4047e4c401eaae2d0fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea77267262da2ce98e3bc070c46e02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a9a386c17a185b7ff91a1672c65ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f892cf1f4ddcd82f3bd78b70992bfd7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ce4fedb019bdaadcaa6883a23bafb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9b833c0f8128c16da4efc6d901b26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c618711e44703e48685d093fdf91c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb489975160f0b51a7f2c337742660492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482c59534a228ef6dc1ec026550dace493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb29317ebb9a75fcb45ad851efa8c73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83a63806386627e95d7408f4570962495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147b1047dd43432dc7911b701b04250496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810358945ab009732cb3f2b99a9d24eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5dee53181f2c3bae1ee6448cfe84d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a6a6c30667655684c0ed39e0b3121499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528baa0d6ad672132da5e6c28e30dfc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694528a4b90d503a8001432d8f3cbac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b45e8f0224daece5644ab814c4675502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489967fd49ac1a602076e3fc25a8236503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017491bccfd3233b1b61e84ec66781c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5bdbfaf0e1280c1e29299c1425769505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b230c10320c4b1f667152d71882ef84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e08b4a13756a6b488120b8d0cb1db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31002b9cc4662ac9d06d60f99689406508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1155fc267e5fca67adefdc3f18eb5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516b93e411739021c63b5a0e04a8aca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe4adb9b30436c2e7f05b8892fa80b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04c7749a9271bedf2fc7f22b82b22c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedff75fc3b425068b14b6e955ad219513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d60fa90f17ec9ea3eb90df388bc316514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf0cad5aefdfbf166210e933690c8d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906dbcd785e16dc8e34aff221ee558e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fd4ee66a5bbdc79952de4fe2167a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ee58d02577c86df7931d06a0b9809518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b67b8151d24f45ac39608d5b8957f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2d0d111a8fc0f20519e11a27eff82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e520351e1b286795d3716f3f3a0eeee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d51d105613c59cb8fc8eb08e656fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c5aabd8f80b7b454578b391a45416523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a12feccedfafbd97b062f38acdb24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e675d22620fe3f2449955ce67a804525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace636c3879e8100c09ef8a9c68e2ed8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a86b862123afcf12f3e089bb21b15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648844aebff618dac037630bfe711bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea08ebcc95713e943a78104a3d84576529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0392c3898a0df9c07d61838a7bd355d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59625cfec311819679f3db497fb31bb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21b6afd5de48a2ba8eb3309a6f0246532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32318e3f52d209405481d3621902ca9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d797cfd9f99f983df54f64f320df507534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c130f1f5900986fa853198990104ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3bc2114d57722efcc1c19236d39b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462576238931558bbfd0f7cf9b0641b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c316551ed087565c7585b9f53ff0196538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab350307e8fe2706a3b882aac914b5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a57d8a31f872ab33d5906a6c510fa1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f087924be04f67db6395e86c46bcd8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b70a58ea6e90d3070b3b4d80468b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e72985782d4ba9eb237d77c0cbac58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f26ca6d1c16a51dbcfefe783e2a97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402044cd7e4ec57577ed1879b25dd74d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0436384c5b46a576385d88963d64c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c8859c011fa456652f8b397b1ed47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f58842d07841e2cbd78de80a8726cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d40ace930b2bd3ad909a70a5410cbe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc39f1b8b11ed7b05d5067b4e820dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0b8e9a0ad8521ec67bcb6ec03d643551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7172c2efd96eb21b51463cda24a7dc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e73c2d6954ab15ef361e87adee872553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e39a8f9ff61d49e84a55f7e57e348554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a81ed1b708977a1acb4f30e4f51ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abecfb89d02bb5c077e8d70f7e4f926556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b820bf4067a2e935a49a59117ff54557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc724ccdc62f2336c0848d9e362a5036558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11237948f84dc314af678a898d67cb1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc6ed94f9d3107b79d9a9c472d631a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a387e7d1eecf55a8db1bcddf4d26a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650c750c80c2631d46c66df85b4f439562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569422e313fdbbe7ba2a332efa0a4e38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963e8847c1b53af496f84466a45869b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ad534e091505c905075c7fd662606565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf394c1f0b7ab57d2017932b427367cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37717dea39a2fa7b2dc5fea4260b2bfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da35a379302a508e0c29289d20d2f4a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c941bb1869b0e6e24a643b6b8b6e1d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2925ab046c57c0db913daecb5aab2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ff474e5dcac877d1ce6c92ea27c04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1a3ab3768b3cb31c31c39d5ec47ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a49847c470c3d23d56596c2ad9652d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292b2ff1e82455d30f9c6e2dc58e9f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e49c410d56c393189a9268e3915a55575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95382a470d8019d9c6ab3d0958a96332576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc6f49e23873170a586ee0fb571cde577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55988cf30b6a6c7e4c0de092ca2f14578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713a1663fe74ac06625855da6430638579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d54b71076f5345bfea3a180200cf8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d098f4ba4ddd06e6a48959d406b25d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f695d4bdbedb203b54cfe9f13d28f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcd6d75366830228ede6c3a2006660583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589639a61ce1571b5fdf67213c5de27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f047e55914a041aa274d7f551784b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef952c7d25a17727ecf94174ad44290586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7bac3cb43aaed09fc9ce412003750587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd6d128c77ae9fb86290cf5ea48588588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5e74404119a840b8ea647b023de5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9918021b00e35d8967e5a7c45371e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc8b79e5740bd9001f21213d147ae7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec47f0dca0ac1c81745f33eaebc8a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316888aa98c3866f51b8ef4baa71d8fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad237f1ad7dcc705fd1daf6cc9fd69594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d803cbbba50066aeb7b825ba1a9bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f472694dca34c16bd1de66321366b30596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac49d9e1fa4ec794f04c280adefc1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33080b2b54e5d86fa556960afc6a819f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c712968f076a5939a72f5698c6077599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afd4d131413d2e1c94aec9525f6d43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857ecd5ab9bbde9fa8e360aa42c074b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810bdadfaa350eee96d724eb3249c29602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967015d3bb714d46ebf68d8cd608b2e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a05dae029e4d68d0ad3a18acd42cd1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5142ec2042ec9cdc3f9ddd9a5e764605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592deaa37330e4ff095fb79c499780b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9f65f0398a8363e7b53f230224c04607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41bc0100553c61373febd4f0d803e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fa5fcbbad16c6c115d46fb1a6656b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133674f0eb91d02e28696ca95642c0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f61687019157a8f3f568e6b6cc7bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5316d72f1243f709d42ade4d9a7ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c49a1fe37ae5e4ff50af024c59683613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89365f1e07fa2633d69e0b57875113fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441cef03d165106454ca541a95b8d19615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981985ed0e3aa81d36b3d94c801ab76616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ad05a97fc8626d57d3230aea054b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121908d3569d16cefa28f06352fcef69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f21286ae4a2a0fc8545217ed9d014619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396f4f119f6e593d3524b5a9dc2fd96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e7d9607a3710bf600d56a19a14469621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b2ce9503aa35d252b4b2a7ec72da7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17e141fcfb3560840845388cdc6e2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c85aece5a2d21fecd180a6870dc965624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d269263a3726d2ad76a7ad03e3912625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32611359a6ce964122e41f52784b1ad9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4d2ae2c360f0843971d7f15190bbd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af8ba12d93b1f8f86bdd4598a0e7b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfe6c8e195fc258fd8423d8400aabb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854683b93cdc143b95984b090db9491630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60125bec992d3fa4d24a7e357bed32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0406a3b195aba44b77fa06438a0d3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51296ad728ddc33e375b06f04db3dc9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee27201ecfdf7f4cf8b15e9dbe3a5b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6730b11d693f4252c3af2c9507245635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6ff7ff35d41f54be172256d441461636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177ff72c41ce840a8edd13a00d136dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f018ccf4e1499d7f70e72d6dbea10c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167349dbbcf1a6b58e6db9be2e24f1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de516184da91b148e60c5dd8005bef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d8d69f5f8449cf47ad35479b841fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0305d722aa4859d08f59895361d782642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683ad372244a9c10dcc69100e53a040643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fdba48f375b0c20a6fc29b2c1afd7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e2d546a47b33fa590dd613fe663b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c3e25e33531dfe2dd875145999ef9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005865ae709f7ce20698a952ba4fb78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f5c3ddd0bdad61ea09546e01c9a67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552dd3bd74635378a7c0bee171da182649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f097b16c1d180804fe337211fa636650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0dea43dd930e786e57f3eb88e9ef9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa4905251657e0915659cbf123918f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce44df5821b1bfd56e8c6a4aa204a66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298a978a7a849a81783fd80d1f1bb67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b70eb2fa51360f93d69070cd004b99655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43084eff1357cbef01b884b5505d8d30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25f5bca04659086eededb8fb2504c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579033ce46a5c2d7caa51ab262ce085658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57c37b2b8825d4067d49f9d816b386659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcfeb85906a1224f4656b1f1ad2ce7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee117e653bd3061c847bc0668d0eca63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462543cdcb079a8813c0e27441c7daec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2e5cf3ace3279c2c7ae90ab2edf7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509747029957a5efa835196fc659b4e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a227fdc0bf9b34e8967a5ae968ae707665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1bd3bc5b5df7dce55eb6815abcb27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d4162f17da03be45b106447966fcb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9e430e6bafc1ae95011f4c1e741d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74da6561374b2310fc3b142bbd6daa4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b57e87e6f226cfe201eb1772ba435670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b7a8960fa09486fbe6570eca84952671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59c386f4f4e2392e52f6e19eb1ae0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d8778f4d1c7b59ff6d16dd0302d3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b3be9cd2cb64efdcc02f2d5b71b71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820725383d33c6461f578fded52d53c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b432d9449f2c62ba183c0254428ff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cff3d94c41e436cb4bfd248ca886ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263c2a6ffcfd405d47670510d4539ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69349b3654b692dc13debbae0b76619679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8750e4d2730340ba928a5a4a591d30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c7b58daa9907c6279d0e359b9f432681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fe5b898ff003317b7f5fdb3ae7866682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e377397e0239df1990b49d258de30a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddddbdd434d1f6b1857b4f654985a12684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c4b3194c7105b30afdb2a1728d2aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27c6134d34df1acc4fe4f7aa4c6e73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1b81ceb57cf6231496e767c5ff769687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d507608fb3dce29f728679f7c920da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ffc096ec00cf5ff068beba2692f80689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9901551260214c85a8e8aed57c03ab1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff319e1ed634bb404f805cbbd04c7cc9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655ec825a8def7801ee55616a6ed281692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7d8e37b6823c7ef8251a73f610c58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013da69f4affa635573ba1a350ec07c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42049e7b004350b8662d2f121ee8eb47695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a063ceae43bd180051d63476300da43696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9723b4f7ff8be496d956d9f618a4a8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057dba843723f99e108922e195bda47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bf67c7e026cf320c00782518fefb8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284a3f0ae1152d95193a0d6f9c5b533700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ae5bdd66cda186209f11892956d1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445c1b73812cba4d58b331272044950702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e99751418acb9d79c60aaad8b88381703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fee8d392ed661587466eb5e2b5521704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659a331ebcc1e9c7819749fb6ee5568705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6f8c5ad095b57a236cf49ad32e33d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68add37ed7763e4a1480f126e0b282707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ffde178b8ec6a4303c6ecf649b42e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa8ccb9a5de2846eb67d309ba7dd54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef5838cc18f27599ab04b4c4a6c253710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb26b166983d930655b51fb873c1852711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b77e718e9ece307b3a55545ff7397712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e87d7c71c4b66ab33dc9d9b5d7f9f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468f345cf91df01a869723be111ae50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfc63c1b64fd639f1ac9140f7bb2ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4eee4ea11b325cf1cc1a635bbfa6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03002787977ff542da500a9251ed59ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604ab5b5b6f807f3e91d3d1e6ce9b01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a7b227afcaab6452fe4a3b9a1ccb0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eabfbcc9e6435f004c0a70edce3d98720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d035a4bd720ea4b8890959c2d91399a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaed6cae79a5dce1b1bef04206f9c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85381426839187157035b5f210c9ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac74f10c8c5ff798de379a6190b299a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00adaefab712131cbc1e81db15003fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1b773cca41c96b9312bd607a4ed7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c0fe49dd1875102968a6c08400475727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212522cd65c448b077421e0306e6b44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5775417508c506149fb27107195768729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df290cc2f84da69b4524986a2cd9a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70cb1e82b5b340a665dbe0d02da685731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de2f71b281e6a8e65b54f5810e47ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9ac68a423e4846994404ef19b892b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0456d7c62e89ab0174e7be59000da55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcad854391eaa3ebf6ef0069e3e1ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4204d15ae7eda0fa73cf92e79544c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670e798ed24b70e485b690081257b32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b75aa44e9043b5dd026cbef88da0e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb164318cbd429492b39b9eb12bf30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efb49fa8598674101c18bf749cb714740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a40952f2d4a862681b2661931416d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7491444b7461fcef948efba9b0499742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67232e5230e391e2054dbd669d31644b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7effae21fa25ff701a081480673cda744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a8d8f44c371d9a19c9a6f4f6c3ec5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bedfcc36f28f85ccda9bf5d298e0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e951ac9a2b0bf74e36b4072ea1e6d20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3e3af2536ec304d5d62d6ba2a512a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7424e52754a572b0aa55380306363749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a1d10b5eda26fff673e7d786cec4a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391935ae0aa0f97a400b45eebeb533d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120df73e7471edf31ac872459bb1899d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb2fddca9802767ef2286381c4ac16753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>