--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d800a98ff6baf1944ecf80c0c9001d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0fac2024b700801290180a2efa5cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975fb164292725652fdd10d6862a49d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1590598b63a3a0a845328b1c72efbc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c130b7b9175306afc4f62c7905f105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e22f38c9a13be551b82abe3f44dc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607f46f320c3ee002c988432567250f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8465ebda414bffe12ea0f4eab8cfcb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f286bdf34c0a9d4fbc6953e7856599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6f16d5d571ebd98a1fa084b130b0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e092b3683b859364724f84abe3747811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9169eac136adc2ac2421f36ce6e76ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc435f21d8c91f285f056c0a010ae7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71e74f4013fce1e3dee8917c6abb7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9019589814fad64c39370dea1007cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c70ca016bb686e8981321974d306d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6789321269659f2656fc4df6f9744b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe2e1ccea5c7b14d22cc3906f653ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eb13769edaeb5991b15413a7b6a4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbf3c83693b322f23090ebe6b7432e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eac07134517f5373b4781230f46cae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73006eb9e54265640dd0c57010d393ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931133c8d14fec9820e041299fba848123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1439324036fa94b6135cfd5a354d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca29cdb7e327ce6cd6aaf5066c401525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124de83b26d47a675e4968fe40a290126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86047f125fe4487373ffc16bb77db7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6baa5ba343afcb903ce301094e71928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba7ba1b53709e56ac49d0d4b86168129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656ede8bd89c73b748bb17af01e255d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96d240882b2ddc66cbca0f285a80ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937e8620bee6dfca9491a267a1b25d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f818df821f0dabb8852da10c7c86233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a928c65c6a55e28adb1323294c9f5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cbfbbe74d836d94836c29ce97336435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c148efc26c90aaa747e07caefc6fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b6bd7b45909d1031440b4559d727b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbe03b9d2d368e8b33ef8959047c1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81825e48b9d4f0203c79704b8a484739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073873d3cdc884aaf04cc9fe844b08140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfbf2ea30158011f82cb916f1318a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a8a8895673bfe8a255b5ef9c3a05a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565dba4859d67ab21f81c6d6775d2c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb362e53dea3f754287a733190b8fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aee364c33f265fc5c16d56bceb5ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac043fe3213af07f8000d4ee83e8ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be82d638ec47e89b9047f95c06538f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfea5d8849eb1cc64f3b39517f245f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec711679ab63c06cdcc18d6a0cdaea0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842b42043cbc707c61fa413a4d768f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49830b0bdf1e250883cc38db2204ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b01165dd2071ade0debc37b60996e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77e666a3ea89766573da9f42d8001853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba76b9f05ad370a171a203dc4d5125d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08201309e19b5d75dd1eee511949b7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a7aacb07fcba8cd97e7e03b9034ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718856303c7fabca06a9235a81141f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ebbcc24e4166e3f48c55853a6658e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093db984caca77cebc2b2d210883616a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb496396bfd9ff02c649cc99555ac560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117d8d46c9c00f2ad553fc59cbfa69661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab830efa1dda2e0109b7aeeae01f48d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a559e1bfad0e321ca77f382245d5c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16057d703d2aa6d142bb39fa65617e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7030284d74d4b393bf85bc5976db165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca30cba11fb41506ad12a4b6e41202c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55920c80c20ce2de55731fca3404a3be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aec9d3b4073c0d97f229ef2d10738e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6896c9a228d12bffc53dff1b35a6bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f8462adb24716fcffe8c665729eb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c406c62b1b0cfed63340ff75f3c3e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde661c8e56d8199c3abcfda6f7507a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a74f71755cb86e6444db04f36d2d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08417ba4b0b31a110019219be713da774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733404efda5e2f68f3eb3b786ae213c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e13720ede40d15db326cda9d404776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa323457e709ae26da25f211b279c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e8c51bfebfcef51c11101d5719eaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73f6e4b67438a2877855d5f2fd612579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1bab5f131fc96af4a7272a3030cba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a81b7553994f3a43d710de0d1057081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba74e16c4acf3327bccec135628dc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df81be5e087b98b727f9c5c71f367483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51a1ab94ded013098fb400e248f1d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176739d6a746c37ea21bb17bee7d97585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44b2f2bdfb41b5bb76795555299aed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704ebcb5f0adbf382fb2fb64148678d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cef4c8eb753f658c4395ca8a0424288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9add42083dc48fbb305d2a6ad26b0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b62a8e61a37b31306616b0800a6f9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6b8f0e4785611047be48b2a72731b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855b6706cb57e9c325c46d6295b3dcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ed235b1b789053fec4b6ea9b85c6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab13405bae99754d210141d0f6c2dcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9180b5c5ccedd468ae9e18014d3d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb150d6f06bfaae0b55778dbd9600296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28f81ee028279e029e4dd19a4829c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b586b9adca3f4eed1a9620e9e646398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071385dc659e043e6e054c73adf919799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7ad778413fb8150002c5a2ec28780100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa931646b671198c1cef7cf7dac87c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2fcfb12f6752102f6e730f7a53eb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5ea9e02d4484ccaadbf21e7d79d1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79b73fe31a1be8ac245463c58edad7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fea2dd0e3b0abf7a87dfcbfa202e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4723057ecc18dcf1a9ef2518ecbd3a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498cf5466707f4fbf22d85da064ed62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ab935d2f06783649cf962f9e10284108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c32175dbb7c697ed3e1bf5b3181a56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21447cba6730dd62c1d386ae8f46ba7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c57f11614cee2e0305383fac84806f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ab5c7c46c6b8577bb7f442a6da37e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a393719feab62cfab3c3f2093ad142113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28dd4b37c8a09b58c0f5903c85ee5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70b60200066145b7aed1daa18e5f06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9696b4422bb178ac24be4d91752de79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a956ca94c258de6e01c1079bec506117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d20c3cf93e64dfe7fb2c594c03e156118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8bfe6221ee4a790989c147c9cb041119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4842acca100f7b7d425c9ce0fb99ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977628c5f428d766f30dfa118cfe97f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf847bfb6c033688ac0df2d556f6470d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e4f5d61da3049a349ada040ada2e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa59b7d51c705e5bee93d5b98470be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328a9267a49428508c41b82c1249d88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266a25457d0f5cc50a21fbf2c2e9a4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31201f858eb5e082b9b33c3b4c799c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9ac4ee7e1b220db78d47ba9633256128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443956573bf69f8308d8a56decf76ea2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50e0a07959f341405c6ce9ba1216bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f3f7ade83425fb7a99a376ca8d189131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82484dd8a7ec7c369cd0f8ee78fd507132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4de791f810095b9d4a2e46a56f6e2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4c2004d3df7a79f68e815116feeff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2860d5b1b571ae626afe10ae71aa6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2774be287c9cd8cd6c7e44975d247e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b160ca6387f68855e24d44bbbe2a767137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9cc48b26bc9a8d3c4041f135516d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67b4c568be76240989ace951c325e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e70bedc226943462c416751f0ec8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda308f6bace5626025e6017ff602e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca381f30acf7dae4133bb65d529cab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102f2d688df95431b7c71b42c5cb62f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266e98a5dd841b22d70cdc81cf2bc29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ebb756cea6bf1126082a4bcd6fedd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff12b9bd85918b001d7ac9b45b7bf01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b8bb84e5917d5904e5a5dff590ca1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0c9e4d58aae919fa80d06f7438e8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6564867ca03189e463b2c0919ba6b9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735007e41efd58ebb423def41d0a822b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb50def62ebda5785bae0774acedf1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d34170c1edeb75ada31e4626f2768152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37910ed51916d5af97285c7f7a2f295153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748b3bab387c09cfd6c297aede77deb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf48c393027facf11831ac4e85d1b81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ec6ab9558830e365394dca81f5ea4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd31029c7c3acace85837176d821b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1afd6ad959a40cf3cf3f19ea7fa27b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ece60fa161680204d6889d547f132159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a40b781d2ce5fe7ecccb0f49523c9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e990128bfaec65170bea39bff5626f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe555d95c8e1859366ae4764ef914b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52b8c961966d04eaac23ec766271b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93841058b36530be904f021f7ae1f535164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea878618d1146da4eb6490c0878eda6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ef62bb9e2f06b6f1dda1619b5ccc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc7fa3339dc7a8196150afd82af19e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125783acbce1416e1a3db35641069d7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae12affdc2948f4dfdc381236a514d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5ca4709c959045cd54147d80cd209170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d14c6241a9b22c35be220994cbdc7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee77ec6de43f34945bcf24148ac2282172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e51220a31ec78e852272c178513622173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e2e8d79d298c14dad36c1059f7526174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a71592ae56b90deccf0497a7016456175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72941549560099b372ba8d1c7340856b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d34d7c00b252864645c178265b7de6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cfc8408fe354858433e3390e590bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9d1cc9a04fce37c432e9160f34483179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cb57c15dbb21c2163ac9797f79f02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50005f0d3e5bb5e9221a69a2bfdac36f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a50e56b6b09fb5f61f60c3b707b9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc97c7837af3cae5bf01fc2322c7788183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0b0b92317486a0f2b53692502239d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fc743a44f88384052611d258269ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5743c94c6d7a1cfc7b2e86f57231ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac23ea34b85d9569e58b7957fec7ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e16ec57252d40739f5abe30b3b655e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f41a3b0c146845165a4fb02423f101189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac2785c6291f271e299d2fc655812c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c767a95ca50feb980a020e6b2a71cac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb55725db5c5d4976a5dc3383d04fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f630df3339f76556d6e5156e215eec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b354ee3ec8b23fbccb7fdbcd8076e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792324d723a6ecce9639f48fbfb0aaea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c30412a693c2dfb6bd125fc7178f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082abeb0f152fa15d26e2a7bce0599d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4803dd69f936b8bc2d437db56c2f783198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319c07852da9e13b55d094169b3dbff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430eeaa784cf637c8527829bdd6e561200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c9597fa429756e9e6c526617eb728201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10af9dbba607cdc6bdd3f896a457d2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4c7e73cb82b072ff2ce4ec842c2fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5e75b2594f071f292e3195900808c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ed02a06633e99f849571356f5fd71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ad191d757519ced151659cce62242206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23b422565e91420384d2443f289a9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd44d3c13c867dd68f3579b44de0697208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b0bc4ab917d01ef192df5f0cc2eab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42e5a17b8df0a15f0c908ccb383587210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8e7b091ef740553db65b95562ca83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac576c1217461b24c51f91ae36484d43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91858087fc0aa1e3bdc00e4b55ca7235213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234bffb02ea8a51e2fafda4daac05da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e70334d5ce424e9df6cf949bc9303215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2016a1f361bd865001de154ddefd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58d1b1cf0cac23ad775e7fdd724035217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6483c89f5dd8b8aa762680cb6b0a84c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370829e1979df6c81202a2b21303b38a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dee941b400f13d21d3245f90542c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76b1d16ce3b29e608996027f7ba5f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa370e2476e1fd033f0e4eae6e58693222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac55bc29f5103d96b5b6b549240cd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94a474f6cf3136cf96f8e8fa148397224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0332376012cfcc8e737be4e00dd786d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eafe5b74d616c74718be689bd79d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b02a3474ad40e3ed26f82e7d92a9b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c025d3827151dc9c79c5f5b495428228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61a18229fe49e02534a6fbdd936792229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ef0e35a237136f0cdec8478820167230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00826f395e4e64d4b8ff66ee4b260ba1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf93e32fc8f51d8463590e42addb3ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a096b0abec4cfae98e85400b9ac03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4a6dc998f0bf3f4ada43219dde349234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935309a75460d00c15611a81fedbfec0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83776d750771acafc260f2f3a9da5956236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34e7fe2ee30528cbbae49c1f998d35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd89f5f3079f28a51484cb12793bfc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb88225a9afa0ffe7936cba93f96db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fd1b8c07dadb9baf9e553dc2459da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884417cafc8d58b7c7fd5d04405dfc6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da350e19d1e1305fd9507025fbef68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546eeb77e7f4acc7f263b21b05d7a28b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb6cfe958aa73a8963e3ed9147fc26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d4d6ec05b00d54c2d2bd7bb70f989245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc28628006cc3fc6c21fff3eb425f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9af89105789a6776cd803568459d94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50c90901400f3270671b26c5c57ebf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab75ded17bdc8db90fdad21de2c071249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a6790b6edde079ba330a47dc69d03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef72b8984084c557c2f1719ec2a4daa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649166f9acd42726e5861bb938ffb3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92b39001ef84aec503cbc6e34a4a92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743650f99424e3a22c6f99f7df5326a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e876e2d730d66d0a44419aaae8cbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be007ac33ab3403f1d9f32f0db2b8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7482e0f4d27e43d7c7a5de8d3df7f04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd8b06b5e94cc93693093199844854258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876f3eb0d00bf49148c37c24991b713259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23545e60d336b3c12b08d2d18d21ffe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196ed54edaf30f80ee34c46a66e9d92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072cb5cb798ff1c5f0d025743e2554c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5ab61a63c37d15fd922c142b83b07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954dc9e10349031e6472575421c18ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad70ebd9d75478e1be044d18539f64d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e478a1fababbe28f13afba0bd96c5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241515e666744e67003a0ac5e2b8befa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a341fa7db130175182bc4aa3cec51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb5d4603e24b4ae532e673ab306659269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b82d65c84986062072c47ccfa2d83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32533727e2cc41154a67f0a96767cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce6461ae7a359b17901e031e7615ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116745ebaf9e235ec5c22a4afd9a7a94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ef32ea05c0b011ab3250104862fcd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69d6f4f0283df366c8a0de41f3c3ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04528c3191e7acb8f01c776e26593a9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819015464f0bb3d0edbfb04a7f269c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d3c278dd61ec6fc5ef65c6b6d553f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363280b209003fa9f903af151929fcd2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa2f6856ebc46198c43a984cacc1ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c91fd9baaf80fd520854dc6348303f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed585d8b4c8746e633fb7b22ea6e6469282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ebd297cba2f3574535df2031adf47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110eb42f6824636f98b6cbf3bd95cf1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f77793cb7c8c354efc4685705aeda8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a49ae31242f26e1cc1cb66dff52001286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3d21268480a07fb551753b74c8850287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c5b641f77552b11d68303b141f49b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceb5e19e2456dd6380bdfaa83ae804289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab9783474951cd2c486b7c999d43c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46852670d13db2fb658aba478fa9b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba754962b67277a4d68eb135f4c8ad54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a100559bcddb6c3322b293412eb05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e3d76200a8547db40660f09b441b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8c6d5688a9199def0a612605d7806295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669f068285c712f8a9e1053b77edf75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f076ddb995a2f8e14f961e6af41077c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244198968a5f3cd050d801a55697253298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318a0bbc2293ee0c0a4ae9edd264846299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46d482cc0b29a7bcdd7dda81ce2c41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af3f58c66898215c893211c21d630a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1679661457c6cdc20c5842b6faeebf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b2044cdd0df298e75d51abe794ef7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c218039b5e9bcbf9e7f07b13a3d7974304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3e9b78b08eeae243f29661ed3cfda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0bbe26b76af901997a65bb976516f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082538830b55611f4b77b97c31c5bf6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cc7a5178d4721caa2f9d2e2849543308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464c6663997bb6647c6109570663e51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe950de45fed1880a888befa73309b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd45bc7cae65968afad38d968615a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71911ab0c8e304f9cbfe77962ce04a82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29670bb2c7b07d7855194908a2c3b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aa03608f5f3eb41b1cbfbaf3ecf2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e5407dcf2335b4d1fc996e527eb97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b56be3515968df66a6a76e6f476aaf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a4e7bfa59a693762207bf183ebc68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444630bd61a05313d50d04dcb7add6c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00853457de76bfbd0c193cf26e6306319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21be2c118960fdfdf18f4782b34d1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b00b020f378b89dda5d81aaefb1b05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bb1cb8ee60d0c360886a3560625bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24c2c5f6a3ce90dacdd2baeb88ebd6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b533db94a819bb98719595c1474b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b35891d20d7cf1292a2ddba9ecb8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b3851dbbe4ac5cbe4d91989f9afdb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab117aacb482ebd7e4b959a4a38c6e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ec554fbe86c98cf1b761c659e9dae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbd00831f6c8d57ac387628c212367329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12a5bc857e716cf6c388164da80a76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26edb7e2defd7bc9ac4f4ba5398242c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b3340f8601c233662255313c7e033332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbc0fad7ff390bd2e15cc9755a13d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618ccc5bc62c49d1f94f93c1301866a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4b40ec48f3701607c2cb835a7b9de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac6945279eb3fc2af744de7449b52d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12710d31be5516dec771b50d6deda1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa775d54af380d73c1f14c587d1fab4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77279f5e556e93b9238261275f5603339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ec2d3b1e47e0e549cd774cbc30eea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5676ef9e7f1bf3ad3ad6922ede95f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736f361f7e5fce0cbf598efde4a18ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e14c94f7125fcc4d682abc5c151d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ad15ed3f8809b9e49efc8bb92dda8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120706b17314409f57532d3c043e7c6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18b92077483686746e18fb9c3f458c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994c2f51a9044d6d0d7ac4ba77d1124347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32025565b0dd281c37d5e43c64e66907348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5aceb73a5d181cbf889dc3e011693349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678951f93180e7e72183a3545c33081350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8435e2a461e6dc813c4a30e009714351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862339803ba510dca5d80cca2897110e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d148e9952a107f3ed8e425cb71d640e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9b18e5bf9d7179d65f1003589892a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f6d858383818f9c7b7525dec3095c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5de88aace53233d566c3a9e0f26eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9add614fa0b80d5b7d02db95707847357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39659ca49da1fd17eb2702ee7d979b4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5776fc46cd7e199ab0b3c7a253e5e59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3723fc8cc2d47c2fcbc2acbbe3cfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b97415a90bba3d19189cb7a4520caa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa27f139c1295a91c808bd0853f742d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce5a6af0507d086af3fc62920c09a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476005b052ad1e2d6ff6021229b1da0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272051ff80f09adb9689895866720c96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01c9eb1fc6e66f5c53789b79197a89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cdc24ff416ef5325c2f73bcbf0c84367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092e6ce2acfaac8648d818866083d1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e35a3d05dd1aebe5185f7f88eb2aed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c13553f2c95c20ba6e3a96876bef3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daef7837951155cd1c9ff807e12bea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b9ceea7ba5b0dc15fdd4578a9b6d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146e12f66b3c32b03a4dc1ff7ab4711373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6cc252b0f6974111c5941111015a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c17a15738d7f8a2431a09dd892a2ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b9195f6cbb3526d5775a326e52b0a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d145e448caf2d5e209fcae15e5c6c5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050a8c70e7f54229c7af3e92da2f625378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615296847c9a7dc0c6edaef5f2f63d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b3d5f7d747d04a2164695d5a5c758380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8c727767c97a5e68c4c230d1f6b69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfdb0a3e9b384dd4d71f85200bd498382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd24b0017a33f45cf2974565b1cc894383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716536aadb30d5993f32ae1805192917384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68981f99da0b68621791db13d5b755d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24f105fce1afe754d92128f4c3a490386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a242d5b7b4cb1cb5916f88c5f56176e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5b5a633253c20a25eef0e202dc2f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b261cf76a56d878319fffd29d6242bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f959f952b26e6b2f22cd5d0328d107390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592f1e38bd0873c858c9569698d4c77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f60912842a2cde4985849f860c0c1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01bce622f55371135c666d29a1d56e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b320a92b946092bab190a92a8ce3011394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d39f69905819d7845f2146f8163df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d70ef053b2edfa1b1ec16da2627a8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f75d5a1b630c989283306fb58b9f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da8cda14c49bf50c4a6ed862f13e1a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b94cee3c9fc8537600864f907615f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d04c07fc32971dea6edbfe5d8ddd60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8dbb58f77b91eb497a91da5ea0ebe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42d4b90e07a9dd7b011788cff77540402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9fbda7a23f1a62d4617aa5c691b8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa2830281ea7f17a62543c183adc44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59983ee488b377e3692f74d5e9b77fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3065c16e97cce63fe94bd7bb8936e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a781f26165e7f5ebd3dc21e476b68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5cc87bfbd8a99f0243a374f252421408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484796c0681175e44c4dbc39f86b650409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bd49a9d4f882c27bfb87f2d4bddc6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d0741b9e88b06a345925eff48e16c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d88482c831f127d9fd0758608df8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84538048d9b70c41bdde4e0a01c00dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edb44b1a5d4abf00515a234c2abf2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80440eee3f7ce68823d4f85a109010415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438302679b1c4e0109d3977baf91844416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ca80c09e55280934502d8aae0f0ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e839b6b10f49bcba3bb01ecdfa0e59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8da5fa434366aa4fcf95d09ed6e16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9e526089c54d71a759efd16c17d66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18e63009fb103ab71ab5b511ff7db3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84886e55b7b298a067603c30e718cae6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df732fd0cfbdd30610108bc86cc6ed65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0749d20926f5fc8e641f0037b7246424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c9c972a78cd211c3f0d13a7ecadd9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6274260b7fb14077cb477e781dc4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d546b99e0b631ea22ae592c939d1ec0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975c6e53bfb43425ba8043486330934428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a78986dbc88e9d7a4423c1ec311bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ef1f579a65aa39cfd8b34d4c8a116430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4c9e4a65ec8ea63c6dbedb58c3bf8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74ebde8e1ad0b37e96d5db52c8726e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef80ee7f5680b9b558b975f36233479433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8548b94291ee3133e54b83a84116a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b200070fee86c8bb6c0a1e3f6c493435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe87fa733ab902e40cc28b8968fd07436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbbb6fd1bb43359d7b8f06ce3eddb7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4cc8b3a6922a3d6708f0141923f4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe05972db5c57eb8a1a37588d0f2aa3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e1768b923a7676c2d8c8975b96c10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d51cb0d896e43f8e6eaa0bef05541441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5939d7153088cb32be142497570be0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195ca13703017f545927fc6746d5af5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11072b8931d121ff476156fbcb769d11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcb517a1d0932cb999ee3361e95fa6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd0ace69373dc3a32afecab45775b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9c4667eeaea181ab6008798763180447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f21169d3470495c713c3d6fc66748448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77240985a76a1087b8f76db291ce3324449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041467d96d5b3d9ed243920b4a80cfa1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24168812c647900598b98079e8bb92c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e936e3e612a3283efc59d090ab047a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3244421bae0fc9b2694e19c3e31791a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48748b20cd1483ee1ce0a8dd2fed8b51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab489ad95ae6848ea0ae2c2fc6a9281455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b482d845824c2bfcc998dc282d74d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd4942d10d8e760ecf5f3842f2fc8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535ce3a93cd7623268157419a8135a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe7c99f826e1af21eb89c2ce6bc62b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b58b6e7b8b0082d81eb36679d28674460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db417526db952300c38d79a3d71584461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb538f5b1edd4792df26bd6df06b646462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d044395742d7e4955500c38622df8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe1449a5b83d4d688e865615067145464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04d7a0de00926e2cb0cde4f6b992e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee316016ecbe5e0e0e020858f65e797466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc917b90373c69c8cb17fc3bb4f37063467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737ad21a2233aa8076d02c25faf6083468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcfa3f3510a1b4db1ec1789a9e34ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a7cb287a33dd9801b2fe45b5e7de8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b4910c7fd790db401a26cecd870b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152d1fdcb8b2f5addcc2d3dd2a05ee7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71692bb9a5f2cd5551e274e083f52e1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9acd3184699b4b77938b87b5a6a9eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226bf394860e7fab4148d551f02a05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aee998954ce897ce3251b2c2ea90dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4d08f19525dacb912fd06d080746e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73354cf24ac9abecaaea11093a87be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaf975adfbd560e7bc340b817bbba6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9f5ecd37f57cac51b48bc675fef38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c138fa43547e2fa066ebf155a729b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5db13f4ec575e39830c32cc4a42223482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a5ca3e966069025554d557ca993f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c704439314959485e90eb25a536d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adb806c2d04d7d034bf19201965263485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b4b0f31c7a1079a559e18205924df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bf2deaf0d6cd13bac89f3b55aef18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a141c713b166ee4e24c9cdb8a1411488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143a42fe48dd66ebe90852dd8236344489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c18834861fead119f42cc6e3ec99e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cf2fc2500b6f819099fe382ab5ffd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a9b79d6fb46ea3872815fcccde9fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f5b5ca31fe6d7469da58ae5b44db5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19f3703ef667219b16d075046f04b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922bd21e4226eb30dc291df9123404c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0243a12f9293bd6595299e0afe0cc89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7147020ba931bb89f43e867bd10de1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b75a605d7eac91d36af5a18926a0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397eaabb7d9196715468d6eeb93c628499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b326367d64d353f203256520dbfbda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49722903b91ccacae593955dca413e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d80852661acac448b2bfa75745d3b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d3940a65d31dad8d8c0c8ec34121f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001b98805d509c6c7dad07317b97f48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f9afb3028ed23b85113b5706f1ba0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05761b96f24269fbbbda575bc512bc26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d603b1d3a610ce9e61329221cb566507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b76a6aaab0c104c1ceef1b4df0b77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a01a8d6ab0f58af1a9b0fdb5764594509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad55178feacf81c27d3bcfe0292e61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec145bae9762b87d272e3f49a39493511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13963a7f99cdbb9b4710e1e39e03d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de8ff30118f8716336f40bc8cc0c2a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689e2b6fd23acafb34605e896b724dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad43b8dd98a21484dfc1ec9c0be7dd6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50494cc92a1c217476df2fc28ab92872516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd44fe35256633d3f26c6fa99442539517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4290a30e527497b6d3a1a5da300cfea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e61e17c770dc7d8d44e3b117b19e1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32745617b51071194da388c3cc3f62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9ab71e5eb17461fb99840ed287e65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75460999da402ce50695cbe65a8dc605522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613914fa3e0b8352e2538b6b6871fbd3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1b60a46cf3b1ff7c214da762dc4d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0556d0ccbd9752e3c84d31773f16f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f568f684d7548bc8205f7d620c0aa6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a040f179aa98a574ca782a106744a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7433d6a8219e37a599098b9a11350528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b3c7970eb1cc2e507ca8613487369529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7ebbba623a2f574a00c8591966108530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdd5054fd581271c3cc895b332b16f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf927f8abb9b6f4fac5d43c000949e9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a285fbdffe6296807895113cc637d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afa35fc467bc289b5e0b1d5055b962534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c151df4233108fab01fab5c3c6c65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58a6556aac07b920aaf2d242916234536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0439d241f6a79aa37cad49641a064537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b62975689b8c6ee1335a4075ede51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d47846e78da78f875f283294ffd4d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6904c85e4598ef04a4ddc955d0644d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3938dd5e75666174d3ca20ed054c72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9586599acf0db40cc93733b86e8b9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2e1e6b19e4a67fe96a3e893dc6af2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb98fa7e19606de2c9b16310f861e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c21d22ca345b168f152726d5d240a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0937a3232a2f7156aee8d0e1d6b81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c560037878bf3a4d6bf74a2355a0d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae601ffea1e73b593bc167d30fa35e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7de23e27c48a89a62c68464cbcf7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cdb60e5cc22c51bc54d9b8b0d52d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b81ee0728230688c2813da06604a8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48c4ecac1be1446bc1215625bd61f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518b6aad2d2b602f32db9ad4d217747553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a5626a452933585483883b57374f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ec102cbf2bc453f4b3c6105c64453555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0940de219202084a3c4c2d6fc9152e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d61740d8146474ed2b20cacf8d080557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7e7cd72b2883e9ceed93672ec607f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda791b09320a5bff6516bc64c0073cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cbc1bd1458aa02cfaf63e2a6fa622560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfc587cd85acc52ffcd5de386210bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207b8f8e92a6e473a85ea3d911a8e49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce45cdd6f48cd33ebd72c0559a9ea5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe036ecdef339f70b11865540e9cae7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961f1abdab5625decb75657562cb220565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970321defee04923b1335e1bec9aef88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c393111cc4178381c1d5e891506030b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84495c63ffaf00dfea4049bc048b3d61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e40ee9acb644e735a7eb98f303a9cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb2712459e94c910340eb6f388e2ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14239bf7631cac8aedc929fbd9fd89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca347f48e22c11ef090d6dda4bf65eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf0c0819b73c0189ed58b17b355d4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b1945550ba65186f36dcb68f6fdf4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ccfc57e7d5b67731c164633f6cda4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd6ce98a093fd412c8a3734270fa25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fc1cd508f683f4c39dd6566f48b5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a0d3e03ee30a76bcc889e26d3ccda578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dbd778aa906dd169c131093c29027579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3455030f57334d19203d600c1562a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b22889fea4239f784fddd550653546581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb24078b63314aeea9a22d7112fe0bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa045578655f6a8ff9693434cd3ba1df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a715bfa728dd3edcdd8dfcc5852c559584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d182d1e88a7a94a570469f536ec71585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001a4f8ff9cb160b65b26a9b959e89d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84492a38f8109cef4df1bf16d0316318587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc27875342490c5661f7c2e541dabc9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a283524a518f1d9fd4fa09320f7e6ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8a26595fcdfa1c753c863262af07c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202640c2945a031674b94eae2b87ef1a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a77510f6d2ea3a77483b23c43f30b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c527e8de718c2e67d11a20e31c22129593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5cb9f5268731feaf81d1767f8a486594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058f6d5c32e03b71f4962ef4f7799e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc27fac13be6b1404de8f3f72ad264596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cb7db63471e93439fb560ed9aec92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bc35188e9922c71200c7d4b4fe99a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834e940442eaad23a345aac87afd2bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98872ffea06ad1bbad88a794418266600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6aeef618bff2010a3371e6bc39c1f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef189b657e9f22fcc2452ca6f8eb9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df014d2e897001f15e174a762149af32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0d7020be123583c241521a9ed74af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d968e993e800be60e28ffff0e095a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad589e6ad6a655d6ce6997db6e23b3e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b75ae1cf98ed8260beb7fcb59bdb87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897b7c11c7c57cc2850258f35d6b7df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b59da0bed1118643c231fd9aff8ede609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac09684fe052b1d8c2ad35b24db439610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9b1ff4f7057536b08a998ff522393611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428228d6a3e25b6cb9f6121c9ecd0d25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10741ac93260055e07cc407acc417766613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd41647bd780c3f25c42ecb109cb1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697540c62acbb77b77f06d13719be05615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0fdecdab455cb2dff085d47fff672616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55a926e7814e8c94b7d5cb70116387617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f16d4803794171261fa7b34505b601618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668bbbb5d7f50bc6c84e5546ba35f3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bda11b2015132697a9144f61d640ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a16cf9e6ab2c64fd13cfc16dc2481621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6dfb8e2f6be3c3f0cc0a511a6b19a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd5803c7c8cbfba97e265b9ed2f95e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747ba080563544950f90375c1989507624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480844d1fe199792a81340e08fc92399625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9911ca6d79c986cc5a97e3037c6216626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993eee87c32513c9d6158b4498480e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efbf0a6bca276bc5ea8c31e1792fd5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b034b68f4f1e5f0db48993435cff90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec54446a7772ea05530c5619948f0dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec93cfa7cf3ca581e133887a61ff0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168a8d048a2b711ce0b1fdc5ca030b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c60c6c6c0c1954875a654fb8576ab2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a381cc712c7c23ae9d3fc239ef6d15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39650c32e9dfe846d43d81ffeecd71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b8b9085763b58a9ca66dc87a642e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f9f03d51c684f4ee6f7e65edbd8f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5afa229726f435e1e00cbcc39623b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaf6aa1cea90bfeeb6602c142a4c69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18951fe21a6f8db061c893391e20366a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2a881ef41114b0631f45d70a8acd3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71416ee523920a1632a7f5011098a12642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7df61a464563e6b1f42dbe34be760643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0de60c617e1cd64bda689ce9ea2f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006a3d745595e4d94ebb1f324581726645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1de4f44b5f578229c20bba0891771646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da548f400b7c2aa6f290a5dc2c70a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ed708a275ccb1b7d66771247c6562648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f6cfed64bb79dd83d4921d599763d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f5b3830b379df1563f4e6ee9c4d3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0242e42b3cfbbe2cd4386835176a93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b865870e2f1b91bb7e69041fb12e4f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc59b4eaa097290bb5d1c38c8ee121653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e4fa9ede21c15212ddf82fdb3014b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11532e4dba7a241b1f229487bb602c9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b386e32dd70eabcccfd355760331f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba019bfac512623b5db267a5ddf71105657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a0b428baf33ce2a6713491fca27c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5eabb75b21551a74b6ae37472e244659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c7e2dbf770640746f1069cfa38c40660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc57a98a511a801af0393572748ffd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20c8ada018eaed6e7af51e0748564b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c42a03ab303361f3204c3f8b732d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6031a5e6ae7d0da8435fc05e564c4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46fb3463c1cfc7351c6098913d4698665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734977883011571366a789f1220670b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd9bc8d7246e33cec6a3a852749420667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc44c8144e45532f8eb8b4754e964f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50e7e1100fc1bbe84e9805fad56ceb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a4a47480fe7babf0470f753e65f4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8237ff9a9263326a3d723f453da7e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175a8f433e5dcf9c1c36f876ad034aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a5f67e44b98d12a210f97c6f260ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe059d9fa76fd6c85bb1fb1fd3d686c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9e2bbe28b979df41d00f34e5bac7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb873097c96d6ca2a848c8c5c0b815676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f84d80e628f66670b68dab4e9da1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ddb31552d63ca804baba1322d8a6d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0239032a1e76bfe119cd42cf915f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947924b958dfaf2abdd8ded4f5804f67680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30f5284dabc2ae9c0673495100f191681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b98e41c673703abfc5803049f6ce9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3232828f845dec8bc0728e6db6d24683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c49dd201b7c27435809fa626ce98e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43e547959ebe403e7cf6f8483f4e52685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126a583068318474990b430c421dedd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d141da8d51f8303d72c111869cde542687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205fa3717609088fc1e6ad101734194688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8083f0015b720c9d520544d9d2ac2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542b2ea120c30156d4e082ff7b8487c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8644ef73f94447928885331a0914e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cc24435f0e808721091a090a5a27c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d24d110a894f0036c737f9cf36d15693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61ea98b94d6d4489e4e8f42ed911f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fd6f9597662e891a81949e255b638695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223ec2ad4828af60a929e50aa9fef53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43103daece1281bf99973fc8c85eea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3002f11422c69026e672bd92fdbe39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b119f185d11e296dde0cd9b015c6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1e75421493af1692ce5dba173a737700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420b4fc62e005ecd71f7a5e55f0ea13701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5092c615929812c84877ec3b080d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa22f49a9cc7d7253eae9eaff60c31f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15607088af8dde148c7cb5722e038d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b115c33fb10bf6f0f1b0d83f143cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a01fdc325c65a215b7e68bdfdc5d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9822cb163a44ad87091c2b89329c9c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031b8d29fd5d5e4dfb5454d5a7cc217708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d145efc26d1446d3490c08170396fa1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9033161d24f2a9c21d9042980d1a4f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220191f00ccb1445ef254b28aee2a257711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ec38daa88209fb87d53c040b31d9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574528f615b7219b359cfff64d58c24c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5f8ba205c302048896b70d6a42ab6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65901451bc8490c678c8b756d931362e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be6ad5cf1bc41fab71d89944451d09716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677bb88212f4c132337a208d0adebd7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77578f28594b40d2c930b1ef7327a363718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ed33c6a1dd1116a7fa56684c85f36719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21191264b68b0e55f506e6ad48b035eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ae398c261ff05160ebfa01a315aee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23302dc321e6559bffbe3497a75a1f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d9dc63548ab737d5e9b3f7a7d258f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cd5781f9e309a30ff29880a5a48f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d71a596663f74b12b56d5d36cf157725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46783ea47865a87dd2587447388c5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f02a41b5584a55d97d7f38dc2871a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf8a42c7e4731ee6ea401d4aa85103728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93710848bf3bc4dc6a62c07007adbe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd27f221f1d0bb7d466592c35f5463730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a99969f9c322a0b5b8180cd447433731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb0d2628f273f4276c41fd8570035c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1e1bb216cf5b011ea7f5aa1e6b467733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49646bb500c04583d71205f794d609fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb509666d6c30a013d900d314479cf64735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebbb634f8e6cef064f39fe975bfb2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ff279dcec59d5b8cb5426452c65c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6b69bd98435697d0c0c85a6a0ad1c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad31183e7e57198ba5da2fa1274c6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58262fc3e34d8c177cae56e3b9ec58a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a4b200af7ec7069693e4b6e963ac0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b18099d66993abcf40c497b472811f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cafed86f5b9058efc9635a5e51251743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a93260f1265b1245e8f1a593b18a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d02c105dc7855526b24bc9ac696be5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40ff9979ee79e67c6cdf4f78d61a57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66ff07c4a73c58d9d5257d4cc4e778747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3998f101bca8fc25395022f83468b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fa904cb1fc63cf0c98a7206ca810e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3ebdcd3fced23676fa72e69c14d16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22574cd10b4cedcfc7c06fd32108afe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca89037e0c7bc6b5365430f18fcff3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1a8868cd6a2ab4591ad207e1c8c66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca71f0d007bf3751e4c453e8a924b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a3d659c1a5c4671eb6dbb69d00ce6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e574d88f03f68245c67514d61bad6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8660e9d235d3b8883f832ca45fadf44757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db7b559a5fedaac0fb86128ec463a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea4d9078ab870ee7c2134c0788526b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba957e0b97a3aefd6b570389de1f05a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54d62b1fb6923aae1262927ac7c2c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cf2aee6763788a6afdc92702162bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bed32fe1e1f375204c444cf5d23ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb39de806be3c498e77f9dab1e96485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d0fbfed9af9008ee6e10a28a40cf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eaf0157dc41227a48fab1da3f77047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231323b87e774fbe0e451af28028750a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f9244789728c1387a32d01f45269f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e29bfaaff88383501a05b6e639531010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9226183b5938719f5ba791fd92e3e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329b24b418ac44099dc146ad2bc1ab212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3aa7e2b5a762949dee624b93e142a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c1585c0d5121340efdc628b70ec9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033104f90ece152ad99fa458722064d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cde6ca1aa5113396bfe02dfc9e990a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b9649bdea07f6b7c252feada07e8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35452196451b2015fd2693d3b6d2fdb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44b96a400292268d8f224fe376684d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2b3396ff1c391b4e39afc5efbc8cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15d8828f27e18abb0e60aed39a5f6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1f45435ef548d605d0c6252dddece22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53be3644d277c2fe44caafed28f35e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531aa78a53f8048521e5778850cb18824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490ab668ff8029b7611a70b86df0dc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4472fd0fbd8c4a542e4235b84757f6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609ccef091756e3c90e3f7dcec0731f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abeb40e0be9629cc530f34c845808428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff55db75c1e453e3d0cf8d29f89d31a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8c49caa45692dbdcdef3166d2908330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0077dff3b68e16c1409b4b471cdb3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01474ded053223e70913e7d02c2802a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d74a32e64105e8888630f81fb5eea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391252bc2798bbc95092f8e40823de5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77e2f83b74f909ee33c646efaf252a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38560665e2461e63af1b0ed20342ab3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf6f16592529e33b9054ba3b22e6d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0ac3ba03a600082ebddae875bddd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c50b31f1a1f92bf433474125fcf75d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd1c569befdf46739dec5a4afd99f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df80548837e4956782fe02cc4cb02b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854243a84124831ddbd07e2bf09c323c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81ab2276fe393745e818204d33513843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0947f6e22067e619d814fca5ca05344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dddfff6ba96ce39ab71656de7d22a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170a38fd6266f5e8f11c108b76c045546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be1eeb2948ed69a39e63c19c66d1d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdca385745fe4a7c35c639659a002a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7c9b43c304054614c5afa4a1db99e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200bb8894a3b63225ea450e8c7138ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19e35f9f1ca3feb5526872057a5acb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcd0f7f1a9e3570f4cab188dd1841952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693bb5af9e56d700a9b5722f0b3d81553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3b6413eb9ba2e2d2140490d6f30da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22220eb799ed7d23a57dbedc03ff48f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09313e914e301654f71c86dae593a58856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5a3b46af7aa632c62eb5d7cfe96bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d34ddf5cdd78266a80b927753787858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d7187665e147fc2ca2ebfac50f3be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51bc4140476bc871f28009d9f07cb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96152ea8b1c77daaaf2f793f9f2414ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb8a83d84d23b880af37d720d0486262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fba4d52ef651c6101f9b0efd33584463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655c4621c189f8e26cfb5bfdc7fff9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641e132005bf69ef05951bff8f5d24b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e252d516529659bfa2cae7000c339a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eafe73fad620cfefd8fc867a67dbb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce33e223662f9f969bbd5a5cd1a1baf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791a5988024e40cb2739eaf3fd42a9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520a58f4e1adddaade446832ec2e2a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2156d49dc0b4458862b2cfc6a605b0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125b33b8ea1a4d81d5746cee084424772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25f33270bd94388464328d26be3b9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34490923a5e8b1f5230546f57bf4347174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53280d23fecc43978589e4093bae4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd687a53779b7ac465ade6bd5ecb2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfc47e5630a58329b3b28cbc5028e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21356814c6c3c12a5e255adf063b7a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdabdbfd550a0e915b7e1d2d3996a2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebdf2927e8d895daa13b67d072796580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61874eb3fafb0194bdd5288fc8b56e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf974623c42d5bb94b499d48bf62431782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2b1e68af1688ff91e45a3ed7135e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45438810168d8f707c65796cf60e4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1d8b3cf89e9618da261b44864746a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162c5be4afd73c88688c8964424553d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e756fde0d6f63f72bbefbedcbb06b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b310d4bc3166ee2a8989f6e4585d6e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f7634e6eeba28b7dd79094df34ce989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c0d7e133cf899081dbeb046c4c9cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47414fed6b3963f2c33462a04ecd34c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901bd9cf7df1f854502936a10b5077692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75548cc4642902ecf341a58166438c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82bce1885b9b127002ef19f521c7db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f579142e335d763efd584e589e8dee095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e1d0571917169551f8e2e6035f4aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373694352232edb8aac710152cb22b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d7009b125d3a1acc4b3c159b2cfef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcdf6ac632c5dbf7c90a0e01bcdb3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092aec89594c4a59ad4d21cc82b366c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0f68c1cb2d4b728c6623913dc8e73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7099fbdcc2eba0960e3aff7c68427102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a6ee5a7b1ef47ade1f6b73b60467c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c406bd1589bf4ca7720b302ddc068a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007d849952197a81b6e73ed1a714d94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b861afca363f942ad36ec43ee5373106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741153c0c8ac630c5f02dde700d4af3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4fe52e62832e605d9f19b3d498137108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13981556a3f7428a9def96a558aac3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6c3b917602d8a0231c41edb0e8286110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536c385d5312798d5b02816e83329eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b002a0e283f1a77dd7d69a04b9c074c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2f86040941b8cd4cfa0ad72a53c46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135bbd09a5b84534702ab591adfa8c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a68dda227f82784fb27c41546956d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c366ec1da3c4097208460543af6d15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406f14827110b208fcd6d30946b39e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331f475eea377ec8d70f901042548e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce823da3c1ba7d633b4f58497c55bbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4aa25a2eb1e3008fd5fa53f596fc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa1c06c4643ebd98b6234b9cfffb34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb160286fe046e3cddaa031f8b4988122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b740ed402e9fbe8295f480d1c9b8adb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f129818a17e537eeb2f7b0f68ddcb1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a8da1c1453f9c5047d0e3637e4947125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395528228db27d33d35abb64b5be7e5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87e2c38e1b8bc153b3ffbeef56062b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c285119582942f856c494fa18af3ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb96294ab883d1537e4cb8abcd234b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad7b536d4cb60bbb7c66b41bd873dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724a2a346ddfb6a6f78760a8957cea1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17698d136c36b5446ef98de0efbffe72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a91112deb42895697b4b1e7a5c8845133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d36a72bc01b3b209712f71bba37d1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbb41394b93cface189ea0b13014dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef98ce7922624195d8dd75a1427e3b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80b84ceef7401de1566f45d979ea6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd1823f6455aae38a2fea94919e4c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5413fb91ea199372163a304bfd8f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aecb005114f0419a18d9c12d25a360140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3df0207c55d139a6dc1cdb7a57e94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d795dd57864a661df5b48c405f6d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace4c54a57ec61002a2bb7ed6b3bcd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962069734ab44fd8528de30f8478b3bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b15780b1ba822b8f3502026f59f789145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181d5dcf4bdc726cae8dc77bc1fa589146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d204c0ae5f13ae425135a94938c48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e408d6bae1c5a57e348b21bd801da0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588f5190e2f72feb0eb125d4b2a3256149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbcf86e877a0b59506887df5d786d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb5ddec8ab6c0df93c63202f0a91c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72074a0a12defc61dce26934344cc33b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a154539a7af79f27d45673d01f9aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db52a53e4b20013de69e5ef633ca266154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079aee13993f7102848c2ae65d6e9bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cb2e9812b5aa81d7bc1ecf85f9646156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c74c895c651276a572e9d36df4c446157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cdec41f1e368b19508ec9beed95e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8bc59cc55e1d4143fb8f0d5ba2666159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ad729fdde03beee998db4542c1a90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899ec0aa2e78503b3d3cc73989f170c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f66ca8c9796d13c6a5fa684f8559ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248748f49726e0a09375248927b624e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5ba557ede2f8ee4167a0f795f8a35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c91c01799c726e5ebadc71c929a550165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e8709c3c7a00b9757ac26eb97051e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc78bf71af2e26b31fcae07079dde15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a16bb8764fbc1d317efe5eea25bed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4aa238c79e5892537b2721fbd1bec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84410ef0b0e31b3d8012b7cfad1b58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d663681a17dd8f76478c9fdc3e60a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109e83bdb5692f2a1ee5a3088915d3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37084c269e1abda991b577ce09001c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffc637b8d78e29d8f7b3c6af22483b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65b813bec23f62a268e9b5a40cdad7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ef42172e6440192dd704808558e45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934a04eedb431905b0f4d8b43d6250a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e600618f9ddcd8a3474feab4cf1df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58a82722a969c6add03c39d008742d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaa9f5f9d7cc19f7585463545f5453180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523f49ae23d043c0b37d0fd9a1bd476181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42143419f35826e55deb784b2030f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad132e3cd65bd533eeb638e3f43275a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62b5f2d473b62b575a2ffffe01f390184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c4de6d3dc9417833af7f0e2a03bfa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc5ecf40c0376485a984815d0892da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e17f29673a4dcbcdf233a3c8abe1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d153d0143f65e24efab5e917b0594188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9650f23014b08deeac51f0514d9f1e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e41d3a4476cab9f5a8a61f78725a73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec22705d21e6d044d3af4962a6e7d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb006ba44d2385a78c68cc588aae9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aa6c201da804d8d794517652a9dbc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6634bc43f3589f2d2ec104d742d321194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f23d3ad3672f27e51175c0d2252b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c466ce4a688b3ef238e0f363d7186196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808cc813af3eb38b889ae9e5f8f2917197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc60844dabec3f660999d155649b92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11600fe1e08a17e2ddcc6aaf2602e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84647cb9d3bf38cdacbfb34ea1828b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ccf731ca433305205b2f63ad270d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc714616ecc48e0791e86641062e6c87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9dbc3cb8bb1f3122fcc06e789b363203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77297fa06e29571795a4108ba6cd9a38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcb53ca235f3cab69759cbbcd1cf2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc911717e437ed8fb974145feb4c5c27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e499d6b8f61ebe75fc25458dc566f4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950c6976c68dc7f9f59ddc1dee65004208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8679b2363dbe1a195ad10a07376ae43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac6f43826a85b255da4a6aee1966df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed85acf203ed753644b50a6d03a039211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713f13445a242a265715927a8d08dae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866d31e1d3fed6de8e7a647037cf600213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5041145e190a0987186ab9c3c09a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df60ffc4395f7993ac307c2509e9fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ffde474fecc4b94c5e5c6bbb0ee1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b79d02d86be0f8f2c2342ac8e20441217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d4f9b1f5fa1762f6705cbe610d728218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e1f7c8a45700572363bc44243f5e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4721b30fb5095d8ae0687ff9c0890220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2edf01ad0f3ca07cc1d16426c000b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1afd88d8ef74a172a7aa788a81784222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754fc1f75c4afe7c2f348c5e96b4162223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2e1e15e13e26a04bd616d3c52e5fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b3c32c8d53f23e31ef6a5787263da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33797e45433e957a156cb01b3be33b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b1be0eae88734a77a816838ca6b1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d8806f35cd20ceba7829179fd7b59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00bfc65e86d5a7866fb69fcb37714b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24641f8523c84ef5964f42846d27d5dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67938728c9d0df0ca916343433d8667d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd00a758c31cf5c29200aa454b5e06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bebfe30dd2dd5858a795787410ebd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0501b26060a15fc57e611d0cf94626234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168fee71dc5edc1f8a5d81fe62cb68f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a6f72ea344644c95f31369db84fc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62429477e1103c70da733adfaf9427f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aff81ce0917cda5f5a8b35005d981238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6857fee091e6291b57af79ff77ad50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e463bc0d9f7eb257ac0d231fc93f2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b8098edeedd252ca1e7abcac9d905241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baac64ff09ec50b26658e7bec2ac3a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e307e4d77e6656d0a337aad77c8928243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11163a48e00ca024ce369d53d3e0aff0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c63e3c2c0b2b34334973947adde316245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c926358e79710d32c803bb72a5504246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d2e5f681f5ad8d7ef67760a8ffd4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b07a248b2d8b8286905d1690dbf98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20778722fc74bb6e94445f9b68fb471f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8171aaac5737c3113b4209b565dad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db54586afae46743eb977b0d1075615251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba4d18ff89a6d32e8ef22dcda94369252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51749805d170f83e7a615cfff31292253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b265e72b698530d1846263f0fd9aff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3e96b311753f84935706429101029255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26d724640e6ec45dc0247a44da34c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fca7ef63ef01249407723477f98d12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eafe4172699b8205ec55c3f4f1c273258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91a9e3f08dd8cae0272edd4fc1d5da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001426b456d4ccff362bdaad9e28696f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c9e581a87fefcce989247a7f929be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69a4adc70797499e28b908e7e3e738262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121f184517de58207763edd6f34e6e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2ec7303c480850dc836f35808a530264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4608aceaa45bb8a21c3cbf49fd63b53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b0d2c28b50911db55121b71d51df1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28361dd521346d80c928ba001fe2b00f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5481b46faa57a888cbd03397c34a78a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff75f88ca094ff9381212121ee96820269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa2cd05e3e8bff9586096ce090b167270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb0131a150d25ef47febfe4b6e9cf0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29936b38d580ad544fffbd44c38166eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7f892380b74e23e39f41e508d2352273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2495ca34a37094db0910fc3f773498274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855d72696495a02f10c934b18204533275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499bfd9009356bd1b042a285531336b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa23d8beb4d9fd6b975a817f98e4590277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cfc47cb989e0f41b884efb695c274278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddee3a664e31e6366ccfbde74907549279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19689b122ee85e27d3820d29fe82adc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8887ef5b6c3d8d1bfaba7a8e6388d36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8877cf3c518bcf8a39b040d580df6a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85495e33154fc01455db89cbccd0706d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fef93df4501bc4727db70f13394a5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6c052f733e7d5f8fa4772916c1673285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d9eae19583ad99c758c48d92e62bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d484f0aa50956c6b16b0ad0d0fff2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aced41b44321665f0002607069941d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a77dc36d31468c5f0d5c5f0d4c3b2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1ead527d0bea8e973732915a67233290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c0b73419fe7739d45b7740faf9fa5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58300c1485ac1789fb3fe6135e2c2cb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420a50fc53f91c2c729b1e19361179d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd74578f1485dc18d977ae27badb139294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20add7b00037b84106955df369209371295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca1ac890406bfb1dc7af041507fc71296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b713fe59cc81b865c5398f0e0fc289297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594eec99a788f7d30ebbbbbc2de5200298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f39e10929cdd8c19e8f485aef76ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993fb6bb73a1dde895335c5b0ef35d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329312795ab3849409974d9573e6fc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b32dca78be05275f42b641bd2ad1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed8f4e79d44145619834b3d9bfd782303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2ce3540e3905a8b18706429d3c3eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a96e6e96dbcc22abc6a42483c533da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2c607a00abb5c608f6dfd59251bdc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441559958717aa3e22cab5feab142e1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50190b1bba9761cadadcd133ae24821c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26900f63cf6b8a0528e79cced7f4ce63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960193a8264270be937836bdc336063310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870791383cfcc5e82e5cbbcd24c9208311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68460f80fbc36a96c1406528d1b7c03b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1cdc1c0ee16fe74a91a9fb398799e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23c8301ca4ae46e56c9726f67d6f33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f156f693afbb6b0e0f1b1a4e90f15d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43a79b3babd8780618ffdd28ed1c4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd868df6a0b3cae7e9ffd6e65fa2a3c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f6b85ca3aed1db54786aefb9676fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b4f9b48081bbe544c0c9911239f56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8e5921752aee416ca236235cfdde6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29e294552b359f48a1508388225c89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17579242bc9abc66b15cb4567406a4f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1f4bf2626d20c41fe6ea455781f39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e8593a9169e11e5b27ca64880ecd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af3183d84fe489c94d8dec82c86485325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c83ff594c9279c50ee59500b171501326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935377ab75b4d5bdb80346c782092bec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fed7ab0f5b993e1b2e41df33cd0315328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30951ad59830c94026e72538afc2ea7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34a2b558154156d40c2d47aad7353d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c52fc46d47b358c344ec3d119ffb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219dda0d9ab1e6c692770d46ebafeb1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ff9e3bcaf2594d1e069fef9424421333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c275176d6e5a8d9e6d133294b2946334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583338e6d34f32bee133239f286e0a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e76f1c7537137695a6185f924d0883336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228e2dc6a37eed6097ebfd22171ecce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294ea185083c95c7050942abba5d911338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec3bb0d022304c5f0ab5c5beaab7a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121d8edad383e253f924f892bdbfaaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fb26077a744af2c44887fdff4cdd8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace986459337f5bc565b85fa442d350342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e5391bc2a9842cfe3f2dc33972413343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be00ced0ca5b2bd147a3090e5839eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d627d3008fcc69abe39dfecaf882c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5248d459ac2c6ee7f4600a69299b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3895beaba52ab44d74bd3980e2bf445347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773836b92a04c5ad435d2963db23dec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67938f3f683b1ad514175ab257ce65c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468bbc0232942e487f9ff22912bed17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3944ef96c07318fffc552cb07c554351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1640248edf152aa27820620ecdff8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd50fd959e096d2f484d27d88e155c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dda08349b3ecddb4730ac36a77f14d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbff6221984a30219f06d18c7b0f9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0251a9be99bebd366e152b1dfb7d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d2b1724ad1fd8125371deb2d7014d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c668cead8d0629993401e46ab4987358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050f0c67b09730de2488b6a94b35fa5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d6fd7f6dc3f347c9156827f90395a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6007eb7ba8532021a0bd476d522bd2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac99e5846d8973eb254eda0eed568c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6670274e3dad4a6df75d2a5e1a000363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d38f2bba3dfe0a8bd0afb36836fa4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7239b012284dd0cbcfbfb1b7709f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec9282a3ad2d59ad0ac6664e15b8c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607ee2f6114fde0f599aaf92db3fbf2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720304f4b9a67c60dfe3424548770b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f1850b9fca1c9c6e6bd81e7185d04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a614c08c5de4294cffc73e73a12aae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f701b0920b68ffd7e634369b9cd8fe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380b35dc7471e805e32f16682586475372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb40a27a54ad5829337cd28b490a609373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683c99c528f43e6aa14114cc751e564374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353797e920b495220ab541df09e43bd6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee56b133b349bd3e26efa7fbfc2e126376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89fc2235cdde7d9544deea00817045377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7c265d5a0a06224fb529681e0188f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6ecca0e79e13bd57475072397be7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce78161a97481014845129b43c10f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac68b9a12aa955d4d23c1047ea52b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383118e9ac4083fac47929f8e07abcb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e89c095b22e3cf55bec7a384e6ea6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5dede68ede7e92bed38051ae92c1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addee6b82e02bfb7e25e85d378c12a3e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581480ce57cffb98fc64e0a4873827e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157748bae5ee9eea693093e74a4007ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1a2b7344c4a894a69bf39d5b53199388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017a007b3b5119ec16157b0015b0c6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6eae2a56dfbdf27775f9f7719e3413390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121e283b01d1878028397bd74eda389391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0440adceb2195d7918a1195f6b66a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f7ee10c2ff1da2ee95eb776c8b79d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e773345669cb8f963fee7888087373394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a779880ba03d49df1e266aa6199a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e8e45baf276a3bf438c16474df174396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc4261c6c863aeec5fc95cd660db0e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e9ec0e9aab784e384feac82ebdfe9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f503f7fe677e95d7bcfe05a148ba1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c824409b2e38baa4d63ee08f65bfb8f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58792ae9637520a1f30f725835e2c556401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c627b2b0dde83d0951805f4ebbc24a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f709d654859cfa5e7baf7ddea9111d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32a6aa2faf57053795159c46ba6c22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f010266dad2050c7d6b50b07b5245405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f376a0ed5ba36b102bfdd4972327b49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe393ee138bce91e337383117344c7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820072f15febbe3d1d5fa4ecd0b9c939408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab58f1ab4d766bb16be59b30930d22c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bed92079de507beebd2ac66ad419d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede42169a119c2f032b295cb6835f9c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5752b4d7930b833f8b4f79fb8ba28ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ea0f41d5cd5d1d9fa85c87318441a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40980a72092967948b9f84ebb6f63134414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26205c7ea02195dd484b158305ce3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e25e39cbde8cebdf318427cbb8bccf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464264d6671456771c785ee1d54e348c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a144afa007e8731b0277d278d10f7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f63aee728d12e6c930ef9d75f2a1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d750dbd1c059f655227921a60d78de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934120c64da6f02568c49a192dbe0bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c23540923536a1a230cf938e2414f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ac4d766cc2694226e50e114018cb9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26480b67789dcbdc1d400263e46da21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b8095a3c0f3077ebc11617c2c1f23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665252deaed74a5162a99357e6450d16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5171d0a8f8c86abcb9fefbb6719e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358e0827e986c1aae59b7a4d3e5ce85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199775a965f0e378e20a69715730de3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a790eb572f41e1d8fc54b3a82405c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80097bcde537555cba967da4e2708a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39469e7668b78abf62df0c06f4089cad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b9d52964993ba86b898834b025f95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d4f10c93337c8e809cf040df34dd7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1289fbc77592fa253349ca04f9a387d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dda9815870c97a0ed7b4ffde2ef6e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf830cec18fca119762452928dd3a2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93322992288adbf98e477e7143fecae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac832a866cf27555da63761a668e317439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af94670fbccb5fbe99ee824f143da95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7f88aae70ee4019dc330135ae8fbd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f579b6917559dd7350bd78194504df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d102ff5bafa26f87031aa6f3801641e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1461c1a40b2b2ecf8c79d27b5501c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112028f72426c3eec5c23029f8003803445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9c5a21c1e00cb2371303e1291cf0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490cdad1cca1e78085d920911fe7b55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f3ff749edc75b077735fc7bc0f4c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fa139ef981fa66e1dac7be87b7b62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192f95d185253dbd273a43ad7b37b74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3174e78cc8ddb963fec9503e03a56e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7658abc2b276b8b69f56b02de33d7e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523893df09f71883ed495c4482afaed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6a3ef57e88789cd4a5b85870c0ef6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53c3433ec4a5e1e69c43bda505f848455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd0d57752daf7716c5c5987fc5285a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7015c50f420a0982b5d7dbc9f6c75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256ac1c59d67462989917a98f61c9fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3251888ede5a984a6be494a98579a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02817f0beef9caf1f6319d2eb95be9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9666eb33b2ac742e493271cbf3420461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd27bdfbafa843c4a058f1e79be0af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bd818e6d97ca64f4cd5d1533d7a20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217bb382e6d2014fb7fff3a731e016c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5c6fcf22bb80334c3b72624e84297465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7b8b54a6a907dd3f66a562b91134c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928ae64d9909520b86b20d2bed19f80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d806372ace0ba6614d7c99461d7976468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d967942e212d3cc24d09eb5593ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c8c46b043c50447acda9884169e59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ffc1aed7b0d079ed2ba2214d020f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca750accab156c0199937e0c5f7c2bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba42daac37d34685a46614457615235473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dcb24098a5768acf555ef246e4792474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9941397d9cfa475ca860a8abe998da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd026397fe17564f71b24b2b4bb67dca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42909d6757b70def463f6b3ce61d64fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951cc008da53f9a2f6c11f9596b56a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11b5fcbdea6f9048e34eb802a789c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386cae4608aae6245a0182e74501545480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12474e9e73dd17a69bfd1282690952ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f1df9100a2c934bf51a8df1bf52da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a53c9b5f26dc619d0e35b0478c9ee3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d47c0a353076e9fb5263f406d1ae36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fcf2437d8dee36c79cc523482a2f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084d1dceaa1b1c5da03d7428404127c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f67ccc75226d2aeb8cffc20e00317487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6184577a59027c1267a2ba20d0b26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851be1dc72c5e09895365877e64b4225489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03eb4e3ac709c4e20131e5a6ce8828490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666d8c3f98a5e48cbb4955f23336079491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad5b4b82d6b84ba37b073556d51471492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b50ca4fca197c62b3820eaff79bad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d36a4a2272ee3644285a1b9e800db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62abc822b6b4a42f13449f924116aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b80d454f902529faa3c2b6bef62792496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5eaf27d505f4b539e3b37b3403589d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f90a2a3c6a2d2392251dc1fa6c86c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8e22835dbb13ddc29efb9e4f74505499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da4658cb6490a10ce5da1f410918f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba36164d0b1613210b1992c16fe680501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896c4873c7b9ec4897955fdf19b797f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5d662b53a2da29dae349df757d650503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420914d3fae6474afdd026648b95148f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a479c532bba37c1643c77d46de7ba70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34df390a4e79e03027d2085c519c864506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51058f12977e3400f0596f51106c45e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ac6d627fed4b4c5a4ad6235558fc1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49512c2b63753e479b332c15c995b9ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93973a30a19239fff798c28665ecb58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976077a809be2ad74f28d5e13d8fa95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba3bd6f3d4683b36d69d1e26f21ac4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc478bf48a670cf34d6278abaab32ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e5e5cc0cd233bb50994ef25e75bb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66048da7b32968a4afb97979ba7a385a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ab23b3b93a484eb2d09f714f8086a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e8ef6bba9504bdc22445e9d757541517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ee0f3ffc08d93de83bd37dbb17470518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd37354de82f082d3d6397851a99b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fb46181a92b58929f493caef70519520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8fb4899a62b5e7931f521f5bd4631521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0507106472018a3a4ddd912108ee64e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3082293b8a26db4dff072bb13e55dba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fe12066553bec7f6f46e80407d376524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc230408ed0f9820e98c388ae4f515525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dfed006a1b115311f0bdbc043f030526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf8bec28b5add3e70cd9669df6ff54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fdf88dec0f29d8927591a1f7ee536528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd49ba0d75aca466fdec0368263d3e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56dad833993871c7e818faaa44e5e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050a2a236f6719ae041e8885f18e0fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a849ccd33793f19763dcdaee5932c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e44ecfccd7f425bf1f5d9272f870be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee4be2d609ed18974a21db358d51fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97404fcbe912e4509c520487d19db863535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee2b9951a968ffc2b00623b8697804536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662358b0b3da6c1c0a7778371d87b7f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c9ddae02ae0e17810781b32f92e58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45288715c70bdbef44f58423a0818b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb3096495894ca63cb8bb1414375f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d78b8d82ccefa2bb73adfd614d45e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4bb4e8e7db8f49f6c8d6758afe328542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1082338ab2afc43704acbbeebd359b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6b3cfc9900990d14c89f36899a9cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df0228c2322b1c730805544659f649545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9331b0db94d5019ab3f4f3fb0dcff0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836a5c45679b2a5956ff1cb2b127d24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd14271488ce398b7f2af4c806f5e67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9d9c9e0bbac42b9610383b4a832bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71968c07357ec1a89e3bbc721e8c96e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5cfadd32ccc1a141d374274f6f3a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237e6ff8bc419baa9154c6d61f7d39a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e37f16489c62f4e72702a215183ad0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3087b17979010aa233b5fa1ff97a33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e254ffc94541561d32de732690411c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddd8e07a2c09d5eba0cd9463b7eb93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abdf262c7547e0fbf2b0e624e3a441557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b900923bcc1922b3a956850abe3c05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382ffadc8c681f8be26b1edba605739559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a745a7fcecf2a91c86c665c6bdbb7f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d19c9465b470892fe8bd01bf553857561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f28f9c990bf20382a1caf9b52caa0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2423bf3698d662337612dfa70181a85563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69fa1e2cf7f19512089715aa6d5473564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405b91d0235e343af2889f5c9a9a78c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d1a2805368211313d12b61d1a2ba1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badfc3410826f630bcbbe9b73144c05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e35081ba1c4b685bab1db6d941a443568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ba179af70ddb7b76610fe7bcc8e46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3c1425b28438a1576df4f2ceaba37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f39422487ff74b5eb8ef4874f3c9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cb50aedc3265277a324e5db467b4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bc1aaba36f69ecfdb96d9d4ce9ae5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21f52efb553e3657c21d0686c03319574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e167ebe5df80dc24ccf09b3c8f82a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30601b5768e53a55f4199a666ad0707d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac632bad9dba566fb4d6ac57f7a449b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95ecc1522dc99ea4a51f7a20d5a386578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000b9d2a4d51370912a2b0d2d0e8cfb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5b4da53058df5643fa2b0767eb08b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71845f39fa245eadb2ebb97151b55225581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0a906103fed34d49fd906e922291b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692599bcb996006785058629fc3e3a4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12bbf243a0280bb1e1e32924e1e2e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02843670a3f48c2e89fe10d2342e042585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5215659904f0c2ceea18da30a51a69586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df762fcbec6ca60c1ba3178446efbf6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a0c3b36bc15a7555829aeb8c102a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69561caf23e53dff4ac9240bd8ef18a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88c34c782a1eeff6258206aa6ea3bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28405625aa187260670ae0349b148a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7404c3c949e2ef926a36032c618dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1a4d5509931c3346225ea54e9b9b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288cb6bc952eca9b064493ec1ee0ec1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccc83f09f2c404a5048edb8c132a66595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b6292d40c27cd99418c5b01769c1b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9970080f7dc8bdd918f66e788afa1dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613a17b076a4777cee4bf8708acc939598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b32320926ee158875b3cd6c8a2cce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0255f6f07e580f31c6414cc3783087600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b741e30ea18dc3d65ead60711067f4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863279ca1f9867014a136086198ad1d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf5655918f10a0dab9416bf52b5824603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6460fa3bde7ee8e7f31cf1bd79af448604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd12bf87a5d316dbb9d5ec13691a50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0509d41c5c97335b02cc0b35574b17606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665ef3dda146678e43055b8d5ce9886607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed41e7d2b110a48fe998470d3b8c2e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5001953b1277255e2b4de2b8a11cb2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2687e2d2af5539ede3ecee273e587f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee8c721b6a892feb922f5cc1fe70e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6380e94875a01d7f9091bff48806b42612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dd82327df73df45193798be2d6b71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4525cde6ba2ee45ae22e1d7f910742614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b6ced3154be88c3e48538e56dd62b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b222c93319d4a98371836bed21cd12f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b8fe0bbf5a0451bc88ca767e3a012617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e810284afba9ea9fb15d243e9e2290618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbafd9f5e6126e46ead39ac9f56154d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ba929d81eee3932324b5596e706d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8191872d89b7ae89bf6f952536a14f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862672a3eb6c9357fcb66a140fe480ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31912e7e822a2f1272f77dcd11e8ea6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f951f8b6ffd368cf7059a69c06fd11e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb82816756cb71240371a9f6b871e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859077bc9866954787bdcd609d909cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7928a03449bbff31850308340f106a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acddf38bbf20976f38fc9d4d0966959628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a0ac3ceb31fcac8e6acc7adedc331629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62910074ab5ba93a9a80d9d94e96d6dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e163ccdb3b1f58a6f5ce7792c84c2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24cf9862973ef80e94b7b9f827a4bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8db7df2b5954ed51f3e4d48d7fd00c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff1b753ec320de23a54e00f09c28b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933ade3273c0721f58a2e04a5a5d608635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d22af522f9189e822b2c8b7192428e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f43d8c72db248f7604acb384b125b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb85be2361f7a9ce6be585dbd754c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8049d4ee4fbab4a88be36bbb702f07d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a897ccc8d0873985eafd3f15ec5c8fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dac01a99fc0b1190ba57d7670136f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf79a4c0fd2b7cea56019730c180b9c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f1b2b12c36cc4ffbac9bb1185c9f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf86cb2f972c6c1e8a86965fdd78aa2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cdef286f30781a09aea1d80f8eb0d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e87d44588b3e2bf8dab4ba8df5b06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d71b691a2641f643f8bccc13a04a12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8866e1d6feb432c33d6604f8954bde648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768e919add064aedf456a152f1f3fc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95580b4f900130a4187de37b1c6cbcdd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05b6e20e072b91af7a29594faea2d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278a1928850943ab15b8904d35f456c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb2de723e336d329d6ba2d2641f7cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a467affa2279e61ab4c9e13d89d3b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2d41a34de0095fda9a2b0cf27c0b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19bbe26fa44ff44ab832882402b631656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef20c783cf2d418542360da3966e85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbc56b2163bac335143219d66fea54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553fb35425eed1dc75fe456c803f6b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1f1540458158abbad4c363078ee9c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf02c2aa8df36e953b5bc09a646c29b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1f8b89cddf62a2cbc69dfcc821e97662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedc1cf694a274a20152938e0e0dde7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d51e7f86675a6321f838f1832ff24d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bad9072dc470a68f6ae55345dabe05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799a95eba0c35db8ccdbdbde5f24932666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93d94ccb4439b0374ca22fa6dd370e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a9300337f9cfa58e3e402a7a4f3d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631871d765842fa8446fe973aeb359f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1e75d7d80c79f5663172f2cb595ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b490e8fb5e4b3f4f8fc96783bd8d2a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b96636516af0aec30370dfa07c713672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5376b71e613701bf03284f215d66678673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f5b68030cb2f142a57e943a40c0dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914c2b86dd83d60f206ce8e1ed403c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b342607cf703178ec582634cdd4ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf29ea22086ba35ddc15bd67f096f17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0ad65657a9cae16c1b1d2a37601e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e932933d32b6a81c5093d5d333fa7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ae9eefc2bc112d105825660992bb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a288800796daab82512a2b66a464db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1016c91a86eaefbcb89ac4aa2973c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8461ba891ae92cbc702f5b6b1c3f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65013a94b25c22ac695a96ab65f2cef7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236ac730bacdd42a720e882c54dcda3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf22aaadc00afa5e24fafce3cac544686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0826d3b7e9281de58cdaa0e833e24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93d4c325a7137e530c682d9c65d045688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c84e135faf4b6ab44340541fc1701689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa52da3978d44e88edf3c872c23b6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cee0a5990cd81ad9b7dd407a78888e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f0606f808c2d23149483218e694a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebe99a35b21b09d31c29c3e3a59d70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1df998413f1edda6f4f3857c54661694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd9b1d27b73033168b55efeeec81b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8482d7b469c10b874979dfb96a26287696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234eb3991cd06f3797121a70f89dc87697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877269b2b3cec700d77d42a4b165da51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a49a7f544565243b0520571b06ac7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21d1db0376e9215ba4c2c3ce3540f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4254f696a9e1244206538b834dee4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3b9c3504799c08e9a10ae435e6811702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808c1b1f96a0b56a48b8747c6afba37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20bb891f1e22b4a363aa1d02ccbbc4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c5571f38b6929704816b712b27652705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a9e1fe126d9edcac14bb43e3765da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5101d696003c0d95495be1196ac325707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9cdd8465aa1e7af36d3afb29ee971708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3048485fd9de279c57dbfb789d00fbf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845830e94fd1eaeb675c9d83ccf563ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc885ee00a29d85c534ae8a3cd2763711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f7450a73669c3c4b7f81a04bfb264712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f53eae68e79bf95b497b1b38044bd0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e7577a92b2dc1a05c43fe6ec19424714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092127c8684a43c5d4ebbb3cad106ad2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce0e903c6fff734f6674917e51f00d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd824fb1236872dc2e65bc5e07166e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd92c899ad27e4ab3d226611af2e30a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4c2223f08225373a0b43bd1c9b7b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4cb52d0bf5f074f174aaa68a1e665720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e4de66e6b65c27122ba6627715eeb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979b5f3f877361ae5518c2b04c2b0af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67de2a7c874b3c34307fd07122aba1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622a2cc0093539e83b1867387de3a4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ed53fc7b51905949ae5d366abb0b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369366ded52b9f25ad99345f13d8fd5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee3463cf1e6986964290e9439ab173727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd301f22c88dcd836342d18cf5eb79eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392a37022a6fe904078ae4f931716f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767ea02ff9366eb0f1711e3b1e80487730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07231d702d8f655358561edbc54a9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbdf6fcafc956f00ee008313135d3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1d467ddcaac28abd939e9f7f1f187733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8e01e303f93af8b73cef2d018fc7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff19fd454d7221057d2d4f907a931e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886907390ede34e9514a9b3caeec082736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6a78d13d5fa00079fa59631c40c5c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e7fca71a4752cd1ff24e2f41b1bfc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7edea8f23df34c8f39fa642f1437f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32afaf245ff5efd418c1051ca0f7ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55345adc31af6169f4dc053071b0a09b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e979d273635b1427089450e5f6750742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a6d467561425a367f10229d3c8065743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd5eae27a629fbf7f3448f53dcd9c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace67375268532671be2b094914d50c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575fda5e6bf9bb6cc9a1e2c7441eabe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6c62f6bda1be24368322cadacddec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848276be0923c382618346afe9e99fa1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9f56409441ecb921c5bd2f3042550749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac462fb2a968707058b6c067c0c8d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b49550e32645c1b439eaebc06408d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f4f535269f59367f5edb4b71c58d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fb56f6297c93e8889fb01d0d80785753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a510144f094d69c49a465224eab95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d129e08c4a860d4cbd635815ac608755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548397e7e49c36ac7bca48d71529828756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1d9c7a29c4390db25a772c9b45145757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f91e3c03221d5f094254cc98ba37b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68442f2dbb7f6bda2261a5ac3db309759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>